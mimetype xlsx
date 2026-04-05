--- v0 (2026-02-08)
+++ v1 (2026-04-05)
@@ -144,57 +144,57 @@
   <si>
     <t>Moção de Aplauso nº 1 de 2026</t>
   </si>
   <si>
     <t>Subtenente Muniz,Adinilson Pereira,Alexandre Xandó,Cris Rocha,Delegada Gabriela Garrido,Dinho dos Campinhos,Diogo Azevedo,Doutora Lara,Dr. Andreson,Edivaldo Ferreira Júnior,Edjaime Rosa (Bibia),Fernando Vasconcelos,Herminio Oliveira,Ivan Cordeiro,Leia de Quinho,Luciano Gomes,Luis Carlos Dudé,Márcia Viviane,Márcio de Vivi,Nelson de Vivi,Paulinho Oliveira,Ricardo Babão,Ricardo Gordo</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso para o CPR-Sudoeste, Polícia Militar da Bahia. Pela realização do Projeto PM NO PÔR DO SOL</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 2 de 2026</t>
   </si>
   <si>
     <t>Paulinho Oliveira</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Grupo de Oração Maria Mãe do Pentecostes, da Igreja Nossa Senhora da Conceição, pelo relevante serviço espiritual e comunitário prestado à nossa cidade.</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 3 de 2026</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia),Adinilson Pereira,Alexandre Xandó,Cris Rocha,Delegada Gabriela Garrido,Dinho dos Campinhos,Diogo Azevedo,Doutora Lara,Dr. Andreson,Edivaldo Ferreira Júnior,Fernando Vasconcelos,Herminio Oliveira,Ivan Cordeiro,Leia de Quinho,Luciano Gomes,Luis Carlos Dudé,Márcia Viviane,Márcio de Vivi,Nelson de Vivi,Paulinho Oliveira,Ricardo Babão,Ricardo Gordo,Subtenente Muniz</t>
   </si>
   <si>
-    <t>“A Câmara Municipal de Vitória da Conquista manifesta seu aplauso à Comissão de Festa da Igreja de São Francisco, em nome de Paulino Silva e Ilma Santana, pela realização da festa em celebração ao título de Elevação Canônica concedido ao Padre Dhonis de Jesus Santana,no dia 29/01/2026 as 18:00 na comunidade de Bate-Pé.”</t>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso à Comissão de Festa da Igreja de São Francisco, em nome de Paulino Silva e Ilma Santana, pela realização da festa em celebração ao título de Elevação Canônica concedido ao Padre Dhonis de Jesus Santana,no dia 29/01/2026 as 18:00 na comunidade de Bate-Pé.</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 4 de 2026</t>
   </si>
   <si>
-    <t>“A Câmara Municipal de Vitória da Conquista manifesta seu aplauso ao Padre Dhonis de Jesus Santana pela celebração do título recebido com a Elevação Canônica, tornando-se o primeiro Pároco da Igreja de São Francisco no dia 29/01/2026 as 18:00, na comunidade de Bate-Pé.”.</t>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso ao Padre Dhonis de Jesus Santana pela celebração do título recebido com a Elevação Canônica, tornando-se o primeiro Pároco da Igreja de São Francisco no dia 29/01/2026 as 18:00, na comunidade de Bate-Pé.</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 5 de 2026</t>
   </si>
   <si>
     <t>Ivan Cordeiro,Fernando Vasconcelos,Márcia Viviane</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais e regimentais  manifesta o seu Aplauso ao Instituto Multidiscipinar em Saúde - Campus Anísio Teixeira, Universidade Federal  da Bahia,   na pessoa do seu Diretor, o Professor Márcio Vasconcelos Oliveira,   do Coordenador do Curso de Medicina,  Professor Wladir Bastos Fernandes Júnior, pela obtenção da nota máxima (5,0) no Exame Nacional de Formação Médica 2025 (ENAMED) divulgado pelo MEC no mês de janeiro de 2026.</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 6 de 2026</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais e regimentais  manifesta o seu Aplauso a Universidade Estadual do Sudoeste da Bahia, na pessoa do seu Reitor, o Professor Luiz Otávio de Magalhães, e do Coordenador do Curso de Medicina,  Professor André Andrade, pela obtenção da nota máxima (5,0) no Exame Nacional de Formação Médica 2025 (ENAMED) divulgado pelo MEC no mês de janeiro de 2026.</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 7 de 2026</t>
   </si>
   <si>
     <t>Márcia Viviane,Fernando Vasconcelos,Luciano Gomes</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso e reconhecimento ao Serviço de Atendimento Movel de Urgencia - SAMU 192 e a seus servidores pelos 22 anos de serviços prestados ao Município de Vitória da Conquista._x000D_
 Onde os profissionais atuam de forma incansável, 24 horas por dia, na linha de frente do socorro em situações de urgência e emergência no nosso município._x000D_
@@ -660,51 +660,51 @@
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 5 de 2026</t>
   </si>
   <si>
     <t>DENOMINA A ATUAL RUA D COMO RUA SUÍÇA, LOCALIZADA NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 6 de 2026</t>
   </si>
   <si>
     <t>DENOMINA A ATUAL RUA E COMO RUA PARAGUAI, LOCALIZADA NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 7 de 2026</t>
   </si>
   <si>
     <t>DENOMINA A ATUAL RUA H COMO RUA CANADÁ, LOCALIZADA NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo nº 1 de 2026</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PREF</t>
   </si>
   <si>
-    <t>Mensagem nº 57/2025 ao PL nº 48/2025 - Altera o art. 92 da Lei Municipal nº 1.762, de 30 de junho de 2011, que dispõe sobre o Estatuto do Magistério Público Municipal e o Plano de Carreira e Remuneração dos Profissionais da Educação no Município de Vitória da Conquista, e dá outras providências.</t>
+    <t>Mensagem nº 01/2026 ao PL nº 01/2026 - Altera o art. 92 da Lei Municipal nº 1.762, de 30 de junho de 2011, que dispõe sobre o Estatuto do Magistério Público Municipal e o Plano de Carreira e Remuneração dos Profissionais da Educação no Município de Vitória da Conquista, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>