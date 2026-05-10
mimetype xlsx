--- v0 (2026-01-10)
+++ v1 (2026-05-10)
@@ -10,110 +10,13074 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8952" uniqueCount="4211">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>22749</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Subtenente Muniz</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22749/emenda_pl_153-25.pdf</t>
+  </si>
+  <si>
+    <t>Emenda modificativa que altera o Projeto de Lei que “Institui o Dia Municipal de Conscientização sobre as experiências Adversas na Infância (ACEs) a ser celebrado dia 20 de Setembro, no Município de Vitória da Conquista, alterando o art.1º que passará a ser celebrado o dia 20 de maio.</t>
+  </si>
+  <si>
+    <t>23453</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23453/06-_emenda_modificativa_para_projeto_complementar_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR No 03/2026 – DE AUTORIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, QUE REESTRUTURA E ALTERA A DENOMINAÇÃO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL – SEMDES, QUE PASSA A SE DENOMINAR SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, HABITAÇÃO SOCIAL E DIREITOS HUMANOS - SASHDS, ESTABELECE SUA ORGANIZAÇÃO ADMINISTRATIVA, DEFINE AS COMPETÊNCIAS DOS ÓRGÃOS QUE A INTEGRAM, CRIA E EXTINGUE CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIAS .</t>
+  </si>
+  <si>
+    <t>22389</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Delegada Gabriela Garrido</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22389/praca_dom_barros.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, à  Ilustríssima  Senhora Ana Cláudia Oliveira Passos, Secretária do Meio Ambiente,  e  ao Ilustríssimo Senhor  Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade de revitalização com  melhoria  na iluminação pública, plantio  de árvores, recuperação  de bancos e capinagem, da Praça Marechal Rondon, conhecida como Praça Dom Barros,  nas proximidades da Av Pará com a Rua Monte Sinai, no bairro Ibirapuera, nesta Cidade</t>
+  </si>
+  <si>
+    <t>22390</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22390/cata_bagulho_morada_nova.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos,  a necessidade de realização de operação “Cata Bagulho” e de recolhimento de descarte irregular de resíduos sólidos em  um terreno baldio,  situado à Rua A, próximo o número 480/Condomínio Duo Jardim Paraiso, bairro  Morada Nova, nesta Cidade</t>
+  </si>
+  <si>
+    <t>22391</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22391/creche_paulo_freire.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Edgard Larry Andrade Soares, Secretário Municipal de Educação, à Ilustríssima  Senhora Fernanda Oliveira Maron, Secretária Municipal de Saúde,    a necessidade de construção e/ou implementação de uma Sala de Recursos Multifuncional para atendimentos especializados a crianças PCD e TEA, na Creche Municipal  de Educação Infantil(CMEI) Paulo Freire, situada na Avenida Sérgio de Melo, s/n, Urbis IV, Zabelê, ao lado do CAIC. nesta Cidade</t>
+  </si>
+  <si>
+    <t>22392</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22392/tapa_buraco._av._paradocx.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo   Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade da operação tapa-buraco na Av Pará,  próximo a Av.  Caetité, Bairro Ibirapuera,  nesta Cidade</t>
+  </si>
+  <si>
+    <t>22393</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ricardo Babão</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22393/indicacao_patrolamento_e_cascalhamento_-_distrito_de_jose_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, ao Senhor Secretário, Breno Pereira Farias, da Secretaria de Desenvolvimento Rural, e ao Senhor Coordenador, Gustavo de Barros, da subprefeitura de José Gonçalves, o serviço de patrolamento e cascalhamento nas estradas dos povoados da Sinzoca, São Francisco, Baixa do Cedro, Itaipu, Lagoa dos Patos, Roseira, Lagoa Comprida, Estrela, Caatinguinha, Bom Jardim, Baixa do Varisto, Baixa do Calixto, Boa Sorte, Ribeirão, Tanque Velho, Mãe Eleutéria, Catarina I e II, Boqueirão, Úrsula, Lagoa do Facão, Algodão, Batista e Povoado da Visão, localizados no Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>22394</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22394/indicacao_limpeza_rocagem_-_bruno_barcelar.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos da Secretaria de Serviços Públicos os serviços de limpeza, roçagem e capinagem nas ruas do bairro Bruno Barcelar.</t>
+  </si>
+  <si>
+    <t>22395</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Adinilson Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22395/redutor_de_velocidade_rua_primavera_bairro_primavera.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana, a premente necessidade de proceder com instalação de redutor de velocidade na Rua Primavera, Bairro Primavera, via que é corredor de ônibus.</t>
+  </si>
+  <si>
+    <t>22396</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Luciano Gomes</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22396/asfalto_barrocas_-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor, Jerônimo Rodrigues, governador, e a Sua Senhoria o Senhor  Saulo Pontes Secretário de Infraestrutura do Estado da Bahia (SEINFRA),a pavimentação asfáltica do povoado de Barrocas, ligando-o à BA-263, em Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22397</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Edjaime Rosa (Bibia)</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22397/indicacao_para_fazer_a_reforma_do_posto_de_saude_bate_pe.odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Sheila Lemos Prefeita Municipal e ao Senhor Jackson Apolinário Yoshiura, Secretario de infraestrutura, a reforma do Posto de saúde do Povoado de Bate-pé, Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22398</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22398/indicacao_construcao_do_posto_de_saude_pedra_branca.odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Sheila Lemos Prefeita Municipal e ao Senhor Jackson Apolinário Yoshiura, Secretario de infraestrutura, construção do posto de saúde do Povoado Pedra Branca, Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22399</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22399/esgotamento_sanitario_sao_sebastiao_2026.odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Manoel Carlos de Sá Roriz Vargas Marques, gerente regional da Embasa, em reforço as indicações Nº1747/2018, 193/2019, 768/2022, 49/2023, 49/2024, 14/2025 a premente necessidade da implantação do sistema de esgotamento sanitário no Povoado de São Sebastião.</t>
+  </si>
+  <si>
+    <t>22400</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22400/indicacao_limpeza_do_bairro_nossa_senhora_aparecida.odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Sheila Lemos Prefeita Municipal e ao Senhor Luis Paulo Sousa Santos Secretário de Serviços Públicos, realizar a limpeza do Bairro Nossa Senhora Aparecida / Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22401</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22401/esgotamento_sanitario_lagoa_das_flores_2026.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Manoel Carlos de Sá Roriz Vargas Marques, Gerente Regional da Embasa, em reforço as indicações Nº236/2018,120/2019,900/2020, 35/2021,2217/2021,1356/2022,1561/2022,48/2023, 47/2024,15/2025 a implantação do sistema de  esgotamento sanitário do Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>22402</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22402/reforma_posto_brejo.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita, e à Sua Senhoria a Senhora Fernanda Maron, Secretária Municipal de Saúde, a adoção das providências necessárias para a reforma do Posto de Saúde localizado no Povoado Brejo, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>22403</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22403/estrada_ladeira_da_jiboia.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita, e à Sua Senhoria o Senhor Breno Farias, Secretário Municipal de Desenvolvimento Rural, a realização de serviços de patrolamento e encascalhamento no trecho da estrada conhecido como Ladeira da Jiboia, localizado no distrito de Cabeceira do Jiboia, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>22404</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22404/estrada_estrada_da_tapera.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita, e à Sua Senhoria o Senhor Breno Farias, Secretário Municipal de Desenvolvimento Rural, a realização de serviços de patrolamento e encascalhamento no trecho da estrada da Tapera, localizado no distrito de Cabeceira do Jiboia, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>22405</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22405/indicacao_luis_paulo_servicos_pub._of_002.26_limpeza_publica_praca_abdias_soares.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, que seja feita roçagem e limpeza completa da Praça Abdias Soares, bairro Senhorinha Cairo.</t>
+  </si>
+  <si>
+    <t>22406</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22406/indicacao_luis_paulo_servicos_pub._of_003.26_limpeza_publica_praca_ciprestes.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, que seja feita roçagem e limpeza completa da Praça localizada na rua Ciprestes, bairro Senhorinha cairo.</t>
+  </si>
+  <si>
+    <t>22407</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22407/indicacao_desenvolvimento_rural._of_004.26_patrolamento_e_casc.lagoa_de_jose_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Breno Fárias, Secretário Municipal de Desenvolvimento Rural, Patrolamento e cascalhamento da entrada da ladeira que dão acesso à Igreja Congregação Cristã no Brasil, do Povoado Lagoa de José Luiz.</t>
+  </si>
+  <si>
+    <t>22408</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22408/indicacao_desenvolvimento_rural._of_005.26_patrolamento_e_casc.lagoa_de_jose_luiz_mercadinho_bahia.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Breno Fárias, Secretário Municipal de Desenvolvimento Rural, Patrolamento e cascalhamento da ladeira do Mercadinho Bahia e Oficina de Lí, do Povoado Lagoa de José Luiz.</t>
+  </si>
+  <si>
+    <t>22409</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Ivan Cordeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22409/rod._coriolano_sales.pdf</t>
+  </si>
+  <si>
+    <t>Indico a  Sua Excelência o Senhor Vitor Azevedo Deputado que seja denominada como “Rodovia Coriolano Sales” o trecho da Rodovia Estadual BA 265 que liga Vitória da Conquista a Barra do Choça.</t>
+  </si>
+  <si>
+    <t>22410</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22410/indicacao_de_operacao_tapa-buraco_-_av._guanambi_-_ibirapuera.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretaria de Infraestrutura Urbana, a operação tapa-buraco na Av. Guanambi, n° 601, no trecho em frente ao Colégio Paulo VI, localizado no bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>22411</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22411/indicacao_limpeza_e_rocagem_-_praca_adelmario_pinheiro.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Serviços Públicos, o serviço de limpeza, roçagem e capinagem na Praça Adelmário Pinheiro, localizada no bairro Alto Maron.</t>
+  </si>
+  <si>
+    <t>22412</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Luis Carlos Dudé</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22412/01_-_indicacao_tapa_buracos_-_campinhos.docx</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na entrada do bairro Campinhos (Avenida Dr. Jadiel Vieira Matos).</t>
+  </si>
+  <si>
+    <t>22413</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Alexandre Xandó</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22413/indicacao_sesep_-_limpeza_de_via_-_bairro_brasil.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização urgente de limpeza na Rua Itambé, nas proximidades da caixa d’água, situada no Bairro Brasil.</t>
+  </si>
+  <si>
+    <t>22414</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22414/indicacao_sms_-_fiscalizacao_de_imovel_abandonado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria a Senhora Fernanda Oliveira Maron providências a respeito de imóvel abandonado na Rua Aurino Moreira da Silva  B, Inocoop II, nº 13, no bairro Candeias, que se tornou local de proliferação de animais peçonhentos.</t>
+  </si>
+  <si>
+    <t>22415</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22415/02_-_indicacao_limpeza_area_verde_pedro_alves_da_cunha.docx</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem, poda de árvores e melhoria da iluminação e instalação de postes da área verde na Rua Pedro Alves da Cunha (em frente ao Espaço Infantil Primeiros Passos), bairro Morada dos Pássaros II.</t>
+  </si>
+  <si>
+    <t>22416</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22416/indicacao_-_rampas_no_cristo_de_mario_cravo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e à Secretaria Municipal de Infraestrutura Urbana, na pessoa do Sr. Secretário Jackson Apolinário Yoshiura, providências no sentido da construção de rampas para garantir a acessibilidade no entorno do Cristo, obra do artista Mário Cravo, assegurando o acesso de pessoas com deficiência e mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>22417</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22417/indicacao_sesep_-_limpeza_no_vila_sul_e_vila_bonita.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de serviços de limpeza nos residenciais Minha Casa Minha Vida Vila Sul e Vila Bonita.</t>
+  </si>
+  <si>
+    <t>22418</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Cris Rocha</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22418/indicacao_reforma_do_posto_de_inhobim.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, a Senhora Fernanda Maron, Secretária Municipal de Saúde, a reforma do Posto de Saúde do Distrito de Inhobim.</t>
+  </si>
+  <si>
+    <t>22419</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22419/indicacao_revitalizacao_praca_e_quadra_sao_sebastiao.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, a Senhora Ana Claudia Passos, Secretária Municipal de Meio Ambiente, o Senhor chico Estrela, a revitalização da Praça e Quadra, localizada na área central do Distrito de São Sebastião.</t>
+  </si>
+  <si>
+    <t>22420</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22420/indicacao_abrigo_de_onibus_bairro_lagoa_das_flores.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Senhor Luis Paulo, Secretário Municipal de Mobilidade Urbana, ao Senhor  Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, proceder com estudo de viabilidade e execução de instalação de abrigos de ônibus nos pontos de ônibus no Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>22421</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22421/indicacao_revitalizacao_praca_inhobim.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, a Senhora Ana Claudia Passos, Secretária Municipal de Meio Ambiente, a revitalização da Praça Principal do Distrito de Inhobim.</t>
+  </si>
+  <si>
+    <t>22422</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22422/indicacao_para_patrolamento_e_recuperacao_das_estradas_do_povoado_do_regiao_jose_goncalves_varios_povoados.odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Sheila Lemos Prefeita Municipal e ao Senhor Breno Pereira Farias Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar as estradas dos  seguintes  Povoados Pedra Branca, Boa Vista, Lagoa Francisco   das Chagas, Gameleira, Serra Grande e Brenha, ambos Distrito de José Gonçalves/Vitória da Conquista._x000D_
+.</t>
+  </si>
+  <si>
+    <t>22426</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Márcio de Vivi</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22426/indicacao_cascalhamento_e_patrolamento_lajedinho.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Patrolamento e _x000D_
+Cascalhamento das Estradas do Povoado do_x000D_
+Lajedinho, situado na Região da Limeira , Zona Rural de Vitória da Conquista</t>
+  </si>
+  <si>
+    <t>22427</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22427/indicacao-larguinha-patrolamento_e_cascalhamento_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Patrolamento e _x000D_
+Cascalhamento das Estradas do Povoado da_x000D_
+Larguinha, situado na Região da Limeira , Zona Rural de Vitória da Conquista</t>
+  </si>
+  <si>
+    <t>22428</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22428/indicacao_patrolamento_e_cascalhamento_espirito_santo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Patrolamento e _x000D_
+Cascalhamento das Estradas do Povoado do_x000D_
+Espírito Santo, situado na Região da Limeira , Zona Rural de Vitória da Conquista</t>
+  </si>
+  <si>
+    <t>22429</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Leia de Quinho</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22429/manilhas_em_rancho_alegre.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a abertura de valas e fornecimento de manilhas no povoado de Rancho Alegre, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22431</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Márcia Viviane</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22431/001-_indicacao_operacao_tapa_buracos_na_av_franklin_ferraz2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana,  a realização de uma operação tapa buracos na Avenida Espanha  Franklin Ferraz , Bairro Candeias.</t>
+  </si>
+  <si>
+    <t>22432</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22432/002-_indicacao_operacao_tapa_buracos_na_avenida_espanha_com_av_franklin_ferraz2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana,  a realização de uma operação tapa buracos na Avenida Espanha esquina com a Avenida Franklin Ferraz , Bairro candeias</t>
+  </si>
+  <si>
+    <t>22433</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22433/003_-_indicacao__limpeza_da_rua_guilherme_aguiar.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar limpeza da Rua Guilherme Aguiar , Bairro Centro</t>
+  </si>
+  <si>
+    <t>22437</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22437/indicacao_com_policia_ambiental.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues, Governador, o Senhor Marcelo Werner Filho, Secretário de Segurança Pública, a instalação da Companhia Independente de Polícia de Proteção Ambiental – CIPA.</t>
+  </si>
+  <si>
+    <t>22438</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22438/indicacao_maternidade_regional.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues, Governador, a Senhora, Roberta Santana, a construção da Maternidade Regional de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22442</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Edivaldo Ferreira Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22442/patrolamento_rua_r_nenzinha_santos.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, o patrolamento e asfaltamento da Rua R, no Loteamento Nenzinha Santos, no Bairro Bruno Bacelar.</t>
+  </si>
+  <si>
+    <t>22443</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22443/patrolamento_povodo_do_baixao.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Breno Pereira Farias, Secretário Municipal do Desenvolvimento Rural, o patrolamento da estrada do Baixão, no sentido à Malhada de Pedra.</t>
+  </si>
+  <si>
+    <t>22444</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22444/academias_ao_ar_livre_voltadas_a_pratica_de_musculacao.pdf</t>
+  </si>
+  <si>
+    <t>Indico a instalação de academias ao ar livre, voltadas à prática de musculação, nos principais pontos de lazer da cidade, como praças e áreas públicas de grande fluxo, visando promover saúde e qualidade de vida à população.</t>
+  </si>
+  <si>
+    <t>22445</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22445/braco_de_lampada_e_lampada_do_porte_na_rua_espanha.pdf</t>
+  </si>
+  <si>
+    <t>Indico a instalação de braço de lâmpada e lâmpada do porte na Rua Espanha, no Bairro Ibirapuera, com o objetivo de melhorar a segurança e a iluminação pública da região.</t>
+  </si>
+  <si>
+    <t>22448</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22448/indicacao_casas.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo Municipal, na pessoa   da Excelentíssima Senhora, Ana Sheila Lemos, Prefeita a destinação de R$ 30.000.000,00 (trinta milhões de reais) provenientes do Financiamento à Infraestrutura e ao Saneamento (FINISA) para a construção de moradias populares.</t>
+  </si>
+  <si>
+    <t>22449</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22449/indicacao_praca_bosque_da_paquera.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Poder Executivo Municipal, na pessoa   da Excelentíssima Senhora, Ana Sheila Lemos, Prefeita e a Senhora Ana Cláudia Passos – Secretária Municipal de Meio Ambiente (SEMMA) revitalização e Construção de Praça de Convivência no Bosque da Paquera.</t>
+  </si>
+  <si>
+    <t>22450</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22450/indicacao_patrolamento_cascalhamento-fazendinha.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Patrolamento e _x000D_
+Cascalhamento das Estradas do Povoado da Fazendinha, situada na Região da Limeira , Zona Rural de Vitória da Conquista</t>
+  </si>
+  <si>
+    <t>22451</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22451/reforma_e_ampliacao_posto_de_saude_de_abelhas.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Sua Senhoria a Senhora Fernanda Oliveira Maron, Secretária de Saúde, em reforço as Indicações,Nº103/2017,Nº433/2019,266/2021,1381/2023, 322/2024,1123/2025, a urgente necessidade de reforma e ampliação (construção do muro, para à área de espera dos pacientes), no Posto de Saúde do Povoado de Abelhas.</t>
+  </si>
+  <si>
+    <t>22487</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22487/tapa_buraco_ibirapuera.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo   Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade da operação tapa-buraco na Rua Belém, próximo a Av. Itabuna, Bairro Ibirapuera, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>22488</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22488/tapa_buraco_rua_anage.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo   Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade da operação tapa-buraco na Rua Anagé, próximo a Av. Pará, Bairro Ibirapuera, nesta Cidade</t>
+  </si>
+  <si>
+    <t>22489</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22489/tapa_buraco_av__brumado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo   Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade da operação tapa-buraco, recapeamento  asfáltico e revitalização​ na Av. Brumado, próximo   ao  Batalhão da Polícia Militar e   Feirinha do Bairro Brasil,   nesta Cidade.</t>
+  </si>
+  <si>
+    <t>22490</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22490/construcao_da_creche_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana,  Ilustríssimo  Senhor Edgard Larry, Secretário de Educação,  a necessidade de que seja realizada  a  Construção de uma  Creche Municipal no Bairro  Boa Vista, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>22491</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22491/coelba_sao_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Companhia de Eletricidade do Estado da Bahia - Coelba, na pessoa do senhor Nabor Francisco Júnior, Gestor da Unidade de Atendimento em Vitória da Conquista, a troca do transformador e revisão na rede elétrica que atende o Povoado de São Mateus, localizado no Distrito de Bate-Pé - zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22492</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22492/indicacao_luis_paulo_servicos_pub._of_006.26_limpeza_publicacanteiro_central_da_urbis_v.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, serviço de roçagem e limpeza completa do Canteiro Central da Urbis V.</t>
+  </si>
+  <si>
+    <t>22493</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22493/indicacao_-_continuacao_do_canal_de_drenagem_pe_de_galinha.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretaria de Infraestrutura Urbana, a continuação do canal de drenagem pluvial na Rua do Cemitério, localizada no povoado do Pé de Galinha.</t>
+  </si>
+  <si>
+    <t>22494</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22494/indicacao_-_prescricao_de_iptu_automatico.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Rodrigo Cardoso Bulhões, da Secretaria de Finanças e Execução Orçamentária, que seja realizada a baixa automática, diretamente no sistema municipal, dos débitos de IPTU vencidos até o ano de 2021 que já se encontram prescritos.</t>
+  </si>
+  <si>
+    <t>22495</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22495/indicacao_-_patrol._e_casc._quatis_do_fumaca.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Breno Pereira Farias, da Secretaria de Desenvolvimento Rural, o serviço de patrolamento e cascalhamento das estradas no povoado dos Quatis do fumaça.</t>
+  </si>
+  <si>
+    <t>22496</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22496/indicacao_-_patrol._e_casc._pe_de_galinha.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretaria de Infraestrutura Urbana, o serviço de patrolamento e cascalhamento das estradas no povoado do Pé de Galinha.</t>
+  </si>
+  <si>
+    <t>22497</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22497/indicacao_infraestrutura_-_tapa_buracos_nenzinha_santos.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, que seja realizada uma ação de tapa buracos, cascalhamento e manutenção na rua B do Nenzinha Santos etapa II, no bairro Bruno Bacelar.</t>
+  </si>
+  <si>
+    <t>22498</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22498/indicacao_sesep_-_limpeza_cemiterio_kadija.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de serviços de limpeza no Cemitério Municipal de Vitória da Conquista, no bairro Kadija.</t>
+  </si>
+  <si>
+    <t>22499</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22499/indicacao_iluminacao_-_sesep_-_praca_novo_olhar.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a reposição de lâmpadas para iluminação pública da Praça Novo Olhar, no Bruno Bacelar.</t>
+  </si>
+  <si>
+    <t>22500</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22500/indicacao_infraestrutura_-_cascalhamento_vila_elisa.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, que seja realizada uma ação de cascalhamento na rua TG 16, no bairro Vila Elisa.</t>
+  </si>
+  <si>
+    <t>22501</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22501/coelba_larguinha.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Companhia de Eletricidade do Estado da Bahia – COELBA, na pessoa do Senhor Nabor Francisco Júnior, Gestor da Unidade de Atendimento em Vitória da Conquista, a extensão da rede de energia elétrica para atender os moradores do Povoado Larguinha, localizado no distrito de Cabeceira do Jiboia, zona rural do município de Vitória da Conquista – BA.</t>
+  </si>
+  <si>
+    <t>22502</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22502/indicacao_reforma_do_posto_de_saude_miro_cairo.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, a Senhora Fernanda Maron, Secretária Municipal de Saúde, a reforma do Posto de Saúde do Bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>22503</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22503/indicacao__breno_farias_of.007.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Breno Fárias, Secretário Municipal de Desenvolvimento Rural, serviço de patrolamento e cascalhamento nas estradas rurais de: KM 18, Mocó, Riacho de Teófilo, Oiteiro, Poço de Aninha, Manoel Antônio, Taboa e Lagoa de Maria Clemência.</t>
+  </si>
+  <si>
+    <t>22504</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22504/indicacao__jackson_seinfra_of.008_pov.malhada.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Breno Fárias, Secretário Municipal de Desenvolvimento Rural, recuperação com patrolamento e cascalhamento da Estrada que liga aos Povoados de Malhada – Retiro e Malhada – Morrinho; Baixão; Saguim I e II.</t>
+  </si>
+  <si>
+    <t>22505</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22505/indicacao__breno_farias_of.009.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Breno Fárias, Secretário Municipal de Desenvolvimento Rural, serviço de patrolamento e cascalhamento nas estradas  serviços de Patrolamento e Cascalhamento das estradas que dão acesso aos Povoados da: Lagoa do Arroz, Caldeirão, Muritiba e a Comunidade de Ribeirão.</t>
+  </si>
+  <si>
+    <t>22506</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22506/indicacao_patrolamento_riachinho_ie_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Patrolamento e _x000D_
+Cascalhamento das Estradas do Povoado do_x000D_
+Riachinho I e II, situado na Região da Limeira , Zona Rural de Vitória da Conquista</t>
+  </si>
+  <si>
+    <t>22507</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22507/faixa_de_pedestre_me_frente_a_igreja_assembleia_de_deus_urbis_vi.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, em reforço a indicação Nº214/2025, instalação de uma faixa de pedestre, em frente a ADEVIC (Igreja Assembleia de Deus), Rua Geraldo dos Santos Fernandes, Nº33, Bairro Urbis VI,</t>
+  </si>
+  <si>
+    <t>22508</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22508/004-_indicacao_operacao_tapa_buracos_na_av_franklin_ferraz2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana,  a realização de uma operação tapa buracos na Avenida Franklin Ferraz , Bairro Candeias.</t>
+  </si>
+  <si>
+    <t>22509</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22509/patrolamanto_cascalhamento_sede_de_jose_goncalves.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento e cascalhamento nas ruas da sede do Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>22510</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22510/patrolamanto_cascalhamento_povoado_de_cabeceira.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento e cascalhamento nas ruas do Povoado de Cabeceira.</t>
+  </si>
+  <si>
+    <t>22511</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22511/patrolamanto_cascalhamento_povoado_de_caicara.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento e cascalhamento nas ruas do Povoado de Caiçara.</t>
+  </si>
+  <si>
+    <t>22512</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22512/indicacao_patrolamento_lagoa_das_flores.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, proceder com estudo de manutenção com patrolamento e cascalhamento para ruas do Bairro Lagoa das Flores que sofreram com fortes chuvas.</t>
+  </si>
+  <si>
+    <t>22513</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22513/indicacao_revitalizacao_praca_otacilio_rocha.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, a Senhora Ana Claudia Passos, Secretária Municipal de Meio Ambiente, a revitalização da Praça Otácilio Rocha no Bairro Urbis II.</t>
+  </si>
+  <si>
+    <t>22514</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22514/indicacao_revitalizacao_praca_caju.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, a Senhora Ana Claudia Passos, Secretária Municipal de Meio Ambiente, a revitalização da Praça do Caju, Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>22515</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22515/indicacao_para_fazer_a_limpeza_das_ruas_do_bairro_bruno_barcelar_e_canais.odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Ana  Sheila Lemos Andrade Prefeita Municipal e ao Senhor Luís Paulo Souza Santos  Secretário de Serviços Públicos fazer a limpeza das ruas do Bairro Bruno Bacelar e a  Limpeza dos canais de Drenagem urbana, em Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22517</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22517/03_-_indicacao_limpeza_-_rua_olavo_bilac_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem da Rua Olavo Bilac, bairro Centro.</t>
+  </si>
+  <si>
+    <t>22518</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22518/operacao_tapa-buracos_em_toda_a_avenida_central_do_loteamento_henriqueta_prates.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal de Vitória da Conquista, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buracos em toda a Avenida Central do Loteamento Henriqueta Prates, considerando, se tecnicamente viável, a execução de recapeamento asfáltico.</t>
+  </si>
+  <si>
+    <t>22519</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22519/servicos_de_limpeza_no_entorno_da_praca_maria_alves_moutinho.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal de Vitória da Conquista, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de serviços de limpeza no entorno da Praça Maria Alves Moutinho, localizada no Loteamento Recanto das Águas.</t>
+  </si>
+  <si>
+    <t>22520</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22520/revitalizacao_da_praca_maria_alves_moutinho.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal de Vitória da Conquista, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a revitalização da Praça Maria Alves Moutinho, situada no Loteamento Recanto das Águas.</t>
+  </si>
+  <si>
+    <t>22521</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22521/04_-_indicacao_limpeza_-_rua_panama_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem da Rua Panamá (próximo ao Hospital Samur), bairro Jurema.</t>
+  </si>
+  <si>
+    <t>22522</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22522/demolicao_total_do_antigo_galpao_de_reciclagem_localizado_no_loteamento_henriqueta_prates.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal de Vitória da Conquista, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a demolição total do antigo galpão de reciclagem, localizado no Loteamento Henriqueta Prates, que se encontra sem utilização há anos.</t>
+  </si>
+  <si>
+    <t>22523</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22523/05_-_indicacao_pintura_faixa_de_pedestre_-_facilita_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a pintura de uma Faixa de Pedestres em frente a entrada do Facilita Saúde.</t>
+  </si>
+  <si>
+    <t>22524</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22524/06_-_indicacao_pintura_faixa_de_pedestre_-_ascendino_melo_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a pintura de uma Faixa de Pedestres e redutores de velocidade na Avenida Ascendino Melo (em frente ao Shopping Itatiaia).</t>
+  </si>
+  <si>
+    <t>22525</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22525/005-_indicacao_operacao_tapa_buracos_av._panama_bairro_jurema.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana,  a realização de uma operação tapa buracos na Avenida Panamá no Bairro Jurema.</t>
+  </si>
+  <si>
+    <t>22526</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22526/06_-_indicacao___coleta_lixo_bairro_iro_cairo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar  a coleta de lixo na Rua Barcelona no Bairro Miro cairo</t>
+  </si>
+  <si>
+    <t>22534</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22534/rocagem_da_estrada_do_igua_ao_campo_formoso_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Breno Farias, Secretário Municipal de Desenvolvimento Rural, a realização de roçagem e limpeza da vegetação às margens da estrada vicinal que liga o Distrito do Iguá ao Povoado de Campo Formoso.</t>
+  </si>
+  <si>
+    <t>22535</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22535/indicacao_cachoeira_dos_porcos-1_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Breno Farias, Secretário Municipal de Desenvolvimento Rural, a realização de serviços de cascalhamento e nivelamento do solo em frente às residências do Povoado Cachoeira dos Porcos, especialmente nos trechos onde há formação de poças de água.</t>
+  </si>
+  <si>
+    <t>22536</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22536/indicacao_estrada_do_riachinho_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor_x000D_
+Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Patrolamento e_x000D_
+Cascalhamento das Estradas do_x000D_
+Riachi nho 2_x000D_
+(Estrada de Tata a té Dona Var)</t>
+  </si>
+  <si>
+    <t>22537</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22537/indicacao_patrolamento_e_cascalhamento_bonito_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor_x000D_
+Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Patrolamento e_x000D_
+Cascalhamento das Estradas do Povoado do_x000D_
+Bonito até o Sítio Rodrigues.</t>
+  </si>
+  <si>
+    <t>22538</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22538/reforma_posto_riachinho.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita, e à Sua Senhoria a Senhora Fernanda Maron, Secretária Municipal de Saúde, a adoção das providências necessárias para a reforma do Posto de Saúde localizado no Povoado Riachinho, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>22539</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22539/reforma_estrada_da_limeira.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues, Governador do Estado da Bahia, e a Sua Senhoria o Senhor Sérgio Luís Lacerda Brito – Secretário de Infraestrutura do Estado(SEINFRA), a reforma da BA-539, no trecho que liga os povoados de Limeira e Capinal, no distrito de Cabeceira da Jiboia, município de Vitória da Conquista/BA.</t>
+  </si>
+  <si>
+    <t>22540</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22540/indicacao_passagem_elevada.docx</t>
+  </si>
+  <si>
+    <t>Indicamos ao Secretário de Mobilidade Urbana , na pessoa  do Senhor Luís Paulo Sousa Santos, Secretário,  a implantação de passagem elevada na 3ª Avenida do Bairro Boa Vista(em frente ao Colégio Padre Gilberto).</t>
+  </si>
+  <si>
+    <t>22541</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22541/posto_bairro_brasil.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade,_x000D_
+Prefeita Municipal de Vitória da Conquista, e aos_x000D_
+Ilustríssimos(as) Senhores(as) Jackson Apolinário Yoshiura e_x000D_
+Fernanda Oliveira Maron, Secretários(as) Municipais de_x000D_
+Infraestrutura e Saúde, respectivamente, a realização de reforma_x000D_
+e reestruturação dos equipamentos do Posto de Saúde do Bairro_x000D_
+Brasil.</t>
+  </si>
+  <si>
+    <t>22542</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22542/ampliacao_a_creche___maria_de_lourdes_bairro_brasil.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana,  Ilustríssimo  Senhor Edgard Larry, Secretário de Educação,  a necessidade de que seja realizada  a  ampliação do Centro Municipal Infantil Maria de Lourdes Torres Domingos, situada à Av. Alagoas, sn,  Bairro Brasil, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>22543</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22543/posto_boa_vistadoc.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e aos Ilustríssimos(as) Senhores(as) Jackson Apolinário Yoshiura e Fernanda Oliveira Maron, Secretários(as) Municipais de Infraestrutura e Saúde, respectivamente, a realização de reforma e reestruturação dos equipamentos do Posto de Saúde do Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>22544</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22544/posto_morada_dos_passaros.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e aos Ilustríssimos(as) Senhores(as) Jackson Apolinário Yoshiura e Fernanda Oliveira Maron, Secretários(as) Municipais de Infraestrutura e Saúde, respectivamente, a realização de reforma e reestruturação dos equipamentos do Posto de Saúde do Bairro Morada dos Pássaros.</t>
+  </si>
+  <si>
+    <t>22545</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22545/indicacao_sesep_-_limpeza_de_via_-_vila_elisa.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de serviços de limpeza na rua TG 16, Vila Elisa.</t>
+  </si>
+  <si>
+    <t>22546</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22546/indicacao_limpeza_e_rocagem_-_porto_seguro.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Serviços Públicos, o serviço de limpeza, roçagem e capinagem nas ruas do bairro Porto Seguro.</t>
+  </si>
+  <si>
+    <t>22547</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22547/indicacao_limpeza_e_rocagem_-_pe_de_galinha.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Serviços Públicos, o serviço de limpeza, roçagem e capinagem na Escola Municipal Medeiros de Albuquerque e no posto de Saúde localizado no Povoado do Pé de Galinha.</t>
+  </si>
+  <si>
+    <t>22548</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22548/indicacao_limpeza_e_rocagem_-_inocoop_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Serviços Públicos, o serviço de limpeza, roçagem e capinagem nas ruas do bairro Inocoop II.</t>
+  </si>
+  <si>
+    <t>22549</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22549/indicacao_limpeza_e_rocagem_-_bem-querer.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Serviços Públicos, o serviço de limpeza, roçagem e capinagem nas ruas do bairro Bem-Querer.</t>
+  </si>
+  <si>
+    <t>22550</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22550/_indicacao_-__solicitacao_de_reparos_urgentes__escola_municipal_claudio_manoel_da_costa.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Edgard Larry Andrade Soares, Secretário Municipal de Educação, a realização de reparos urgentes na Escola Municipal Cláudio Manoel da Costa.</t>
+  </si>
+  <si>
+    <t>22551</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22551/indicacao_infraestrutura_-_cascalhamento_recanto_dos_passaros.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, que seja realizada com urgência uma ação de cascalhamento e manutenção das ruas não pavimentadas do bairro Recanto dos Pássaros.</t>
+  </si>
+  <si>
+    <t>22552</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22552/indicacao_sesep_-_rocagem_das_vias_recanto_dos_passaros_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de serviços de limpeza e roçagem das ruas do bairro Recanto dos Pássaros, especialmente as não pavimentadas.</t>
+  </si>
+  <si>
+    <t>22553</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22553/indicacao__jackson_seinfra_of.010_tapa_buraco_rua_santa_rita_n.s.aparecida.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Breno Fárias, Secretário Municipal de Desenvolvimento Rural, serviço de tapa buracos da Rua Santa Rita, no bairro Nossa senhora Aparecida</t>
+  </si>
+  <si>
+    <t>22554</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22554/patrolamanto_cascalhamento_povoado_de_tigre.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento e cascalhamento nas ruas do Povoado do Tigre.</t>
+  </si>
+  <si>
+    <t>22555</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22555/patrolamanto_cascalhamento_povoado_de_vereda_grande.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento e cascalhamento nas ruas do Povoado do Vereada Grande.</t>
+  </si>
+  <si>
+    <t>22556</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22556/patrolamanto_cascalhamento_povoado_de_itapirema.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento e cascalhamento nas ruas do Povoado de Itapirema.</t>
+  </si>
+  <si>
+    <t>22557</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22557/patrolamanto_cascalhamento_regioes_da_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento e cascalhamento na Fazenda Paixão, Morumbi, Agro Flores, Jaraguá, Sítio Alegria, Vale das Flores, Chácara Guarani, Mirassol, Povoado do Choça.</t>
+  </si>
+  <si>
+    <t>22558</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22558/indicacao_operacao_tapa_buraco_sao_sebastiao.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, proceder com operação tapa buraco e recapeamento asfáltico na Rua do Cruzeiro, Rua Bruno Barcelar e Rua Bela Vista no Distrito de São Sebastião.</t>
+  </si>
+  <si>
+    <t>22559</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22559/indicacao_reforma_do_posto_de_saude_igua.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, a Senhora Fernanda Maron, Secretária Municipal de Saúde, a reforma do Posto de Saúde do Distrito de Iguá.</t>
+  </si>
+  <si>
+    <t>22560</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22560/indicacao_refletores_campo_cachoeira_dos_porcos.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Senhor Francisco Estrela Dantas Filho, Secretário Municipal de Esportes a instalação de refletores no Campo do Povoado de Cachoeira dos Porcos.</t>
+  </si>
+  <si>
+    <t>22561</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22561/praca_duas_vendas-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a secretária de Meio Ambiente a Senhora Ana Cláudia Passos, e ao Senhor Jackson Yoshiura - Secretário de Infraestrutura Urbana,a construção de uma praça,  urbanização e paisagismo no Povoado de Duas Vendas - Distrito de Cabeceira do Jiboia.</t>
+  </si>
+  <si>
+    <t>22562</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22562/aguadas_assentamentos-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural, a limpeza de tanques e abertura de aguadas para atender os pequenos produtores do Povoado do Assentamento Mutum e Olho D’água - região de Cercadinho.</t>
+  </si>
+  <si>
+    <t>22563</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22563/aracao_de_terras_cj_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural, a realização de serviços de aração de terra para pequenos produtores rurais do distrito de Cabeceira do Jiboia, no município de Vitória da Conquista/BA.</t>
+  </si>
+  <si>
+    <t>22564</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22564/indicacao_operacao_tapa_buraco_na_rua_u_bairro_aparecida_e_guarani_20261.odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Ana  Sheila Lemos Andrade Prefeita Municipal e ao Senhor Jackson Apolinário Youshiura Secretário de Infraestrutura e Mobilidade Urbana, proceder com operação tapa buraco no Bairro Nossa Senhora Aparecida e Bairro Guarani, Vitoria da Conquista._x000D_
+.</t>
+  </si>
+  <si>
+    <t>22566</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22566/indicacao__breno_farias_of.011.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Breno Fárias, Secretário Municipal de Desenvolvimento Rural, serviço de patrolamento e cascalhamento da estrada do Landinho e Fazenda Canaã, na região da Santa Marta.</t>
+  </si>
+  <si>
+    <t>22579</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22579/indicacao_-_redutor__mega_grill.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a instalação de um Redutor de Velocidades na BR 116, em frente ao Restaurante Mega Grill.</t>
+  </si>
+  <si>
+    <t>22580</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22580/indicacao_-_limpeza_conveima_i_ii_e_vila_elisa.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem dos bairros: Conveima I, II e Vila Elisa.</t>
+  </si>
+  <si>
+    <t>22581</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22581/indicacao_sra_sheila_lemos_of_003.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, reforma completa com implantação de academia ao ar livre, paisagismo, colocação de iluminação e Play Graund, da Praça Abdias Soares no bairro Senhorinha Cairo.</t>
+  </si>
+  <si>
+    <t>22582</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22582/indicacao_sra_sheila_lemos_of_004.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, reforma e ampliação da Unidade de Saúde Virgínia Rosa de Brito, no Distrito do Pradoso.</t>
+  </si>
+  <si>
+    <t>22584</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22584/indicacao_-_limpeza_praca_iza_medeiros.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores da Praça Iza Medeiros.</t>
+  </si>
+  <si>
+    <t>22585</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22585/indicacao_-_limpeza_rua_das_antilhas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem da Rua das Antilhas, bairro Jurema.</t>
+  </si>
+  <si>
+    <t>22589</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22589/indicacao_cascalhamento_estrada_nova_cemiterio_limeira_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Cascalhamento da Estrada Nova do Cemitério do Povoado da Limeira._x000D_
+_x000D_
+Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Cascalhamento da Estrada Nova do Cemitério do Povoado da Limeira.</t>
+  </si>
+  <si>
+    <t>22590</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22590/paisagismo20vila20marina.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Ana Cláudia Passos, Secretária Municipal de Meio Ambiente, o paisagismo nas áreas verdes dos Loteamentos Alameda Morada do Pássaros e Vila Marina.</t>
+  </si>
+  <si>
+    <t>22591</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22591/indicacao_sac_zona_oeste.doc</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Jerônimo Rodrigues, Governador do Estado da Bahia, ao Senhor Rodrigo Pimentel de Souza Lima, Secretário da Administração do Estado da Bahia, a instalação de um Sac na Zona Oeste da Cidade de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22583</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22583/indicacao_sra_sheila_lemos_of_006.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, iluminação com implantação de alambrado no Campo de futebol do Povoado da Lagoa de Maria Clemência.</t>
+  </si>
+  <si>
+    <t>22599</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22599/construcao_da_creche_morada_dos_passaros.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana,  Ilustríssimo  Senhor Edgard Larry, Secretário de Educação,  a necessidade de que seja realizada  a  Construção de uma  Creche Municipal no Bairro Morada  dos Pássaros</t>
+  </si>
+  <si>
+    <t>22600</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22600/indicacao_de_operacao_tapa-buraco_-_rua_claudia_botelho.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretaria de Infraestrutura Urbana, a operação tapa-buraco na rua Cláudia Botelho, localizado no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22601</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22601/indicacao_de_reforma_da_quadra_-_res._das_rosas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Francisco Estrela Dantas, da Secretaria de Esportes, a reforma da quadra localizada no Residencial das Rosas, no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22602</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22602/inicacao_semob_zona_azul.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao(s) Ilustríssimo(s) Senhor(es) Luis Paulo Sousa Santos, Secretário   Municipal de Mobilidade Urbana,      Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana,  a adoção de medidas de aprimoramento, transparência e humanização do Sistema de Estacionamento Rotativo Pago (Zona Azul Digital) no Município de Vitória da Conquista, bem como,  a adoção de providências administrativas e operacionais para o aperfeiçoamento do Sistema de Estacionamento Rotativo Pago – Zona Azul Digital, instituído pela Lei Municipal nº 3.056/2025, a fim de reduzir insatisfações, ampliar a acessibilidade e garantir maior equilíbrio entre organização urbana e respeito ao cidadão.</t>
+  </si>
+  <si>
+    <t>22603</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22603/indicacao_infraestrutura_-_cascalhamento_nenzinha_santos_i_e_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, que seja realizada com urgência uma ação de cascalhamento e manutenção das ruas não pavimentadas dos loteamentos Nenzinha Santos I e II, situados no bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>22604</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22604/indicacao_infraestrutura_-_cascalhamento_vila_bem_querer.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, que seja realizada com urgência uma ação de cascalhamento e manutenção das ruas não pavimentadas do Vila Bem Querer, localizado no bairro Universidade (depois da UESB).</t>
+  </si>
+  <si>
+    <t>22605</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22605/indicacao_sesep_-_limpeza_de_vias_-_vila_bem_querer.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de serviços de limpeza e roçagem nas vias do loteamento Vila Bem Querer, no bairro Universidade.</t>
+  </si>
+  <si>
+    <t>22606</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22606/indicacao_limpeza_e_rocagem_-_urbis_i.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Serviços Públicos, o serviço de limpeza, roçagem e capinagem nas ruas do bairro Urbis I.</t>
+  </si>
+  <si>
+    <t>22607</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22607/pavimentacao__asfaltica_rua_nove_d_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor    Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, e o  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a pavimentação asfáltica e drenagem na    Rua Nove  D, bairro Boa Vista, Rua que fica entre os Condomínios  Cidade das Flores e Jardim Pamplona, bem como a necessidade de realização de operação “Cata Bagulho” e de recolhimento de descarte irregular de resíduos sólidos na referida Rua.</t>
+  </si>
+  <si>
+    <t>22608</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22608/construcao_da_escola_estadual_bairro_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Governador do Estado da Bahia, Jerônimo Rodrigues, a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Rowenna dos Santos Brito, Secretária de Educação do Estado, em reforço as indicações Nº1404/2018,1518/2021, 1504/2022, 322/2023 730/2025 solicito a premente necessidade da construção de uma Escola Estadual para atender a comunidade do Bairro Lagoa das Flores e Povoados circunvizinhos do nosso município.</t>
+  </si>
+  <si>
+    <t>22609</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22609/pavimentacao_asfaltica_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, em reforço as indicações Nº614/2023, 627/2024, 20/2025, a premente necessidade de proceder com a pavimentação asfáltica nas seguintes ruas do Bairro Lagoa das Flores: Margarida Cunha até o cemitério, Rua Cosme e Damião dando início do cemitério até a Parmalat, Rua Sítio das Acácias, Rua das Flores, Rua dos Andrades, Rua do Estreito, Rua da Parmalat.</t>
+  </si>
+  <si>
+    <t>22610</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22610/pavimentacao_asfaltica_povoado_de_caicara.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, em reforço a indicação Nº 592/2025, solicito a premente necessidade de proceder com a pavimentação asfáltica nas ruas do Povoado de Caiçara.</t>
+  </si>
+  <si>
+    <t>22611</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22611/creche_sede_de_jose_goncalves.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Edgard Larry Andrade, Secretário de Educação, em reforço as indicações Nº1710/2018, 1679/2021, 395/2022, 811/2023, 780/2025, solicito a premente necessidade da construção de uma creche na sede do Distrito de José Gonçalves, para atender e dar suporte as famílias da comunidade.</t>
+  </si>
+  <si>
+    <t>22612</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22612/indicacao_-_jose_goncalves.pdf</t>
+  </si>
+  <si>
+    <t>22613</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22613/tapa_buraco_rua_professor_itamar.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo   Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade da operação tapa-buraco, recapeamento  asfáltico​ na  Rua Professor Itamar, Bairro Brasil, nas  proximidades do Número 211 e da   Igreja Santa Helena,   nesta Cidade</t>
+  </si>
+  <si>
+    <t>22614</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22614/indicacao_infraestrutura_-_tapa_buraco_no_inocoop_i.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e à Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, que seja realizada ação de manutenção corretiva do pavimento asfáltico (tapa-buracos) nas vias públicas do bairro Inocoop I.</t>
+  </si>
+  <si>
+    <t>22615</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22615/indicacao_sra_sheila_lemos_of_013.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, reforma com paisagismo, academia ao ar livre e iluminação do Canteiro Central da parte baixa da Urbis V.</t>
+  </si>
+  <si>
+    <t>22616</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22616/indicacao_hospital_pediatrico.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, a Senhora Fernanda Maron, Secretária Municipal de Saúde, ao Excelentíssimo Senhor Jerônimo Rodrigues, Governador do Estado da Bahia e a Secretária Estadual de Saúde do Estado da Bahia, Roberta Santana, a implantação de um Hospital Pediátrico em Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22617</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22617/indicacao__breno_farias_of.014_corta_lote.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Breno Fárias, Secretário Municipal de Desenvolvimento Rural, serviço de patrolamento e cascalhamento nas ruas do Povoado do Corta Lote.</t>
+  </si>
+  <si>
+    <t>22618</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22618/indicacao_luis_paulo_servicos_pub._of_016.26_iluminacao_corta_lote.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, roca de lâmpadas e colocação de braços nos postes de energia elétrica no Povoado do Corta Lote.</t>
+  </si>
+  <si>
+    <t>22619</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22619/007_-_indicacao_limpeza_no_entorno_do_posto_da_nova_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a limpeza nas áreas no entorno do Posto de Saúde da Nova Cidade.</t>
+  </si>
+  <si>
+    <t>22620</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22620/008_-_indicacao_limpeza_no_entorno_do_escola_helder_thomaz.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a limpeza nas áreas no entorno da Escola Municipal Juiz Dr. Antônio Helder Thomaz.</t>
+  </si>
+  <si>
+    <t>22621</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22621/009-_indicacao_manutencao_autoclave.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Senhora Fernanda Maron, Secretária Municipal de Saúde, a manutenção preventiva e corretiva da autoclave da Unidade de Saúde da Família Nova Cidades.</t>
+  </si>
+  <si>
+    <t>22622</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Ricardo Gordo</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22622/indicacao_hospital_sao_geraldo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal e a Sua Senhoria a Senhora Fernanda Oliveira Maron, Secretária de Saúde, o aproveitamento das instalações do Hospital São Geraldo para o restabelecimento dos serviços de saúde interrompidos pelo encerramento das atividades da UNIMEC.</t>
+  </si>
+  <si>
+    <t>22623</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22623/reforma_posto_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Maron, Secretária Municipal de Saúde,  reforma e ampliação da unidade de saúde do Povoado Boa Vista, Distrito de Cabeceira do Jiboia, zona rural do Município.</t>
+  </si>
+  <si>
+    <t>22624</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22624/casa_do_cafe.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Farias, Secretário Municipal de Desenvolvimento Rural,  reforma da Casa do Café (Unidade de Produção de Cafés Especiais de Lajedinho) e construção de Centro Comunitário, no Lajedinho, Distrito de Cabeceira do Jiboia</t>
+  </si>
+  <si>
+    <t>22625</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22625/reforma_posto_casa_de_telha.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Maron, Secretária Municipal de Saúde,  reforma do Posto de Saúde do Povoado Casa de Telha, unidade que atende à população do Povoado da Jiboia, zona rural deste Município.</t>
+  </si>
+  <si>
+    <t>22626</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22626/sanitarios_campo_de_duas_vendas_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Francisco Estrela, Secretário Municipal de Esporte, construção de sanitários públicos e de uma área coberta destinada a abrigar a comissão técnica e as equipes, a ser implantada no Campo de Futebol de Duas Vendas – Alziro Oliveira, localizado no Distrito de Cabeceira do Jiboia, zona rural deste Município.</t>
+  </si>
+  <si>
+    <t>22627</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22627/indicacao_centro_de_referencia_tea.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, a Senhora Fernanda Maron, Secretária Municipal de Saúde, ao Excelentíssimo Senhor Jerônimo Rodrigues, Governador do Estado da Bahia e a Secretária Estadual de Saúde do Estado da Bahia, Roberta Santana, a implantação de um Centro de Referência para Pessoas com Transtorno do Espectro Autista (TEA) em Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22628</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22628/rocagem_da_praca_da_rua_tele_santana.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de_x000D_
+Serviços Públicos, a realização de operação roçagem na Praça da Rua Tele Santana, no Bairro Boa Vista, localizada em frente ao Pet Shop Tia Nanda.</t>
+  </si>
+  <si>
+    <t>22629</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22629/ocagem_no_canteiro_central_da_avenida_eduardo_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de roçagem no canteiro central da Avenida Eduardo Magalhães, no trecho compreendido entre o Supermercado Santo Antônio e a Avenida Olívia Flores.</t>
+  </si>
+  <si>
+    <t>22630</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22630/realizacao_de_limpeza_na_rua_odilon_correia.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de_x000D_
+Serviços Públicos, a realização de limpeza na Rua Odilon Correia, nas proximidades da Rua 8 de Maio.</t>
+  </si>
+  <si>
+    <t>22631</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22631/realizacao_de_operacao_rocagem_na_avenida_olivia_flores_no_bairro_candeias.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de_x000D_
+Serviços Públicos, a realização de operação roçagem na Avenida Olívia Flores, no Bairro Candeias, nas proximidades da Universidade Estadual do Sudoeste da Bahia (UESB).</t>
+  </si>
+  <si>
+    <t>22632</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22632/indicacao_hospital_municipal.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, a Senhora Fernanda Maron, Secretária Municipal de Saúde, a construção e implantação do Hospital Municipal de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22633</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22633/_indicacao_rua_via_local_dois_-_candeias.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, solicitar operação tapa-buracos e requalificação asfáltica da Rua Via Local Dois, bairro Candeias.</t>
+  </si>
+  <si>
+    <t>22634</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22634/indicacao_conjunto_semaforico.doc</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal e a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana a instalação de um conjunto semafórico no cruzamento da 3ª Avenida com a Avenida Laura Nunes, no bairro Alto da Boa Vista.</t>
+  </si>
+  <si>
+    <t>22635</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22635/indicacao_recapeamento_asfaltico_da_rua_alziro_prates.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, o recapeamento asfáltico da Rua Alziro Prates, no bairro Candeias.</t>
+  </si>
+  <si>
+    <t>22637</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22637/11_-_indicacao_limpeza_praca_dos_motoristas_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores da Praça dos Motoristas, bairro São Vicente.</t>
+  </si>
+  <si>
+    <t>22638</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22638/12_-_indicacao_limpeza_praca_agapito_couto_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores da Praça Agapito Couto, bairro Jurema.</t>
+  </si>
+  <si>
+    <t>22639</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22639/13_-_indicacao_limpeza_praca_rogaciano_carneiro_da_silva_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores da Praça Rogaciano Carneiro da Silva, bairro Terras do Remanso.</t>
+  </si>
+  <si>
+    <t>22640</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Fernando Vasconcelos</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22640/indicacao_-_av._frei_beijamim.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Sheila _x000D_
+Lemos; Ao Ilustríssimo Senhor Jackson Apolinário _x000D_
+Yoshiura Secretário Municipal de Infraestrutura _x000D_
+Urbana, a implantação de passagem elevada com _x000D_
+faixa de pedestres na Avenida Frei Benjamim, _x000D_
+bairro Patagônia, em frente a Churrascaria _x000D_
+Cerqueira.</t>
+  </si>
+  <si>
+    <t>22641</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22641/indicacao_-_libero_badaro.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Sheila _x000D_
+Lemos; Ao Ilustríssimo Senhor Jackson Apolinário _x000D_
+Yoshiura Secretário Municipal de Infraestrutura _x000D_
+Urbana, a implantação de passagem elevada com _x000D_
+faixa de pedestres na Rua Líbero Badaró, bairro _x000D_
+Centro, próximo a Escola Municipal Batista Tia _x000D_
+Zefa.</t>
+  </si>
+  <si>
+    <t>22642</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22642/indicacao_-_venceslau_bras.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Sheila _x000D_
+Lemos; Ao Ilustríssimo Senhor Jackson Apolinário _x000D_
+Yoshiura Secretário Municipal de Infraestrutura _x000D_
+Urbana, a implantação de passagem elevada com _x000D_
+faixa de pedestres na Rua Venceslau Brás, _x000D_
+bairro Centro, próximo a Escola Municipal Maria _x000D_
+da Conceição.</t>
+  </si>
+  <si>
+    <t>22643</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22643/indicacao_-_nilton_golcalves.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Sheila _x000D_
+Lemos; Ao Ilustríssimo Senhor Jackson Apolinário _x000D_
+Yoshiura Secretário Municipal de Infraestrutura _x000D_
+Urbana, a implantação de passagem elevada com _x000D_
+faixa de pedestres na Rua Nilton Golçalves, _x000D_
+bairro Guarani, próximo ao bar do João Malaka.</t>
+  </si>
+  <si>
+    <t>22644</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22644/indicacao_patrolamento_vila_sao_jose.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, o patrolamento da Vila São José, localizada no Bairro Alto do Boa Vista.</t>
+  </si>
+  <si>
+    <t>22647</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22647/reforma_da_escola_municipal_de_abelhas.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Edgard Larry Andrade, Secretário de Educação, em reforço a indicação Nº321/2024, vem respeitosamente indicar a Vossa Excelência que determine, em caráter de urgência, ao setor competente da administração municipal, a realização de reforma imediata na Escola Municipal do Povoado de Abelhas.</t>
+  </si>
+  <si>
+    <t>22650</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22650/pavimentacao__asfaltica_rua___tupy_guarani__urbis_vi.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor    Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, e o  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a pavimentação asfáltica e drenagem na    Rua Tupy Guarani,  Bairro URBIS VI, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>22651</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22651/copia_de_indicacao_infraestrutura_-_tapa_buraco_no_inocoop_ii_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e à Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, que seja realizada ação de manutenção corretiva do pavimento asfáltico (tapa-buracos) nas vias públicas do bairro Inocoop II.</t>
+  </si>
+  <si>
+    <t>22652</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22652/pavimentacao__asfaltica_rua__b.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor    Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, e o  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a pavimentação asfáltica  na    Rua B(localização em anexo), entre às Urbis IV e V, nesta Cidade</t>
+  </si>
+  <si>
+    <t>22653</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22653/indicacao_-_infraestrutura_-__vila_bem_querer.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal Ana Sheila Lemos e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura Urbana, Jackson Apolinário Yoshiura, a realização urgente de patrolamento e aplicação de cascalho nas ruas do bairro Vila Bem Querer.</t>
+  </si>
+  <si>
+    <t>22654</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22654/indicacao_posto_de_saude_-_pov._algodao.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e a Senhora Secretária, Fernanda Oliveira Maron, da Secretaria de Saúde, a reforma do Posto de Saúde do Povoado do Algodão, localizada no distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>22655</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22655/indicacao_limpeza_de_acude_-_pov._lagoa_da_visao.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, ao Senhor Secretário, Breno Pereira Farias, da Secretaria de Desenvolvimento Rural, e ao Senhor Coordenador, Gustavo de Barros, da subprefeitura de José Gonçalves, a limpeza do açude localizado no povoado da Lagoa da Visão, distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>22656</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22656/limpeza_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Serviços Públicos, a premente necessidade de proceder com a realização dos serviços de limpeza urbana nas ruas do bairro Lagoa das Flores, bem como a pintura dos meios-fios, pintura nas faixas de pedestres e nos redutores de velocidade, o que prejudica a estética e a segurança da via pública.</t>
+  </si>
+  <si>
+    <t>22657</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22657/reforma_e_ampliaca_colegio_povoado_de_cabeceira.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Edgard Larry Andrade, Secretário de Educação, em reforço a emenda impositiva, ao projeto de Lei Nº24/2021, indicação Nº445/2022, 522/2025, solicito a premente necessidade da reforma e ampliação, com a construção de quatro salas de aula para a Escola Municipal Francisco Antônio de Vasconcelos no Povoado de Cabeceira.</t>
+  </si>
+  <si>
+    <t>22658</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22658/modelo_passagem_elevada.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade de que seja realizada  a colocação de  passagem elevada em frente a Igreja Adventista do Sétimo Dia,   Praça Estêvão Santos, 161 , Centro,  nesta Cidade</t>
+  </si>
+  <si>
+    <t>22659</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22659/linha_de_onibus_transporte_coletivo.odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, a Sua Senhoria o Senhor  Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana, em reforço as indicações Nº715/2021 479/2023, 745/2024, 134/2025,1143/2025, solicito a implantação de uma linha de ônibus coletivo para atender toda comunidade do Povoado da Estiva e região,</t>
+  </si>
+  <si>
+    <t>22660</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22660/creche_recanto_das_aguas.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Edgard Larry Andrade Soares, Secretário Municipal de Educação, Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana a necessidade de revitalização   da  Creche Municipal  de Educação Infantil(CMEI)  no bairro Recanto das Águas. nesta Cidade</t>
+  </si>
+  <si>
+    <t>22661</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22661/indicacao__edgard_larryof.015_escola_corta_lote.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua  senhoria o senhor, Edgard Larry Andrade, Secretário Municipal de Educação,  o envio de uma equipe para realizar a limpeza e roçagem da área interna da Escola Municipal Padre Luiz Soares Palmeira, do Povoado de Corta Lote.</t>
+  </si>
+  <si>
+    <t>22662</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22662/indicacao_-_limpeza_e_rocagem_res._das_rosas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Serviços Públicos, o serviço de limpeza, roçagem e capinagem nas ruas do Condomínio Residencial das Rosas, localizado no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22663</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22663/indicacao_-_mao_unica_nas_ruas_a_e_b_res_das_rosas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Mobilidade Urbana, o estudo de viabilidade para implantação de mão única nas Ruas A e B localizada no Condomínio Residencial das Rosas, no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22664</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22664/sanitarios_quadra_morada_real.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Francisco Estrela, Secretário Municipal de Esporte, construção de sanitários públicos e de uma área coberta na Quadra Multiuso Lucas Brito, localizada no Bairro Morada Real, neste Município.</t>
+  </si>
+  <si>
+    <t>22665</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22665/reforma_quadra_capinal.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Francisco Estrela, Secretário Municipal de Esporte, e a Sua Senhoria o Senhor Edgard Larry, Secretário Municipal de Educação,  reforma da quadra poliesportiva do Capinal, localizada na Escola Municipal Maria Leal.</t>
+  </si>
+  <si>
+    <t>22666</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Paulinho Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22666/indicacao_faixa_de_pedestre_rua_educardo_santos_costa.doc</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Ilustríssimo Senhor Luís Paulo Sousa, Secretário Municipal de Mobilidade Urbana, a implantação de faixa de pedestre na Rua Eduardo Santos Costa, em frente à Escola Criança Esperança.</t>
+  </si>
+  <si>
+    <t>22667</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22667/indicacao_poda_de_arvora_poco_escuro.doc</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Ilustríssimo Senhor Luís Paulo Sousa, Secretário Municipal de Serviços Públicos, a realização de serviço de poda de árvore localizada na Rua Visconde de Mauá, nas imediações da Reserva Municipal do Poço Escuro, neste Município.</t>
+  </si>
+  <si>
+    <t>22669</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22669/indicacao_colegio_estadual_elizabeth_ferreira_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Fabrício Falcão, Deputado Estadual a adoção das medidas necessárias junto ao Governo do Estado para denominar o Colégio Estadual de Tempo Integral de Vitória da Conquista: como Colégio Estadual Elizabeth Ferreira Lopes.</t>
+  </si>
+  <si>
+    <t>22670</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22670/indicacao_jackson_seinfra_of.017_lot._flamboyant..pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura, recuperação com patrolamento e cascalhamento das ruas do Loteamento Flamboyant.</t>
+  </si>
+  <si>
+    <t>22671</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22671/indicacao_luis_paulo_semob._of_012.26_linha_r03_pradoso_x_centro.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, que o ônibus R-03 Pradoso X Centro, possa fazer sua parada dentro do terminal Rodoviário Hérzem Gusmão, a partir das 20:00 horas.</t>
+  </si>
+  <si>
+    <t>22672</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22672/realizacao_de_patrolamento_na_rua_b_rua_c_rua_d_rua_f_e_avenida_d_no_loteamento_mariana.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de patrolamento na Rua B, Rua C, Rua D, Rua F e Avenida D, no Loteamento Mariana, bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>22673</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22673/realizacao_de_operacao_tapa-buraco_na_rua_odilon_correia.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Rua Odilon Correia, no trecho compreendido entre a Avenida São Geraldo até a esquina da Rua João Pessoa, no bairro Alto Maron.</t>
+  </si>
+  <si>
+    <t>22674</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22674/operacao_tapa-buraco_na_rua_cleusa_meira_sousa_do_prado_no_bairro_primavera..pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Rua Cleusa Meira Sousa do Prado, no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22675</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22675/operacao_rocagem_na_area_compreendida_entre_a_avenida_paulo_ludovico_e_a_rua_ulisses_do_prado_nogueira.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de operação roçagem na área compreendida entre a Avenida Paulo Ludovico e a Rua Ulisses do Prado Nogueira, no bairro Felícia, lateral do Shopping Conquista Sul.</t>
+  </si>
+  <si>
+    <t>22676</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22676/012-_indicacao_limpeza_no_cond_campo_verde.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos,  a realização de uma limpeza  de muito lixo acumulado no Condomínio Campo Verde, Bairro Campinhos.</t>
+  </si>
+  <si>
+    <t>22677</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22677/011_-_indicacao__limpeza_e_iluminacao_da_quadra_do_alto_maron.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, solicitar  a reposição de lâmpadas e a limpeza na quadra localizada entre as Rua São Geraldo e Rua Nestor Fonseca  no fundo do Colégio  Adelmário Pinheiro no Bairro Alto Maron.</t>
+  </si>
+  <si>
+    <t>22678</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22678/indicacao_jackson_seinfra_of.018_lot.morumbi..pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura, recuperação com patrolamento e cascalhamento das ruas do Loteamento Morumbi, localizado no Centro Industrial.</t>
+  </si>
+  <si>
+    <t>22679</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22679/13_-_indicacao_limpeza_-_ruas_bairro_jurema_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem das Ruas do Bairro Jurema.</t>
+  </si>
+  <si>
+    <t>22680</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22680/15_-_indicacao_limpeza_praca_moises_caetite.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores da Praça Moisés Caetité, bairro Vila América.</t>
+  </si>
+  <si>
+    <t>22681</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22681/16_-_indicacao_limpeza_avenida_filipinas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem da Avenida Filipinas, bairro Felícia.</t>
+  </si>
+  <si>
+    <t>22682</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22682/17_-_indicacao_limpeza_condominio_lagoa_azul.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores das ruas, quadras e praças do Condomínio Residencial Lagoa Azul, bairro Campinhos.</t>
+  </si>
+  <si>
+    <t>22701</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22701/indicacao_radar_avenida_filipinas.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Secretário de Mobilidade Urbana , na pessoa  do Senhor Luís Paulo Sousa Santos, Secretário,  a instalação de  radar na Avenida Filipinas, no Bairro Jurema</t>
+  </si>
+  <si>
+    <t>22702</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22702/posto_de_saude_goiabeira.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Maron, Secretária Municipal de Saúde,  construção do Posto de Saúde da Goiabeira, localizado no Assentamento Amaralina, zona rural deste Município.</t>
+  </si>
+  <si>
+    <t>22703</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22703/equipamentos_unidade_de_saude_lagedinho.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Maron, Secretária Municipal de Saúde,  a aquisição de equipamentos médicos, visando o fortalecimento e a melhoria do atendimento prestado à população na Unidade de Saúde do Povoado Lajedinho.</t>
+  </si>
+  <si>
+    <t>22704</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22704/indicacao_campo_de_futebol_limeira_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Francisco Estrela, secretário de Esporte, a Construção de um (01) Campo de Futebol no Povoado da Limeira, na Zona Rural, neste Município.</t>
+  </si>
+  <si>
+    <t>22705</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22705/indicacao_quadra_de_esportes_limeira_.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Francisco Estrela, secretário de Esporte, a Construção de um (01) quadra de esporte no Povoado da Limeira, na Zona Rural, neste Município.</t>
+  </si>
+  <si>
+    <t>22706</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22706/indicacao_quadra_de_esportes_bandinha_.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Francisco Estrela, secretário de Esporte, a Construção de um (01) quadra de esporte no Povoado da Bandinha, situado na Limeira, na Zona Rural, neste Município.</t>
+  </si>
+  <si>
+    <t>22707</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>Nelson de Vivi</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22707/indicaca_reforma_posto_de_saude_capinal.docx</t>
+  </si>
+  <si>
+    <t>ndico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhora Fernanda Oliveira Maron Secretária de Saúde a Reforma do Posto de Saúde USF do Povoado de Capinal.</t>
+  </si>
+  <si>
+    <t>22708</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22708/indicacao_reforma_posto_de_saude.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhora Fernanda Oliveira Maron Secretária de Saúde a Reforma do Posto de Saúde USF Nestor Guimarães no Bairro Jurema.</t>
+  </si>
+  <si>
+    <t>22709</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22709/indicacao_reforma_posto_de_saude_barrocas.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhora Fernanda Oliveira Maron Secretária de Saúde a Reforma do Posto de Saúde USF do Povoado de Barrocas.</t>
+  </si>
+  <si>
+    <t>22710</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22710/indicacao_reforma_ceasa.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal da Cidade de Vitória da Conquista, e ao Senhor Jackson Apolinário, Secretário Municipal de Infraestrutura, a Reforma do mercado do Ceasa, Edmundo Flores com instalação de videomonitoramento, a melhoria na paisagem urbana e a adequação do piso tátil para deficientes visuais.</t>
+  </si>
+  <si>
+    <t>22711</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22711/indicacao_revitalizacao_presidente_dutra.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal da Cidade de Vitória da Conquista, e ao Senhor Jackson Apolinário, Secretário Municipal de Infraestrutura, a Senhora Ana Claudia Passos, Secretária Municipal de Meio Ambiente, a revitalização da Avenida Presidente Dutra, com iluminação, pista de caminhada, paisagismo.</t>
+  </si>
+  <si>
+    <t>22712</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22712/indicacao_creches_nos_distritos.pdf</t>
+  </si>
+  <si>
+    <t>Indico a  Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Edgard Larry, Secretário Municipal de Educação que sejam construídas creches nos Distritos de Inhobim, José Gonçalves e Bate Pé.</t>
+  </si>
+  <si>
+    <t>22714</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22714/indicacao_ponto_de_onibus__loteamento_cidade_serrinha.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor Luis Paulo Sousa Santos , Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade de que seja realizada  a colocação de cobertura  e estrutura para ponto de ônibus na Rua O, Loteamento Cidade Serrinha, Nesta Cidade.</t>
+  </si>
+  <si>
+    <t>22715</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22715/indicacao_-_reforma_do_parque_e_implantacao_de_academia_res_das_rosas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretaria de Infraestrutura Urbana, a reforma do parquinho e a implantação de uma acadêmia ao ar livre no Condomínio Residencial das Rosas, localizada no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22716</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22716/pavimentacao_asfalticas_em_torno_da_praca_das_malvinas_povoado_de_sao_sebatiao.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, em reforço a indicação Nº1492/2025, solicito a premente necessidade de proceder com a pavimentação asfáltica das vias em torno da praça das Malvinas, no Povoado de São Sebastião.</t>
+  </si>
+  <si>
+    <t>22717</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22717/indicacao_rua_pastor_valdomiro.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, o recapeamento asfáltico e a operação tapa-buraco na Rua Pastor Valdomiro de Oliveira, no Bairro Candeias.</t>
+  </si>
+  <si>
+    <t>22718</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22718/construcao_de_praca_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, em reforço as indicações Nº2364/2021,1420/2025, solicito que seja realizado um estudo técnico para adoção das medidas administrativas e legais cabíveis, visando à desapropriação  do terreno do Campo do Botafogo, às margens da BR116, no Bairro Lagoa das Flores, para fins de construção de uma praça pública.</t>
+  </si>
+  <si>
+    <t>22719</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22719/indicacao_mutirao_oftalmo.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e aos Ilustríssimos Senhores Edgard Larry Andrade, e Fernanda Oliveira Maron, Secretários Municipais de Educação e de Saúde, a realização de mutirão oftalmológico anual para alunos da rede pública municipal de ensino no início do ano letivo.</t>
+  </si>
+  <si>
+    <t>22720</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22720/indicacao_ppp_creches.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e aos Ilustríssimos Senhores Edgard Larry Andrade, Rodrigo Cardoso Bulhões, e Jackson Apolinário Yoshiura, Secretários Municipais de Educação, Finanças e Execução Orçamentária, e de Infraestrutura Urbana, a adoção de Parceria Público-Privada para a construção e manutenção de creches municipais com apoio técnico e financeiro.</t>
+  </si>
+  <si>
+    <t>22721</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22721/limpeza_sao_sebastiao_e_nas_malvinas.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Serviços Públicos, a premente necessidade de proceder com a realização dos serviços de geral de limpeza nas ruas do Povoado de São Sebastião, incluindo as Malvinas com roçagem.</t>
+  </si>
+  <si>
+    <t>22722</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22722/implantacao_ponto_de_onibus_-_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, da Secretaria de Mobilidade Urbana, a reinstalação de um ponto de ônibus na Rua O, nas proximidades do nº 106, em frente ao Condomínio Vivendas da Serra, localizado no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22723</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22723/limpeza_e_rocagem_-_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos da Secretaria de Serviços Públicos a limpeza, roçagem e capinagem no campo do conjunto habitacional Vivêndas da Serra I, localizado no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22725</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22725/indicacao_luis_paulo_servicos_pub._of_019.26_iluminacao_loteamento_morumbi.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, troca de lâmpadas nos postes de energia elétrica do Loteamento Morumbi, no Centro Industrial.</t>
+  </si>
+  <si>
+    <t>22726</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22726/equipamentos_unidade_de_saude_limeira.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Maron, Secretária Municipal de Saúde,  a aquisição de equipamentos médicos para Posto de saúde da Limeira (Brinco), visando o fortalecimento e a melhoria do atendimento prestado à população.</t>
+  </si>
+  <si>
+    <t>22728</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22728/indicacao_-_operacao_tapa-buraco_rua_porto_velho.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretaria de Infraestrutura Urbana, a operação tapa-buraco na rua Porto Velho, nas proximidades do nº 9-A, localizado no bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>22729</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22729/drenage_das_aguas_bairro_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues,Governador do Estado da Bahia, a Sua Senhoria o Senhor Fabrício de Oliveira Galvão – Diretor do Departamento Nacional de Infraestrutura e Transporte(DNIT), em reforço a indicação Nº1545/2025 a premente necessidade da realização de obras de manutenção, drenagem de águas pluviais e pavimentação nas vias laterais da BR-116, no trecho correspondente ao Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>22730</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22730/indicacao_sra_sheila_lemos_of_010.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, reforma da Escola Municipal José Rodrigues do Prado, no Distrito do Pradoso.</t>
+  </si>
+  <si>
+    <t>22731</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22731/indicacao_sra_sheila_lemos_of_002.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, pavimentação asfáltica da rua principal do Povoado da Caiçara.</t>
+  </si>
+  <si>
+    <t>22732</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22732/indicacao_sra_sheila_lemos_of_008.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, iluminação do campo de futebol do Povoado de Corta Lote.</t>
+  </si>
+  <si>
+    <t>22733</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>Herminio Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22733/indicacao_-_ampliacao_e_reforco_da_linha_de_onibus_r20__uesb_no_bairro_cidade_modelo..docx</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria Luis Paulo, Secretário de Mobilidade Urbana, a ampliação e reforço da linha de ônibus R20 – UESB no Bairro Cidade Modelo.</t>
+  </si>
+  <si>
+    <t>22734</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>Doutora Lara</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22734/indicacao-_ifa-_agentes_de_saude_e_de_endemias.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e a Senhora Fernanda Maron, Secretária Municipal de Saúde a adoção das providências necessárias para assegurar o pagamento do Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE) no ano de 2026.</t>
+  </si>
+  <si>
+    <t>22740</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22740/18_-_indicacao_limpeza_praca_do_caja_pdf.docx</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores da Praça do Cajá, bairro Brasil.</t>
+  </si>
+  <si>
+    <t>22741</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22741/19_-_indicacao_limpeza_praca_hercilio_lima_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores da Praça Hercílio Lima, bairro Centro.</t>
+  </si>
+  <si>
+    <t>22742</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22742/21_-_indicacao_limpeza_lateral_estadio_lomanto_junior.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem na lateral do Estádio Lomanto Júnior.</t>
+  </si>
+  <si>
+    <t>22743</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22743/indicacao_ubs_sao_joao_da_vitoria.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e à Senhora Fernanda Maron, Secretária Municipal de Saúde, a realização urgente de obras de manutenção e correção estrutural na Unidade Básica de Saúde do bairro São João da Vitória.</t>
+  </si>
+  <si>
+    <t>22744</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22744/0213_-_idicacao_ponto_onibus_proximo_justica_federal.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor, Luís Paulo Sousa Santos, Secretária Municipal de Mobilidade Urbana, solicita uma reforma no abrigo no ponto de onibus localizado na Avenida Olivia Flores, próximo a JustiçaFederal , Bairro Candeias.</t>
+  </si>
+  <si>
+    <t>22745</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22745/indicacao_rua_avenida_joao_abuchid-_candeias.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização urgente de operação tapa-buracos na Avenida João Abuchid, bairro Candeias.</t>
+  </si>
+  <si>
+    <t>22746</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22746/015_-indicacao__ubs_simao.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e à Senhora Fernanda Maron, Secretária Municipal de Saúde, a adoção de providências urgentes para manutenção estrutural na Unidade de Saúde do bairro Simão, com solução dos problemas de infiltração e alagamentos registrados durante as chuvas.</t>
+  </si>
+  <si>
+    <t>22762</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22762/indicacao_restaurante_popular_zona_oeste.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal da Cidade de Vitória da Conquista, e ao Jerônimo Rodrigues, Governador da Bahia, a construção e manutenção de um Restaurante Popular na Zona Oeste de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22763</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22763/indicacao_patrolamento_bairro_primavera.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, o patrolamento das ruas do Bairro Primavera, localizado após o anel viário de Vitória da Conquista, sentido Estrada da Barra do Choça.</t>
+  </si>
+  <si>
+    <t>22764</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22764/20_-_indicacao_limpeza_-_rua_laudionor_brasil_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem da Rua Laudionor Brasil, bairro São Vicente.</t>
+  </si>
+  <si>
+    <t>22765</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22765/indicacao_patrolamento_miro_cairo.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, o patrolamento das ruas do Bairro Miro Cairo, principalmente na parte alta da localidade que ainda não conta com o serviço de  pavimentação asfáltica.</t>
+  </si>
+  <si>
+    <t>22766</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22766/indicacao_-_oficio_no_006_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e ao Senhor Luís _x000D_
+Paulo Sousa Santos, Secretário Municipal de Serviços Públicos _x000D_
+(SESEP), os serviços de limpeza e roçagem na área de acesso _x000D_
+aos residenciais América Unida e Europa Unida, localizada na _x000D_
+Avenida de Contorno, no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22767</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22767/indicacao_-_oficio_no_007_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e ao Senhor _x000D_
+Jackson A. Yoshiura, Secretário Municipal de Infraestrutura _x000D_
+Urbana (Seinfra), o serviço envio de equipe técnica para _x000D_
+realizar vistoria e avaliação da situação da Rua Cruzeiro do _x000D_
+Sul, bem como das demais vias do Bairro Miro Cairo, em _x000D_
+Vitória da Conquista, que se encontram intransitáveis em _x000D_
+decorrência das fortes chuvas recentemente registradas em _x000D_
+nosso município, e que sejam adotadas as providências _x000D_
+necessárias para a realização dos serviços adequados.</t>
+  </si>
+  <si>
+    <t>22768</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22768/indicacao_limpeza_de_bueiros_urbis_2_e_urbis_3.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Senhor Luis Paulo, Secretário Municipal de Serviços Públicos, a limpeza dos bueiros nos Bairros Urbis II e Urbis III.</t>
+  </si>
+  <si>
+    <t>22769</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22769/indicacao_-_avenida_imperial.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma operação tapa buraco na Avenida Imperial, no bairro Senhorinha Cairo.</t>
+  </si>
+  <si>
+    <t>22770</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22770/posto_de_saude_-_farinha_molhada_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e à Senhora Fernanda Maron, Secretária Municipal de Saúde, a criação e implantação de um Posto de Saúde na Farinha Molhada 2.</t>
+  </si>
+  <si>
+    <t>22771</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22771/cobertura_quadra.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Francisco Estrela, Secretário Municipal de Esporte, a construção da cobertura da quadra multiúso do Povoado de Duas Vendas, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>22772</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22772/coelba_renato_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Companhia de Eletricidade do Estado da Bahia – COELBA, na pessoa do Senhor Nabor Francisco Júnior, Gestor da Unidade de Atendimento em Vitória da Conquista,a substituição de poste localizado na Rua TG 18, Bairro Renato Magalhães, bem como a revisão e manutenção da rede elétrica nesta área.</t>
+  </si>
+  <si>
+    <t>22773</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22773/estrada_canaa_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, ao Secretário Municipal de Infraestrutura Urbana, Jackson Yoshiura, e ao secretário de Desenvolvimento Rural, Breno Farias, patrolamento e encascalhamento na estrada das localidades de Canaã e Landim, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>22778</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22778/indicacao_rua_padre_palmeira.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, o recapeamento asfáltico e a operação tapa-buraco na Rua Padre Palmeira, no Bairro Brasil.</t>
+  </si>
+  <si>
+    <t>22779</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22779/indicacao_tv_pedro_henrique_santos_barros.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, o recapeamento asfáltico e a operação tapa-buraco na Travessa Pedro Henrique Santos Barros, no Bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>22780</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22780/indicacao_av_brumado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, o recapeamento asfáltico e a operação tapa-buraco na Avenida Brumado, entre o trecho das avenidas Caetité e Guanambi.</t>
+  </si>
+  <si>
+    <t>22781</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22781/indicacao_av_expedicionarios.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, o recapeamento asfáltico e a operação tapa-buraco no final da Avenida dos Expedicionários, no Bairro Recreio.</t>
+  </si>
+  <si>
+    <t>22782</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22782/indicacao_sra_sheila_lemos_of_011.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista,construção de Postinho de saúde no Povoado de Pedra Branca.</t>
+  </si>
+  <si>
+    <t>22783</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22783/estrada_santa_marta.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, ao Secretário Municipal de Infraestrutura Urbana, Jackson Yoshiura, e ao secretário de Desenvolvimento Rural, Breno Farias, patrolamento e encascalhamento na estrada da Santa Marta, trecho da ponte até o ponto final do transporte coletivo, e até o ponto de Donária, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>22784</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22784/solicitacao_redutor_de_velocidade.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade e ao Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana, a implantação de um redutor de velocidade (quebra-molas) na rua Bruno Bacelar, altura do nº 534, nas proximidades da Praça da Feira, no bairro Alto Maron, em frente ao Supermercado Ofertão</t>
+  </si>
+  <si>
+    <t>22785</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22785/indicacao_reforma_posto_de_saude_patagonia.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhora Fernanda Oliveira Maron Secretária de Saúde a Reforma do Posto de Saúde UBS Patagônia .</t>
+  </si>
+  <si>
+    <t>22786</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22786/indicacao_reforma_posto_de_saude_sao_sebastiao.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhora Fernanda Oliveira Maron Secretária de Saúde a Reforma e Ampliação do Posto de Saúde USF do povoado de São Sebastião.</t>
+  </si>
+  <si>
+    <t>22787</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22787/indicacao_reforma_posto_de_saude_igua.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhora Fernanda Oliveira Maron Secretária de Saúde a Reforma do Posto de Saúde USF do povoado de Iguá.</t>
+  </si>
+  <si>
+    <t>22788</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22788/implantacao_de_ciclovia_na_avenida_deputado_ulisses_guimaraes.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a realização de estudo técnico e posterior implantação de ciclovia na Avenida Deputado Ulisses Guimarães, no trecho compreendido entre a Rodoviária e a UPA até a Avenida Juracy Magalhães.</t>
+  </si>
+  <si>
+    <t>22789</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22789/realizacao_de_operacao_tapa-buraco_na_avenida_contorno_no_bairro_primavera..pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Avenida Contorno, no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22790</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22790/realizacao_de_operacao_tapa-buraco_na_rua_cleusa_meira_sousa_do_prado_no_bairro_primavera.pdf</t>
+  </si>
+  <si>
+    <t>22791</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22791/tapa-buraco_na_avenida_jesiel_norberto_no_bairro_candeias_nas_proximidades_da_petz..pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Avenida Jesiel Norberto, no bairro Candeias, nas proximidades da Petz.</t>
+  </si>
+  <si>
+    <t>22792</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22792/indicacao_-_oficio_no_009_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e ao Senhor _x000D_
+Jackson A. Yoshiura, Secretário Municipal de Infraestrutura _x000D_
+Urbana (Seinfra, o serviço de instalação de redutores de _x000D_
+velocidade e faixas de pedestre ao longo da Avenida Jucelino _x000D_
+Kubitschek, localizada no bairro Vila América (Boa Vista).</t>
+  </si>
+  <si>
+    <t>22793</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22793/indicacao_-_oficio_no_010_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e ao Senhor _x000D_
+Jackson A. Yoshiura, Secretário Municipal de Infraestrutura _x000D_
+Urbana (Seinfra), o serviço de construção de uma praça na _x000D_
+área verde localizada na Rua José San Martins, esquina com a _x000D_
+Avenida Juscelino Kubitschek, neste município de Vitória da _x000D_
+Conquista.</t>
+  </si>
+  <si>
+    <t>22794</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22794/limpeza_e_rocagem_loteamento_copacabana.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Serviços Públicos, a premente necessidade de proceder com roçagem e limpeza nos Loteamentos Copacabana, Sudoeste, Conveima II, Morada Nova, Morada das Acácias no Bairro Jatobá.</t>
+  </si>
+  <si>
+    <t>22795</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22795/linha_de_onibus_rua_do_estreito.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana, em reforço as indicações Nº1022/2024,111/2025, solicito o retorno da linha de ônibus, entrando e saindo pela rua do Estreito no Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>22796</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22796/pavimentacao_bairro_conveima_ii.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, em reforço a indicação Nº900/2024,1159/2025 a premente necessidade de proceder com a inclusão das obras do município, a pavimentação asfáltica no Bairro Conveima II.</t>
+  </si>
+  <si>
+    <t>22797</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22797/construcao_quadra_jardim_guanabara.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor, Francisco Estrela Dantas Filho (Chico Estrela),secretário de Esporte, em reforço a indicação Nº1281/2025, solicito a premente necessidade da construção de uma quadra poliesportiva no terreno situado em frente à Praça da Rua Geraldo Vaz, no Bairro Jardim Guanabara.</t>
+  </si>
+  <si>
+    <t>22798</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22798/indicacao_unidade_basica_de_saude_do_bairro_urbis_v.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e à Senhora Fernanda Maron, Secretária Municipal de Saúde, a realização urgente de manutenção estrutural na Unidade Básica de Saúde do bairro Urbis V, com correção de infiltrações, alagamentos e demais problemas decorrentes das chuvas.</t>
+  </si>
+  <si>
+    <t>22799</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22799/indicacao_-_rua_gilberto_de_queiroz_pdf_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma operação tapa buraco na Rua Gilberto de Queiroz, no bairro Guarani.</t>
+  </si>
+  <si>
+    <t>22800</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22800/bairro_urbis_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, pavimentação asfáltica na rua Área Verde 2, no bairro Urbis II.</t>
+  </si>
+  <si>
+    <t>22801</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22801/reposicao_de_lampadas_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal e o Senhor Luís Paulo, Secretário de Serviços Públicos, a reposição de lâmpadas nos postes de iluminação na Rua Altamiranda, no povoado do Iguá.</t>
+  </si>
+  <si>
+    <t>22802</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22802/indicacao_-_oficio_no_011_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos (SESEP, o serviço de disponibilização de um mutirão para desempenhar os serviços de roçagem das áreas verdes e a limpeza das ruas do Residencial Pau-Brasil, localizado no bairro Miro Cairo (Zabelê).</t>
+  </si>
+  <si>
+    <t>22803</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22803/indicacao_-__servicos_publicos_-_limpeza_licia_pedral.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, Ana Sheila Lemos, e ao Senhor Secretário Municipal de Serviços Públicos, Luís Paulo Sousa Santos, a realização de limpeza da valeta localizada em frente à Escola Lícia Pedral, visando assegurar o adequado escoamento das águas pluviais e evitar transtornos à população.</t>
+  </si>
+  <si>
+    <t>22804</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22804/indicacao_-__servicos_publicos_-_.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Municipal, Ana Sheila Lemos, e ao Senhor Secretário Municipal de Serviços Públicos, Luís Paulo Sousa Santos, a substituição das lâmpadas queimadas na Praça do Panorama, visando restabelecer a iluminação e garantir maior segurança.</t>
+  </si>
+  <si>
+    <t>22805</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22805/indicacao_de_operacao_tapa-buraco_-_rua_ribeira_do_pombal.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretaria de Infraestrutura Urbana, a operação tapa-buraco na rua Ribeira do Pombal, localizada no bairro Patagônia.</t>
+  </si>
+  <si>
+    <t>22806</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22806/indicacao_-_placas_res_das_rosas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Mobilidade Urbana, a instalação de placas de limite de velocidade nas Ruas A e B, bem como a instalação de uma placa de “PARE” no final da Rua A, localizada no Condomínio Residencial das Rosas, no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22807</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22807/indicacao_campo_futebol_bandinha_.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno_x000D_
+dessa Casa, à Sua Excelência a Senhora Ana_x000D_
+Sheila Lemos, Prefeita Municipal, e ao Senhor_x000D_
+Francisco Estrela, secretário de Esporte, a_x000D_
+Construção de um (01) Campo de Futebol no_x000D_
+Povoado da Bandinha, na Zona Rural, neste_x000D_
+Município</t>
+  </si>
+  <si>
+    <t>22808</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22808/indicacao_campo_de_futebol_riachinho.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno_x000D_
+dessa Casa, à Sua Excelência a Senhora Ana_x000D_
+Sheila Lemos, Prefeita Municipal, e ao Senhor_x000D_
+Francisco Estrela, secretário de Esporte, a_x000D_
+Construção de um (01) Campo de Futebol no_x000D_
+Povoado do Riachinho, na Zona Rural, neste_x000D_
+Município</t>
+  </si>
+  <si>
+    <t>22809</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22809/indicacao_container_riachinho_.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa_x000D_
+Casa, à Sua Excelência a Senhora Ana Sheila Lemos,_x000D_
+Prefeita Municipal, e ao Senhor Senhor Luis Paulo Sousa_x000D_
+Santos, Secretario de Serviços Públicos, que, mediante_x000D_
+o Órgão competente, adote providências para_x000D_
+disponibilização de um container de lixo para a_x000D_
+localidade do Riachinho</t>
+  </si>
+  <si>
+    <t>22810</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22810/indicacao_asfalto_rua_tg_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+Indico, fundamentado no Regimento Interno dessa_x000D_
+Casa, à Sua Excelência a Senhora Ana Sheila Lemos,_x000D_
+Prefeita Municipal, e ao Senhor Jackson Apolinário_x000D_
+Yoshiura da Secretaria Municipal de infraestrutura_x000D_
+Urbana, que mediante órgão competente proceda_x000D_
+com o asfaltamento da Rua TG, no Bairro Morada Real,_x000D_
+Espírito Santo, deste município</t>
+  </si>
+  <si>
+    <t>22811</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22811/_indicacao_-_infraestrutura_-__recuperacao_da_valeta_em_frete_licia_pedral.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal, Ana Sheila Lemos, e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura Urbana, Jackson Apolinário Yoshiura, a recuperação da valeta localizada na Lícia Pedral, visando garantir o adequado escoamento das águas pluviais e evitar transtornos à população.</t>
+  </si>
+  <si>
+    <t>22812</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22812/__indicacao_-_infraestrutura_-__recuperacao_da_ponte_do_vila_bem_querer.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal, Ana Sheila Lemos, e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura Urbana, Jackson Apolinário Yoshiura, a realização de vistoria técnica na ponte da Vila Bem Querer, em razão de rachaduras observadas em sua estrutura.</t>
+  </si>
+  <si>
+    <t>22813</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22813/indicacao_de_operacao_tapa-buraco_-_av._itabuna.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretaria de Infraestrutura Urbana, a operação tapa-buraco na Av. Itabuna, localizada no bairro Patagônia.</t>
+  </si>
+  <si>
+    <t>22814</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22814/indicacao_-_oficio_no_012_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Senhor Jackson A. Yoshiura Secretário Municipal de Infraestrutura Urbana (Seinfra), o serviço de patrolamento nas estradas de terra do Loteamento Chácaras Morumbi, tendo em vista as más condições de trafegabilidade ocasionadas pela grande quantidade de buracos e valas após as últimas chuvas.</t>
+  </si>
+  <si>
+    <t>22815</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22815/indicacao_claudia_botelho.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Sheila _x000D_
+Lemos e ao Senhor Luís Paulo Sousa Santos, _x000D_
+Secretário Municipal de Serviços Públicos _x000D_
+(SESEP), os serviços de limpeza e roçagem da _x000D_
+praça Senhora Rosa, Avenida Cláudia Botelho, _x000D_
+no bairro Nova Cidade.</t>
+  </si>
+  <si>
+    <t>22816</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22816/indicacao_jose_de_san_martins.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Sheila _x000D_
+Lemos e ao Senhor Luís Paulo Sousa Santos, _x000D_
+Secretário Municipal de Serviços Públicos _x000D_
+(SESEP), os serviços de limpeza, roçagem e _x000D_
+abertura do canal para escoamento de água da _x000D_
+chuva, na área verde, na Rua José de San _x000D_
+Martins, nas proximidades da horta comunitária, _x000D_
+no bairro Vila América.</t>
+  </si>
+  <si>
+    <t>22817</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22817/indicacao_praca_nossa_senhora_da_luz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Sheila _x000D_
+Lemos e ao Senhor Luís Paulo Sousa Santos, _x000D_
+Secretário Municipal de Serviços Públicos _x000D_
+(SESEP), os serviços de limpeza e roçagem na _x000D_
+praça Nossa Senhora da Luz, Rua Pedro de _x000D_
+Alcântara, no bairro Vila América.</t>
+  </si>
+  <si>
+    <t>22818</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22818/indicacao_quadra_nova_cidade.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Sheila _x000D_
+Lemos e ao Senhor Francisco Estrela, Secretário _x000D_
+Municipal de Esporte, os serviços iluminação da _x000D_
+quadra da praça Senhora Rosa, Avenida Cláudia _x000D_
+Botelho, no bairro Nova Cidade</t>
+  </si>
+  <si>
+    <t>22819</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22819/rocagem_cachoeira_destradas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao secretário de Desenvolvimento Rural, Breno Farias, a roçagem na estrada do povoado Santa Marta, trecho de Canaã, Landim e Donária.</t>
+  </si>
+  <si>
+    <t>22820</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22820/rocagem_cachoeira_destradas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a secretária de Meio Ambiente a Senhora Ana Cláudia Passos, e ao Senhor Jackson Yoshiura - Secretário de Infraestrutura Urbana, a construção de praça no Povoado de Cachoeira das Araras, zona rural do Município.</t>
+  </si>
+  <si>
+    <t>22821</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22821/saude_pov_cobras.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Maron, Secretária Municipal de Saúde,  reforma e ampliação da unidade de saúde do Povoado de Cobras, Distrito de Cercadinho, zona rural do Município.</t>
+  </si>
+  <si>
+    <t>22835</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22835/tapa_buraco_rua_cotegipe.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo   Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade da operação tapa-buraco, recapeamento  asfáltico  na Rua Cotegipe, bairro Ibirapuera, proximidades do número 345,   nesta Cidade.</t>
+  </si>
+  <si>
+    <t>22836</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22836/poda_de_arvores_lomantao.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor    Luis  Paulo  Sousa Santos, Secretário Municipal de  Serviços Público, e a  Ilustríssima Senhora  Ana Cláudia Oliveira, Secretária Municipal do Meio Ambiente, a poda das árvores  do  Estádio Municipal  “Lomantão”, no  bairro Candeias   que estão  plantadas junto ao muro  que  dar acesso  a  Av. Luiz Eduardo Magalhães,  onde  funciona uma feira agro-ecológica  aos domingos  nesta Cidade</t>
+  </si>
+  <si>
+    <t>22837</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22837/indicacaoarea_verde_-_creche_e_escola_mozart_tanajura.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Sheila _x000D_
+Lemos e ao Senhor Luís Paulo Sousa Santos, _x000D_
+Secretário Municipal de Serviços Públicos _x000D_
+(SESEP), os serviços de limpeza e roçagem da _x000D_
+área verde, nas proximidades da quadra _x000D_
+poliesportiva, (ao lado da creche e da Escola _x000D_
+Mozart Tanajura), no bairro Vila América.</t>
+  </si>
+  <si>
+    <t>22838</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22838/drenagem_vila_elisa.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Yoshiura - Secretário de Infraestrutura Urbana, que seja realizado estudo técnico e execução de obras de drenagem pluvial no bairro Vila Elisa, com a finalidade de garantir o escoamento adequado das águas das chuvas e prevenir novos alagamentos nas residências da localidade.</t>
+  </si>
+  <si>
+    <t>22839</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22839/pavimentacao_vila_elisa-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal,  ao secretário de Infraestrutura Urbana, o Senhor Jackson Yoshiura, a pavimentação asfáltica na Avenida 3, Bairro Espírito Santo  - Loteamento Vila Elisa.</t>
+  </si>
+  <si>
+    <t>22840</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22840/pavimentacao_renato_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal,  ao secretário de Infraestrutura Urbana, o Senhor Jackson Yoshiura, a  pavimentação de ruas no Bairro Renato Magalhães.</t>
+  </si>
+  <si>
+    <t>22841</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22841/_indicacao_-_infraestrutura_-__revitalizacao_com_pavimentacao_asfaltica_da_rua_z_localizada_no_bairro_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal, Ana Sheila Lemos, e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura Urbana, Jackson Apolinário Yoshiura, a necessidade de revitalização com pavimentação asfáltica da Rua Z, localizada no Bairro Primavera, considerando os danos causados pelo escoamento de águas pluviais provenientes de diversas ruas da região.</t>
+  </si>
+  <si>
+    <t>22842</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22842/santa_cecilia.pdf</t>
+  </si>
+  <si>
+    <t>ndica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade de que seja realizada   a adoção das providências necessárias para a instalação de sinalização de advertência e implantação de guard rail(guarda corpo) na  entrada  da valeta  localizada, na Rua Antônio Dantas, Bairro Santa Cecília,  lateral da Rua Paulinho Fonseca, especificamente na baixada situada ao lado de uma marmoraria, neta Cidade</t>
+  </si>
+  <si>
+    <t>22843</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22843/indicacao_-_infraestrutura_-__esgoto_sanitario_da_feira_do_am.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal de Vitória da Conquista, Ana Sheila Lemos Andrade, e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura Urbana, Jackson Apolinário Yoshiura, a implantação de rede de esgoto sanitário na Feira do Alto Maron, neste município.</t>
+  </si>
+  <si>
+    <t>22844</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22844/indicacao_-__servicos_publicos_-_lavagem_da_feira_do_am.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, nos termos regimentais, que seja encaminhada a presente indicação à Excelentíssima Senhora Prefeita Municipal de Vitória da Conquista, Ana Sheila Lemos Andrade, e ao Ilustríssimo Senhor Secretário Municipal de Serviços Públicos, Luís Paulo Sousa Santos, solicitando a realização da lavagem da Feira do Alto Maron, por meio de carro-pipa, de forma semanal.</t>
+  </si>
+  <si>
+    <t>22845</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22845/indicacao_-__servicos_publicos_-_guarda_municipal_na_feira_do_alto_maron.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal de Vitória da Conquista, Ana Sheila Lemos Andrade, e ao Ilustríssimo Senhor Comandante da Guarda Municipal, a intensificação do patrulhamento da Guarda Municipal na Feira do Alto Maron, garantindo maior segurança para feirantes e frequentadores.</t>
+  </si>
+  <si>
+    <t>22846</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22846/indicacao__manutencao_da_ambulacia_do_posto_de_saude_de_bate_pe..odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Sheila Lemos Prefeita Municipal e a Senhora Fernanda Marom, Secretaria de Saúde, a manutenção da ambulância que encontra-se quebrada do Povoado de Bate-pé, Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22847</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22847/019_-__indicacao__limpeza_e_capinagemna_praca_do_caja.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos,  solicitar  a limpeza e capinagem na Praça do Cajá no Bairro Brasil .</t>
+  </si>
+  <si>
+    <t>22848</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22848/018_-_indicacao_limpeza_no_entorno_do_posto_jardim_valeria_1_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Senhora Fernanda Maron, Secretária Municipal de Saúde, a limpeza nas áreas internas da Unidade de Saúde do Jardim Valeria 1 e 2.</t>
+  </si>
+  <si>
+    <t>22849</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22849/020-_indicacao_para_reforma_e_manutencao_da_academia_da_saude_da_vila_serrana_i.odt</t>
+  </si>
+  <si>
+    <t>Indico a Vossa Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Senhora  Fernanda Maron, Secretária Municipal de Saúde, e o Sr. Jackson Apolinário Yoshiura, Secretário de Infraestrutura a reforma e a manutenção da Academia da Saúde localizada na Vila Serrana I.</t>
+  </si>
+  <si>
+    <t>22850</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22850/021_-_indicacao_patrolamento_e_rocagem_o_assentamento_lamarca.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, e ao Senhor  Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, o Patrolamento e a roçagem das estradas que dão acesso ao Assentamento Carlos Lamarca.</t>
+  </si>
+  <si>
+    <t>22851</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22851/indicacao_de_patrolamento_e_cascalhamento_-_periperi_x_vereda_x_tigre.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Breno Pereira Farias, da Secretaria de Desenvolvimento Rural, o serviço de patrolamento e cascalhamento nas estradas que liga o povoado do Periperi até o povoado da Vereda, e da Vereda até o assentamento do Tigre.</t>
+  </si>
+  <si>
+    <t>22852</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22852/indicacao_-_iluminacao_10.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a instalação de poste de iluminação pública na Praça Área Verde, localizada na Rua F, bairro Urbis II.</t>
+  </si>
+  <si>
+    <t>22853</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22853/indicacao_-_urbis_2_pdf_8.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, a realização de poda de árvore na praça Área Verde, na Rua F do bairro Urbis 2.</t>
+  </si>
+  <si>
+    <t>22854</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22854/indicacao_-_tapa_buraco_8.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma operação tapa buraco na Rua Altamiranda, no povoado do Iguá.</t>
+  </si>
+  <si>
+    <t>22855</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22855/estudo_topografico_com_manilhamento_para_as_estradas_do_choca.odt</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, que sejam adotadas as providências necessárias para a realização de estudo topográfico visando à implantação de manilhamento destinado ao escoamento de águas pluviais da região da Choça até o Rio Verruga.</t>
+  </si>
+  <si>
+    <t>22856</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22856/construcao_de_quadra_coberta_no_bairro_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal de Vitória da Conquista, e ao Senhor Francisco Estrela Dantas Filho, Secretário Municipal de Esportes, em reforço às indicações, nº 250/2017, nº 1479/2019, nº 195/2020 e nº 397/2021, a construção de uma quadra poliesportiva coberta no bairro Lagoa das Flores, neste município.</t>
+  </si>
+  <si>
+    <t>22857</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22857/construcao_de_um_reservatorio_de_um_piscinao_-_reservatorio_de_agua_em_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal de Vitória da Conquista, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a elaboração de um projeto de viabilidade técnica para a construção de um piscinão (reservatório de águas pluviais) no bairro Lagoa das Flores, neste município.</t>
+  </si>
+  <si>
+    <t>22858</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22858/patrolamento_e_cascalhamento_nas_estradas_-_sao_sebastiao_a_sao_domingos_sao_sebastiao_a_barra_do_choca_e_sao_sebastiao_ao_brejo.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, e a Sua Senhoria o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de manutenção geral das estradas que ligam São Sebastião a São Domingos, São Sebastião a Barra do Choça e São Sebastião ao povoado do Brejo, com a execução de serviços de patrolamento e cascalhamento.</t>
+  </si>
+  <si>
+    <t>22864</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22864/indicacao_seinfra_acostamento.pdf</t>
+  </si>
+  <si>
+    <t>Indico à sua Excelência o Governador do Estado da Bahia, Sr. Jerônimo Rodrigues, e ao Secretário de Infraestrutura do Estado(SEINFRA), o Senhor Sérgio Luís Lacerda Brito o estudo e viabilidade para construção de acostamento em toda a estrada do Capinal até região da Limeira. As medidas irão garantir maior segurança para quem trafega na referida rodovia, nos trechos especificados.</t>
+  </si>
+  <si>
+    <t>22865</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22865/indicacao_redutor_de_velocidade_.pdf</t>
+  </si>
+  <si>
+    <t>Indico à sua Excelência o Governador do Estado_x000D_
+da Bahia, Sr. Jerônimo Rodrigues, e ao Secretário de_x000D_
+Infra estrutura do Estado(SEINFRA), o Senhor Sérgio_x000D_
+Luís Lacerda Brito a construção de redutores de_x000D_
+velocidade (quebra molas) na Rodovia BA 639, no_x000D_
+Povoado da Limeira, Pr óximo ao Ginási o Domingos_x000D_
+de Oliveira, ao lado da quad ra de esportes , Zona_x000D_
+Rural, Vitória da Co nquista BA</t>
+  </si>
+  <si>
+    <t>22866</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22866/indicacao_pavimentacao_asfaltica_malvina.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhor  Jackson Apolinário Yoshiura Secretário de infraestrutura Urbana a pavimentação asfáltica das vias entorno da Praça das Malvinas, em São Sebastião.</t>
+  </si>
+  <si>
+    <t>22867</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22867/indicacao_revitalizacao_da_praca_dos_ipes.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Serviços Públicos a reforma e requalificação da Praça dos Ipês, no Bairro Cidade Modelo.</t>
+  </si>
+  <si>
+    <t>22868</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22868/indicacao_reforma_do_posto_de_saude_santa_helena.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, a Senhora Fernanda Maron, Secretária Municipal de Saúde, a reforma do Posto de Saúde do Povoado de Santa Helena.</t>
+  </si>
+  <si>
+    <t>22869</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22869/indicacao_operacao_tapa_buraco_avenida_professor_itamar.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, proceder com operação tapa buraco na Avenida Professor Itamar, Bairro Santa Helena.</t>
+  </si>
+  <si>
+    <t>22870</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22870/indicacao_revitalizacao_praca_seu_rosa_nova_cidade.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, a Senhora Ana Claudia Passos, Secretária Municipal de Meio Ambiente, a revitalização da Praça Seu Rosa, Bairro Nova Cidade..</t>
+  </si>
+  <si>
+    <t>22871</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22871/indicacao_limpeza_bairro_henriqueta_prates.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, proceder com mutirão de limpeza no Bairro Henriqueta Prates.</t>
+  </si>
+  <si>
+    <t>22873</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22873/indicacao_sra_sheila_lemos_of_005.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, iluminação com implantação de alambrado no campo de futebol da Urbis V, situado ao lado da quadra poliesportiva, fundos da Igreja Santa Luzia.</t>
+  </si>
+  <si>
+    <t>22874</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22874/indicacao_sra_sheila_lemos_of_009.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, iluminação do campo de futebol do Povoado da Pedra Branca.</t>
+  </si>
+  <si>
+    <t>22875</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22875/indicacao_sra_sheila_lemos_of_014.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, instalação de alambrado e gramado sintético no campo de futebol do Povoado do Riacho de Teófilo.</t>
+  </si>
+  <si>
+    <t>22876</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22876/reforma_e_ligacao_do_ar_condicionado_escola_municipal_da_estiva.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Edgard Larry Andrade, Secretário de Educação, a premente necessidade de Reforma e ligação do ar-condicionado,  da Escola Municipal Padre Isidoro no Povoado da Estiva.</t>
+  </si>
+  <si>
+    <t>22880</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22880/pavimentacao_asfaltica_nas_ruas_da_sede_de_jose_goncalves.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, em reforço as indicações Nº 136/2025,1631/2025, solicito a premente necessidade de proceder com a pavimentação asfáltica nas seguintes vias: Rua dos Esportes, Saramandaia, Iris Silveira, Rua Nossa Senhora da Conceição, Rua da Liberdade e a conclusão da Rua Miguel Cortes, na sede do Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>22881</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22881/patrolamanto_cascalhamento_das_estradas_que_ligam_a_sede_de_jose_goncalves_ao_povoado_do_xavier.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento e cascalhamento das estradas que ligam a Sede do Distrito de José Gonçalves ao Povoado do Xavier.</t>
+  </si>
+  <si>
+    <t>22882</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22882/construcao_de_uma_creche_no_bairro_conveima_ii.odt</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal de Vitória da Conquista, e ao Senhor Edgard Larry Andrade Soares, Secretário Municipal de Educação, a construção de uma creche no bairro Conveima II, neste município.</t>
+  </si>
+  <si>
+    <t>22883</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22883/indicacao_grades_na_drenagem.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, a A instalação de grades de proteção metálicas ou estruturas de concreto (barreiras físicas) nos canais de drenagem pluvial do município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22884</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22884/ciclovia_e_iluminacao_ba539-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues, Governador da Bahia, e a Sua Senhoria o Senhor Sérgio Brito, Secretário da Infraestrutura da Bahia, a construção de uma ciclovia/ciclofaixa e a iluminação, na BA-539 (Rodovia Ruimar Araújo Santana), estrada que liga os povoados de Capinal – Limeira, no Distrito de Cabeceira do Jiboia, em Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22885</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22885/ponte_ribeirao-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Yoshiura – secretário de Infraestrutura Urbana, a sua Senhoria o Senhor Breno Farias – Secretário de Desenvolvimento Rural, a construção de um pontilhão no Povoado de Ribeirão, Zona rural do Município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22886</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22886/22_-_indicacao_limpeza_praca_rua_tereza_santana_-_bairro_boa_vista_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores da Praça localizada na Rua Tereza Santana, bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>22887</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22887/23_-_indicacao_limpeza_pracas_avenida_cuiaba_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores das Praças localizadas na Avenida Nicanor Ferreira (Avenida Cuiabá), bairro Brasil.</t>
+  </si>
+  <si>
+    <t>22888</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22888/24_-_indicacao_limpeza_ruas_bairro_alegria_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem das Ruas do bairro Alegria.</t>
+  </si>
+  <si>
+    <t>22889</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22889/25_-_indicacao_iluminacao_quadra_lagoa_das_bateias.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e ao Senhor Francisco Estrela Dantas Filho, Secretário Municipal de Esportes, melhoria na iluminação e troca de refletores da Quadra de Futvôlei, localizada na Logoa das Bateias.</t>
+  </si>
+  <si>
+    <t>22890</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22890/abertura_de_lagoa_no_assentamento_lagoa_nova_no_distrito_de_igua..pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Breno Farias, Secretário Municipal de Desenvolvimento Rural, a abertura de lagoa no Assentamento Lagoa Nova, no Distrito de Iguá.</t>
+  </si>
+  <si>
+    <t>22891</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22891/operacao_tapa-buraco_na_rua_dely_vieira.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Rua Dely Vieira, no bairro Morada dos Pássaros, nas proximidades do Shopping Conquista Sul.</t>
+  </si>
+  <si>
+    <t>22892</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22892/recuperacao_do_meio-fio_na_rua_v_no_bairro_felicia.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a recuperação do meio-fio na Rua V, no bairro Felícia.</t>
+  </si>
+  <si>
+    <t>22893</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22893/redutor_de_velocidade_rua_v_no_bairro_felicia_.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a instalação de redutor de velocidade na Rua V, no bairro Felícia.</t>
+  </si>
+  <si>
+    <t>22894</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22894/22_-_indicaao_patrolamento_rua_a_lot_recanto_dos_passaros.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana o patrolamento da Rua “A” Loteamento Recanto dos Pássaros.</t>
+  </si>
+  <si>
+    <t>22895</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22895/23_-_indicaao_patrolamento_ruaav_jose_machado_costa.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana o patrolamento da Rua José Machado Costa Bairro Espirito Santo.</t>
+  </si>
+  <si>
+    <t>22910</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22910/indicacao_para_cachoeira_dos_porcos.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Prefeita Municipal Ana Sheila Lemos, o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a reposição de lâmpadas nos postes de iluminação pública no povoado de Cachoeira dos Porcos.</t>
+  </si>
+  <si>
+    <t>22911</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22911/indicacao_-_reposicao_de_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Prefeita Municipal Ana Sheila Lemos, o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a reposição de lâmpadas nos postes de iluminação pública nos povoados de Lagoa Formosa I e II.</t>
+  </si>
+  <si>
+    <t>22912</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22912/rua_jonas_hortelio_-_indicacao.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de pavimentação asfáltica na Rua Jonas Hortélio, no bairro Recreio.</t>
+  </si>
+  <si>
+    <t>22913</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22913/indicacao_clinica_da_dor.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e a Senhora Fernanda Maron, Secretária Municipal de Saúde, a implantação do Projeto Clínica da Dor no município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22914</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22914/indicacao_ponto_de_apoio_cemae_zona_oeste.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e a Senhora Fernanda Maron, Secretária Municipal de Saúde, a implantação de um Ponto de Apoio ou Extensão do CEMAE na Zona Oeste de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22915</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22915/indicacao_equipe_de_saude_psoto_solange_hortelio.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e a Senhora Fernanda Maron, Secretária Municipal de Saúde, a implantação de mais uma equipe de saúde para o Posto de Saúde Solange Hortelio.</t>
+  </si>
+  <si>
+    <t>22916</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22916/iluminacao_santa_marta_sede.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luís Paulo, Secretário de Serviços Públicos, braços de Iluminação e lâmpadas na Fazenda Santa Marta - trecho que dá acesso à Vila Real.</t>
+  </si>
+  <si>
+    <t>22917</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22917/mobilidade_transporte_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luís Paulo, Secretário de Mobilidade Urbana,  a inclusão de um ramal no itinerário do transporte coletivo do Povoado Santa Marta, com o objetivo de atender os moradores do trecho conhecido como Cida de Dau e Valdino.</t>
+  </si>
+  <si>
+    <t>22920</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22920/quebra_mola_rua_andorinha.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Yoshiura – secretário de Infraestrutura Urbana,  e ao Senhor Luís Paulo secretário de Mobilidade Urbana, a implantação de quebra-molas (redutores de velocidade) na Rua Andorinha, localizada no bairro Bateias II, especialmente nas proximidades do Projeto Criança Cidadã.</t>
+  </si>
+  <si>
+    <t>22921</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22921/indicacao_limpeza_e_rocagem_-_cidade_modelo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Serviços Públicos, o serviço de limpeza, roçagem e capinagem nas ruas do bairro Cidade Modelo.</t>
+  </si>
+  <si>
+    <t>22922</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22922/capinageem_no_bairro_santa_cecilia.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor    Luis  Paulo  Sousa Santos, Secretário Municipal de  Serviços Público, e a  Ilustríssima Senhora  Ana Cláudia Oliveira, Secretária Municipal do Meio Ambiente, a realização de serviços de capina e roçagem do mato que está invadindo a via pública e impedindo a livre circulação de pedestres, na Rua Paulino Fonseca, em frente ao Colégio Integração, bairro Santa Cecília, nesta Cidade</t>
+  </si>
+  <si>
+    <t>22923</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22923/indicacao_limpeza_e_rocagem_-_lot._jardim_esplanada.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos da Secretaria de Serviços Públicos, os serviços de limpeza, roçagem e capinagem nas áreas verdes localizada nas ruas A, B e C - Loteamento Jardim Esplanada, no bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>22924</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22924/indicacao__r._tv_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, a sua senhoria o Senhor Breno Farias Secretário de Desenvolvimento Rural e ao Coordenador Gustavo Barros Pedreira o patrolamento e encascalhamento da Rua Travessa do Cruzeiro, São Sebastião</t>
+  </si>
+  <si>
+    <t>22926</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22926/estudo_de_viabilidade_tecnica_para_o_escoamento_de_agua_na_rua_das_oliveiras.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de estudo de viabilidade técnica para o escoamento de água na Rua das Oliveiras, no trecho entre a Rua Osmar Guimarães, localizada no Periperi, bem como a limpeza da referida área.</t>
+  </si>
+  <si>
+    <t>22927</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22927/operacao_tapa_buracos_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, solicito a premente necessidade de proceder com operação tapa buracos, nas vias pavimentadas do Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>22928</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22928/recapeamento_asfaltico_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, o recapeamento asfáltico no viaduto, localizado na Avenida Paulino Santos, do bairro Guarani.</t>
+  </si>
+  <si>
+    <t>22929</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22929/indicacao_rocagem_conveima_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a realização de roçagem em todas as ruas do bairro Conveima II.</t>
+  </si>
+  <si>
+    <t>22930</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22930/base_da_policia_militar_em_jose_goncalves.odt</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Governador do Estado Jerônimo Rodrigues Souza, ao Ilustríssimo Secretário de Segurança Pública Marcelo Werner, e à Excelentíssima Prefeita Municipal Sheila Lemos, em reforço a indicação Nº1664/2025, a necessidade de adoção de medidas para a construção de uma Base de Polícia na sede do Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>22931</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22931/patrolamento_e_casc._pau_de_ferro_e_farinha_molhada.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, solicito a premente necessidade de proceder com patrolamento e cascalhamento nas estradas vicinais do Povoado de Pau de Ferro e Farinha Molhada, situada na zona rural deste município.</t>
+  </si>
+  <si>
+    <t>22932</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22932/posto_de_saude_da_estiva.odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora   Fernanda Oliveira Maron, Secretária de Saúde, em reforço as indicações Nº1838/2023, 140/2024,1513/2025  solicito a a premente necessidade  que seja realizada a reativação e a reforma do Posto de Saúde, localizado no Povoado da Estiva, com a construção de fossa, conclusão do muro da frente, instalação de um portão.</t>
+  </si>
+  <si>
+    <t>22933</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22933/recuperacao_de_estrada_no_baixao.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a recuperação da estrada do Baixão, nas proximidades da residência do Sr. Alvino.</t>
+  </si>
+  <si>
+    <t>22934</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22934/tapa-buraco_na_rua_abel_damiao_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Rua Abel Damião de Souza, no bairro Morada dos Pássaros, nas proximidades do Shopping Conquista Sul.</t>
+  </si>
+  <si>
+    <t>22937</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22937/26_-_indicacao_limpeza_-_rua_e_bairro_urbis_4_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem da Rua E, bairro Urbis IV.</t>
+  </si>
+  <si>
+    <t>22938</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22938/27_-_indicacao_limpeza_pracas_bairro_nova_cidade_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores das Praças do bairro Nova Cidade.</t>
+  </si>
+  <si>
+    <t>22939</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22939/28_-_indicacao_pintura_faixa_de_pedestre_-_avenida_crescencio_silveira_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, manutenção da pintura de Faixas de Pedestres na Avenida Crescêncio Silveira, bairro Centro (a maioria das faixas encontram-se apagadas).</t>
+  </si>
+  <si>
+    <t>22940</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22940/29_-_indicacao_pintura_faixa_de_pedestre_-_avenida_alberto_leal_com_olivia_flores_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a pintura de uma Faixa de Pedestres entre a Avenida Alberto Leal com a Avenida Olívia Flores (lateral do Sicoob).</t>
+  </si>
+  <si>
+    <t>22941</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22941/indicacao_rocagem_estradas_barrocas_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria de Desenvolvimento Rural, a realização de serviços de roçagem nas estradas vicinais do Povoado das Barrocas, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22942</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22942/indicacao_manilhas_estrada_barrocas_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria de Desenvolvimento Rural, o fornecimento de duas manilhas para a recuperação de trecho danificado em estrada vicinal no Povoado das Barrocas, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22943</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22943/entrada_distrito.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita, ao Senhor Secretário de Infraestrutura Urbana, Jackson Yoshiura, ao Secretário de Serviços Públicos Luís Paulo e ao Secretário de Desenvolvimento Rural, Breno Farias, a urbanização e implantação de iluminação pública na entrada do Distrito de Cabeceira do Jiboia.</t>
+  </si>
+  <si>
+    <t>22944</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22944/av_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao secretário de infraestrutura Urbana, Jackson Yoshiura, a realização de patrolamento e nivelamento da Avenida São José, no trecho sem pavimentação - Rua Rio Verruga.</t>
+  </si>
+  <si>
+    <t>22945</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22945/unidade_de_saude_agrovila-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Maron, secretária de Saúde, a Construção de Posto de Saúde no Assentamento União e Força, zona rural deste Município.</t>
+  </si>
+  <si>
+    <t>22946</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22946/indicacao_reposicao_de_lampadas_gameleira.doc</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal e ao Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a reposição de lâmpadas no Povoado de Gameleira, especificamente em frente ao Bar de Negão.</t>
+  </si>
+  <si>
+    <t>22947</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22947/indicacao_redutor_de_velocidade_bateias_02.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, estudo de viabilidade e instalação de redutores de velocidades nas ruas do Bairro Bateias 02.</t>
+  </si>
+  <si>
+    <t>22948</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22948/pavimentacao_da_estrada_br_116_ao_povoaod_de_cortalote_e_poco_verde.doc</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Jerônimo Rodrigues, Governador do Estado da Bahia e ao Senhor Saulo Pontes, Secretário de Infraestrutura da Bahia, a pavimentação da Estrada que liga a BR 116 aos povoados de Cortalote e Poço Verde na cidade de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22949</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22949/indicacao_luis_paulo_servicos_pub._of_021.26_limpeza_publica_terras_do_remanso.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, serviço de roçagem e limpeza completa da Praça do Loteamento Terras do Remanso.</t>
+  </si>
+  <si>
+    <t>22950</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22950/indicacao_luis_paulo_semob._of_022.26_faixa_de_pedestre_avenida_boa_vontade.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, uma faixa de pedestre na Avenida Boa Vontade, esquina com a Avenida Itabuna.</t>
+  </si>
+  <si>
+    <t>22951</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22951/indicacao__edgard_larry_of.023.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua  senhoria o senhor, Edgard Larry Andrade, Secretário Municipal de Educação, reforma e ampliação na Escola Municipal Antônio Machado Ribeiro, na Sede do Distrito de São João da Vitória.</t>
+  </si>
+  <si>
+    <t>22953</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22953/024_-_indicacao__limbpeza_e_capinagem_no_loteamento_henriqueta_prates.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar  a limpeza, retirada de lixo  e capinagem na Rua L (próximo ao residencial  Vila Park) no Loteamento Henriqueta Prates</t>
+  </si>
+  <si>
+    <t>22954</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22954/23_-_indicaao_patrolamento_ruaav_jose_machado_costa.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização urgente de operação tapa-buracos na Travessa Oscar Freire, bairro Iracema.</t>
+  </si>
+  <si>
+    <t>22955</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22955/25_-_indicaao_cratera_rua_a_lot_recanto_dos_passaros.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana uma operação para regulariza uma cratera localizada na frente do condominio residencial  Vila Park no Loteamento Henriqueta Prates</t>
+  </si>
+  <si>
+    <t>22956</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22956/operacao_tapa-buraco_na_avenida_josue_sousa_sampaio.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Avenida Josué Sousa Sampaio, localizada no bairro Henriqueta Prates.</t>
+  </si>
+  <si>
+    <t>22957</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22957/indicacao_avenida_casemiro.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de serviços de capina, roçagem e limpeza urbana na Avenida Casimiro de Abreu, localizada no bairro Miro Cairo, especialmente nas imediações da rua onde se encontra o posto de saúde.</t>
+  </si>
+  <si>
+    <t>22962</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22962/indicacao_lagoinha.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, a sua senhoria o Senhor Breno Farias Secretário de Desenvolvimento Rural e ao Coordenador Gustavo Barros Pedreira o patrolamento e encascalhamento da Rua Lagoinha, em São Sebastião</t>
+  </si>
+  <si>
+    <t>22977</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22977/tapa-buraco_na_rua_panama_no_bairro_jurema.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Rua Panamá, no bairro Jurema, nas proximidades do fundo do Hospital Samur e quase em frente à lanchonete Rei do Mate.</t>
+  </si>
+  <si>
+    <t>22978</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22978/limpeza_e_rocagem_no_entorno_do_muro_do_antigo_aeroporto.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de limpeza e roçagem no entorno do muro do antigo aeroporto, localizado na Rua Esaú Matos, no bairro Cidade Modelo.</t>
+  </si>
+  <si>
+    <t>22979</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22979/estudo_de_viabilidade_-_pista_corrida_olivia_flores.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, e ao Senhor Francisco Estrela Dantas Filho, Secretário Municipal de Esportes, a realização de estudo de viabilidade técnica conjunta para implantação de faixa exclusiva de corrida na Avenida Olívia Flores.</t>
+  </si>
+  <si>
+    <t>22980</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22980/estrada_vilaelisaxsanta_marta.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura – secretário de Infraestrutura Urbana, a recuperação da estrada que liga o Povoado de Santa Marta ao Conjunto habitacional Vila Elisa – no Parque Imperial, (Avenida U – passando pelo Centro Municipal de Educação Infantil José Capitulino Teles, e Avenida P, até a sede da Santa Marta.)</t>
+  </si>
+  <si>
+    <t>22981</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22981/indicacao_sra_sheila_lemos_of_012.2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos de Andrade, Prefeita Municipal de Vitória da Conquista, reforma na parte da frente com implantação de cobertura do Posto de Saúde do Povoado de Poço Verde.</t>
+  </si>
+  <si>
+    <t>22982</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22982/indicacao_infraestrutura_-_operacao_tapa_buraco_no_inocoop_i.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e à Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, que seja realizada ação de manutenção corretiva (tapa-buracos) nas vias públicas do loteamento Inocoop I, situado no bairro Candeias.</t>
+  </si>
+  <si>
+    <t>22983</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22983/indicacao_-_oficio_no_013_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e ao Senhor Luís _x000D_
+Paulo Sousa Santos, Secretário Municipal desserviços Públicos _x000D_
+(Sesep), o serviço de realização de um mutirão de limpeza e _x000D_
+roçagem na área de acesso e internas dos residenciais América _x000D_
+Unida, Europa Unida, Vivenda da Serra e Residencial das _x000D_
+Rosas localizada, todos localizados na Avenida de Contorno do _x000D_
+bairro Primavera.</t>
+  </si>
+  <si>
+    <t>22984</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22984/indicacao_-_oficio_no_014_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana (Semob), o serviço de implantação de uma faixa de pedestre em frente à escola de idiomas Wizard, localizada na Avenida Artur Seixas, nº 147.</t>
+  </si>
+  <si>
+    <t>22985</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22985/indicacao__jackson_seinfra_of.027_recapeamento_asfaltico_sumare.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura,  recapeamento asfáltico das ruas: Centenário e Otávio Mangabeira, no bairro Sumaré.</t>
+  </si>
+  <si>
+    <t>22986</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22986/indicacao_tapa_buracos_aparecida.doc</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Sua Senhoria Jackson Apolinário Yoshiura, Secretário de Infraestrutura, a realização de operação tapa-buracos no bairro Nossa Senhora Aparecida, especificamente na Rua São Sebastião e na Rua São Miguel.</t>
+  </si>
+  <si>
+    <t>22987</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22987/indicacao_faixa_de_pedestres_urbis_5.doc</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Sua Senhoria Luís Paulo Sousa, Secretário de Mobilidade Urbana, a implantação de faixa de pedestres na Avenida Central, bairro Urbis V, em frente ao espaço Gracie Barra.</t>
+  </si>
+  <si>
+    <t>22988</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22988/indicacao_patrolamento_jaragua.doc</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Sua Senhoria Jackson Apolinário Yoshiura, Secretário de Infraestrutura, o patrolamento do Loteamento Jaraguá, no bairro Lagoa das Flores, especificamente nas ruas C, Rua D e Rua G.</t>
+  </si>
+  <si>
+    <t>22989</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22989/indicacao_luis_paulo_servicos_pub._of_025.26_limpeza_publica_praca_do_cemiterio_da_saudade.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, que seja feita roçagem e limpeza completa da Praça da Saudade, localizada em frente ao Cemitério da Saudade  bairro Sumaré.</t>
+  </si>
+  <si>
+    <t>22990</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22990/indicacao_luis_paulo_servicos_pub._of_026.26_limpeza_publica_ruas_do_sumare.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua senhoria o senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, que seja feita roçagem e limpeza completa nas ruas do bairro Sumaré.</t>
+  </si>
+  <si>
+    <t>22991</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22991/pavimentacao_asfaltica_br116_a_itaipu_-_reforco_2026.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Governador do Estado da Bahia, Jerônimo Rodrigues, em reforço a indicação Nº955/2025, solicito a premente necessidade que sejam dotadas providencias necessárias para a pavimentação asfáltica do trecho que liga a BR 116 ao Povoado de Itaipu, neste município.</t>
+  </si>
+  <si>
+    <t>22992</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22992/indicacao_bracos_de_luz_-_bairro_conveima_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo, Secretário de Serviços Públicos, a instalação de braços de luz nas Ruas 3 e 12 do Bairro Conveima II.</t>
+  </si>
+  <si>
+    <t>22993</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22993/reforco_reforma_do_posto_de_saude_povoado_de_itaipu.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Oliveira Maron, Secretária de Saúde, em reforço a indicação Nº811/2025, solicito a premente necessidade de uma reforma no Posto de Saúde do Povoado de Itaipu, com pintura, melhorias na estrutura e ampliação para construção de uma cozinha para melhor atender a comunidade  e os funcionários no referido povoado.</t>
+  </si>
+  <si>
+    <t>22994</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22994/reforco_pavimentacao_cabeceira_alta.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, em reforço as indicações Nº1567/2021, 401/2022, 1154/2024,5391/2025 a premente necessidade de proceder com a continuidade da pavimentação asfáltica no Povoado de Cabeceira, dando início onde foi finalizada até Cabeceira Alta (região Quilombola).</t>
+  </si>
+  <si>
+    <t>22995</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22995/indicacao_parklet.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Secretário de Mobilidade Urbana , na pessoa  do Senhor Luís Paulo Sousa Santos,    a autorização para a instalação de  Parklet na Rua Cândido Sales em frente ao Restaurante Mazzarelo.</t>
+  </si>
+  <si>
+    <t>22996</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22996/027_-indicacao_reposicao_de_lampadas_na_avenida_jorge_teixeira.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos  a reposição de lampadas na Avenida Jorge Teixeira entre as Ruas Alberto Leal e Arthur Seixas.</t>
+  </si>
+  <si>
+    <t>22997</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22997/028_-indicacao_poda_de_arvore_na_avenida_sao_geraldo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Sra. Sheila Lemos, Prefeita Municipal, e a Sua Senhoria a Sra. Ana Cláudia Oliveira  Passos, Secretária Municipal do Meio Ambiente, a viabilidade da poda de árvore no cruzamento da  Avenida São Geraldo e a Rua Odilon Correia no Bairro Alto Maron</t>
+  </si>
+  <si>
+    <t>22998</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22998/indicacao_faixa_de_pedestre_jorge_teixeira.docx</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita, e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana a instalação de uma faixa de pedestre na Avenida Jorge Teixeira, Bairro Candeias, nas proximidades do Candeias Medical Center.</t>
+  </si>
+  <si>
+    <t>22999</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22999/30_-_indicacao_limpeza_-_rua_benigno_santos_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem da Rua Benigno Santos, bairro Centro.</t>
+  </si>
+  <si>
+    <t>23000</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23000/31_-_indicacao_limpeza_-_rua_fernando_spinola_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem da Rua Fernando Spínola.</t>
+  </si>
+  <si>
+    <t>23001</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23001/estrada_vila_esperanca.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita, e ao Secretário de Desenvolvimento Rural, Breno Farias, o patrolamento e encascalhamento de estradas da Vila Esperança – Povoado Volta Grande.</t>
+  </si>
+  <si>
+    <t>23002</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23002/poco_artesiano-2.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Luís Alberto Sellman, gerente regional da Companhia de Engenharia Hídrica e Saneamento da Bahia – CERB, a perfuração de um poço artesiano no Povoado São Mateus - região de Bate-Pé.</t>
+  </si>
+  <si>
+    <t>23003</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23003/iluminacao_bem_querer-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Senhora Prefeita Ana Sheila Lemos e ao Secretário de Serviços Públicos, Senhor Luís Paulo Souza Santos, reparos na iluminação pública da Fazenda Bem Querer - Santa Marta.</t>
+  </si>
+  <si>
+    <t>23010</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23010/patrolamanto_cascalhamento_quebra_mato_e_regiao.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento e cascalhamento  nas estradas vicinais da zona rural dos Povoados de Baixa Grande, Quebra Mato e Boa Sentença.</t>
+  </si>
+  <si>
+    <t>23012</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23012/indicacao_construcao_de_campo_miro_cairo.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, a Senhora Ana Claudia Passos, Secretária Municipal de Meio Ambiente e ao Senhor Francisco Estrela, Secretário Municipal de Esportes, a construção de Campo, com alambrado, parque infantil, paisagismo e iluminação no Bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23013</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23013/indicacao_alambrado_campo_do_flamenguinho.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, a Senhora Ana Claudia Passos, Secretária Municipal de Meio Ambiente e ao Senhor Francisco Estrela, Secretário Municipal de Esportes, a implantação de alambrado, parque infantil e paisagismo  no Campo do Flamenguinho, Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>23014</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23014/indicacao_pavimentacao_estrada_matinha.doc</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Jerônimo Rodrigues, Governador do Estado da Bahia e ao Senhor Saulo Pontes, Secretário de Infraestrutura da Bahia, a pavimentação da Estrada Principal do Povoado de Matinha, município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23015</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23015/indicacao_encascalhamento.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhor Breno Sady Secretário de Desenvolvimento Rural o cascalhamento grosso nas estradas que liga o Simão a comunidade de Baixão</t>
+  </si>
+  <si>
+    <t>23026</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23026/patrolamanto_cascalhamento_lagoa_das_flores_e_regiao.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento e cascalhamento no Mirassol, Chácara Guarani, Povoado do Choça,Vale das Flores, Morumbi, Fazenda Paixão, Sítio Alegria no Bairro Lagoa das Flores, em razão dos danos causados pelas fortes chuvas ocorridas recentemente.</t>
+  </si>
+  <si>
+    <t>23027</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23027/indicacao_cid_programa.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e à Ilustríssima Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, a criação do Programa CID – Castrar, Identificar e Devolver, com a implementação de política pública permanente voltada ao controle populacional ético de animais em situação de rua, incluindo a identificação visual por meio de coleiras fluorescentes, visando à prevenção de atropelamentos e à promoção do bem-estar animal e da segurança urbana..</t>
+  </si>
+  <si>
+    <t>23028</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23028/32_-_indicacao_limpeza_praca_norberto_aurich_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores da Praça Norberto Aurich.</t>
+  </si>
+  <si>
+    <t>23029</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>Diogo Azevedo</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23029/01._indicacao_manutencao_asfaltica_bairro_felicia_2_removed.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Ana Sheila Lemos,_x000D_
+Prefeita Municipal, e ao Senhor Jackson Apolinário_x000D_
+Yoshiura, Secretário de Infraestrutura, que sejam_x000D_
+realizados serviços de recuperação e manutenção_x000D_
+asfáltica, com operação tapa-buracos e avaliação técnica_x000D_
+para possível recapeamento asfáltico, nas vias públicas do_x000D_
+Loteamento Alameda dos Pássaros, no Bairro Felícia, nas_x000D_
+imediações do Shopping Conquista Sul, incluindo a Rua_x000D_
+José Firmo Dias, a Rua Ulisses do Prado Nogueira, a Rua_x000D_
+Demas Alves Amorim, bem como o acesso pela Avenida_x000D_
+Juracy Magalhães e suas respectivas vias transversais.</t>
+  </si>
+  <si>
+    <t>23030</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23030/33_-_indicacao_tapa_buracos_-_alirio_sales_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Rua Alírio Sales, bairro Candeias.</t>
+  </si>
+  <si>
+    <t>23031</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23031/34_-_indicacao_limpeza_-_rua_carioca_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem da Rua Carioca, bairro São Vicente.</t>
+  </si>
+  <si>
+    <t>23032</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23032/35_-_indicacao_limpeza_-_avenida_aracaju_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem da Avenida Aracajú, bairro Brasil.</t>
+  </si>
+  <si>
+    <t>23043</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23043/29_-_indicacao_rua_ivo_freire_de_aguiar_bairro_candeias.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização urgente de operação tapa-buracos na Rua Ivo Freire de Aguiar, bairro Candeias.</t>
+  </si>
+  <si>
+    <t>23044</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23044/30_-_indicacao_avenida_santa_helena_bairro_sumare.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização urgente de operação tapa-buracos na Avenida Santa Helena, bairro Sumaré.</t>
+  </si>
+  <si>
+    <t>23045</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23045/31_-_indicacao_rua_monte_castelo_bairro_alto_maron.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização urgente de operação tapa-buracos na Rua Monte Castelo, bairro Alto Maron.</t>
+  </si>
+  <si>
+    <t>23046</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23046/atendimento_do_cartao_sus_retorno_na_sub_prefeitura.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Oliveira Maron, Secretária de Saúde, a premente necessidade de retorno do atendimento do Cartão SUS, na Subprefeitura da sede do Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23047</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23047/poda_de_arvore_ao_lado_da_quadra_do_colegio_moises_meira.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Ana Cláudia Oliveira Passos, Secretária de Meio Ambiente, a premente necessidade de proceder com podas de árvores ao lado da quadra do Colégio Moisés Meira, na sede do Distrito de José Gonçalves. os galhos muito altos, que vêm causando preocupação à comunidade escolar, tendo em vista o risco de queda.</t>
+  </si>
+  <si>
+    <t>23048</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23048/reforco_creche_povoado_de_sao_sebastiao.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Edgard Larry Andrade, Secretário de Educação em reforço as indicações Nº750/2018, 1216/2020 e 98/2021, 1060/2022, 984/2023,1302/2023,752/2025 solicito a premente necessidade da construção de uma creche no Povoado de São Sebastião, neste município.</t>
+  </si>
+  <si>
+    <t>23049</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23049/indicacao_-_redutores_de_velocidade_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a instalação de redutores de velocidade nas ruas Santa Ana, Santa Rita, Santa Cecília e São Sebastião, ambas no bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>23050</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23050/indicacao_-_patrolamento_4.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, o patrolamento e cascalhamento da estrada principal do povoado de Jeribá, zona rural de Vitória de Conquista.</t>
+  </si>
+  <si>
+    <t>23051</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23051/estrada20juazeiro.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural, que seja realizado serviço de recuperação de estradas no Povoado do Juazeiro.</t>
+  </si>
+  <si>
+    <t>23052</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23052/lot20santa20monica.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, ao Secretário Municipal de Infraestrutura Urbana, Jackson Yoshiura, que seja realizada manutenção nas ruas do Loteamento Santa Mônica, na rua da Maxx Outlet e Mix Farma.</t>
+  </si>
+  <si>
+    <t>23053</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23053/creas20rural.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Michael Farias, Secretário de Desenvolvimento Social, a instalação de equipe do CREAS RURAL no Distrito de Cabeceira do Jiboia.</t>
+  </si>
+  <si>
+    <t>23054</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23054/limpeza20do20poccca7o20artesiano20da20lixa.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural,  a limpeza e manutenção de poço artesiano que abastece a comunidade no Povoado da Lixa - Inhobim.</t>
+  </si>
+  <si>
+    <t>23055</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23055/indicacao_patrolamento_chacaras_sol_nascente.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Breno Farias, Secretário de Desenvolvimento Rural, o patrolamento das estradas da Chácaras Sol Nascente, Distrito de São Sebastião.</t>
+  </si>
+  <si>
+    <t>23056</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23056/indicacao_reposicao_de_lampadas_sol_nascente.doc</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal e ao Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a reposição de lâmpadas na Chácaras Sol Nascente, distrito de São Sebastião.</t>
+  </si>
+  <si>
+    <t>23057</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23057/indicacao_ponte_vila_sao_jose_alto_do_boa_vista.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, a intervenção com melhorias na ponte localizada na Vila São José, Alto do Boa Vista que é acesso para pedestres e carros.</t>
+  </si>
+  <si>
+    <t>23058</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23058/indicacao_compressor_posto_de_saude_igua.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e a Senhora Fernanda Maron, Secretária Municipal de Saúde, aquisição de um compressor odontológico para o consultório odontológico do posto de saúde do distrito de Iguá.</t>
+  </si>
+  <si>
+    <t>23063</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23063/indicacao_praca_da_matriz_sao_sebastiao.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhor Breno Sady Secretário de Desenvolvimento Rural solicitar reparos e manutenção no asfaltamento da Praça da Matriz, localizada no Distrito de São Sebastião.</t>
+  </si>
+  <si>
+    <t>23064</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23064/indicacao_rua_da_quadra_sao_sebastiao.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhor Breno Sady Secretário de Desenvolvimento Rural Venho por meio deste solicitar reparos e manutenção no asfaltamento da rua da Quadra, localizada no Distrito de São Sebastião.</t>
+  </si>
+  <si>
+    <t>23065</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23065/patrolamento_e_cascalhamento_das_ruas_e_em_torno_da_praca_das_malvinas_povoado_de_sao_sebastiao.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, que sejam realizados serviços de patrolamento e cascalhamento das ruas, bem como melhorias na área em torno da Praça das Malvinas, localizada no povoado de São Sebastião.</t>
+  </si>
+  <si>
+    <t>23066</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23066/32-indicacao_avenida_piripa_bairro_cruzeiro_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização urgente de operação tapa-buracos na Avenida Piripá, localizada no bairro Cruzeiro.</t>
+  </si>
+  <si>
+    <t>23067</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23067/feira_de_empregabilidade.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Presidente da Câmara Municipal de Vitória da Conquista a realização de uma Feira de Empregabilidade voltada ao primeiro emprego e à reinserção no mercado de trabalho.</t>
+  </si>
+  <si>
+    <t>23068</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23068/indicacao_-__guarda_municipal_no_ceasa.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal de Vitória da Conquista, Ana Sheila Lemos Andrade, e ao Ilustríssimo Senhor Comandante da Guarda Municipal, a intensificação do patrulhamento da Guarda Municipal no CEASA, garantindo maior segurança para feirantes, comerciantes e frequentadores.</t>
+  </si>
+  <si>
+    <t>23070</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23070/033_-indicacao_capinagem__roseira_para_lagoa_comprida_e_mae_eleoteria.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, |Secretário de Serviços Públicos e o Senhor  Breno Pereira Farias, Secretário Municipal Desenvolvimento Rural, a roçagem  das estradas que liga o Povoado da Roseira ao Povoado da Lagoa Comprida e Mãe Eleoteria, Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23071</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23071/034_-indicacao_limpeza_de_acudea.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, |Secretário de Serviços Públicos e o Senhor  Breno Pereira Farias, Secretário Municipal Desenvolvimento Rural, a limpeza dos açudes da Região da Barragem do Loreano, no Povoado da Roseira e dos Açudes dos Povoados da Lagoa da Visão e Lagoa da Roupa, no Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23073</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23073/indicacao_tapa-_buraco_-_b.brasil.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretária de Infraestrutura Urbana, a operação tapa-buraco na Av. Céara, localizada no bairro Brasil.</t>
+  </si>
+  <si>
+    <t>23074</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23074/indicacao_tapa-buraco_-_ibirapuera.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretária de Infraestrutura Urbana, a operação tapa-buraco na Av. Manaus, localizada no bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>23075</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23075/03._indicacao_limpeza_da_rua_antonia_fernandes_santos_silva_no_bairro_santa_cecilia_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, que sejam realizados serviços de limpeza urbana, retirada de lixo e entulho, bem como a intensificação da fiscalização, em área localizada nos fundos do Condomínio Jardim Madri, nas imediações da Rua Antônia Fernandes Santos Silva, no Bairro Santa Cecília,_x000D_
+neste Município.</t>
+  </si>
+  <si>
+    <t>23076</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23076/pavimentacao__asfaltica_rua_irma_dulce.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor Jackson Apolinário Yoshiura,Secretário Municipal de Infraestrutura Urbana, a pavimentação asfáltica da Rua Irmã Dulce, bairro Candeias, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>23077</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23077/reforco_redutor_de_velocidade_rua_dos_andrades.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana, em reforço a indicação Nº1064/205, a premente necessidade de proceder com instalação de um redutor de velocidade na Rua dos Andrades no Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>23080</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23080/operacao_rocagem_na_entrada_do_bairro_bem_querer.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de operação roçagem na entrada do bairro Bem Querer, na frente com a Avenida Olívia Flores.</t>
+  </si>
+  <si>
+    <t>23081</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23081/rocagem_rua_sifredo_pedral_sampaio.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de roçagem na praça localizada na Rua Sifredo Pedral Sampaio</t>
+  </si>
+  <si>
+    <t>23082</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23082/limpeza_rua_c_-_ifba.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de operação limpeza na Rua C, no bairro Zabelê, na parte de trás do IFBA.</t>
+  </si>
+  <si>
+    <t>23083</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23083/retirada_de_arvore_rua_alberto_oliveira.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Ana Cláudia Oliveira Passos, Secretária de Meio Ambiente, a premente necessidade de proceder com estudo para  retirada de árvore na Rua Alberto, no Bairro Lagoa das Flores,a referida árvore encontra-se no meio da via pública.</t>
+  </si>
+  <si>
+    <t>23084</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23084/pavimentacao_jardim_valeria.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, em reforço a indicação 325/2025, a inclusão, no cronograma de obras do município, da pavimentação asfáltica das Ruas L, M, N, O, P e Q, localizadas no loteamento Jardim Valéria, Bairro Jatobá.</t>
+  </si>
+  <si>
+    <t>23085</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23085/indicacao_para_o_bairro_jurema_5.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, o serviço de roçagem no canteiro central da Avenida Filipinas no bairro Jurema.</t>
+  </si>
+  <si>
+    <t>23086</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23086/bairro_felicia_-_indicacao_4.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de pavimentação asfáltica no Loteamento Recanto dos Pássaros, no bairro Felícia.</t>
+  </si>
+  <si>
+    <t>23088</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23088/indicacao_-_oficio_no_015_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e ao Senhor _x000D_
+Jackson A. Yoshiura, Secretário Municipal de Infraestrutura _x000D_
+Urbana (Seinfra), o serviço de implantação de uma faixa de _x000D_
+pedestre com redutor de velocidade em frente ao posto de _x000D_
+saúde do bairro Vila América, localizada na Avenida Gilenilda _x000D_
+Alves, sem número.</t>
+  </si>
+  <si>
+    <t>23089</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23089/indicacao_-_oficio_no_016_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e ao Senhor Luís _x000D_
+Paulo Sousa Santos, Secretário Municipal de Serviços Públicos _x000D_
+(SESEP), o serviço de reposição das lâmpadas da quadra _x000D_
+poliesportiva da Praça Seu Rosa, localizada no bairro Nova _x000D_
+Cidade.</t>
+  </si>
+  <si>
+    <t>23090</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23090/indicacao_-_oficio_no_017.1_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e a Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), o _x000D_
+serviço de disponibilização de cadeiras para o consultório, _x000D_
+bem como o conserto do compressor da unidade de saúde do _x000D_
+bairro Vila América.</t>
+  </si>
+  <si>
+    <t>23091</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23091/indicacao_-_oficio_no_017.2_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e a Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), o _x000D_
+serviço de conserto do aparelho de ultrassom utilizado para _x000D_
+limpeza dentária da unidade de saúde do bairro Conveima I.</t>
+  </si>
+  <si>
+    <t>23092</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23092/aguadas_gameleira.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural, a limpeza de tanques e abertura de aguadas nas localidades de Gameleira, São Joaquim, Roçadinho, Mamão, Braga, Ribeirão, Pau Ferro, Cachoeira das Araras e Capoeira do Meio.</t>
+  </si>
+  <si>
+    <t>23093</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23093/aguadas_limeira.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento  rural, a limpeza de tanques e abertura de aguadas para atender os pequenos produtores rurais de Duas Vendas, Lajedinho, Fazendinha, Brejo, Boa Vista, Riachinho e Limeira – Distrito de Cabeceira do Jiboia.</t>
+  </si>
+  <si>
+    <t>23094</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23094/patrolamento_estradas_santa_marta.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural, e a Sua Senhoria o Senhor Luis Paulo, Secretário de Mobilidade Urbana o patrolamento de estradas na Fazenda Santa Marta, trecho conhecido como Valdino.</t>
+  </si>
+  <si>
+    <t>23095</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23095/iluminacao_itapirema.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luis Paulo, Secretário de Serviços Públicos, reparos na iluminação pública do Povoado de Itapirema – Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23096</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23096/indicacao_-_ubs_bateias_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e a Senhora Secretária, Fernanda Oliveira Maron, da Secretaria de Saúde, a construção de uma Unidade Básica de Saúde (UBS) no bairro Bateias II.</t>
+  </si>
+  <si>
+    <t>23117</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23117/indicacao_-_oficio_no_017.3_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e a Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), o _x000D_
+serviço de conserto do compressor e da autoclave do posto de _x000D_
+saúde do bairro Jardim Valéria.</t>
+  </si>
+  <si>
+    <t>23118</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23118/cata_bagulho_estrada_estiva.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos,  a necessidade de realização de operação “Cata Bagulho” e de recolhimento de descarte irregular de resíduos sólidos nas margens da Estrada  “Entrada do Povoado da Estiva” depois  do Condomínio Alphaville,  neste Município</t>
+  </si>
+  <si>
+    <t>23119</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23119/indicacao_seinfra_seinfra-redutores_de_velocidade.pdf</t>
+  </si>
+  <si>
+    <t>Indico à sua Excelência o Governador do Estado da Bahia, Sr. Jerônimo Rodrigues, e ao Secretário de Infraestrutura do Estado(SEINFRA), o Senhor Sérgio Luís Lacerda Brito– a necessidade de instalação de redutores de velocidade, placas de sinalização e faixa de pedestre no trecho conhecido como “Pessoal de Justino”, BA 639, localizado na Limeira (Duas Vendas),em frente à Igreja Católica das Duas Vendas e também em frente à Escola Domingos de Oliveira, Vitória da Conquista-Ba.</t>
+  </si>
+  <si>
+    <t>23120</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23120/indicacao_feira_de_saude_.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno desta Casa Legislativa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal de Vitória da Conquista, e à Senhora Fernanda Maron, Secretária Municipal de Saúde, que, por meio do órgão competente, adotem as providências necessárias para a criação e implementação de FEIRAS DE SAÚDE voltadas à promoção da saúde, prevenção de doenças, orientação e atendimento básico à população, a serem realizadas de forma periódica em todos os bairros da Zona Urbana e nas comunidades da Zona Rural do Município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23121</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23121/indicacao_rocagem_acostamento.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº /2026 Indico à sua Excelência o Governador do Estado da Bahia, Sr. Jerônimo Rodrigues, e ao Secretário de Infraestrutura do Estado(SEINFRA), o Senhor Sérgio Luís Lacerda Brito o estudo e viabilidade para roçagem da estrada da Limeira, Rodovia BA 639 em toda a estrada do Capinal até região da Limeira. As medidas irão garantir maior segurança para quem trafega na referida rodovia, nos trechos especificados.</t>
+  </si>
+  <si>
+    <t>23122</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23122/indicacao_vila_elisa_.pdf</t>
+  </si>
+  <si>
+    <t>Indico, com fundamento no Regimento Interno desta Casa Legislativa, à Excelentíssima Senhora Ana Sheila Lemos, Prefeita Municipal de Vitória da Conquista, e ao Senhor Secretário Municipal de Infraestrutura Urbana, Jackson Apolinário, que, por meio do setor competente, sejam adotadas as providências necessárias para a realização de serviços de patrolamento e cascalhamento da estrada localizada nas imediações do Cemitério Parque da Cidade, no sentido Vila Elisa, no Município de Vitória da Conquista – BA.</t>
+  </si>
+  <si>
+    <t>23123</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23123/indicacao_ubs.doc</t>
+  </si>
+  <si>
+    <t>Indico à Prefeitura Municipal de Vitória da Conquista, bem como ao Governo do Estado da Bahia, por meio do Deputado Estadual Fabrício Falcão, a construção de uma Unidade Básica de Saúde (UBS) no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>23124</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23124/indicacao_-_oficio_no_017.4_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e a Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), os _x000D_
+serviços de a aquisição e disponibilização de cadeiras para o _x000D_
+consultório e recepção, bem como de uma autoclave, além da _x000D_
+realização de adequação estrutural com a reversão da porta de _x000D_
+entrada para abertura no sentido externo, para a unidade de _x000D_
+saúde do bairro Recanto das Águas.</t>
+  </si>
+  <si>
+    <t>23125</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23125/indicacao_-_oficio_no_017.5_2026.pdf</t>
+  </si>
+  <si>
+    <t>ndico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e a Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), o _x000D_
+serviço de adoção de providências urgentes para a unidade de _x000D_
+saúde do bairro Miro Cairo, contemplando: o conserto da _x000D_
+autoclave; a reforma do teto da unidade; o conserto de duas _x000D_
+impressoras atualmente inoperantes; e a aquisição de uma _x000D_
+nova impressora para atender às demandas da unidade.</t>
+  </si>
+  <si>
+    <t>23126</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23126/indicacao_-_oficio_no_017.6_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e a Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), o _x000D_
+fornecimento de 12 (doze) cadeiras de consultório, 01 (uma) _x000D_
+impressora, 01 (uma) autoclave e 01 (um) armário para sala _x000D_
+odontológica destinados à unidade de saúde do bairro Vila _x000D_
+Serrana.</t>
+  </si>
+  <si>
+    <t>23128</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23128/indicacao_banheiro_cristo.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal de Vitória da Conquista, Sheila Lemos, e ao Ilustríssimo Senhor Secretário Municipal de Serviços Públicos, Luís Paulo Sousa, a manutenção dos banheiros públicos localizados no Cristo Mário Cravo, no bairro Cruzeiro.</t>
+  </si>
+  <si>
+    <t>23129</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23129/indicacao_canal_de_drenagem_guarani.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal de Vitória da Conquista, Sheila Lemos, e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura, Jackson Apolinário Yoshiura, a construção de canal de drenagem entre as ruas Nilton Gonçalves e Irecê, no bairro Guarani.</t>
+  </si>
+  <si>
+    <t>23131</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23131/limpeza_e_rocagem_nas_pracas_de_cabeceira.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Serviços Públicos, a premente necessidade de proceder com a realização dos serviços de limpeza e roçagem nas Praças do Povoado de Cabeceira.</t>
+  </si>
+  <si>
+    <t>23132</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23132/reforma_da_quadra_do_povoado_de_cabeceira.odt</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal de Vitória da Conquista, e ao Senhor Francisco Estrela Dantas Filho, Secretário Municipal de Esportes, a premente necessidade da  reforma na quadra localizada no povoado de Cabeceira.</t>
+  </si>
+  <si>
+    <t>23133</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23133/rocagem_nos_loteamentos_jardim_sudoeste_copacabana_1_e_2_conveima_2_morada_nova_morada_das_acacias.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Serviços Públicos, a premente necessidade de proceder com a realização dos Serviços de roçagem nos loteamentos Jardim Sudoeste, Copacabana I e II, Conveima II, Morada Nova e Morada das Acácias, Bairro Jatobá.</t>
+  </si>
+  <si>
+    <t>23134</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23134/patrolamanto_cascalhamento_loteamento_jardim_valeria_bairro_jatoba.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, solicito a premente necessidade de proceder com patrolamento e cascalhamento das Ruas L, M, N, O, P e Q, localizadas no loteamento Jardim Valéria, Bairro Jatobá.</t>
+  </si>
+  <si>
+    <t>23135</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23135/instalacao_de_redutor_de_velocidade_na_rua_colombia.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a instalação de redutor de velocidade na Rua Colômbia, nas proximidades da casa nº 18, no bairro Jurema.</t>
+  </si>
+  <si>
+    <t>23136</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23136/instalacao_de_redutor_de_velocidade_na_rua_das_antilhas.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a instalação de redutor de velocidade na Rua das Antilhas, nas proximidades da casa nº 135, no bairro Jurema.</t>
+  </si>
+  <si>
+    <t>23137</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23137/realizacao_de_limpeza_na_praca_localizada_na_rua_colombia.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de limpeza na praça localizada na Rua Colômbia, no bairro Jurema, nas proximidades do Sindicato Rural.</t>
+  </si>
+  <si>
+    <t>23138</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23138/poda_de_arvores_na_rua_colombia.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e à Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, a realização de poda de árvores na Rua Colômbia, nas proximidades da casa nº 20, no bairro Jurema.</t>
+  </si>
+  <si>
+    <t>23139</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23139/035_-_idicacao_operacao_tapa_buracos_rua_alirio_sales_candeias_l.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor, Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, a realização urgente de operação tapa burracos na Rua Alirio Sales , Bairro Candeias.</t>
+  </si>
+  <si>
+    <t>23140</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23140/036_-_idicacao_limpeza_no_entorno_da_unidade_de_saude_campinhos_l.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a limpeza nas áreas no entorno da Unidade Saúde Escola dos Campinhos , localizada na Avenida Jadiel Matos , Bairro Campinhos.</t>
+  </si>
+  <si>
+    <t>23141</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23141/037_-_idicacao_instalacao_de_conteiner_residencial_margarida_campinhos_l.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a  viabilidade de instalação de um container para coleta de lixo no Residencial Margarida, Bairro Campinhos</t>
+  </si>
+  <si>
+    <t>23142</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23142/039_-_idicacao_operacao_tapa_buracos_rua_marajo_ibirapuera_l.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor, Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, a realização urgente de operação tapa burracos na Rua Marajo , Bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>23143</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23143/travessa_grimaldo_estrela_6.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, o recapeamento na Travessa Grimaldo Estrela, bairro Guarani, em Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23144</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23144/povoado_do_cedro_-_indicacao_de_cascalhamento.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, o cascalhamento da rua principal do Povoado do Cedro, zona rural de Vitória de Conquista.</t>
+  </si>
+  <si>
+    <t>23145</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23145/indicacao_-_avenida_amazonas_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, operação tapa-buraco na Avenida Amazonas, ao lado do campus do IFBA, no bairro Zabelê.</t>
+  </si>
+  <si>
+    <t>23146</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23146/36_-_indicacao_limpeza_praca_rua_das_antilhas_-_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila     Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, limpeza, roçagem e poda das árvores da Praça localizada na Rua das Antilhas.</t>
+  </si>
+  <si>
+    <t>23147</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23147/indicacao__jackson_seinfra_of.028_lot.leblon..pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura, recuperação com patrolamento e cascalhamento da rua D, Loteamento Leblon, paralela a Avenida Caracas, Bairro Jurema.</t>
+  </si>
+  <si>
+    <t>23148</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23148/37_-_indicacao_tapa_buracos_-_avenida_laura_nunes_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Avenida Laura Nunes.</t>
+  </si>
+  <si>
+    <t>23149</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23149/38_-_indicacao_tapa_buracos_-_avenida_serrinha_e_avenida_caetite.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Avenida Serrinha e Avenida Caetité (abaixo da Avenida Alagoas), bairro Brasil.</t>
+  </si>
+  <si>
+    <t>23150</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23150/39_-_indicacao_tapa_buracos_-_rua_nilton_goncalves_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Rua Nilton Gonçalves, bairro Guarani.</t>
+  </si>
+  <si>
+    <t>23172</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23172/indicacao_patrolamento_rua_taiana__lagoa_das_flores.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, o patrolamento e cascalhamento da Rua Taiana, Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>23173</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23173/indicacao_patrolamento_rua_da_flora.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, o patrolamento e cascalhamento da Rua da Flora, Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>23174</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23174/indicacao_redutor_de_velocidade_rua_eduardo.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, estudo de viabilidade e instalação de redutor de velocidade na Rua Eduardo Santos Costa, frente ao número 452, Bairro Guarani.</t>
+  </si>
+  <si>
+    <t>23175</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23175/indicacao_redutor_de_velocidade_maneca.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, estudo de viabilidade e instalação de redutor de velocidade na Avenida Maneca Santos, frente ao número 70, bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>23176</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23176/cocc81pia20de20coelba20larguinha.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Companhia de Eletricidade do Estado da Bahia – COELBA, na pessoa do Senhor Nabor Francisco Júnior, Gestor da Unidade de Atendimento em Vitória da Conquista, o deslocamento de uma rede de alta tensão que transita sobre residências no Povoado Jiboia, localizado no Distrito de Cabeceira do Jiboia, zona rural de Vitória da Conquista – BA.</t>
+  </si>
+  <si>
+    <t>23177</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23177/saude_sao_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Secretária de Saúde,  Senhora Fernanda Maron, a retomada do atendimento médico no Povoado São Mateus, zona rural deste Município.</t>
+  </si>
+  <si>
+    <t>23178</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23178/limpeza_av_sao_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao secretário de Serviços Públicos, Luís Paulo, execução do serviço de roçagem, capina e limpeza geral em toda a extensão da Avenida São José, localizada no bairro Boa Vista.Avenida São José, no trecho sem pavimentação - Rua Rio Verruga.</t>
+  </si>
+  <si>
+    <t>23181</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23181/indicacao_-_oficio_no_018_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e ao Senhor Luís _x000D_
+Paulo Sousa Santos, Secretário Municipal de Serviços Públicos _x000D_
+(SESEP), o serviço de envio de uma equipe técnica para _x000D_
+realização de estudo de viabilidade quanto à instalação de _x000D_
+postes de iluminação pública na Rua Profeta Moisés, _x000D_
+localizada no bairro São Pedro.</t>
+  </si>
+  <si>
+    <t>23182</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23182/cmei_antonio_de_moura_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos,  a necessidade de realização de operação “Cata Bagulho”,  recolhimento de descarte irregular de resíduos sólidos  e capinagem,  vizinho a CMEI Professor Antônio de Moura Pereira,  situada a Rua Dermeval  Moreira Santiago, bairro Miro Cairo, nesta Cidade</t>
+  </si>
+  <si>
+    <t>23183</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23183/indicacao_patrolamento_-_lot._vila_verde.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Jackson Apolinário Yoshiura, da Secretaria de Infraestrutura Urbana, o serviço de patrolamento e cascalhamento nas estradas do Lot. Vila Verde.</t>
+  </si>
+  <si>
+    <t>23184</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23184/indicacao_rocagem_-_lot._vila_verde.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Serviços Públicos, o serviço de roçagem nas estradas do Lot. Vila Verde.</t>
+  </si>
+  <si>
+    <t>23185</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23185/indicacao_tela_de_protecao.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Francisco Estrela Dantas Filho, da Secretaria de Esportes, a instalação de uma grade ou tela de proteção na quadra de esportes localizada no Estádio Edvaldo Flores, mais precisamente nos fundos, nas proximidades da Rua General Falconiere, nº 56.</t>
+  </si>
+  <si>
+    <t>23186</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23186/indicacao_limpeza_e_rocagem_-_urbis_iii.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos da Secretaria de Serviços Públicos o serviço de limpeza, roçagem e capinagem, na Praça Judite Silva Macedo (antiga praça Largo do Complexo), localizada no bairro Urbis III.</t>
+  </si>
+  <si>
+    <t>23187</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23187/038_-_idicacao_instalacao_de_conteiner_residencial_parque_da_flores_l.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a  viabilidade de instalação de um container para coleta de lixo no Residencial Parque da Flores, Bairro Campinhos.</t>
+  </si>
+  <si>
+    <t>23188</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23188/040_-_idicacao_operacao_tapa_buracos_residencial_campo_verdel.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor, Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, a realização urgente de operação tapa burracos na no Residencial Campo Verde, no Bairro campinhos.</t>
+  </si>
+  <si>
+    <t>23189</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23189/041_-_idicacao_limpeza_no_entorno_da_unidade_de_panorama_l.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a limpeza nas áreas no entorno da Policlinica de Atenção Básica do Panorama , localizada na Rua Fernando Flores Bairro Alto Maron.</t>
+  </si>
+  <si>
+    <t>23190</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23190/indicacao_-_campo_fazenda_paixao.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal de Vitória da Conquista, Sheila Lemos, e ao Ilustríssimo Senhor Secretário Municipal de Serviços Públicos, Luís Paulo Sousa, a realização de roçagem no campo da Fazenda Paixão.</t>
+  </si>
+  <si>
+    <t>23191</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23191/indicacao_-_limpeza_aparecida.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal de Vitória da Conquista, Sheila Lemos, e ao Ilustríssimo Senhor Secretário Municipal de Serviços Públicos, Luís Paulo Sousa, a realização de mutirão de limpeza na entrada do bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>23192</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23192/patrolamento_nos_trechos_de_terra_da_avenida_angelim_no_bairro_miro_cairo..pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de patrolamento nos trechos de terra da Avenida Angelim, no bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23193</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23193/limpeza_na_avenida_luis_eduardo_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de operação limpeza na Avenida Luís Eduardo Magalhães, no bairro Candeias, no trecho compreendido entre o Estádio Lomanto Júnior e o Posto Santa Cecília II.</t>
+  </si>
+  <si>
+    <t>23194</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23194/patrolamento_nos_trechos_de_terra_da_avenida_ariano_suassuna_no_bairro_miro_cairo.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de patrolamento nos trechos de terra da Avenida Ariano Suassuna, no bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23195</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23195/rocagem_no_entorno_do_campo_de_futebol_localizado_na_rua_agreste.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de roçagem no entorno do campo de futebol localizado na Rua Agreste, no bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23196</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23196/sinaleira_miro_cairo.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade de que seja realizada  a instalação de uma sinaleira no cruzamento entre os bairros Miro Cairo e Henriqueta Prates, no sentido BA–Anagé, na Cidade  de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23197</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23197/pavimentacao_asfaltica_na_rua_bela_vista_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de pavimentação asfáltica na Rua Bela Vista, no distrito de São Sebastião.</t>
+  </si>
+  <si>
+    <t>23198</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23198/patrolamento_e_cascalhamento_na_ladeira_do_povoado_cedro_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de patrolamento e cascalhamento na ladeira do Povoado Cedro, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23200</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23200/redutor_de_velocidade_rua_miguelzinho_jose_goncalves.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana, a premente necessidade de proceder com instalação de redutor de velocidade na Rua Miguelzinho na sede do Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23201</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23201/reforco_contrucao_de_posto_de_saude__povoado_do_xavier.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora  Fernanda Oliveira Maron, Secretária de Saúde, em reforço a indicação Nº253/2025, solicito a premente necessidade da construção de um posto de saúde no Povoado de Xavier, Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23202</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23202/redutor_de_velocidade_kadija.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Luiz Paulo, Secretário de Mobilidade Urbana, em reforço a indicação Nº695/2025, solicito a premente necessidade de proceder com redutor de velocidade na Rua Amélia Rodrigue, Bairro Kadija.</t>
+  </si>
+  <si>
+    <t>23203</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23203/construcao_do_muro_do_posto_de_saude_de_jose_goncalves.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora  Fernanda Oliveira Maron, Secretária de Saúde, seja realizada a construção do muro do Posto de Saúde da sede do Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23204</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23204/indicacao_transporte_coletivo_em_bate_pe.docx</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Prefeita Ana Sheila Lemos e ao Secretário de Mobilidade Urbana , o Senhor Luís Paulo Sousa Santos a implantação da Linha de transporte coletivo do Distrito de Bate Pé a Vitória da Conquista e vice e verso.</t>
+  </si>
+  <si>
+    <t>23218</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23218/indicacao_-_oficio_no_017.7_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e à Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), o _x000D_
+fornecimento de 03 (três) armários, 01 (uma) estante, 02 (dois) _x000D_
+arquivos, 02 (duas) mesas de consultório, 08 (oito) cadeiras _x000D_
+fixas, 03 (três) cadeiras giratórias, 04 (quatro) longarinas, 01 _x000D_
+(um) teclado de computador, 01 (uma) escada e 02 (duas) _x000D_
+macas, destinados ao posto de saúde do povoado de São João _x000D_
+da Vitória, bem como a realização de adequações estruturais _x000D_
+na referida unidade, com a implantação de uma sala de _x000D_
+expurgo separada e a retirada do compressor atualmente _x000D_
+instalado sobre a fossa, com sua realocação para local _x000D_
+apropriado, visando garantir melhores condições de _x000D_
+funcionamento, segurança e atendimento à população.</t>
+  </si>
+  <si>
+    <t>23219</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23219/indicacao_cascalhamento_e_patrolamento_bandinha_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Patrolamento e _x000D_
+Cascalhamento das Estradas e Ladeira do Povoado da Bandinha, situado na Região da Limeira , Zona Rural de Vitória da Conquista</t>
+  </si>
+  <si>
+    <t>23220</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23220/indicacao_vila_elisa_rua_21_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor Secretário Jackson Apolinário, Secretário Municipal de Infraestrutura Urbana, o Patrolamento e  Cascalhamento da Avenida C e Rua 21 no Bairro Vila Elisa, Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23221</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23221/indicacao_operacao_tapa_buraco_limeira_.pdf</t>
+  </si>
+  <si>
+    <t>Indico à sua Excelência o Governador do_x000D_
+Estado da Bahia, Sr. Jerônimo Rodrigues, e_x000D_
+ao Secretári o de Infraestrutura do_x000D_
+Estado(SEINFRA), o Senhor S érgio Luís_x000D_
+Lacerda Brito o estu do e viabilidade para_x000D_
+operação tapa bura cos em toda a estrada_x000D_
+do Capinal até região Conhecida por_x000D_
+Brinco, na Limeira . As medidas irão garantir_x000D_
+maior segurança para quem trafega na_x000D_
+referida rodovia, nos trechos especificados.</t>
+  </si>
+  <si>
+    <t>23222</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23222/indicacao_rocagem_matos_limeira_.pdf</t>
+  </si>
+  <si>
+    <t>Indico à sua Excelência o Governador do Estado da Bahia, Sr. Jerônimo Rodrigues, e ao Secretário de Infraestrutura do Estado(SEINFRA), o Senhor Sérgio Luís Lacerda Brito o estudo e viabilidade para roçagem dos Matos à beira da estrada, do Povoado do Capinal até à região Conhecida por Brinco, na Limeira. As medidas irão garantir maior segurança para quem trafega na referida rodovia, nos trechos especificados.</t>
+  </si>
+  <si>
+    <t>23223</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23223/indicacao_reforma_posto_de_saude_periquito.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhora Fernanda Oliveira Maron Secretária de Saúde a Reforma do Posto de Saúde USF do Povoado de Periquito</t>
+  </si>
+  <si>
+    <t>23224</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23224/indicacao_reforma_creche_lagoa_das_flores.doc</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Sheila Lemos Andrade, Prefeita Municipal e ao Senhor Edgard Larry, Secretário Municipal de Educação, a reforma da Creche Auxêncio Dias de Oliveira no Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>23225</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23225/indicacao_-_oficio_no_017.8_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e à Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), o _x000D_
+fornecimento de 04 (quatro) armários, 01 (uma) estante, 02 _x000D_
+(duas) mesas, 02 (duas) macas, 02 (dois) arquivos, 03 (três) _x000D_
+cadeiras de rodinha e 08 (oito) cadeiras, destinados ao posto _x000D_
+de saúde de Veredinha, bem como a realização de adequações _x000D_
+estruturais na referida unidade, com a reforma do quadro _x000D_
+elétrico, tendo em vista a impossibilidade de utilização de _x000D_
+equipamentos como ar-condicionado e aparelho de raio-X, _x000D_
+além da necessidade de instalação de filtros de água em todos _x000D_
+os postos satélites e da contratação de recepcionista, visando _x000D_
+garantir melhores condições de funcionamento, segurança e _x000D_
+atendimento à população.</t>
+  </si>
+  <si>
+    <t>23226</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23226/estradas_sao_mateus.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural,  a realização de serviços de patrolamento e encascalhamento das estradas do Povoado São Mateus - distrito de Bate Pé.</t>
+  </si>
+  <si>
+    <t>23227</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23227/indicacao_reposicao_de_lampadas_urbis_5.doc</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal e ao Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a reposição de lâmpadas no Caminho 6, em frente a casa 22, Bairro Urbis 5.</t>
+  </si>
+  <si>
+    <t>23228</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23228/ladeira_assentamento_mutum-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural,  recuperação da ladeira que liga o Assentamento Mutum à comunidade Conquista do Rio Pardo, ambos no distrito de Cercadinho, com patrolamento e encascalhamento.</t>
+  </si>
+  <si>
+    <t>23229</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23229/iluminacao_campo_do_ibc-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, ao Senhor Luís Paulo Sousa Santos, secretário de Serviços Públicos, e ao Senhor Francisco Estrela - Secretário de Esporte, a iluminação e alambrado para o campo de Futebol do Povoado IBC, localizado na região do Capinal - Distrito de Cabeceira do Jiboia.</t>
+  </si>
+  <si>
+    <t>23230</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23230/praca_morada_real-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a secretária de Meio Ambiente a Senhora Ana Cláudia Passos, e ao Secretário Municipal de Infraestrutura Urbana, o Senhor Jackson Apolinário, a Construção  de uma área de lazer no Bairro Morada Real.</t>
+  </si>
+  <si>
+    <t>23231</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23231/indicacao_ambulancia_bate_pe.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, a Senhora Fernanda Maron, Secretária Municipal de Saúde, ao Excelentíssimo Senhor Jerônimo Rodrigues, Governador do Estado da Bahia e a Secretária Estadual de Saúde do Estado da Bahia, Roberta Santana, a entrega de 01 ambulância para o Distrito de Bate Pé.</t>
+  </si>
+  <si>
+    <t>23244</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23244/rocagem_-_lagoa_do_facao.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, ao Senhor Secretário, Breno Pereira Farias da Secretaria de Desenvolvimento Rural, e ao Senhor Coordenador, Gustavo de Barros, da subprefeitura de José Gonçalves,  o serviço de roçagem nas estradas da Lagoa do Facão (Poço da vaca), na estrada do povoado de Santo Estevão, no corredor da Serra e na estrada do povoado da Baixa Grande, distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23245</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23245/rocagem_-_roseira.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, ao Senhor Secretário, Breno Pereira Farias da Secretaria de Desenvolvimento Rural, e ao Senhor Coordenador, Gustavo de Barros, da subprefeitura de José Gonçalves,  o serviço de roçagem na estrada da Roseira até o povoado da Boa Sorte, e na estrada da Lagoa Comprida até o Bom Jardim, no distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23246</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23246/pavimentacao_recanto_dos_passaros.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal,  ao secretário de Infraestrutura Urbana, o Senhor Jackson Yoshiura, a pavimentação de ruas do Bairro Recanto dos Pássaros - Felícia.</t>
+  </si>
+  <si>
+    <t>23247</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23247/indicacao_carreta_da_cultura.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Sr. Eugênio Avelino Lopes Souza (Xangai), Secretário Municipal de Cultura, que adotem as providências necessárias para a ampliação, fortalecimento e execução contínua do projeto itinerante “Carreta da Cultura”, com a inclusão de ações de educação ambiental em sua programação, garantindo atendimento regular aos distritos e povoados do município.</t>
+  </si>
+  <si>
+    <t>23248</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23248/indicacao_-_patrolamento_primavera.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal de Vitória da Conquista, Sheila Lemos, e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura, Jackson Apolinário Yoshiura, a realização de patrolamento nas ruas L, M, D e K, no bairro Primavera.</t>
+  </si>
+  <si>
+    <t>23249</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23249/indicacao_-_oficio_no_017.9_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e à Senhora Fernanda Maron, Secretária Municipal de Saúde (SMS), o fornecimento de 01 (um) armário para arquivo, 01 (uma) autoclave, 04 (quatro) cadeiras de rodinha para consultórios, 08 (oito) cadeiras para consultório, 02 (duas) torneiras para os banheiros e 01 (uma) fechadura para o banheiro dos funcionários, tendo em vista que a porta atualmente apenas encosta, destinados ao posto de saúde do Bairro Pedrinhas, bem como a realização de adequações estruturais na referida unidade, com a divisão de uma sala ampla em 02 (dois) ou 03 (três) consultórios, a fim de possibilitar o acolhimento de mais estudantes da área de saúde e enfermagem, além da contratação de 01 (um) técnico de enfermagem, 01 (um) funcionário para serviços de limpeza e 02 (dois) agentes comunitários de saúde para cobertura de áreas ainda descobertas, visando garantir melhores condições de funcionamento, organização e atendimento à população.</t>
+  </si>
+  <si>
+    <t>23250</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23250/indicacao_-_oficio_no_017.10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e à Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), o _x000D_
+fornecimento de 02 (duas) cadeiras de rodinha para _x000D_
+atendimento profissional, 04 (quatro) cadeiras de consultório, _x000D_
+01 (uma) autoclave, 01 (um) arquivo e 02 (duas) longarinas de _x000D_
+04 (quatro) lugares para recepção, destinados ao posto de _x000D_
+saúde do Bairro Panorama, bem como a realização de _x000D_
+adequações estruturais na referida unidade, com a inversão do _x000D_
+sentido de abertura das portas dos 02 (dois) banheiros dos _x000D_
+pacientes, para que passem a abrir para o lado externo, _x000D_
+visando maior segurança e acessibilidade, além da necessidade _x000D_
+de contratação de profissional de higienização, a fim de _x000D_
+garantir melhores condições de funcionamento, limpeza e _x000D_
+atendimento à população</t>
+  </si>
+  <si>
+    <t>23251</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23251/indicacao_-_oficio_no_017.11_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e à Senhora Fernanda Maron, Secretária Municipal de Saúde (SMS), o fornecimento de 02 (dois) gabinetes de consultório, 02 (duas) cadeiras de rodinha para os profissionais de saúde, 08 (oito) cadeiras para pacientes no consultório, 03 (três) armários, 01 (uma) maca ginecológica, 02 (duas) macas, 02 (duas) escadas, 01 (uma) balança pediátrica e 01 (um) fogão, destinados ao posto de saúde do bairro Nova Cidade, bem como a disponibilização de 01 (um) agente de saúde para a referida unidade, visando garantir melhores condições de funcionamento, organização dos serviços e qualidade no atendimento à população.</t>
+  </si>
+  <si>
+    <t>23252</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23252/indicacao_-_oficio_no_017.12_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e à Senhora Fernanda Maron, Secretária Municipal de Saúde (SMS), o fornecimento de 01 (uma) impressora, 07 (sete) cadeiras de rodinha (sendo 04 destinadas aos consultórios e 03 à recepção), 15 (quinze) cadeiras para pacientes (a serem distribuídas entre consultórios, sala de curativo e sala de vacina), 02 (duas) longarinas de 04 (quatro) lugares, 04 (quatro) macas, 02 (duas) escadas, 01 (um) birô (mesa) para consultório, 03 (três) armários, 01 (uma) prateleira de granito e 01 (uma) estante para o consultório odontológico, 01 (um) refrigerador para a sala de vacina, 01 (um) dispensador de água com filtro novo para substituição do bebedouro antigo danificado, 01 (uma) maca ginecológica, 01 (uma) balança pediátrica e 01 (um) fogão, destinados ao Posto de Saúde Hugo de Castro Lima, localizado no bairro Guarani, bem como a contratação de 03 (três) agentes comunitários de saúde, visando o fortalecimento das ações de atenção básica e o adequado atendimento à população, além da realização de adequações estruturais na referida unidade, incluindo a desobstrução e reparo da caixa de gordura localizada em frente ao posto, que se encontra entupida e causando vazamento de esgoto e mau cheiro, a revisão do telhado, tendo em vista infiltrações no forro em períodos chuvosos e presença de mau cheiro possivelmente ocasionado por animais, a adequação da porta do banheiro para abertura externa, a manutenção dos vitrôs com substituição ou fixação de vidros soltos e a retirada de compressor antigo, enferrujado e sem uso, que atualmente ocupa espaço no consultório, visando garantir melhores condições de funcionamento, higiene, segurança e qualidade no atendimento prestado à população.</t>
+  </si>
+  <si>
+    <t>23253</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23253/cocc81pia20de20av20sacc83o20josecc81.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao secretário de Serviços Públicos, Luís Paulo, execução do serviço de roçagem, capina e limpeza geral em toda a extensão da Avenida São José, localizada no bairro Boa Vista,  no trecho sem pavimentação - Rua Rio Verruga.</t>
+  </si>
+  <si>
+    <t>23254</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23254/capinagem_e__patrolamento__candeias__rua_33.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e Mobilidade Urbana, Ilustríssimo Sr. Jackson Apolinário Yoshira, Secretário de Infra-estrutura,   a necessidade de realização de  capinagem   e  patrolamento  na Rua  33, próximo ao número 11, e adjacências,  bairro Candeias, nesta Cidade .</t>
+  </si>
+  <si>
+    <t>23255</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23255/povoado_do_brejo_-_15_de_abril_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de cascalhamento na rua principal do Povoado do Brejo, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23256</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23256/rua_bruno_barcelar_-_15_de_abril_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de pavimentação asfáltica na Rua Bruno Barcelar, no distrito de São Sebastião.</t>
+  </si>
+  <si>
+    <t>23257</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23257/drenagem_das_aguas_de_chuva_rua_da_flora__e_parmalat.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a premente necessidade da realização de obras de manutenção, drenagem de águas pluviais e a pavimentação asfaltica das Ruas: da Flora e Parmalat no Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>23258</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23258/cemiterio_da_limeira.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, aos Ilustríssimos   Senhores: Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana,   Luis Paulo  Sousa  Santos,   Secretario de   Serviços Público,   a necessidade da manutenção e limpeza do acesso e do Cemitério do Povoado  da  Limeira  neste Município</t>
+  </si>
+  <si>
+    <t>23259</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23259/indicacao__jackson_seinfra_of.029_lot.assentamento_uniao_e_forca..pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura, recuperação com patrolamento e cascalhamento da rua principal do Assentamento União e Força.</t>
+  </si>
+  <si>
+    <t>23260</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23260/drenagem_das_aguas_de_chuva_fazenda_paixao.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a premente necessidade da realização de obras de manutenção, drenagem de águas pluviais e a pavimentação asfaltica na Fazenda Paixão, Bairro Lagoa das Flores .</t>
+  </si>
+  <si>
+    <t>23261</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23261/042_-indicacao_psatrolameto_e_carcalhamento_rua_irere_-_morada_dos_passaros.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, |Secretário de Serviços Públicos e, o patrolamento e cascalhamento  da Rua Irerê no Bairro Morada dos Pássaros</t>
+  </si>
+  <si>
+    <t>23262</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23262/043_-_indicacao__limbpeza_e_capinagem_na_praca_siberia_-_alto_maron.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar  a limpeza e capinagem na Praça Praça Arquiteta Siberia Correia no Bairro Alto Maron.</t>
+  </si>
+  <si>
+    <t>23263</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23263/044_-_indicacao__limbpeza_e_capinagem_valete_do_santa_cecilia-_alto_maron.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar a limpeza, roçagem e retirada de lixo na valete da Rua José O. Lima no Bairro Santa Cecilia.</t>
+  </si>
+  <si>
+    <t>23264</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23264/capinagem_e__patrolamento___rua_jequitionha.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e Mobilidade Urbana, Ilustríssimo Sr. Jackson Apolinário Yoshira, Secretário de Infra-estrutura,   a necessidade de realização de    patrolamento  na Rua Jequitionha, Lot. Cam  da Universidade, nesta Cidade</t>
+  </si>
+  <si>
+    <t>23265</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23265/rocagem_da_br116.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Senhoria  o Senhor Paulo César Oliveira Santos, Chefe de serviços da Unidade Local Departamento Nacional de Infraestrutura de Transportes(DNIT  a premente necessidade da realização de serviços de roçagem e limpeza da vegetação às margens da BR-116, no trecho que corresponde do contorno do sabão Teiú até a divisa, Conquista/Planalto.</t>
+  </si>
+  <si>
+    <t>23266</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23266/reforco_pavimentacao_asfaltica_povoado_de_abelhas.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, em reforço a indicação Nº529/2025, solicito a premente necessidade de proceder com a pavimentação asfáltica nas ruas não pavimentadas do Povoado de Abelhas.</t>
+  </si>
+  <si>
+    <t>23267</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23267/40_-_indicacao_limpeza_-_urbis_ii_e_iii_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem das Ruas dos bairros Urbis II e III.</t>
+  </si>
+  <si>
+    <t>23268</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23268/41_-_indicacao_limpeza_-_avenida_integracao_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem na Avenida Integração (trecho entre a Diamantina Veículos e a entrada do bairro Morada dos Pássaros).</t>
+  </si>
+  <si>
+    <t>23269</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23269/42_-_indicacao_limpeza_-_cae_ii_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem na Unidade Básica de Saúde São Vicente – CAE II.</t>
+  </si>
+  <si>
+    <t>23270</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23270/43_-_indicacao_conserto_boca_de_lobo_-_rua_macarani_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma limpeza e conserto do bueiro (boca de lobo), localizada na Rua Macarani, bairro Brasil.</t>
+  </si>
+  <si>
+    <t>23277</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23277/tapa-buraco_na_rua_mem_de_sa.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Rua Mem de Sá, no trecho compreendido entre a Avenida Jonas Hortélio e a Rua Joaquim Padre, no bairro Recreio.</t>
+  </si>
+  <si>
+    <t>23278</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23278/tapa-buraco_na_rua_p_no_bairro_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Rua P, no bairro Primavera, na esquina com a Rua Cleusa Meira Sousa do Prado e Avenida Contorno.</t>
+  </si>
+  <si>
+    <t>23279</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23279/tapa-buraco_no_trecho_compreendido_entre_a_avenida_rosa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco no trecho compreendido entre a Avenida Rosa Cruz e a Rua F, no bairro Santa Cecília, no entorno da pracinha do local.</t>
+  </si>
+  <si>
+    <t>23280</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23280/tapa-buraco_na_avenida_joana_souza.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Avenida Joana Souza, no bairro Boa Vista, nas proximidades da ponte.</t>
+  </si>
+  <si>
+    <t>23281</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23281/estradas20itapirema20.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural,  a realização de serviços de patrolamento e encascalhamento das ruas do Povoado Itapirema - distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23282</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23282/ubs20capinal.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues, Governador, e a Secretária Estadual de Saúde, Senhora Roberta Santana, a construção de uma Unidade Básica de Saúde (UBS), no Povoado de Capinal, zona rural do município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23283</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23283/indicacao_arborizacao_presidene_vargas..doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, a Senhora Ana Claudia Passos, Secretária Municipal de Meio Ambiente, a arborização do novo trecho da Avenida Presidente Vargas.</t>
+  </si>
+  <si>
+    <t>23284</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23284/indicacao_mao_unica_ibirapuera.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, estudo de viabilidade para inserções de mãos única entre as ruas Monte Sinai e Rua Cotegipe, Bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>23285</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23285/patrolamento___rua__jose_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e Mobilidade Urbana, Ilustríssimo Sr. Jackson Apolinário Yoshira, Secretário de Infra-estrutura,   a necessidade de realização de    patrolamento  e  capinagem  na Rua José Pereira  de Oliveira, Lot.  Alto do Candeias, nesta Cidade</t>
+  </si>
+  <si>
+    <t>23286</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23286/cata_bagulho__morada_dos_passaros.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos,  a necessidade de realização de operação “Cata Bagulho”,  recolhimento de descarte irregular  de resíduos sólidos,  na Rua José Ferreira Rocha, próximo número 402, ao lado   do Condomínio Solar,  Bairro Felícia, Morada dos Pássaros III, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>23288</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23288/operacao_tapa-buraco_na_rua_mar_da_galileia.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Rua Mar da Galileia, localizada no Loteamento Recanto das Águas, no bairro São Pedro.</t>
+  </si>
+  <si>
+    <t>23289</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23289/viabilidade_tecnica_para_instalacao_de_semaforo_nas_proximidades_do_economart.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a realização de estudo de viabilidade técnica para instalação de semáforo nas proximidades do Economart, no bairro Bateias.</t>
+  </si>
+  <si>
+    <t>23291</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23291/realizacao_de_rocagem_na_avenida_independencia.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de roçagem na Avenida Independência, no bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23292</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23292/limpeza_na_avenida_independencia_nas_proximidades_do_residencial_pau_brasil.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de limpeza na Avenida Independência, nas proximidades do Residencial Pau Brasil, no bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23293</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23293/inclusao_do_programa_minha_casa_minha_vida_bairro_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Governador do Estado da Bahia, Jerônimo Rodrigues, a Sua Senhoria a Senhora  Fabya Reis, Secretária de Assistência e Desenvolvimento Social do Estado da Bahia, em reforço a indicação Nº1141/2025, solicito a premente necessidade de proceder com a inclusão no Programa Minha Casa, Minha Vida, as localidades da Chácara Guarani, Fazenda Paixão no  Bairro Lagoa das Flores no Município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23294</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23294/limpeza_do_canal_na_rua_maneca_santos.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Serviços Públicos,a realização de limpeza e desobstrução do canal fluvial localizado na Rua Maneca Santos, bairro Lagoa das Flores, neste município.</t>
+  </si>
+  <si>
+    <t>23295</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23295/estrada_vilaelisa.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura – secretário de Infraestrutura Urbana, o encascalhamento nas ruas do Bairro Vila Elisa.</t>
+  </si>
+  <si>
+    <t>23296</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23296/rua_da_unacon.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal,  ao secretário de Infraestrutura Urbana, o Senhor Jackson Yoshiura, a pavimentação asfáltica da Rua Dr Miguel Vieira Ferreira - Rua da UNACON, Loteamento Cristo Rei, Bairro Felícia.</t>
+  </si>
+  <si>
+    <t>23297</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23297/reforma_e_retorno_das_atividades_do_posto_da_lagoa_do_facao.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Oliveira Maron, Secretária de Saúde, em reforço a indicação Nº556/2025, a reforma da unidade de saúde e o imediato retorno do atendimento médico no povoado de Lagoa do Facão, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>23298</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23298/rocagem_263-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues, Governador do Estado da Bahia, e a Sua Senhoria o Senhor Sérgio Luís Lacerda Brito – Secretário de Infraestrutura do Estado(SEINFRA), a roçagem na BA 263, trecho que liga os Municípios de Vitória da Conquista x Itambé.</t>
+  </si>
+  <si>
+    <t>23299</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23299/redutor_de_velocidade_corredor_de_itaipu.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana,em reforço as indicações Nº1445/2022,1171/2023,135/2024 a premente necessidade de proceder com instalação de redutor de velocidade no corredor do Povoado de Itaipu.</t>
+  </si>
+  <si>
+    <t>23300</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23300/reforma_estrada_da_limeira.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues, Governador do Estado da Bahia, e a Sua Senhoria o Senhor Sérgio Luís Lacerda Brito – Secretário de Infraestrutura do Estado(SEINFRA), a reforma da BA-539, especificamente no trecho que liga os povoados de Limeira e Capinal, localizados no distrito de Cabeceira da Jiboia, município de Vitória da Conquista/BA.</t>
+  </si>
+  <si>
+    <t>23302</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23302/indicacao_para_cascalhamento_-_16_de_abril_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de cascalhamento na rua principal do Povoado de São Domingos, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23303</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23303/pavimentacao_asfaltica_-_16_de_abril_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de pavimentação asfáltica na Rua José Gonçalves, no distrito de São Sebastião.</t>
+  </si>
+  <si>
+    <t>23305</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23305/banheiros_itapirema.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Secretário Municipal de Infraestrutura Urbana, o Senhor Jackson Apolinário, a Construção  de banheiros públicos na quadra do povoado Itapirema.</t>
+  </si>
+  <si>
+    <t>23306</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23306/indicacao_-_oficio_no_017.13_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e à Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), a _x000D_
+realização de reforma com pintura e a instalação de letreiro _x000D_
+para identificação do Posto de Saúde Nestor Guimarães, _x000D_
+localizado no bairro Jurema, bem como o fornecimento de 02 _x000D_
+(duas) longarinas de plástico na cor preta para substituição _x000D_
+das que se encontram danificadas, 01 (uma) estante, 03 (três) _x000D_
+aparelhos de ar-condicionado a serem instalados na recepção _x000D_
+e nos consultórios médico e de enfermagem, 01 (um) fogão, 02 _x000D_
+(duas) lixeiras para a área externa da unidade, 02 (duas) _x000D_
+cadeiras de rodinha, 04 (quatro) cadeiras para consultórios, _x000D_
+01 (uma) impressora, 01 (uma) autoclave e 01 (um) aparelho _x000D_
+de baixa rotação para o equipamento odontológico, além da _x000D_
+contratação de 02 (dois) agentes comunitários de saúde, _x000D_
+visando melhorar as condições estruturais, de trabalho e de _x000D_
+atendimento, garantindo mais conforto, organização, eficiência _x000D_
+e qualidade nos serviços prestados à população.</t>
+  </si>
+  <si>
+    <t>23307</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23307/indicacao_-_oficio_no_017.14_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e à Senhora Fernanda Maron, Secretária Municipal de Saúde (SMS), a realização de reforma na Unidade de Saúde da Família Professor Nelson Barros, localizada no bairro Kadija, incluindo reparos em rachaduras nas paredes, substituição de telhas quebradas, adequação das portas dos banheiros para abertura externa, troca da porta da recepção, instalação de novo letreiro de identificação e intervenções na fossa séptica, cujo teto encontra-se comprometido e situada próxima a poço artesiano, bem como o fornecimento de 01 (um) refrigerador e manutenção do ar-condicionado da sala de vacina, 01 (uma) cadeira de rodinha e 02 (duas) cadeiras de consultório, 01 (um) arquivo, 01 (uma) escada, para o consultório odontológico: 01 (uma) turbina de alta rotação, 01 (uma) mesa para equipamento odontológico, 01 (um) armário e 01 (um) compressor para o segundo consultório, considerando que o equipamento atual não atende à demanda, além de, para os demais consultórios, 01 (um) mocho, 03 (três) escadinhas, 01 (uma) mesa, 02 (duas) cadeiras de rodinha, 06 (seis) cadeiras para pacientes, 01 (uma) impressora, 02 (dois) armários, 01 (uma) balança pediátrica e 01 (um) cadeado para o portão externo, bem como a contratação de 02 (dois) agentes comunitários de saúde para cobertura de áreas descobertas, visando melhorar as condições estruturais, de trabalho e de atendimento, garantindo mais segurança, organização, eficiência e qualidade nos serviços prestados à população.</t>
+  </si>
+  <si>
+    <t>23308</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23308/indicacao_limpeza_e_rocagem_-_terras_do_remanso.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Serviços Públicos, o serviço de limpeza, roçagem e capinagem nas ruas do Lot. Terras do Remanso.</t>
+  </si>
+  <si>
+    <t>23309</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23309/cascalhamento_e_patrolamento_-_22_de_abril_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de cascalhamento e patrolamento na estrada que liga o distrito de Bate-Pé ao povoado de Amargoso.</t>
+  </si>
+  <si>
+    <t>23310</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23310/cascalhamento_-_22_de_abril_3.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de cascalhamento na rua principal do Povoado de Volta Grande, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23314</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23314/limpeza_e_rocagem_da_rua_dos_andrades_bairro_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Serviços Públicos, a premente necessidade de proceder com a realização dos serviços de limpeza e roçagem na Rua dos Andrades no Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>23315</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23315/retorno_do_coletivo_entrando_na_rua_maneca_santos_bairro_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana, solicito que seja tomadas as providencias necessárias, sobre a Rua Maneca Santos, via que entra no Bairro Lagoa das Flores, a referida via encontra-se interditada há aproximadamente de oito a dez dias, impossibilitando a circulação do transporte coletivo. Tal situação tem causado sérios transtornos à população local, especialmente aos moradores que residem em áreas mais distantes, como no Vivenda Vale das Flores, os quais estão sendo obrigados a percorrer cerca de 3 km a pé para ter acesso ao transporte público.</t>
+  </si>
+  <si>
+    <t>23316</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23316/indicacao_-_atendimento_fisioterapeutico_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e à Senhora Fernanda Maron, Secretária Municipal de Saúde, a disponibilização de atendimento fisioterapêutico na USF do distrito de Cercadinho.</t>
+  </si>
+  <si>
+    <t>23317</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23317/045_-_idicacao_operacao_tapa_buracos_travessa_gilberto_lopes_l.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor, Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, a realização urgente de operação tapa burracos na Travessa Gilberto Lopes Bairro Cruzeiro</t>
+  </si>
+  <si>
+    <t>23318</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23318/046_-_indicacao_bebedouro_da_praca_ceus_-_alto_maron.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, a aquisição ou manutenção do bebedouro na Praça J Murilo (CEUS) no Bairro Alto Marom</t>
+  </si>
+  <si>
+    <t>23319</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23319/patrolamento_cascalhamento_e_rocagem.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, os serviços de patrolamento, cascalhamento e roçagem da estrada do povoado de Pau Alto, na zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23323</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23323/indicacao_quebra_molas_rua_progresso_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor_x000D_
+Jackson Yoshiura Secretário Municipal de_x000D_
+Infraestrutura Urbana , Instalaç ão de quebra_x000D_
+molas na Rua Progresso, nº 18, Bairro Santa_x000D_
+Terezinha (Jatobá) Jatobá), de Vitória da Conquista_x000D_
+Ba.</t>
+  </si>
+  <si>
+    <t>23324</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23324/realizacao_de_operacao_tapa-buraco_na_rua_da_corrente.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Rua da Corrente, no bairro Alto Maron.</t>
+  </si>
+  <si>
+    <t>23325</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23325/realizacao_de_patrolamento_em_todas_as_ruas_do_loteamento_conquistense.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de patrolamento em todas as ruas do Loteamento Conquistense, no bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>23326</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23326/nstalacao_de_redutor_de_velocidade_na_avenida_sergio_vieira_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a instalação de redutor de velocidade na Avenida Sérgio Vieira de Melo, no bairro Urbis IV, nas proximidades do Colégio CAIC.</t>
+  </si>
+  <si>
+    <t>23327</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23327/adocao_do_novo_simbolo_internacional_de_acessibilidade.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a adoção do novo símbolo internacional de acessibilidade em substituição ao modelo anterior em todas as placas institucionais do Município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23328</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23328/coelba_sao_mateus_.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Companhia de Eletricidade do Estado da Bahia – COELBA, na pessoa do senhor Nabor Francisco Júnior, Gestor da Unidade de Atendimento em Vitória da Conquista, uma extensão de rede para atender residências no Povoado São Mateus - região de Bate-pé.</t>
+  </si>
+  <si>
+    <t>23329</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23329/serviccca7os20pucc81blicos20canaa.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Luís Paulo, Secretário de Serviços Públicos, a instalação de um container na entrada do Povoado Canaã, localizado no Assentamento Amaralina.</t>
+  </si>
+  <si>
+    <t>23330</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23330/indicacao_ambulancia_saude_mental.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e a Senhora Fernanda Maron, Secretária Municipal de Saúde, aquisição de uma ambulância para atender os serviços de saúde mental no município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23331</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23331/indicacao_instalacao_de_banheiros_publicos_av_olivia_flores.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a instalação de banheiros públicos na Avenida Olívia Flores.</t>
+  </si>
+  <si>
+    <t>23332</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23332/indicacao_instalacao_de_banheiros_publicos_av_brumado.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Senhor Jackson Yoshiura, Secretário Municipal de Infraestrutura Urbana, ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a instalação de banheiros públicos na Avenida Brumado.</t>
+  </si>
+  <si>
+    <t>23333</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23333/indicacao_pontos_de_wifi_gratuitos_pracas.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, a Senhora Ana Cláudia Passos, Secretária Municipal de Meio Ambiente, a instalação de pontos de wifi gratuito nas Praças Públicas da cidade de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23334</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23334/patrolamento_e_cascalhamento_povoado_vereda_grande.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, Venho por meio desta solicitar a realização de serviços de patrolamento e cascalhamento nas vias do povoado de Vereda Grande, tendo em vista as condições precárias das ruas, que dificultam o tráfego de veículos, o acesso de moradores e o escoamento da produção local.</t>
+  </si>
+  <si>
+    <t>23335</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23335/patrolamento_e_cascalhamento_povoado_tigre.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com a realização de serviços de patrolamento e cascalhamento nas vias do povoado do Tigre, tendo em vista as condições precárias das ruas, que dificultam o tráfego de veículos, o acesso de moradores e o escoamento da produção local.</t>
+  </si>
+  <si>
+    <t>23342</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23342/indicacao_-implantacao_de_faixa_de_pedestres_na_avenida_juracy_magalhaes_ao_lado_da_empresa_autoglass_e_em_frente_ao_estabelecimento_conhecido_como_cimentao..odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, ao Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana a implantação de faixa de pedestres na Avenida Juracy Magalhães, ao lado da empresa Autoglass e em frente ao estabelecimento conhecido como “Cimentão”.</t>
+  </si>
+  <si>
+    <t>23343</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23343/cascalhamento__simao.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e Mobilidade Urbana, Ilustríssimo Sr. Jackson Apolinário Yoshira, Secretário de Infra-estrutura,   a necessidade de realização de cascalhamento   e  patrolamento  na Estrada que  liga o  Povoado do Simão, aos Quatis e Iguá,  neste Município</t>
+  </si>
+  <si>
+    <t>23344</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23344/solo20cimento20.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal,  ao secretário de Infraestrutura Urbana, o Senhor Jackson Yoshiura, e ao secretário de Desenvolvimento Rural, Breno Farias, a realização de estudos de viabilidade técnica e implementação do projeto-piloto de pavimentação por Solo-Cimento em trechos estratégicos das estradas vicinais do nosso município, priorizando ladeiras de difícil acesso e corredores de transporte escolar e escoamento agrícola.</t>
+  </si>
+  <si>
+    <t>23345</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23345/implantacao_de_faixa_de_pedestre_-_indicacao_4.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural e o Senhor Luís Paulo Sousa Santos, Secretário Municipal Interino de Mobilidade Urbana, implantação de faixa de pedestre na Rua Nei Ferreira, número 44, no distrito de Bate-Pé.</t>
+  </si>
+  <si>
+    <t>23346</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23346/implantacao_de_faixa_de_pedestre_-_indicacao_4.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural e o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, limpeza e corte do mato alto na Rua das Pedrinhas, no distrito de Bate-Pé.</t>
+  </si>
+  <si>
+    <t>23347</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23347/povoado_da_estiva_-_27_de_abril.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de cascalhamento na rua principal do Povoado da Estiva, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23348</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23348/indicacao_-_vila_do_marques.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal de Vitória da Conquista, Sheila Lemos, e ao Ilustríssimo Senhor Secretário Municipal de Serviços Públicos, Luís Paulo Sousa, a realização de limpeza e roçagem na Vila do Marquês, nas seguintes vias: Avenida Central, Avenida C, Rua Radial Norte D e Praça da Quadra do Marquês, neste município.</t>
+  </si>
+  <si>
+    <t>23349</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23349/indicacao_limpeza_e_rocagem_-_inocoop_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e a Senhora Secretária, Ana Cláudia Oliveira Passos, da Secretaria de meio ambiente, o serviço de limpeza, roçagem, capinagem e podagem das árvores na primeira praça localizada no bairro Inocoop II, próximo a Av. Olívia Flores.</t>
+  </si>
+  <si>
+    <t>23350</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23350/indicacao_limpeza_avenida_paulista.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, proceder com mutirão de limpeza na Avenida Paulista, Bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23351</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23351/indicacao_limpeza_avenida_erico_verissimo.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, proceder com mutirão de limpeza na Avenida  Érico Veríssimo, Bairro Miro Cairo</t>
+  </si>
+  <si>
+    <t>23352</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23352/indicacao_troca_de_lampada_rua_tucano.doc</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal e ao Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a instalação de postes e lâmpadas na rua Tucano - Bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23353</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23353/indicacao_-_rua_placido_de_castro.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Mobilidade Urbana, o estudo de viabilidade para permitir o estacionamento em ambos os lados da Rua Plácido de Castro, nas imediações dos números: 277, 277B, 277G, 277H, 352 e 354, localizada no bairro Guarani.</t>
+  </si>
+  <si>
+    <t>23355</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23355/indicacao_limpeza_campo_flamenguinho.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, proceder com mutirão de limpeza no Campo do Flamenguinho, Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>23356</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23356/048_-_indicacao_limpeza_no_entorno_do_posto_do_miro_cairo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Senhora Fernanda Maron, Secretária Municipal de Saúde, a limpeza nas áreas internas da Unidade de Saúde do Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23357</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23357/049_-_indicacao_capinagem_na_avenida_luis_eduardo-_bairro_candeias.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar a roçagem do canteiro central da Avenida Luis Eduardo Magalhães entre a Avenida Franklin Ferraz e a a Avenida Paulo Filadelfo no Bairro Candeias</t>
+  </si>
+  <si>
+    <t>23358</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23358/050_-_indicacao_capinagem_na_area_do_antigo_clube_socials.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar a roçagem do antigo clube social ao lado da construção da prefeirura entre as ruas Paulino Swantos e João Pessoa, Bairro Cruzeiro.</t>
+  </si>
+  <si>
+    <t>23359</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23359/pavimentacao_asfaltica_na_rua_do_campo_do_flamenguinho_lagoa_das_flores.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a premente necessidade de proceder com a pavimentação asfáltica na rua Rua Ariosvaldo Ribeiro Marinho(conhecida como rua do campo do Flamenguinho), no Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>23360</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23360/operacao_tapa_buracos_avenida_recife_bairro_brasil.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, solicito a premente necessidade de determinar ao setor competente a realização de operação tapa-buracos na Avenida Recife, no trecho que compreende o cruzamento com a Avenida Frei Benjamim até a Avenida Guanambi, localizada no Bairro Brasil.</t>
+  </si>
+  <si>
+    <t>23361</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23361/averiguacao_sobre_esgoto_a_ceu_aberto_em_jose_goncalves.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Senhorinha o Senhor Manoel Carlos de Sá Roriz Vargas Marques, Gerente Regional da Embasa, indico, na forma regimental, a necessidade de que seja realizada, com a máxima urgência, averiguação e providências quanto à situação de esgoto a céu aberto nos distritos que compreende a curva de José Gonçalves e São Sebastião.</t>
+  </si>
+  <si>
+    <t>23362</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23362/revitalizacao_e_limpeza_praca_dos_verdes.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Ana Cláudia Oliveira Passos, Secretária de Meio Ambiente, a premente necessidade de determinar ao setor competente a realização de limpeza, revitalização da Praça dos Verdes e instalação do portão quadra.</t>
+  </si>
+  <si>
+    <t>23377</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23377/cascalhamento_e_patrolamento_fazendinha_.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila_x000D_
+Lemos, Prefeita Municipal, e ao Senhor Secretário Breno Pereira Farias, da Secretaria_x000D_
+de Desenvolvimento Rural, o Patrolamento e _x000D_
+Cascalhamento das Estradas do Povoado da_x000D_
+Fazendinha, situado na Região da Limeira, Zona Rural de Vitória da Conquista</t>
+  </si>
+  <si>
+    <t>23378</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23378/44_-_indicacao_tapa_buracos_-_rua_sebastiao_castro_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Rua Sebastião Castro, bairro Jurema.</t>
+  </si>
+  <si>
+    <t>23379</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23379/45_-_indicacao_tapa_buracos_-_rua_laudiceia_gusmao_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Rua Laudicéia Gusmão, bairro Centro.</t>
+  </si>
+  <si>
+    <t>23380</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23380/46_-_indicacao_tapa_buracos_-_avenida_crescencio_silveira_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Avenida Crescêncio Silveira.</t>
+  </si>
+  <si>
+    <t>23381</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23381/47_-_indicacao_tapa_buracos_-_rua_joaquim_nabuco_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Rua Joaquim Nabuco, bairro Centro.</t>
+  </si>
+  <si>
+    <t>23382</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23382/implantacao_de_iluminacao_publica_na_avenida_gilenilda_alves.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a implantação de iluminação pública na Avenida Gilenilda Alves, nas proximidades da ponte, no bairro Recreio.</t>
+  </si>
+  <si>
+    <t>23383</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23383/rocagem_na_area_compreendida_entre_as_avenidas_gilenilda_alves_e_luis_eduardo_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de roçagem na área compreendida entre as Avenidas Gilenilda Alves e Luís Eduardo Magalhães, no bairro Recreio.</t>
+  </si>
+  <si>
+    <t>23384</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23384/instalacao_de_ponto_de_onibus_na_avenida_independencia_no_bairro_miro_cairo..pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a instalação de ponto de ônibus na Avenida Independência, no bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23385</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23385/instalacao_de_redutores_de_velocidade_na_avenida_botafogo.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a instalação de redutores de velocidade na Avenida Botafogo, no cruzamento com a Rua Pará, no bairro Senhorinha Cairo.</t>
+  </si>
+  <si>
+    <t>23386</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23386/iptu.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Rodrigo Cardoso Bulhões – Secretário de Finanças e Execução Orçamentária, a isenção do Imposto Predial e Territorial Urbano – IPTU e Taxa de Expedição de Alvará de Localização e Funcionamento para Associações e Fundações Municipal</t>
+  </si>
+  <si>
+    <t>23387</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23387/posto_de_saude_do_assentamento_mutum.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Maron, Secretária de Saúde, reforma e ampliação da unidade de Saúde do Assentamento Mutum (Agrovila II) - localizada no distrito de Cercadinho.</t>
+  </si>
+  <si>
+    <t>23388</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23388/retro_canaa_-1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural, a disponibilização de uma retroescavadeira para abertura de aguadas na Comunidade Canaã, localizada no assentamento Amaralina.</t>
+  </si>
+  <si>
+    <t>23390</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23390/patrolamento_e_cascalhamento_-_casulo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Breno Pereira Farias, da Secretaria de Desenvolvimento Rural, o serviço de patrolamento e cascalhamento nas estradas que dão acesso aos povoados do Cásulo, Batalha e Olho d’água.</t>
+  </si>
+  <si>
+    <t>23391</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23391/indicacao_monitores.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Edgard Larry Andrade Soares, Secretário Municipal de Educação, a adoção de providências no sentido de determinar a realização de estudo técnico, jurídico e funcional, visando à adequação da situação funcional dos monitores escolares da rede municipal que exerçam atribuições de natureza docente na educação infantil, em conformidade com a Lei Federal nº 15.326/2026, com vistas ao eventual reenquadramento funcional, valorização profissional e compatibilização com o Plano do Magistério Municipal.</t>
+  </si>
+  <si>
+    <t>23392</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23392/construcao_de_escola_no_povoado_de_abelhas.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Edgard Larry Andrade, Secretário de Educação, em reforço as indicações Nº 953/2024,1338/2025, solicito a premente necessidade da construção de uma nova Escola Municipal no Povoado de Abelhas, para atender a crescente demanda de alunos na comunidade do Povoado do Abelhas, vale salientar que um empresário local já doou o terreno para a construção.</t>
+  </si>
+  <si>
+    <t>23393</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23393/extensao_de_rede_de_agua_veredinha_abelhas_inhobim_reforco.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues, Governador do Estado, a Sua Senhoria a Senhora  Marise Prado de Oliveira Chastinet, Secretária de Infraestrutura Hídrica e Saneamento, a Sua Senhoria o Senhor Manoel Carlos de Sá Roriz Vargas Marques, Gerente Regional da Embasa, em reforço a indicação Nº 1086/2023, proceder com extensão de rede para abastecimento de água, do Distrito de Veredinha para o Povoado de Abelhas até o Distrito de Inhobim.</t>
+  </si>
+  <si>
+    <t>23394</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23394/cascalhamento_-_29_de_abril_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal e o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural, a realização de cascalhamento na rua principal do Povoado do Estácio, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23395</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23395/povado_do_sossego_-_29_de_abril_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a reposição de 4 lâmpadas nos postes de iluminação e a instalação de 4 braços de luz no Povoado do Sossego, no distrito de Dantelândia.</t>
+  </si>
+  <si>
+    <t>23396</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23396/indicacao_-_30_de_abril_4.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural e o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, reparos na limpeza, roçagem, iluminação e revitalização no campo de futebol no distrito de Bate-Pé, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23397</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23397/modelo__passagem_elevada_facilita.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, Ilustríssimo Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade de que seja instalada  uma  passagem elevada de frente ao “Facilita Saúde”, situada na Praça Vitor Brito, número 9, Centro,  nesta Cidade</t>
+  </si>
+  <si>
+    <t>23398</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23398/051_-_indicacao__limbpeza_e_capinagem_nrua_feira_de_santana__-_alto_maron.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar  a limpeza e roçagem na parte alta da Avenida Feira de Santana  Bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>23399</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23399/indicacao__breno_farias_of.030_baixa_grande_e_marreca.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Breno Fárias, Secretário Municipal de Desenvolvimento Rural, serviço de patrolamento e cascalhamento na estrada da Baixa Grande e Marreca, Distrito de José Gonçalves.</t>
+  </si>
+  <si>
+    <t>23400</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23400/indicacao_-_sinalizacao_b.aparecida.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal, e ao Senhor Secretário, Luís Paulo Sousa Santos, da Secretaria de Mobilidade Urbana, a implantação de sinalização horizontal e vertical na Travessa Santa Ana, no cruzamento com a Rua Santa Cecília, localizada no Bairro Aparecida.</t>
+  </si>
+  <si>
+    <t>23401</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23401/extensao_de_rede_povoado_de_baixa_da_porteira.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues, Governador do Estado, a Sua Senhoria a Senhora  Marise Prado de Oliveira Chastinet, Secretária de Infraestrutura Hídrica e Saneamento, a Sua Senhoria o Senhor Manoel Carlos de Sá Roriz Vargas Marques, Gerente Regional da Embasa, proceder com extensão de rede para abastecimento de água, para o Povoado de Baixa da Porteira, que ficas há 3 km do Povoado de Abelhas.</t>
+  </si>
+  <si>
+    <t>23402</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23402/patrolamanto_bairro_morada_da_vitoria.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Pereira Farias, Secretário de Desenvolvimento Rural, solicito a premente necessidade de proceder com patrolamento, e limpeza das vias do Bairro Morada da Vitória, localizado próximo a BA-415, rodovia que liga Vitória da Conquista à Barra do Choça.</t>
+  </si>
+  <si>
+    <t>23408</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23408/052_-_indicacao__limbpeza_e_capinagem_nrua10_no_bairro_coveima_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar  a limpeza e roçagem da rua  10 no Bairro Coveima 2.</t>
+  </si>
+  <si>
+    <t>23409</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23409/053_-_indicacao__limbpeza_e_capinagementrea_a_rua_jose_pereira_de_oliveira_e_a_rua_sofia_a._fonseca_inocoop.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar  a limpeza e capinagem no Cabteiro entre a Rua  José Pereira de Oliveira e a Rua Sofia Aragão Fonseca no Bairro Inocoop II</t>
+  </si>
+  <si>
+    <t>23410</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23410/055_-indicacao_reposicao_de_lampadas_nna_rua__no_bairro_coveimaa.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos  a reposição de lampadas na Rua B na Europa Unida</t>
+  </si>
+  <si>
+    <t>23434</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23434/48_-_indicacao_tapa_buracos_-_rua_lomanto_junior_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Rua Lomanto Júnior, bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>23435</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23435/49_-_indicacao_tapa_buracos_-_rua_dom_joao_vi_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Rua Dom João VI, bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>23436</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23436/50_-_indicacao_tapa_buracos_-_avenida_deraldo_mendes_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Avenida Deraldo Mendes.</t>
+  </si>
+  <si>
+    <t>23437</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23437/51_-_indicacao_tapa_buracos_-_rua_placido_de_castro_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, na Rua Plácido de Castro.</t>
+  </si>
+  <si>
+    <t>23438</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23438/indicacao_quadra_de_esportes_lajedinho_.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Francisco Estrela, secretário de Esporte, a Construção de Quadra Poliesportiva no Povoado de Lajedinho, na Zona Rural, neste Município.</t>
+  </si>
+  <si>
+    <t>23439</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23439/indicacao_quadra_de_esportes_riachinho_2_.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Francisco Estrela, secretário de Esporte, a Construção de Quadra Poliesportiva no Povoado de Riachinho 2, na Zona Rural, neste Município.</t>
+  </si>
+  <si>
+    <t>23440</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23440/indicacao_quadra_de_esportes_bandinha.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Francisco Estrela, secretário de Esporte, a Construção de Quadra Poliesportiva no Povoado da Bandinha, na Zona Rural, neste Município.</t>
+  </si>
+  <si>
+    <t>23441</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23441/indicacao_campo_de_futebol_limeira_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Francisco Estrela, secretário de Esporte, a Construção de Campo de Futebol no Povoado da Limeira, na Zona Rural, neste Município.</t>
+  </si>
+  <si>
+    <t>23442</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23442/rocagem_nas_pracas_e_valetas_dos_bairros_vila_serrana_i_ii_iii_e_iv..pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, a realização de roçagem nas praças e valetas dos bairros Vila Serrana I, II, III e IV.</t>
+  </si>
+  <si>
+    <t>23443</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23443/ealizacao_de_campanha_de_conscientizacao_para_que_pedestres_nao_utilizem_a_ciclovia_da_avenida_olivia_flores.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a realização de campanha de conscientização para que pedestres não utilizem a ciclovia da Avenida Olívia Flores, no bairro Candeias.</t>
+  </si>
+  <si>
+    <t>23444</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23444/estudo_de_viabilidade_tecnica_para_implantacao_de_mao_unica_na_rua_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a realização de estudo de viabilidade técnica para implantação de mão única na Rua 2 (conhecida como Rua do Goró Bar), no bairro Urbis I.</t>
+  </si>
+  <si>
+    <t>23445</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23445/realizacao_de_estudo_de_viabilidade_tecnica_para_implantacao_de_mao_unica_na_avenida_ceara.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a realização de estudo de viabilidade técnica para implantação de mão única na Avenida Ceará, no bairro Brasil.</t>
+  </si>
+  <si>
+    <t>23446</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23446/indicacao_-_oficio_no_020_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Senhor Jackson A. Yoshiura, Secretário Municipal de Infraestrutura Urbana (Seinfra), a imediata desobstrução das manilhas responsáveis pela drenagem das águas na região do Periperi. O nível da água encontra-se em elevação preocupante, já tendo ocorrido o desabamento de uma estrutura e a desocupação preventiva de outras três residências.</t>
+  </si>
+  <si>
+    <t>23447</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23447/pavimentacao_itapirema.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência o Senhor Jerônimo Rodrigues, governador, e ao Senhor Sérgio Brito, Secretário de Infraestrutura da Bahia, a pavimentação asfáltica para o povoado Itapirema, localizado no distrito de José Gonçalves, ligando-o a BR 116,no município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23448</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23448/quadra_periquito.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Yoshiura – secretário de Infraestrutura Urbana, a sua Senhoria o Senhor Alexandre Magno Secretário de Cultura, a construção de uma quadra Poliesportiva no Povoado Periquito,  zona rural deste município.</t>
+  </si>
+  <si>
+    <t>23449</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23449/indicacao_bandinha_saude.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria a Senhora Fernanda Maron – Secretaria de Saúde, Reforma do Posto de Saúde no Povoado Bandinha– distrito de Cabeceira do Jiboia, zona rural deste Município.</t>
+  </si>
+  <si>
+    <t>23450</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23450/aguadas_gameleira-2.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural, a limpeza de tanques e abertura de aguadas para atender os pequenos produtores do Povoado da Gameleira - Pradoso.</t>
+  </si>
+  <si>
+    <t>23451</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23451/indicacao_patrolamento_e_cascalhamento_loteamento.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhor Breno Sady Secretário de Desenvolvimento Rural o patrolamento e cascalhamento nas estradas do  Loteamento localizado na parte de trás do sitio Tio Alcy em são sebastião.</t>
+  </si>
+  <si>
+    <t>23452</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23452/regulamentacao_do_parklet.docx</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Prefeita Senhora Ana Sheila Lemos Andrade, ao Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura e ao Senhor Luis Paulo, Secretário de Mobilidade Urbana, que seja realizada a regulamentação, por Decreto, de instalação e uso de extensão temporária de passeio público, denominada Parklet.</t>
+  </si>
+  <si>
+    <t>23470</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23470/pavimentacao_duas_vendas.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao secretário de Infraestrutura Urbana, o Senhor Jackson Yoshiura, a pavimentação asfáltica e urbanbização da entrada do Povoado de Duas Vendas, sede do distrito de Cabeceira do Jiboia.</t>
+  </si>
+  <si>
+    <t>23471</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23471/colocacao_de_placas__carga_e__descarga.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao  Ilustríssimo Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, e Mobilidade Urbana, Ilustríssimo Sr. Jackson Apolinário Yoshira, Secretário de Infra-estrutura, a adoção das providências necessárias para a instalação de placas de sinalização de carga e descarga com restrição de horário na Rua Siqueira Campos, nas proximidades da Praça do Gil,  nesta Cidade. Sugere-se que as operações de carga e descarga sejam permitidas exclusivamente antes das 06:30 h, e após às 18:00 h.</t>
+  </si>
+  <si>
+    <t>23473</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23473/indicacao_-_oficio_no_017.15_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e à Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), a _x000D_
+disponibilização dos seguintes materiais para a Unidade de _x000D_
+Saúde de São Sebastião: para a sala de curativos, 02 armários, _x000D_
+01 escada, 02 cadeiras e 01 mesa; para a sala de vacinação, _x000D_
+01 escada, 01 cadeira, 01 aparelho de ar-condicionado e 01 _x000D_
+armário; para a recepção, 01 armário; para a sala _x000D_
+odontológica, 01 mesa e 01 cadeira, além de manutenção da _x000D_
+turbina da cadeira odontológica; bem como a adequação de _x000D_
+espaço para copa/área de serviço e a reforma de 02 bancos _x000D_
+grandes na entrada da unidade.</t>
+  </si>
+  <si>
+    <t>23474</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23474/indicacao_-_oficio_no_017.16_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e à Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), a _x000D_
+disponibilização dos seguintes materiais para a Unidade de _x000D_
+Saúde de Lagoa das Flores II: para a sala de vacinação, 01 _x000D_
+cadeira e 01 armário; para a recepção, 02 armários; para o _x000D_
+consultório médico, 01 cadeira giratória, 02 cadeiras para _x000D_
+pacientes e 01 mesa; para o consultório de enfermagem, 01 _x000D_
+cadeira giratória, 02 cadeiras para pacientes e 01 escada; e _x000D_
+para o consultório odontológico, 01 autoclave, 01 aparelho de _x000D_
+ultrassom (Jet Sonic) para limpeza dentária e 01 micromotor.</t>
+  </si>
+  <si>
+    <t>23475</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23475/indicacao_-_oficio_no_017.17_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, _x000D_
+Prefeita Municipal de Vitória da Conquista, e à Senhora _x000D_
+Fernanda Maron, Secretária Municipal de Saúde (SMS), a _x000D_
+disponibilização de materiais, equipamentos e adequações _x000D_
+estruturais para a Unidade de Saúde de Lagoa das Flores I, _x000D_
+conforme segue: para a sala de vacinação, 01 aparelho de ar_x000D_
+condicionado, 01 escada e 01 câmara fria; substituição do _x000D_
+dispensador de água filtrada pelo modelo escolar, _x000D_
+considerando _x000D_
+que os dois equipamentos instalados _x000D_
+recentemente apresentaram danos em razão dos resíduos da _x000D_
+água local; para o consultório de enfermagem, 01 mesa, 01 _x000D_
+cadeira e 01 impressora; disponibilização de 01 balança _x000D_
+portátil para atendimento nas localidades; reestruturação da _x000D_
+copa; e, para o consultório odontológico, 01 aparelho de _x000D_
+ultrassom odontológico (US) de baixa frequência e 01 _x000D_
+autoclave.</t>
+  </si>
+  <si>
+    <t>23476</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23476/indicacao_saude_facilita.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, à Ilustríssimo Senhora  Secretária de Saúde,     Fernanda Oliveira Maron, que adote as providências necessárias para garantir o funcionamento ininterrupto, sem fechamento no horário de almoço, das Unidades de Marcação de Exames denominadas “Facilita Saúde”</t>
+  </si>
+  <si>
+    <t>23477</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23477/indicacao_limpeza_primavera.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, proceder com mutirão de limpeza e roçagem no Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>23478</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23478/_indicacao_-_infraestrutura_-__pavimentacao_-__ile_axe_abc_alaketu_terreiro_de_pai_jorge_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal, Ana Sheila Lemos, e ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura Urbana, Jackson Apolinário Yoshiura, a necessidade urgente de execução de pavimentação asfáltica e drenagem pluvial da Rua Cruzeiro do Sul, via onde está localizado o Ilê Axé ABC Alaketu (Terreiro de Pai Jorge), primeiro terreiro de Candomblé tombado como Patrimônio Cultural do município.</t>
+  </si>
+  <si>
+    <t>23482</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23482/vila_elisa_-_4_de_maio_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e o o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de pavimentação asfáltica na Rua 22, no Loteamento Vila Elisa.</t>
+  </si>
+  <si>
+    <t>23483</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23483/bate_pe_-_6_de_maio_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos e a Senhora Ana Cláudia Oliveira Passos, Secretária Municipal de Meio Ambiente, a realização de poda de árvores na praça central do distrito de Bate-Pé.</t>
+  </si>
+  <si>
+    <t>23484</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23484/agente_comunitario_de_saude_-_6_de_maio_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e a Senhora Fernanda Maron, Secretária Municipal de Saúde, a disponibilização de Agente Comunitário de Saúde (ACS) para o povoado de Matinha, na zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23485</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23485/tapa_buraco__e_recapeamento_asfaltico__vila_elisa_rua_c.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo   Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade da operação tapa-buraco   e recapeamento asfáltico na  Av. C, cruzamento com a Av. José machado da Costa, Vila  Elisa,  nesta Cidade.</t>
+  </si>
+  <si>
+    <t>23487</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23487/indicacao_patrolamento_e_cascalhamento_comunidade_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhor Breno Sady Secretário de Desenvolvimento Rural o patrolamento e cascalhamento nas estradas da comunidade de Santa Rita.</t>
+  </si>
+  <si>
+    <t>22387</t>
+  </si>
+  <si>
+    <t>MOA</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>Subtenente Muniz, Adinilson Pereira, Alexandre Xandó, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Ricardo Gordo</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22387/mocao_de_aplauso_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso para o CPR-Sudoeste, Polícia Militar da Bahia. Pela realização do Projeto PM NO PÔR DO SOL</t>
+  </si>
+  <si>
+    <t>22388</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22388/mocao_de_aplauso_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Grupo de Oração Maria Mãe do Pentecostes, da Igreja Nossa Senhora da Conceição, pelo relevante serviço espiritual e comunitário prestado à nossa cidade.</t>
+  </si>
+  <si>
+    <t>22424</t>
+  </si>
+  <si>
+    <t>Edjaime Rosa (Bibia), Adinilson Pereira, Alexandre Xandó, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Ricardo Gordo, Subtenente Muniz</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22424/mocao_de_aplauso_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso à Comissão de Festa da Igreja de São Francisco, em nome de Paulino Silva e Ilma Santana, pela realização da festa em celebração ao título de Elevação Canônica concedido ao Padre Dhonis de Jesus Santana,no dia 29/01/2026 as 18:00 na comunidade de Bate-Pé.</t>
+  </si>
+  <si>
+    <t>22425</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22425/mocao_de_aplauso_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso ao Padre Dhonis de Jesus Santana pela celebração do título recebido com a Elevação Canônica, tornando-se o primeiro Pároco da Igreja de São Francisco no dia 29/01/2026 as 18:00, na comunidade de Bate-Pé.</t>
+  </si>
+  <si>
+    <t>22439</t>
+  </si>
+  <si>
+    <t>Ivan Cordeiro, Fernando Vasconcelos, Márcia Viviane</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22439/mocao_de_aplauso_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais e regimentais  manifesta o seu Aplauso ao Instituto Multidiscipinar em Saúde - Campus Anísio Teixeira, Universidade Federal  da Bahia,   na pessoa do seu Diretor, o Professor Márcio Vasconcelos Oliveira,   do Coordenador do Curso de Medicina,  Professor Wladir Bastos Fernandes Júnior, pela obtenção da nota máxima (5,0) no Exame Nacional de Formação Médica 2025 (ENAMED) divulgado pelo MEC no mês de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>22440</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22440/mocao_de_aplauso_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais e regimentais  manifesta o seu Aplauso a Universidade Estadual do Sudoeste da Bahia, na pessoa do seu Reitor, o Professor Luiz Otávio de Magalhães, e do Coordenador do Curso de Medicina,  Professor André Andrade, pela obtenção da nota máxima (5,0) no Exame Nacional de Formação Médica 2025 (ENAMED) divulgado pelo MEC no mês de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>22441</t>
+  </si>
+  <si>
+    <t>Márcia Viviane, Fernando Vasconcelos, Luciano Gomes</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22441/mocao_de_aplauso_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso e reconhecimento ao Serviço de Atendimento Movel de Urgencia - SAMU 192 e a seus servidores pelos 22 anos de serviços prestados ao Município de Vitória da Conquista._x000D_
+Onde os profissionais atuam de forma incansável, 24 horas por dia, na linha de frente do socorro em situações de urgência e emergência no nosso município._x000D_
+O SAMU 192 é um pilar fundamental da saúde pública, proporcionando atendimento ágil, técnico e humano, muitas vezes em cenários de grande pressão e risco, sendo decisivo para salvar vidas e evitar sequelas nos pacientes. Destacamos a dedicação, a coragem e o profissionalismo de cada servidor que compõe a equipe do SAMU, que se dedicam a acolher e cuidar da população nos momentos de maior fragilidade.</t>
+  </si>
+  <si>
+    <t>22460</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22460/mocao_de_aplauso_08-2025.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu Aplauso ao poeta e compositor Paulo Dagomé, pelo lançamento da obra "A Poética do Abismo".</t>
+  </si>
+  <si>
+    <t>22516</t>
+  </si>
+  <si>
+    <t>Dinho dos Campinhos</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22516/mocao_de_aplauso_09-2025.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória Da Conquista manifesta o seu Aplauso a Senhora Ceres Neide Almeida Costa pelo seu excelente trabalho prestado ao municipio.</t>
+  </si>
+  <si>
+    <t>22530</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22530/mocao_de_aplauso_10-2025.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso aos Desembargadores do TJBA: o Presidente José Edivaldo Rocha Rotondano; e ao 1º Vice-Presidente Josevando Souza Andrade, em reconhecimento aos relevantes serviços prestados ao Poder Judiciário baiano.</t>
+  </si>
+  <si>
+    <t>22565</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22565/mocao_de_aplauso_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória Da Conquista manifesta o seu Aplauso ao Senhor  Ulisses A. Bezerra Rodrigues pelo seu excelente trabalho prestado ao municipio.</t>
+  </si>
+  <si>
+    <t>22586</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22586/mocao_de_aplauso_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista (CMVC)  manifesta seu Aplauso à jovem goleira conquistense Anna Júlia Cardoso Barbosa, pela sua convocação para a Seleção Brasileira de Futebol Feminino Sub-15.</t>
+  </si>
+  <si>
+    <t>22587</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22587/mocao_de_aplauso_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Primeira Igreja Batista Bíblica de Vitória da Conquista, pelos seus 126 anos de existência, na pessoa do Pastor Presidente Vitor Ferreira e Silva.</t>
+  </si>
+  <si>
+    <t>22588</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22588/mocao_de_aplauso_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Dra. Carina Canguçu, advogada e membra da ABRADEP, pela nomeação como Desembargadora Titular doTribunal Regional Eleitoral da Bahia (TRE-BA).</t>
+  </si>
+  <si>
+    <t>22592</t>
+  </si>
+  <si>
+    <t>Ricardo Babão, Adinilson Pereira, Alexandre Xandó, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Gordo, Subtenente Muniz</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22592/mocao_de_aplauso_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu aplauso à Dra. Tatiana Coelho de Sampaio, pelo reconhecimento à descoberta da Polilaminina, inovação científica com potencial transformador no tratamento de lesões da Medula Espinhal e na promoção da qualidade de vida.</t>
+  </si>
+  <si>
+    <t>22593</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22593/mocao_de_aplauso_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu aplauso à Fabrício Abrantes, prefeito do município de Brumado – BA, em reconhecimento ao resgate e promoção do Carnaval de Brumado (CarnaBrumas 2026), em virtude da sua atuação e comprometimento com a cultura, tradição, desenvolvimento social e econômico da região.</t>
+  </si>
+  <si>
+    <t>22596</t>
+  </si>
+  <si>
+    <t>Ricardo Gordo, Adinilson Pereira, Alexandre Xandó, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Subtenente Muniz</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22596/mocao_de_aplauso_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu Aplauso ao Frei Jesulino Pereira Silva e ao Frei José Geraldo Alves pelos 50 anos de vida religiosa.</t>
+  </si>
+  <si>
+    <t>22598</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22598/mocao_de_aplauso_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Coordenação Municipal de Juventude, vinculada `SMDE, na pessoa do Sr. Luiz Augusto Cardoso Santos Rocha e do Secretário Marcos Ferreira, pela execução do Projeto CONQUISTAR e dos 28 jovens aprovados nas universidades públicas como: UESB, UFBA, UNIFAL e IFBA.</t>
+  </si>
+  <si>
+    <t>22636</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22636/mocao_de_aplauso_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso ao Produtor cultural Vadinho Barreto, pelos 12 anos do Programa Quintas de Maio, e em reconhecimento à sua relevante contribuição para o fortalecimento e valorização da cultura da nossa terra.</t>
+  </si>
+  <si>
+    <t>22668</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22668/mocao_de_aplauso_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista (CMVC) manifesta seu Aplauso à Perita Lays Macedo, servidora lotada na Coordenação Regional de Polícia Técnica de Vitória da Conquista, por se tornar a primeira servidora do Departamento de Polícia Técnica da Bahia a integrar a Coordenação de Prevenção à Violência Contra Mulheres da Secretaria Nacional de Segurança Pública (Senasp), vinculada ao Ministério da Justiça e Segurança Pública (MJSP).</t>
+  </si>
+  <si>
+    <t>22689</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22689/mocao_de_aplauso_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, Estado da Bahia, juntamente com o Vereador Márcio de Vivi, no uso de suas atribuições legais e regimentais, manifesta moção de aplausos ao time de futebol feminino Figueirense Futebol Clube, equipe da zona rural da Limeira, pela brilhante conquista do 1º Torneio de Futebol Feminino, realizado no Povoado da Limeira, em nossa cidade.</t>
+  </si>
+  <si>
+    <t>22690</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22690/mocao_de_aplauso_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitoria da Conquista manifesta seus aplauso  pelos 87 anos de fundação da Segunda Igreja Batista de Vitória da Conquista, celebrados em 27 de fevereiro, em reconhecimento à sua relevante trajetória de fé, serviço cristão e compromisso com os valores espirituais, sociais e humanos</t>
+  </si>
+  <si>
+    <t>22735</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22735/mocao_de_aplauso_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu Aplauso a Ana Emanuela Fausto Xavier, coordenadora da Unidade de Pronto Atendimento (UPA), em reconhecimento ao relevante trabalho prestado na área da saúde e à dedicação no cuidado com a população conquistense.</t>
+  </si>
+  <si>
+    <t>22736</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22736/mocao_de_aplauso_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu Aplauso ao Sr. Etelvino Nunes, carinhosamente conhecido como Theo, servidor desta Casa Legislativa, em reconhecimento à sua dedicação, compromisso e relevantes serviços prestados no exercício de suas funções</t>
+  </si>
+  <si>
+    <t>22737</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22737/mocao_de_aplauso_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso a empresa Alimentos Tia Sônia, na pessoa do senhor Marcos Fenício Lopes Dias, pelos seus 30 anos de história.</t>
+  </si>
+  <si>
+    <t>22750</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22750/mocao_de_aplauso_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso a Paróquia Nossa Senhora das Candeias na pessoa do Mons. Gerson de Jesus Bittencourt e toda Comissão de Festa pela realização da Festa de Nossa Senhora das Candeias 2025 e pelos 40 anos de Paróquia</t>
+  </si>
+  <si>
+    <t>22776</t>
+  </si>
+  <si>
+    <t>Luis Carlos Dudé, Fernando Vasconcelos</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22776/mocao_de_aplauso_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso a empresa Cabral &amp; Sousa, pelos seus 50 anos de história.</t>
+  </si>
+  <si>
+    <t>22777</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22777/mocao_de_aplauso_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, Estado da Bahia, juntamente com o Vereador Márcio de Vivi, no uso de suas atribuições legais e regimentais, manifesta moção de aplausos para prestar justa e merecida homenagem à Associação dos Guardas Municipais de Vitória da Conquista –AGMVC, entidade que, desde sua criação em janeiro de 2022, vem desempenhando papel fundamental na defesa, valorização e representação dos profissionais da Guarda Municipal do município.</t>
+  </si>
+  <si>
+    <t>22901</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22901/mocao_de_aplauso_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista (CMVC) _x000D_
+manifesta seu aplauso ao grupo de motoboys de Vitória da _x000D_
+Conquista, na pessoa do senhor Welton Lima Gonçalves, _x000D_
+pela relevante participação e mobilização nas buscas pela _x000D_
+senhora Rosania Silva Borges</t>
+  </si>
+  <si>
+    <t>22925</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22925/mocao_de_aplauso_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso a Pastoral do Menor de Vitória da Conquista pelos seus 30 anos.</t>
+  </si>
+  <si>
+    <t>22960</t>
+  </si>
+  <si>
+    <t>Cris Rocha, Luciano Gomes</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22960/mocao_de_aplauso_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso a VCA CONSTRUTORA que foi reconhecida como a 16° maior do Brasil, além de ocupar a 3° posição no Nordeste e a 1° da Bahia, no setor da Construção Civil.</t>
+  </si>
+  <si>
+    <t>22961</t>
+  </si>
+  <si>
+    <t>Ivan Cordeiro, Edivaldo Ferreira Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22961/mocao_de_aplauso_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais e regimentais  manifesta o seu Aplauso ao Senhor Jônatas Meireles pela nomeação como Procurador de Justiça junto do Superior Tribunal de Justiça Desportiva (STJD).</t>
+  </si>
+  <si>
+    <t>22964</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22964/mocao_de_aplauso_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu Aplauso ao Grupo Comveima, em reconhecimento à sua destacada atuação no setor de veículos comerciais e pela conquista de premiações no Programa de Certificação Mercedes-Benz StarClass.</t>
+  </si>
+  <si>
+    <t>22965</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22965/mocao_de_aplauso_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso a empresa Cabral &amp; Sousa, pela conquista de 4 grandes premiações da Mondelez International.</t>
+  </si>
+  <si>
+    <t>22967</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22967/mocao_de_aplauso_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso ao policial militar Cabo Wagner Sampaio Silveira pelo seu excelente trabalho prestado ao municipio.</t>
+  </si>
+  <si>
+    <t>22968</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22968/mocao_de_aplauso_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta Moção de Aplauso ao Tenente-Coronel Gabriel de Jesus Penna, Comandante do 7º Batalhão de Bombeiros Militar, em reconhecimento à sua trajetória profissional, marcada pela competência e compromisso com o serviço público, bem como para manifestar votos de pleno êxito na condução de suas funções, destacando a relevância de sua atuação para a segurança, o bem-estar e a qualidade de vida da população de Vitória da Conquista e região.</t>
+  </si>
+  <si>
+    <t>22969</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22969/mocao_de_aplauso_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta _x000D_
+Moção de Aplauso à 3ª edição da Meia Maratona de _x000D_
+Conquista, na pessoa de seu organizador, Márcio _x000D_
+Lanuzi Duarte Louzada, em reconhecimento ao seu _x000D_
+notório comprometimento e dedicação na promoção e no _x000D_
+fortalecimento da prática esportiva e do lazer em nosso _x000D_
+município.</t>
+  </si>
+  <si>
+    <t>22976</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22976/mocao_de_aplauso_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais e regimentais  manifesta o seu Aplauso a Jânio Arapiranga pelos 20 anos do Programa Som da Terra na Rádio Clube Fm 95.9.</t>
+  </si>
+  <si>
+    <t>23004</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23004/mocao_de_aplauso_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais, manifesta seu mais sincero APLAUSO e reconhecimento à Patrulha Preventiva da 78ª Companhia Independente de Polícia Militar (CIPM), pelo trabalho exemplar desenvolvido na proteção de mulheres em situação de violência doméstica e familiar neste Município.</t>
+  </si>
+  <si>
+    <t>23006</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23006/mocao_de_aplauso_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso para a Empresa Acrilux, através do proprietário, o Senhor Alexandrino Salazar Moreira da Silva, pelos 40 anos de atuação no comércio de Vitória da Conquista, gerando emprego e renda, prestando serviços de eficiência e qualidade para nossa Cidade.</t>
+  </si>
+  <si>
+    <t>23034</t>
+  </si>
+  <si>
+    <t>Márcia Viviane, Ricardo Babão</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23034/mocao_de_aplauso_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista (CMVC) manifesta seu aplauso às equipes das Unidades de Terapia Intensiva (UTIs I e III) do Hospital Geral de Vitória da Conquista (HGVC), pelo reconhecimento nacional como algumas das mais eficientes do país, destacando a excelência do atendimento prestado e a qualidade da assistência ofertada à população.</t>
+  </si>
+  <si>
+    <t>23036</t>
+  </si>
+  <si>
+    <t>Ricardo Gordo, Fernando Vasconcelos</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23036/mocao_de_aplauso_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu Aplauso a Tiago Pereira da Costa, Coordenador Geral do Programa Bahia Sem Fome, pela inauguração de 08 Cozinhas Comunitárias e Solidárias - Projeto Comida no Prato, em Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23072</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23072/mocao_de_aplauso_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso à TV Sudoeste pelos seus 36 anos de história.</t>
+  </si>
+  <si>
+    <t>23079</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23079/mocao_de_aplauso_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais e regimentais  manifesta o seu Aplauso ao Senhor Carmino Farias da Silva pelos 45 anos de serviços prestados, na função de coveiro particular no Cemitério da Saudade.</t>
+  </si>
+  <si>
+    <t>23127</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23127/mocao_de_aplauso_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso à estudante Isadora de Andrade Tigre, aluna da 2ª série do Ensino Médio, pela conquista da medalha de prata na categoria sênior da Olimpíada Brasileira de Geoinformação, Edição 2025.</t>
+  </si>
+  <si>
+    <t>23130</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23130/mocao_de_aplauso_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso a Equipe de relacinamento com o poder Público e Grandes Clientes da neoenergia Coelba pelo seu excelente trabalho prestado ao municipio.</t>
+  </si>
+  <si>
+    <t>23155</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23155/mocao_de_aplauso_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais e regimentais  manifesta o seu Aplauso ao Instituo Plenaruim, na pessoa do Senhor Matheus Souza, pela organização do 4º Congresso Baiano de Vereadores e Vereadoras ocorrido em Salvador.</t>
+  </si>
+  <si>
+    <t>23156</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23156/mocao_de_aplauso_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória Da Conquista manifesta o seu Aplauso a Policial Militar Cabo PM Aretha Silva Damasceno pelo seu excelente trabalho prestado ao municipio.</t>
+  </si>
+  <si>
+    <t>23180</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23180/mocao_de_aplauso_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à 77ª Companhia Independente de Polícia Militar (CIPM), pelo excelente serviço prestado à sociedade de Vitória da Conquista, nas pessoas do Major Orlins dos Santos Almeida, e do Subcomandante, Capitão Marcos Venícius Costa Figueredo, estendendo-se a todos os policiais militares que integram a corporação, pelo comprometimento, dedicação e profissionalismo no exercício de suas funções.</t>
+  </si>
+  <si>
+    <t>23199</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23199/mocao_de_aplauso_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais e regimentais  manifesta o seu Aplauso ao Colégio Nossa Senhora de Fátima (Sacramentinas) pelos 70 anos de fundação em nosso Município.</t>
+  </si>
+  <si>
+    <t>23209</t>
+  </si>
+  <si>
+    <t>Dr. Andreson</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23209/mocao_de_aplauso_51-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Projeto “ConSertão” idealizado pela Orquestra Conquista Sinfônica (Maestro João Omar e Elton Becker) e apoiado pelos mandatos dos Deputados Waldenor Pereira e José Raimundo Fontes, que, durante o período Natalino, fez apresentações em Bairros (Patagônia) e nos Distritos (Bate Pé, Iguá, Batuque), proporcionando à população contato maior com a música sinfônica e a cultura.</t>
+  </si>
+  <si>
+    <t>23240</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23240/mocao_de_aplauso_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso para a 6ª Cavalgada da Pedra Branca, o evento aconteceu no domingo 12 de Abril de 2026, na Chácara do Fazendeiro, Pedra Branca, aonde reuniu pessoas de toda região, que mais uma vez se fez presente para prestigiar essa grande festa.</t>
+  </si>
+  <si>
+    <t>23242</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23242/mocao_de_aplauso_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta Moção de Aplauso aos delegados Fabiano Aurich e Neuberto Costa, em reconhecimento às suas trajetórias profissionais exemplares, competência  e pautadas  na ética, dedicação ao serviço público.</t>
+  </si>
+  <si>
+    <t>23311</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23311/mocao_de_aplauso_54-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso à equipe do Serviço de Transplantes Papa São João Paulo II, do Hospital São Vicente de Paulo – Santa Casa de Misericórdia de Vitória da Conquista, pela realização do primeiro transplante de fígado no interior do Estado da Bahia.</t>
+  </si>
+  <si>
+    <t>23312</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23312/mocao_de_aplauso_55-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu Aplauso à Julianne Nogueira Reis, Juíza de Direito do Tribunal de Justiça da Bahia, titular da Vara da Infância e Adolescência da Comarca de Vitória da Conquista, em reconhecimento ao excelente trabalho que vem desenvolvendo em prol da justiça e da proteção dos direitos de crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>23313</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23313/mocao_de_aplauso_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seus Aplausos aos 10 anos da Central de Interpretação de Libras (CIL), na pessoa de sua Gerente, Jaqueline França da Silva.</t>
+  </si>
+  <si>
+    <t>23337</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23337/mocao_de_aplauso_57-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao grupo de amigos “Resenha Pura Sessentões”, pela relevante contribuição à promoção do esporte, da convivência social e da qualidade de vida.</t>
+  </si>
+  <si>
+    <t>23338</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23338/mocao_de_aplauso_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Time “Jardim Valéria” (estendida a seus Diretores, principalmente ao Presidente Nielson, Comissão Técnica, Jogadores, Apoiadores e Torcedores) pela excelente campanha e por ter se sagrado campeão do Campeonato Interbairros - edição 2026 -, assim, tornando-se bicampeão (2017/2026).</t>
+  </si>
+  <si>
+    <t>23354</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23354/mocao_de_aplauso_59-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais e regimentais  manifesta o seu Aplauso a Aline Trancoso pelo Troféu Mulher Inspiração da Cafeicultura do Brasil em 2026,que aconteceu no 9º Encontro Mineiro de Cafeicultoras  ocorrido no último dia 16 de abril deste ano.</t>
+  </si>
+  <si>
+    <t>23366</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23366/mocao_de_aplauso_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso ao Frei Ícaro Rocha de Brito, conquistense e frade capuchinho, em reconhecimento aos relevantes serviços prestados à frente da Reitoria do Santuário de Santa Dulce dos Pobres, bem como por sua dedicação e compromisso com as Obras Sociais Irmã Dulce, em Salvador, Bahia.</t>
+  </si>
+  <si>
+    <t>23367</t>
+  </si>
+  <si>
+    <t>Luis Carlos Dudé, Cris Rocha, Fernando Vasconcelos</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23367/mocao_de_aplauso_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso ao Frei Gleizer Campinho Dias e a toda Comissão de Festas, em reconhecimento pela realização da belíssima festa em honra a Nossa Senhora de Fátima no ano de 2026, marcada pela organização, devoção popular e expressiva participação da comunidade.</t>
+  </si>
+  <si>
+    <t>23389</t>
+  </si>
+  <si>
+    <t>Ricardo Gordo, Ivan Cordeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23389/mocao_de_aplauso_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu Aplauso a Comissão organizadora do Interbairros pela realização e execução desse brilhante campeonato.</t>
+  </si>
+  <si>
+    <t>23403</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23403/mocao_de_aplauso_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos para o Senhor José Juarez Ferraz Flores pela doação de 1650m² quadrados de uma área (terreno) no Povoado de Abelhas. O local será destinado para a construção da Nova Escola Municipal em Abelhas A atitude do homenageado é digna de aplausos, servindo de exemplo inspirador para toda a sociedade, por evidenciar que ações individuais podem gerar impactos duradouros e transformadores na vida de muitas pessoas.</t>
+  </si>
+  <si>
+    <t>23404</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23404/mocao_de_aplauso_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao movimento Legendários, realizado entre os dias 2 e 5 de abril, nesta cidade, nas pessoas do Diretor Murilo Rebouças, do Coordenador Jaldo Mendes e do Subcoordenador Bruno Pereira.</t>
+  </si>
+  <si>
+    <t>23405</t>
+  </si>
+  <si>
+    <t>Márcia Viviane, Alexandre Xandó</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23405/mocao_de_aplauso_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta, por meio desta Moção de Aplauso, seu reconhecimento à jovem musicista Regiane Freire, pela sua participação na maior turnê internacional já realizada por uma orquestra brasileira na China, com apresentações também na Alemanha, integrando a orquestra Neo-Jibá e levando o nome de Vitória da Conquista para o cenário cultural internacional.</t>
+  </si>
+  <si>
+    <t>23406</t>
+  </si>
+  <si>
+    <t>Márcia Viviane, Edivaldo Ferreira Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23406/mocao_de_aplauso_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta, por meio desta Moção de Aplauso, seu reconhecimento ao professor Josenaldo de Sousa Alves, pelo encerramento de sua trajetória na Faculdade Independente do Nordeste (FAINOR), marcada por relevantes contribuições à educação superior e à formação profissional em nossa região.</t>
+  </si>
+  <si>
+    <t>23407</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23407/mocao_de_aplauso_67-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta, por meio desta Moção de Aplauso, seu reconhecimento à Rede Ajeum – Rede de Nutricionistas e Estudantes de Nutrição Negras e Negros, pelo lançamento da obra “Ajeum de Memórias”, que se destaca pela valorização de narrativas não hegemônicas e saberes ancestrais no campo da alimentação, nutrição e saúde da população negra.</t>
+  </si>
+  <si>
+    <t>23472</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23472/mocao_de_aplauso_dama_das_camelias.doc</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Sra. Keila Americano, em reconhecimento à sua trajetória profissional e ao relevante trabalho desenvolvido em prol do fortalecimento da autoestima, identidade e protagonismo feminino.</t>
+  </si>
+  <si>
+    <t>23479</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23479/mocao_de_apaluso_time_juventude.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta, por meio desta Moção de Aplauso, seu reconhecimento e congratulações ao Time Juventude do Patagônia, pelo brilhante desempenho no Campeonato Interbairros, no qual sagrou-se vice-campeão, permanecendo invicto durante toda a competição.</t>
+  </si>
+  <si>
+    <t>23480</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23480/mocao_de_aplauso_aluno_ifba.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais, vem, por meio desta, manifestar seu mais sincero APLAUSO e reconhecimento ao jovem Ryan Victor Oliveira Barbosa, aluno do curso técnico em eletrônica do IFBA, pelo desenvolvimento do projeto SDM – Segurança da Mulher, sob a orientação da professora Valquíria Dias de Almeida.</t>
+  </si>
+  <si>
+    <t>23486</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23486/mocao_aplauso_-_equipe_de_infraestrutura_pdf.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso, à Equipe de Infraestrutura da Festa de Nossa Senhora de Fátima de 2026.</t>
+  </si>
+  <si>
+    <t>22423</t>
+  </si>
+  <si>
+    <t>MOP</t>
+  </si>
+  <si>
+    <t>Moção de Pesar</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22423/mocao_de_pesar_01-2025.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento de Eunice Peixoto Amaral, carinhosamente conhecida como Dona Nice, ocorrido nesta quinta-feira, 29 de janeiro, em Vitória da Conquista, aos 96 anos de idade.</t>
+  </si>
+  <si>
+    <t>22430</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22430/mocao_de_pesar_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Frei Bernardo Alves dos Santos, ocorrido no dia 29 de Janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>22434</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22434/mocao_de_pesar_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da senhora Isabel de Oliveira Silva (Beza), ocorrido no dia 25 de Janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>22435</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22435/mocao_de_pesar_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da senhora Arminda Trindade Guimarães, ocorrido no dia 27 de Janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>22436</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22436/mocao_de_pesar_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento precoce de João Lucas Ferreira Bispo, ocorrido no dia 19 de Janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>22447</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22447/mocao_de_pesar_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de José Raimundo Calazans Nascimento (Zé da retifica Vitória), ocorrido no dia 31 de Janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>22527</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22527/mocao_de_pesar_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento de Robert Pereira da Silva (Monitor Buck), ocorrido neste sábado, 07 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>22755</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22755/mocao_de_pesar_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento de Elisabeth Lima.</t>
+  </si>
+  <si>
+    <t>22825</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22825/mocao_de_pesar_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal manifesta seu profundo pesar pelo falecimento da  senhora Zenira Andrade Correia .</t>
+  </si>
+  <si>
+    <t>22859</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22859/mocao_de_pesar_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento de Dona Giomar Souza, ocorrido no dia 10 de março de 2026, nascida em 15 de agosto de 1923.</t>
+  </si>
+  <si>
+    <t>22862</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22862/mocao_de_pesar_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do senhor Adalgiso Gama, morador do povoado da Bandinha, ocorrido de forma trágica no final da tarde de terça-feira, dia 10 de março, na estrada de acesso à região da Limeira, zona rural de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22863</t>
+  </si>
+  <si>
+    <t>Alexandre Xandó, Adinilson Pereira, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Ricardo Gordo, Subtenente Muniz</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22863/mocao_de_pesar_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento de Rosânia Silva Borges, ocorrido na tarde de segunda-feira, 09 de março de 2026, após ser vítima de uma forte enxurrada durante as chuvas que atingiram o município.</t>
+  </si>
+  <si>
+    <t>22877</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22877/mocao_de_pesar_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista (CMVC) manifesta seu pesar pelo falecimento do empresário Renato Magalhães, ocorrido no dia 11 de março de 2026, aos 84 anos.</t>
+  </si>
+  <si>
+    <t>22879</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22879/mocao_de_pesar_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista (CMVC), _x000D_
+através do mandato da Vereadora Dra. Lara Fernandes, _x000D_
+manifesta seu pesar pelo falecimento da senhora _x000D_
+Ederlinda Grisi Rocha, carinhosamente conhecida como _x000D_
+Dona Linda, ocorrido na madrugada do dia 13 de março _x000D_
+de 2026, em Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22903</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22903/mocao_de_pesar_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento da Srª Alvina Alves de Jesus, ocorrido no dia 12 de março de 2026, nascida em 10 de outubro de 1925.</t>
+  </si>
+  <si>
+    <t>22963</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22963/mocao_de_pesar_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da senhora Junilia Gomes de Oliveira, ocorrido no dia 19 de Março de 2026.</t>
+  </si>
+  <si>
+    <t>23007</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23007/mocao_de_pesar_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento de Adalgisa de Jesus Teixeira, carinhosamente conhecida como Daia, ocorrido no dia 25 de março de 2026, aos 75 anos de idade.</t>
+  </si>
+  <si>
+    <t>23008</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23008/mocao_de_pesar_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento de Ilhamara Nascimento Vieira, ocorrido no dia 25 de março de 2026, nascida em 09 de Abril de 1990.</t>
+  </si>
+  <si>
+    <t>23025</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23025/mocao_de_pesar_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento de Gabriel Lopes Ferraz.</t>
+  </si>
+  <si>
+    <t>23035</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23035/mocao_de_pesar_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da senhora Elza Maria dos Santos.</t>
+  </si>
+  <si>
+    <t>23037</t>
+  </si>
+  <si>
+    <t>Luis Carlos Dudé, Adinilson Pereira, Alexandre Xandó, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Ricardo Gordo, Subtenente Muniz</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23037/mocao_de_pesar_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da senhora Enir Correia.</t>
+  </si>
+  <si>
+    <t>23041</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23041/mocao_de_pesar_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Geraldo Alves, carinhosamente conhecido como Pastor Geraldo, ocorrido em 28 de março de 2026, aos 80 anos de idade, deixando profundo vazio e imensa saudade em todos que tiveram o privilégio de conhecê-lo.</t>
+  </si>
+  <si>
+    <t>23069</t>
+  </si>
+  <si>
+    <t>Bancada Feminina</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23069/mocao_de_pesar_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PELA MORTE   DA  MANUELA VIEIRA MATOS SILVA DE 23 ANOS,  VITIMA DE  CRIME DE EXTREMA VIOLÊNCIA OCORRIDO NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>23078</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23078/mocao_de_pesar_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento do  Paulo José Bispo da Silva , popularmente conhecido como “Paulão Esportes”, ocorrido no dia 06 de abril.</t>
+  </si>
+  <si>
+    <t>23108</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23108/mocao_de_pesar_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal manifesta seu profundo pesar pelo falecimento  senhor Anfilófio Fernandes Pedral Sampaio .</t>
+  </si>
+  <si>
+    <t>23109</t>
+  </si>
+  <si>
+    <t>Ivan Cordeiro, Adinilson Pereira, Alexandre Xandó, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Ricardo Gordo, Subtenente Muniz</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23109/mocao_de_pesar_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal manifesta seu profundo pesar pelo falecimento  senhor Edésio Júlio.</t>
+  </si>
+  <si>
+    <t>23179</t>
+  </si>
+  <si>
+    <t>Edivaldo Ferreira Júnior, Adinilson Pereira, Alexandre Xandó, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Ricardo Gordo, Subtenente Muniz</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23179/mocao_de_pesar_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu mais profundo pesar pelo falecimento do empresário Antônio Roberto de Barros Cairo, ocorrido na última sexta-feira, na cidade de São Paulo.</t>
+  </si>
+  <si>
+    <t>23208</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23208/mocao_de_pesar_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento do Sr. Antônio Carlos Nascimento, ocorrido no dia 11 de Abril de 2026, nascido em 30 de março de 1979.</t>
+  </si>
+  <si>
+    <t>23243</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23243/mocao_de_pesar_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista_x000D_
+manifesta o seu profundo pesar pelo falecimento de Naildes Moreira Santos.</t>
+  </si>
+  <si>
+    <t>23287</t>
+  </si>
+  <si>
+    <t>Luciano Gomes, Nelson de Vivi</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23287/mocao_de_pesar_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento de Ademailton Silva de Souza, carinhosamente conhecido como Binho, aos 40 anos.</t>
+  </si>
+  <si>
+    <t>23321</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23321/mocao_de_pesar_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento de Antonio Costa Borges, ocorrido na tarde de terça-feira, 21 de Abril de 2026.</t>
+  </si>
+  <si>
+    <t>23322</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23322/mocao_de_pesar_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento de Avelino Dias da Rocha.</t>
+  </si>
+  <si>
+    <t>23481</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23481/mocao_se_clemente_.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento do senhor Clemente José dos Santos, que deixa uma trajetória marcada pela simplicidade, respeito, dedicação à família e contribuição à comunidade, ocorrido no dia 06 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>23206</t>
+  </si>
+  <si>
+    <t>MREP</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23206/mocao_de_repudio_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO em face das declarações proferidas pela atriz Luana Piovani, as quais, de forma generalizada e desrespeitosa, atingem a comunidade evangélica brasileira.</t>
+  </si>
+  <si>
+    <t>23488</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23488/mocao_de_repudio_-_mocao_de_repudio_a_caixa_economica_federal_em_especial_a_agencia_0079_diante_da_recorrente_e_excessiva_demora_no_atendimento_ao_publico..docx</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta Moção de Repúdio à Caixa Econômica Federal em especial à Agência 0079, diante da recorrente e excessiva demora no atendimento ao público</t>
+  </si>
+  <si>
+    <t>22693</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22693/parecer_ao_pl_143-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 143/2025, QUE DISPÕE SOBRE A DENOMINAÇÃO DE “RUA MARIA ELENIR FERRAZ DE MELO PORTO” A ATUAL RUA B, LOCALIZADA NO LOTEAMENTO MARIANA, BAIRRO BOA VISTA, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22694</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22694/parecer_ao_pl_147-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO N° 147/2025, QUE DISPÕE SOBRE A DENOMINAÇÃO DE RUA ALZINO CORREIA LACERDA” A ATUAL RUA E, QUE DÁ INÍCIO À TRAVESSA DA ESCOLA MARLENE FLORES ATÉ O MIX FLORES, NO BAIRRO LAGOA DAS FLORES, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22695</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22695/parecer_ao_pl_153-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 153/2025, QUE INSTITUI O DIA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE AS EXPERIÊNCIAS ADVERSAS NA INFÂNCIA (ACEs), A SER CELEBRADO ANUALMENTE EM 20 DE SETEMBRO NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22696</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22696/parecer_ao_pl_171-25.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 171/2025, QUE DISPÕE SOBRE A DENOMINAÇÃO DE “RUA CARLOS VIANA DE BRITO” A ATUAL RUA VEREDA DO PROGRESSO, LOCALIZADA ENTRE A BR-116 ATÉ A ENTRADA DO DISTRITO DE SÃO JOÃO DA VITÓRIA, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22697</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22697/parecer_ao_pl_172-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 172/2025, QUE DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DO “CENTRO COMUNITÁRIO DO ASSENTAMENTO DO CEDRO”, QUE PASSA A DENOMINAR-SE “CENTRO COMUNITÁRIO DIONÍSIO MACEDO FONTES FILHO”, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22698</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22698/parecer_ao_pl_193-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 193/2025, QUE INSTITUI O DIA MUNICIPAL DA AÇÃO CLIMÁTICA NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22699</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22699/parecer_ao_pl_205-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO N° 205/2025 QUE DISPÕE SOBRE A DENOMINAÇÃO DA ATUAL AVENIDA “A”, LOCALIZADA NO LOTEAMENTO SOL NASCENTE, BAIRRO CANDEIAS, COMO “DR. PAULO CÉSAR DE PÁDUA”.</t>
+  </si>
+  <si>
+    <t>22700</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22700/parecer_-_comissoes_-_nome_logradouro_-_pl_206.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO N° 206/2025 QUE DISPÕE SOBRE A DENOMINAÇÃO DA ATUAL RUA “C”, LOCALIZADA NO LOTEAMENTO CONQUISTENSE, BAIRRO BOA VISTA, COMO “IZA ALMEIDA DOS SANTOS SILVEIRA”.</t>
+  </si>
+  <si>
+    <t>22713</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22713/parecer_comissao_pl_93_de_2025.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº93/2025 QUE ALTERA O NOME DA RUA B, LOCALIZADA ENTRE AS AVENIDAS “A” E “B”, ACIMA DA TRAVESSA PEDRO HENRIQUE SANTOS PARA OLÁVIO MOREIRA SANTOS, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22727</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22727/parecer_ao_pl_183-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO N° 183/2025 QUE DENOMINA RUA JOÃOZINHO DA CARRETA A RUA LOCALIZADA NO FUNDO DA ESCOLA FERNANDO SPINOLA, NO BAIRRO PATAGÔNIA, NA FORMA DO ANEXO ÚNICO DESSALEI, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22738</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22738/parecer_ao_pl_185-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 185/2025, QUE DISPÕE SOBRE A DENOMINAÇÃO DE “GINÁSIO POLIESPORTIVO MUNICIPAL RAUL CARLOS ANDRADE FERRAZ (RAUL FERRAZ)”, ATUAL “GINÁSIO DE ESPORTES”, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22739</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22739/parecer_pl_201-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO N° 201/2025 QUE DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA ATUAL RUA 5, LOCALIZADA NA FAZENDA PAIXÃO, QUE PASSA A DENOMINAR-SE “RUA JULIANA VIEIRA DA CRUZ”, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22756</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22756/parecer_ao_pl_178-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 178/2025 QUE ALTERA O NOME DO CAMINHO 2, URBIS V - BAIRRO ZABELÊ, PASSARA A SE CHAMAR RUA DAIANE SILVA SANTOS, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22757</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22757/parecer_ao_pl_187-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 187/2025, QUE DISPÕE SOBRE A DENOMINAÇÃO DE “AVENIDA SÃO MIGUEL DAS MATAS” A ATUAL AVENIDA PERIMETRAL (TRECHO COMPREENDIDO ENTRE A AV. JURACY MAGALHÃES E A BR-116), BAIRRO FELÍCIA (LOTEAMENTO MORADA DOS PÁSSAROS), NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22758</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22758/parecer_ao_pl_203-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO N° 203/2025 QUE DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE – UBS VILA ELISA COMO “UNIDADE BÁSICA DE SAÚDE VANESSA SANTOS DE ALMEIDA (EM MEMÓRIA)”, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA.</t>
+  </si>
+  <si>
+    <t>22759</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22759/parecer_ao_pl_38-25_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 38/2025, DE INICIATIVA DO PODER EXECUTIVO, QUE ALTERA A LEI MUNICIPAL Nº 2.802/2023, QUE INSTITUI O PROGRAMA MUNICIPAL DE HABITAÇÃO PARA O SERVIDOR PÚBLICO DE VITÓRIA DA CONQUISTA – VILA DO SERVIDOR, PARA INCLUIR A FAIXA IV DE RENDA E ATUALIZAR OS VALORES DE ENQUADRAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22824</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22824/parecer_ao_pl_42-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 42/2025, DE INICIATIVA DO PODER EXECUTIVO, QUE DESAFETA BEM IMÓVEL PÚBLICO PARA FINS DE PERMUTA E AUTORIZA A PERMUTA ENTRE IMÓVEL DO MUNICÍPIO E IMÓVEL PARTICULAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22905</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22905/parecer_ao_plc_46-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL AO PROJETO DE LEI COMPLEMENTAR N°46/2025, DO EXECUTIVO. INSTITUI A POLÍTICA MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL NO MUNICÍPIO DE VITÓRIA DA CONQUISTA. CRIA CONSELHO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL E O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL. PROMOÇÃO DO DIREITO SOCIAL À MORADIA, REDUÇÃO DO DÉFICIT HABITACIONAL E FORTALECIMENTO DA POLÍTICA HABITACIONAL MUNICIPAL. CONSTITUCIONALIDADE, LEGALIDADE E INTERESSE PÚBLICO. APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>22906</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22906/parecer_ao_ple_01-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. PROJETO DE LEI DO EXECUTIVO. PROJETO DE LEI No 01/2026. ALTERAÇÃO DO ART. 92 DA LEI MUNICIPAL No 1.762/2011, QUE DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO MUNICIPAL E O PLANO DE CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA. ANTECIPAÇÃO DA DATA- BASE PARA REVISÃO DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PARA 1o DE JANEIRO DE CADA ANO. MEDIDA QUE VISA APRIMORAR O PLANEJAMENTO ORÇAMENTÁRIO E GARANTIR MAIOR PREVISIBILIDADE NAS NEGOCIAÇÕES SALARIAIS. COMPETÊNCIA DO PODER EXECUTIVO PARA DISPOR SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS. AUSÊNCIA DE VÍCIO DE INICIATIVA. COMPATIBILIDADE COM OS PRINCÍPIOS DA EFICIÊNCIA ADMINISTRATIVA E DA RESPONSABILIDADE FISCAL. PELA TRAMITAÇÃO E APROVAÇÃO.</t>
+  </si>
+  <si>
+    <t>22907</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22907/parecer_ao_208-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO. PROJETO DE LEI No 208/2025. DENOMINAÇÃO PRAÇA DE ACADEMIA AR LIVRE TEREZA DE OLIVEIRA BISPO ATUAL PRAÇA RAMIRO SANTOS. ANÁLISE DE CONSTITUCIONALIDADE. LEGALIDADE. COMPETÊNCIA LEGISLATIVA. INICIATIVA E TÉCNICA LEGISLATIVA. AUSÊNCIA DE ÓBICES JURÍDICOS. PARECER FAVORÁVEL À TRAMITAÇÃO.</t>
+  </si>
+  <si>
+    <t>22908</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22908/parecer_ao_pl_19-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO N° 19/2026. DISPÕE SOBRE A DENOMINAÇÃO DAS VIAS PÚBLICAS IDENTIFICADAS PELAS LETRAS “A” A “Q”, NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA. ANÁLISE DE CONSTITUCIONALIDADE. LEGALIDADE. COMPETÊNCIA LEGISLATIVA. INICIATIVA E TÉCNICA LEGISLATIVA. AUSÊNCIA DE ÓBICES JURÍDICOS. PARECER FAVORÁVEL À TRAMITAÇÃO.</t>
+  </si>
+  <si>
+    <t>22909</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22909/parecer_ao_188-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DESFAVORÁVEL AO PROJETO DE LEI DO LEGISLATIVO N° 188/2025. DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO PROPORCIONAL DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) PARA IMÓVEIS LOCALIZADOS EM VIAS PÚBLICAS QUE APRESENTEM BURACOS, FALTA DE ILUMINAÇÃO PÚBLICA OU OUTRAS CONDIÇÕES PRECÁRIAS DE INFRAESTRUTURA NO MUNICÍPIO DE VITÓRIA DA CONQUISTA. RENÚNCIA DE RECEITA. AUSÊNCIA DE ESTIMATIVA DO IMPACTO ORÇAMENTÁRIO E FINANCEIRO. AFRONTA AO ART. 113 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS (ADCT), INCLUÍDO PELA EMENDA CONSTITUCIONAL No 95/2016. INOBSERVÂNCIA DAS REGRAS DA LEI DE RESPONSABILIDADE FISCAL. INCONSTITUCIONALIDADE FORMAL. IMPOSSIBILIDADE DE PROSSEGUIMENTO DA PROPOSIÇÃO. PARECER DESFAVORÁVEL.</t>
+  </si>
+  <si>
+    <t>22918</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22918/parecer_favoravel_financas_e_orcamento_ple_01-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 01, DE 03 DE FEVEREIRO  DE  2026  ORIGEM:  Poder_x000D_
+Executivo Municipal ASSUNTO: Altera o art. 92 da Lei Municipal nº 1.762, de 30 de junho de 2011, que dispõe sobre o Estatuto do Magistério Público Municipal e o Plano de Carreira e Remuneração.</t>
+  </si>
+  <si>
+    <t>22971</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22971/parecer_ao_pl_07-24.pdf</t>
+  </si>
+  <si>
+    <t>Parecer contrário da Comissão de Legislação, Justiça e Redação Final ao Projeto de Lei 07/2024, de autoria do vereador Adinilson Pereira, que dispõe sobre a gratuidade do transporte público coletivo urbano as mães ou acompanhantes legais de pessoas com necessidade especiais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22972</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22972/parecer_ao_pl_50-24.pdf</t>
+  </si>
+  <si>
+    <t>Parecer contrário da Comissão de Legislação, Justiça e Redação Final ao Projeto de Lei 50/2024, de autoria do vereador Adinilson Pereira, que dispõe sobre a criação da campanha municipal de conscientização contra o uso do cigarro eletrônico, visando informar a população sobre os riscos à saúde associados ao seu consumo e promover a adoção de hábitos de vida saudáveis.</t>
+  </si>
+  <si>
+    <t>22973</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22973/parecer__17-25.pdf</t>
+  </si>
+  <si>
+    <t>Parecer contrário da Comissão de Legislação, Justiça e Redação Final ao Projeto de Lei 17/2025, de autoria da vereadora Dra Lara Fernandes, que dispõe sobre a proibição de gastos públicos que favoreçam  ou estimulem invasões e ocupações  de propriedades do terrítório do município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22974</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22974/parecer_ao_pl_13-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável da Comissão de Legislação, Justiça e Redação Final ao Projeto de Lei 13/2026, de autoria do vereador Paulinho Oliveira, que dispõe sobre a denominação de rua Hermelina Nascimento Porto a atual rua 27, localizada no loteamento Baron Conect, bairro Primavera, no município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22975</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22975/parecer_ao_pl_20-26.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Favorável da Comissão de Legislação, Justiça e Redação Final ao Projeto de Lei 20/2026, de autoria do vereador Adinilson Pereira, que institui a semana municipal de conscientização e combate à ludopatia, a ser realizada anualmente na primeira semana do mês de fevereiro, no município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23059</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23059/parecer_ao_pl_64-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO_x000D_
+64/2025, DE AUTORIA DO VEREADOR ADINILSON PEREIRA, QUE DISPÕE SOBRE A CRIAÇÃO CAMPANHAS EDUCATIVAS PARA O USO SEGURO BICICLETA NO MUNICÍPIO DE. VITÓRIA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23061</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23061/parecer_ao_pl_212-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 212/2025, DE AUTORIA DO VEREADOR LUIS CARLOS DUDÉ, QUE INSTITUI O DIA MUNICIPAL DO SANFONEIRO E DA SANFONEIRA NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE VITÓRIA DA CONQUISTA, A SER CELEBRADO ANUALMENTE EM 01 DE JUNHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23099</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23099/parecer_ao_pl_05-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 05/2025, DE AUTORIA DO VEREADOR ADINILSON PEREIRA, QUE QUE INSTITUI O “PROGRAMA DE PROMOÇÃO DE SAÚDE PREVENTIVA NO MUNICÍPIO DE VITÓRIA DA CONQUISTA”, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>23100</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23100/parecer_ao_pl_09-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 09/2025, DE AUTORIA DO VEREADOR ADINILSON PEREIRA, QUE INSTITUI A “SEMANA MÃOS NO ARADO - SEMANA DE VALORIZAÇÃO DO AGRO E FORTALECIMENTO DO PLANTIO E CRIAÇÃO DE ANIMAIS” NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIA</t>
+  </si>
+  <si>
+    <t>23101</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23101/parecer_ao_pl_29-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 29/2025, DE AUTORIA DA VEREADORA DRA LARA FERNANDES, QUE ESTABELECE A OBRIGATORIEDADE PARA OS ESTABELECIMENTOS E CENTROS DE ATENDIMENTO DA REDE MUNICIPAL DE SAÚDE DE ORIENTAR E ESCLARECER AS GESTANTES SOBRE OS RISCOS E AS CONSEQUÊNCIAS DO PROCEDIMENTO ABORTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23102</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23102/parecer_ao_pl_33-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 33/2025, DE AUTORIA DO VEREADOR PAULINHO OLIVEIRA, QUE DISPÕE SOBRE A PROIBIÇÃO DA CIRCULAÇÃO DE BICICLETAS EM ALAMEDAS SITUADAS EM ÁREAS DE GRANDE FLUXO DE PEDESTRES NO CENTRO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23103</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23103/parecer_ao_pl_49-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 49/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, INCLUSÃO DA CAPOEIRA COMO ATIVIDADE CURRICULAR NO ENSINO FUNDAMENTAL DAS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>23104</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23104/parecer_ao_pl_50-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 50/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE DISPÕE SOBRE A GARANTIA DE ANALGESIA NO PARTO NORMAL NAS MATERNIDADES COM ATENDIMENTOS PELO SUS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ  OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23105</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23105/parecer_ao_pl_51-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 51/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE DISPÕE SOBRE A GARANTIA DO PRÉ- NATAL DOMICILIAR PARA GESTANTES COM DIFICULDADE DE LOCOMOÇÃO OU EM SITUAÇÃO DE VULNERABILIDADE NO MUNICÍPIO DE VITÓRIA DA CONQUISTA - BA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23106</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23106/parecer_ao_pl_52-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 52/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE INSTITUI A OBRIGATORIEDADE DE PRESENÇA PÚBLICA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>23107</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23107/parecer_ao_pl_61-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 05/2025, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE INSTITUI O “SELO EMPRESA AMIGA DO CUIDADO” COM PONTUAÇÃO ADICIONAL EM PROCESSOS LICITATÓRIOS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA.</t>
+  </si>
+  <si>
+    <t>23110</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23110/parecer_ao_pl_68-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 68/2025, DE AUTORIA DO VEREADOR NATAN DA CARROCERIA, QUE DISPÕE SOBRE A DISPONIBILIZAÇÃO DE MEDICAMENTOS PRESCRITOS NAS UNIDADES DE SAÚDE DA FAMÍLIA EM PONTOS DE RETIRADA NO PRÓPRIO BAIRRO ONDE ESTÁ LOCALIZADA A UNIDADE DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>23111</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23111/parecer_ao_pl_74-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 74/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, INSTITUI VAGAS ROTATIVAS GRATUITAS E EXCLUSIVAS PARA MOTOCICLETAS UTILIZADAS POR PROFISSIONAIS DE ENTREGA E DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS, EM ESTACIONAMENTOS PÚBLICOS DE VIAS URBANAS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23112</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23112/parecer_ao_pl_75-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 75/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE INSTITUI O PROGRAMA DE ATENDIMENTO PEDAGÓGICO DOMICILIAR (APD) NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23113</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23113/parecer_ao_pl_77-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 77/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE DISPÕE SOBRE A INCLUSÃO DE PROFESSORES E DEMAIS PROFISSIONAIS DA EDUCAÇÃO BÁSICA, CUIDADORES, MONITORES ESCOLARES, SERVIDORES DE APOIO ESCOLAR E TRABALHADORES DA LIMPEZA URBANA ENTRE OS GRUPOS PRIORITÁRIOS PARA VACINAÇÃO CONTRA DOENÇAS INFECTOCONTAGIOSAS NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23114</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23114/parecer_ao_pl_79-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 79/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE ELABORAÇÃO E EXECUÇÃO DE PLANO DE MANEJO E RESGATE DA FAUNA SILVESTRE EM EMPREENDIMENTOS QUE IMPLIQUEM SUPRESSÃO DE VEGETAÇÃO OU ALTERAÇÃO DE HABITATS NATURAIS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23115</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23115/parecer_ao_pl_83-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 83/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À DOAÇÃO DE SANGUE ENTRE SERVIDORES DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DE VITÓRIA DA CONQUISTA – ‘DOE VIDA’, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>23116</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23116/parecer_ao_pl_87-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 87/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE INSTITUI A FISCALIZAÇÃO ORIENTADORA PARA ATIVIDADES ECONÔMICAS DE BAIXO RISCO NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>23154</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23154/parecer_ao_pl_91-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 91/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE CAPACITAÇÃO E EMPREENDEDORISMO PARA PESSOAS COM TRANSTORNO MENTAL OU  DEFICIÊNCIA INTELECTUAL NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23157</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23157/parecer_ao_pl_108-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 108/2025, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE IMPÕE AOS ÓRGÃOS PÚBLICOS DO MUNICÍPIO DE VITÓRIA DA CONQUISTA A OBRIGATORIEDADE DE INSTALAÇÃO DE SALAS DE APOIO À AMAMENTAÇÃO DESTINADAS AS SERVIDORAS E TRABALHADORAS TERCEIRIZADAS.</t>
+  </si>
+  <si>
+    <t>23158</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23158/parecer_ao_pl_109-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 109/2025, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE DISPÕE SOBRE A UTILIZAÇÃO PRIORITÁRIA DA REDE MUNICIPAL DO SUS COMO CAMPO DE PRÁTICA PARA A FORMAÇÃO DE ESTUDANTES DAS INSTITUIÇÕES PÚBLICAS DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23159</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23159/parecer_ao_pl_111-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 111/2025, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE INSTITUI A OBRIGATORIEDADE DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM ÁREAS COMUNS DE CONDOMÍNIOS RESIDENCIAIS COM 10 OU MAIS UNIDADES HABITACIONAIS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA</t>
+  </si>
+  <si>
+    <t>23160</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23160/parecer_ao_pl_112-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 112/2025, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE GARANTE ESPAÇO DE AMAMENTAÇÃO OU RECEBIMENTO DE LEITE HUMANO CONGELADO NAS ESCOLAS PÚBLICAS E PRIVADAS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA.</t>
+  </si>
+  <si>
+    <t>23161</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23161/parecer_ao_pl_140-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 140/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE FEIRAS LIVRES, ESTABELECE O ORDENAMENTO, A REGULARIZAÇÃO E O FUNCIONAMENTO DO CEASA EDMUNDO FLORES E DAS DEMAIS FEIRAS LIVRES NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23162</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23162/parecer_ao_pl_141-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 141/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, DISPÕE SOBRE A INSTALAÇÃO DE PRANCHAS DE COMUNICAÇÃO ALTERNATIVA EM ESPAÇOS PÚBLICOS DO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23165</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23165/parecer_ao_pl_142-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 142/2025, DE AUTORIA DO VEREADOR DIOGO AZEVEDO, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA “VALOR FEIRA CONQUISTA" NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, VISANDO AO FOMENTO DA ECONOMIA LOCAL, À VALORIZAÇÃO DA AGRICULTURA FAMILIAR E DOS PRODUTOS REGIONAIS, AO INCENTIVO AO CONSUMO EM FEIRAS LIVRES E NO CENTRO DE ABASTECIMENTO DE VITÓRIA DA CONQUISTA (CEASA EDMUNDO FLORES), E À PROMOÇÃO DO TURISMO GASTRONÔMICO-CULTURAL.</t>
+  </si>
+  <si>
+    <t>23166</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23166/parecer_ao_pl_191-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 191/2025, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE CRIA O OBSERVATÓRIO MUNICIPAL DE GÊNERO, RAÇA E CRISE CLIMÁTICA NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23167</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23167/parecer_ao_pl_192-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 192/2025, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE INSTITUI O PROGRAMA “MULHERES GUARDIÃS DE CONQUISTA”, DESTINADO A FORTALECER A PARTICIPAÇÃO DE MULHERES NAS AÇÕES DE PREVENÇÃO, MONITORAMENTO E ENFRENTAMENTO DOS IMPACTOS  DAS MUDANÇAS CLIMÁTICAS E DESASTRES AMBIENTAIS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>23168</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23168/parecer_ao_pl_194-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 194/2025, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE INSTITUI O PROGRAMA “ESCOLA INFORMADA, COMUNIDADE PREPARADA” NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23169</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23169/parecer_ao_pl_195-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 195/2025, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE INSTITUI O PROGRAMA “ALERTA CLIMA NA ESCOLA” NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23170</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23170/parecer_ao_pl_14-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 14/2026, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE INCLUSÃO DE, NO MÍNIMO, 10% (DEZ POR CENTO) DE OBRAS DE AUTORIA DE ESCRITORES LOCAIS NO ACERVO DAS BIBLIOTECAS DA ESCOLAS PÚBLICAS MUNICIPAIS DE VITÓRIA DA_x000D_
+CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23171</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23171/parecer_ao_pl_15-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 15/2026, DE AUTORIA DA VEREADORA MÁRCIA VIVIANE, QUE DISPÕE SOBRE A CRIAÇÃO DO OBSERVATÓRIO MUNICIPAL DE PREVENÇÃO À VIOLÊNCIA CONTRA MULHERES, COM ÊNFASE NO ENFRENTAMENTO AO FEMINICÍDIO E À VIOLÊNCIA POLÍTICA DE GÊNERO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23232</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23232/parecer_favoravel_ao_plc_43-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI COMPLEMENTAR Nº 43/2025, QUE REESTRUTURA E ALTERA A DENOMINAÇÃO DA SECRETARIA MUNICIPAL DE SERVIÇOS PÚBLICOS - SESEP, QUE PASSA A DENOMINAR-SE SECRETARIA MUNICIPAL DE ORDEM PÚBLICA - SEMOP, E DÁOUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23233</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23233/parecer_ao_plc_44-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI COMPLEMENTAR N° 44/2025, QUE REESTRUTURA E ALTERA A DENOMINAÇÃO DA SECRETARIA MUNICIPAL DE GESTÃO E INOVAÇÃO - SEMGI, QUE PASSA A DENOMINAR-SE SECRETARIA MUNICIPAL DE PLANEJAMENTO E GESTÃO - SEPLAG, ESTABELECE SUA ORGANIZAÇÃO ADMINISTRATIVA, CRIA E EXTINGUE CARGOS EM COMISSÃO, TRANSFERE A CENTRAL ESTRATÉGICA DE TECNOLOGIA E INOVAÇÃO - CETI E A ASSESSORIA ESPECIAL DE APOIO À INOVAÇÃO PARA A SECRETARIA ESPECIAL DE TRANSFORMAÇÃO PÚBLICA - SETP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23304</t>
+  </si>
+  <si>
+    <t>CERLO - Comissão Especial de Reforma à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23304/parecer_a_proposta_de_emenda_a_lei_organica_01-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVER DA COMISSÃO ESPECIAL DE REFORMA À LEI ORGÂNICA A PROPOSTA DE EMENDA À LEI ORGÂNICA DE Nº 01/2026, QUE CONFERE NOVA REDAÇÃO AO ART. 82, § 1º, II, E AO ART. 113, § 2º, DA LEI ORGÂNICA DO MUNICÍPIO DE VITÓRIA DA CONQUISTA. ADEQUAÇÃO DO TEXTO ORGÂNICO MUNICIPAL À NOVA REDAÇÃO DO ART. 37, XVI, “B”, DA CF, CONFORME EMENDA CONSTITUCIONAL Nº 138/2025. CORREÇÃO DE ERRO MATERIAL EM DISPOSITIVO RELATIVO À ELEIÇÃO DA MESA DIRETORA PARA O SEGUNDO BIÊNIO.</t>
+  </si>
+  <si>
+    <t>23235</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23235/parecer_ao_plc04-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI N° 02/2026, QUE DISPÕE SOBRE A AMPLIAÇÃO DO NÚMERO DE VAGAS PARA O CARGO DE PROVIMENTO EFETIVO DE NUTRICIONISTA NO QUADRO DE PESSOAL DO MUNICÍPIO DE VITÓRIA DA CONQUISTA, ALTERA O ANEXO 1 DA LEI_x000D_
+MUNICIPAL N° 1.760, DE 27 DE JUNHO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23236</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23236/parecer_ao_plc_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI COMPLEMENTAR N9 04/2026, QUE INSTITUI E DISCIPLINA O PROGRAMA "MEU LAR",_x000D_
+NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23237</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23237/parecer_ao_plc_05-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI COMPLEMENTAR N° 05/2026, QUE REESTRUTURA E ALTERA A DENOMINAÇÃO DA SECRETARIA MUNICIPAL DE GOVERNO, QUE PASSA A DENOMINAR-SE SECRETARIA MUNICIPAL DE GOVERNO E PARTICIPAÇÃO SOCIAL - SEGOV, ESTABELECE SUA ORGANIZAÇÃO ADMINISTRATIVA, CRIA E EXTINGUE CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23238</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23238/parecer_ao_pl_29-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO N° 29/2026, QUE DENOMINA A ATUAL RUA J COMO RUA ADONIAS REBOUÇAS SÃO JOSÉ, LOCALIZADA NO BAIRRO ZABELÊ, URBIS IV, NO MUNICIPIO DE VITÓRIA DA CONQUISTA.</t>
+  </si>
+  <si>
+    <t>23239</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23239/parecer_ao_pl_30-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL. ANÁLISE DO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO N° 30/2026, QUE DISPÕE SOBRE A DENOMINAÇÃO DE AVENIDA PADRE AGUIAR, A ATUAL AVENIDA OSWALDO CRUZ, ANTIGA AVENIDA H, LOCALIZADA ENTRE A RUA GERSON MOREIRA E A RUA TRINTA E SEIS, BAIRRO CONVEIMA I, NESTA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23371</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23371/parecer_ao_pl_40-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 40/2026, QUE DISPÕE SOBRE A DENOMINAÇÃO DA ATUAL RUA 36, LOCALIZADA NO LOTEAMENTO PARQUE CONVEIMA, QUE PASSA A DENOMINAR-SE RUA LEVI SILVA BITTENCOURT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23372</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23372/parecer_-_comissoes_-_pl_42-26.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL, COM RESSALVA, DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 42/2026, QUE DENOMINA DE DR. JOSÉ HENRIQUE PADRE O FACILITA SAÚDE, EQUIPAMENTO PÚBLICO MUNICIPAL VOLTADO À PRESTAÇÃO DE SERVIÇOS NA ÁREA DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23373</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23373/parecer_ao_pl_40-26.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 43/2026, QUE DISPÕE SOBRE O GERENCIAMENTO ADEQUADO DE RESÍDUOS SÓLIDOS GERADOS EM EVENTOS PÚBLICOS, PRIVADOS OU MISTOS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23374</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23374/parecer_-_comissoes_-_pl_45-26.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 45/2026, QUE DENOMINA DE ROSÂNIA SILVA BORGES A UNIDADE DE SAÚDE VILA AMÉRICA, LOCALIZADA NA AVENIDA JUSCELINO KUBITSCHEK, NO LOTEAMENTO VILA AMÉRICA, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23375</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23375/parecer_-_comissoes_-_pl_46-26.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 46/2026, QUE INSTITUI A OBRIGATORIEDADE DE INCLUSÃO DO SÍMBOLO MUNDIAL DA FIBROMIALGIA NAS SINALIZAÇÕES DE ATENDIMENTO PRIORITÁRIO E VAGAS RESERVADAS NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23376</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23376/parecer_ao_pl_50-25.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 50/2026, QUE DECLARA AS ABELHAS NATIVAS SEM FERRÃO (MELIPONÍNEOS) COMO PATRIMÔNIO NATURAL DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DISPÕE SOBRE MEDIDAS DE PROTEÇÃO, CONSERVAÇÃO E INCENTIVO À MELIPONICULTURA.</t>
+  </si>
+  <si>
+    <t>23454</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23454/parecer_-_comissoes_-_plc_03-26.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI COMPLEMENTAR Nº 03/2026, QUE REESTRUTURA E ALTERA A DENOMINAÇÃO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL — SEMDES, QUE PASSA A SE DENOMINAR SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, HABITAÇÃO SOCIAL E DIREITOS HUMANOS — SASHDS, ESTABELECE SUA ORGANIZAÇÃO ADMINISTRATIVA, DEFINE AS COMPETÊNCIAS DOS ÓRGÃOS QUE A INTEGRAM, CRIA E EXTINGUE CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIAS. EMENDA MODIFICATIVA AO ANEXO VII. ADEQUAÇÃO DAS ATRIBUIÇÕES DO CARGO DE ADVOGADO DO SUAS. AUSÊNCIA DE ÓBICE JURÍDICO À TRAMITAÇÃO.</t>
+  </si>
+  <si>
+    <t>23455</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23455/parecer_-_comissoes_-_pl_55-26.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 55/2026, QUE DISPÕE SOBRE A PROIBIÇÃO DE FARMÁCIAS E DROGARIAS EXIGIREM O FORNECIMENTO DO CPF DO CONSUMIDOR COMO CONDIÇÃO PARA A COMPRA DE PRODUTOS, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23456</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23456/parecer_-_comissoes_-_pl_57-26_1.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 57/2026, QUE INSTITUI A PEÇA TEATRAL “JESUS DE NAZARÉ” COMO PATRIMÔNIO CULTURAL E IMATERIAL DA CIDADE DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23457</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23457/parecer_-_comissoes_-_pl_217-25.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 217/2025, QUE REDUZ PARA 40% O PERCENTUAL COBRADO DE TARIFA DO SERVIÇO DE ESGOTAMENTO SANITÁRIO EFETUADO PELA EMPRESA CONCESSIONÁRIA RESPONSÁVEL PELO SERVIÇO NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS. SERVIÇO PÚBLICO DE INTERESSE LOCAL. MODICIDADE TARIFÁRIA. PROTEÇÃO DO USUÁRIO. AUSÊNCIA DE ÓBICE JURÍDICO SUFICIENTE À TRAMITAÇÃO. RECOMENDAÇÃO DE AJUSTES REDACIONAIS.</t>
+  </si>
+  <si>
+    <t>23459</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23459/parecer_-_comissoes_-_pl_196-2025.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL, COM RESSALVA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 196/2025, QUE DECLARA O FESTIVAL SUÍÇA BAHIANA COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23460</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23460/parecer_-_comissoes_-_pl_197-25.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 197/2025, QUE INSTITUI O PROGRAMA MUNICIPAL DE EDUCAÇÃO E PREVENÇÃO À VIOLÊNCIA CONTRA A MULHER — “BASTA!!!”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23461</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23461/parecer_-_comissoes_-_pl_199-25.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 199/2025, QUE DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O COLETIVO DE AMPARO À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>23462</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23462/parecer_-_comissoes_-_pl_190-251.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 190/2025, QUE DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE AMPARO ÀS PESSOAS EM LUTO.</t>
+  </si>
+  <si>
+    <t>23463</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23463/parecer_-_comissoes_-_pl_200-25.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO  PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 200/2025, QUE DISPÕE SOBRE A GARANTIA DE ATENDIMENTO PRIORITÁRIO AOS CORRETORES DE IMÓVEIS DEVIDAMENTE INSCRITOS E REGULARES NO CONSELHO REGIONAL DE CORRETORES DE IMÓVEIS — CRECI, EM ÓRGÃOS E REPARTIÇÕES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA.</t>
+  </si>
+  <si>
+    <t>23464</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 202/2025, QUE DISPÕE SOBRE A POLÍTICA DE PREVENÇÃO E COMBATE ÀS AMPUTAÇÕES EM PACIENTES DIABÉTICOS  E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23465</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23465/parecer_-_comissoes_-_pl_209-25.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 209/2025, QUE INSTITUI A SEMANA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM-ESTAR DOS ANIMAIS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA.</t>
+  </si>
+  <si>
+    <t>23466</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23466/parecer_-_comissoes_-_pl_213-25.docx</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 213/2025, QUE DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O INSTITUTO M4.</t>
+  </si>
+  <si>
+    <t>22595</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Adinilson Pereira, Alexandre Xandó, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Ricardo Gordo, Subtenente Muniz</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22595/proposta_de_emenda_a_lei_organica_no001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Confere nova redação ao art. 82, § 1º, II, e ao art. 113, § 2º, ambos da Lei Orgânica do Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22774</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Prefeitura Municipal - PREF</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22774/a_mensagem_no_04-2026_ao_plc_no_03-2026_-_reestrutura_e_altera_a_denominacao_da_semdes_que_passa_a_se_denominar_sashds.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem nº 04/2026 ao Projeto de Lei Complementar nº 03/2026- Reestrutura e altera a denominação da Secretaria Municipal de_x000D_
+Desenvolvimento Social – SEMDES, que passa a se denominar Secretaria Municipal de Assistência Social, Habitação Social e Direitos Humanos -_x000D_
+SASHDS, estabelece sua organização administrativa, define as competências dos órgãos que a integram, cria e extingue cargos em comissão, e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>22823</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22823/a_mensagem_no_05-2026_ao_plc_no_04-2026_-_institui_e_disciplina_o_programa_meu_lar.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem nº 05/2026 ao PLC nº 04/2026 - Institui e disciplina o Programa “Meu Lar”, no âmbito do Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22900</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22900/a_mensagem_no_06-2026_ao_plc_no_05-2026_-_reestrutura_e_altera_a_denominacao_da_secretaria_municipal_de_governo.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem nº 06/2026 ao PLC nº 05/2026 - Reestrutura e altera a denominação da Secretaria Municipal de Governo, que passa a se denominar Secretaria Municipal de Governo e Participação Social - SEGOV, estabelece sua organização administrativa, cria e extingue cargos em comissão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23414</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23414/a_mensagem_no_07-2026_ao_plc_no_06-2026_-_lei_de_perimetro_urbano.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 07/2026 ao PLC nº 06/2026-Institui e delimita o Perímetro Urbano do Município de Vitória da Conquista – BA, e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>23415</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23415/a_mensagem_no_08-2026_ao_plc_no_07-2026_-_lei_de_criacao_do_sistema_municipal_de_planejamento_e_gestao_urbana.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 08/2026 ao PLC nº 07/2026-Institui o Sistema Municipal de Planejamento e Gestão Urbana e o Sistema Municipal de Informações Urbanas e Territoriais de Vitória da Conquista; estabelece diretrizes estratégicas; organiza os núcleos técnicos setoriais; cria o Comitê Executivo Permanente de Planejamento Urbano; e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23430</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23430/a_mensagem_no_21-2026_ao_plc_no_20-2026_-_lei_de_parcelamento_uso_e_ocupacao_do_solo_lpuos.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 21/2026 ao PLC nº 20/2026-Institui a Lei de Parcelamento, Uso e Ocupação do Solo do Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23431</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23431/a_mensagem_no_22-2026_ao_plc_no_21-2026_-_institui_o_codigo_de_obras_e_edificacoes_do_municipio_de_vitoria_da_conquista.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 22/2026 ao PLC nº 21/2026- Institui o Código de Obras e Edificações do Município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22355</t>
+  </si>
+  <si>
+    <t>PDLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22355/criacao_animais.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a criação, reprodução, comercialização e exposição de animais domésticos por criadouros e criadores no Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22356</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22356/projeto_de_lei_02-2026-l.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A ATUAL RUA A COMO RUA BRASIL, LOCALIZADA NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22357</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22357/projeto_de_lei_03-2026-l.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A ATUAL RUA B COMO RUA ARGENTINA, LOCALIZADA NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22358</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22358/projeto_de_lei_04-2026-l.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A ATUAL RUA C COMO RUA CHILE, LOCALIZADA NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22359</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22359/projeto_de_lei_05-2025-l.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A ATUAL RUA D COMO RUA SUÍÇA, LOCALIZADA NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22360</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22360/projeto_de_lei_06-2026-l.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A ATUAL RUA E COMO RUA PARAGUAI, LOCALIZADA NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22361</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22361/projeto_de_lei_07-2026-l.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A ATUAL RUA H COMO RUA CANADÁ, LOCALIZADA NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22373</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22373/pl_-_isencao_de_taxa_de_zona_azul_para_idosos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção do pagamento da tarifa de Zona Azul para idosos no município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22374</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22374/sala_lilas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implementação da “Sala Lilás” no âmbito do Sistema Único de Saúde (SUS) do município de Vitória da Conquista, com o objetivo de prestar atendimento exclusivo, especializado, humanizado e integrado às mulheres vítimas de violência e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22383</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22383/pl_profissionais_da_edicacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o enquadramento dos profissionais da educação infantil no Magistério Público Municipal de Vitória da Conquista, em conformidade com a Lei Federal nº 15.326/2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22384</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22384/pl_ternos_de_reis.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece o Terno de Reis como Patrimônio Cultural Imaterial do Município de Vitória da Conquista, institui o Dia Municipal do Terno de Reis e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22386</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22386/pl_trabalhadoras_rurais_2.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Promoção da Saúde Mental para Moradores da Zona Rural no Município de Vitória da Conquista e cria a Semana Municipal da Saúde Mental Rural.</t>
+  </si>
+  <si>
+    <t>22454</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22454/projeto_de_lei_13-2026-l.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do nome da Rua 27, localizada no Loteamento Baron Conect, bairro Primavera, que passa a denominar-se Rua Hermelina Nascimento Porto, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22528</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22528/pl__dos_escritores_conquistenses_nas_escolas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de inclusão de, no mínimo, 10% (dez por cento) de obras de autoria de escritores locais no acervo das bibliotecas das escolas públicas municipais de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22529</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22529/dispoe_observatorio_municipal_de_prevencao_a_violencia_contra_mulhere.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Observatório Municipal de Prevenção à Violência Contra Mulheres, com ênfase no enfrentamento ao feminicídio e à violência política de gênero, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22531</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22531/projeto_de_lei_-_institui_a_semana_municipal_de_seguranca_publica_integrada_no_municipio_de_vitoria_da_conquista.docx</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Segurança Pública Integrada no Município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22567</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22567/obrigatoriedade_da_manutencao_da_limpeza_de_terrenos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da manutenção da limpeza de terrenos privados e a proibição do descarte irregular de resíduos sólidos em áreas públicas e privadas no Município de Vitória da Conquista, visando à prevenção de doenças, à proteção da saúde pública e à preservação do meio ambiente.</t>
+  </si>
+  <si>
+    <t>22568</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22568/projeto_de_lei_18-2026-l.odt</t>
+  </si>
+  <si>
+    <t>DENOMINA A ATUAL AVENIDA CENTRAL COMO AVENIDA OSVALDO AMARAL, LOCALIZADA NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ  E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22569</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22569/projeto_de_lei_19-2026-l.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DAS VIAS PÚBLICAS IDENTIFICADAS PELAS LETRAS “A” A “Q”, NO LOTEAMENTO BELA MORADA, BAIRRO JATOBÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22572</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22572/semana_de_combate_a_ludopatia.odt</t>
+  </si>
+  <si>
+    <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E COMBATE À LUDOPATIA NO MUNICÍPIO DE VITÓRIA DA CONQUISTA – BAHIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22574</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22574/projeto_de_lei_-_denominacao_praca_eugenio_amancio_nogueira_neto.docx</t>
+  </si>
+  <si>
+    <t>DENOMINAÇÃO DA PRAÇA EUGÊNIO AMÂNCIO NOGUEIRA NETO, LOCALIZADO NO BAIRRO BATEIAS I EM VITÓRIA DA CONQUISTA.</t>
+  </si>
+  <si>
+    <t>22575</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22575/pl_-_responsabilizacao_da_zona_azul.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a responsabilidade do sistema de estacionamento rotativo pago (Zona Azul) por danos, furtos ou roubos de veículos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22577</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22577/pl_mariano_meira.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de “Quadra Poliesportiva Mariano Meira” a quadra poliesportiva do povoado do Capinal, anexa à Escola Municipal Maria Leal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22683</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22683/projeto_de_lei_-_selo_empresa_amiga_da_juventude..docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Selo “Empresa amiga da Juventude”para atestar as empresas que contribuem_x000D_
+com a inserção de jovens no mercado de trabalho de Vitória da Conquista- Ba.</t>
+  </si>
+  <si>
+    <t>22685</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22685/projeto_de_lei_25-26.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA E DENOMINA PARA ESCOLA MUNICIPAL JOSÉ MACHADO DOS SANTOS A ATUAL ESCOLA MUNICIPAL ORLANDO SPÍNOLA (NO POVOADO REMANESCENTE DE QUILOMBO DO BAIXÃO, DISTRITO DO PRADOSO), MUNICÍPIO DE VITÓRIA DA CONQUISTA – BA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22686</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22686/parque_multisensorial.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação do Parque Multissensorial, adaptado para crianças com Transtorno do Espectro Autista (TEA), no Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22691</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22691/pl_-_mudanca_rua_i_-_nenzinha_santos__1.docx</t>
+  </si>
+  <si>
+    <t>Denomina Rua Alto das Pombas, a atual Rua I, localizada no Loteamento Nenzinha Santos II, no bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>22692</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22692/pl_-_mudanca_rua_h_-_nenzinha_santos__2.docx</t>
+  </si>
+  <si>
+    <t>Denomina Rua Pernambués, a atual rua H, que está localizada no Loteamento Nenzinha Santos II, no bairro Ibirapuera.</t>
+  </si>
+  <si>
+    <t>22752</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22752/rua_j_bairro_zabele.odt</t>
+  </si>
+  <si>
+    <t>DENOMINA A ATUAL RUA J COMO RUA ADONIAS REBOUÇAS SÃO JOSÉ, LOCALIZADA NO BAIRRO ZABELÊ, URBIS IV  E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22754</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22754/pl_30-25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Avenida Padre Aguiar, a atual Avenida Oswaldo Cruz, antiga Avenida H, localizada entre a Rua Gerson Moreira e a Rua Trinta e Seis, bairro Conveima I, nesta cidade e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22760</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22760/projeto_de_lei_-_avenida_j_menezes.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Avenida Piauí, localizada entre as Avenidas Teresina e Brumado, no bairro Brasil, como Avenida José Amaral Menezes.</t>
+  </si>
+  <si>
+    <t>22822</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22822/projeto_de_lei_-_sepultamento_de_animais_junto_a_seus_tutores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para o sepultamento de animais domésticos de estimação em jazigos, túmulos ou campas pertencentes aos seus tutores nos cemitérios do Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22829</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22829/3-pl_dia_do_luto_e_memoria_em_vitoria_da_conquista.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal de Luto e de Memória às Mulheres Vítimas de Feminicídio no âmbito do Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22830</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22830/5-pl_urgencia_no_atendimento_em_vitoria_da_conquista.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a tramitação prioritária de processos administrativos no âmbito do Município de Vitória da Conquista em que figure como parte ou interessada pessoa em situação de violência doméstica e familiar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22831</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22831/4-pl_morada_segura_em_vitoria_da_conquista.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade de atendimento às mulheres em situação de violência doméstica e familiar nos programas habitacionais de interesse social no âmbito do Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22832</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22832/projeto_de_lei_eua_joao_novais.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o nome de Rua Juscelino Morais da Silva a atual  Rua localizada   na transversal da Rua Artur Seixas, entre a Avenida Jorge Teixeira e a Rua da Granja no Bairro Recreio.</t>
+  </si>
+  <si>
+    <t>22834</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22834/projeto_de_lei_dia_municipal_do_policial_veterano.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Policial Veterano, no município de Vitória da Conquista a ser celebrado anualmente no dia 13 de Junho, no Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22860</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22860/dia_municipal_do_circulo_de_oracao.odt</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNICIPAL DO CÍRCULO DE ORAÇÃO E DAS DIRIGENTES DO CÍRCULO DE ORAÇÃO NO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22861</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22861/pl_escola_biblica_dominical.odt</t>
+  </si>
+  <si>
+    <t>RECONHECE A ESCOLA BÍBLICA DOMINICAL COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE VITORIA DA CONQUISTA, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>22896</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22896/pl_levi.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da atual Rua 36, localizada no Loteamento Parque Conveima, que passa a denominar-se Rua Levi Silva Bittencourt, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22919</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22919/pl_mudanca_nome_de_rua.novo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da denominação da Avenida Caracas, localizada no bairro Jurema_x000D_
+para Avenida Rosânia Silva Borges, no Município de Vitória da Conquista, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>22958</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22958/7-projeto_de_lei_nome_facilkita_saude.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o nome de Dr. José Henrique Padre, o Facilita Saúde que agora reúne, em um único espaço, a Central de Regulação, Farmácia da Família II, Tratamento Fora do Domicílio (TFD), setor de AIH/APAC, mais uma unidade do cartão SUS, além do laboratório de entomologia do Centro de Controle de Endemias de Dr. José Henrique Padre.</t>
+  </si>
+  <si>
+    <t>22966</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22966/gerenciamento_adequado_de_residuos_solidos_gerados_em_eventos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o gerenciamento adequado de resíduos sólidos gerados em eventos públicos, privados ou mistos no Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23005</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23005/projeto_de_lei_-_bicicletas_eletricass.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o uso de bicicletas elétricas, ciclomotores ou equipamentos que se movem por propulsão própria (motor elétrico ou a combustão), sem esforço humano direto (autopropelidos) no município de Vitória da Conquista – BA.</t>
+  </si>
+  <si>
+    <t>23009</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23009/projeto_de_lei_no_-_denomina_a_unidade_de_saude_do_vila_america_-_rosania_silva_borges.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rosânia Silva Borges a Unidade de Saúde Vila América, localizada na Avenida Juscelino Kubitschek, no loteamento Vila América, no Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23011</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23011/inclusao_do_simbolo_mundial_da_fibromialgia_nas_placas_de_atendimento_preferencial_e_nas_vagas_de_estacionamento_prioritario.pdf</t>
+  </si>
+  <si>
+    <t>Institui a obrigatoriedade de inclusão do símbolo mundial da fibromialgia nas sinalizações de atendimento prioritário e vagas reservadas no âmbito do Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23024</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23024/projeto_de_lei_grades_de_protecao.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de grades de proteção metálicas ou estruturas de concreto (barreiras físicas) nos canais de drenagem pluvial no âmbito do Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23033</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23033/institui_o_programa_de_coleta_de_exames_e_vacinacao_em_domicilio_para_pessoas_com_transtorno_do_espectro_autista_tea.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Coleta de Exames e Vacinação em Domicílio para Pessoas com Transtorno do Espectro Autista (TEA) e outras deficiências, no âmbito do Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23038</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23038/permanencia_animais_em_hospitais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a entrada e permanência de animais de estimação em estabelecimentos de saúde públicos e privados no Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23039</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23039/projeto_de_lei_melipolineos_.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Declara as abelhas nativas sem ferrão (Meliponíneos) como patrimônio natural do Município de Vitória da Conquista e dispõe sobre medidas de proteção, conservação e incentivo à meliponicultura.</t>
+  </si>
+  <si>
+    <t>23040</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23040/projeto_de_lei_parque_turistico_ecologico_do_marcal.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Institui o Parque Turístico Ecológico do Marçal no Município de Vitória da Conquista, estabelece seus objetivos, diretrizes de gestão e instrumentos de proteção ambiental, turística e cultural, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23042</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23042/projeto_de_lei-_introducao_do_ensino_do_xadrez.docx.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: Dispõe sobre a introdução do ensino do xadrez nas escolas públicas do Município de Vitória da Conquista-Bahia e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23097</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23097/projeto_de_lei_53-2026.docx</t>
+  </si>
+  <si>
+    <t>Extingue vagas não ocupadas e declara em extinção as vagas ocupadas do cargo de provimento efetivo de auxiliar de enfermagem e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23098</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23098/pidia.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Incentivo à Denúncia de Infrações Ambientais — PIDIA, no âmbito do Município de Vitória da Conquista - BA, cria mecanismo de recompensa ao denunciante e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23151</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23151/lei_proibicao_de_cpf_farmarcias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição de farmácias e drogarias exigirem o fornecimento do Cadastro de Pessoa Física (CPF) do consumidor como condição para a compra de produtos, no Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23152</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23152/projeto_de_lei_-_capital_do_cavalo.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece o Município de Vitória da Conquista como a Capital Baiana do Cavalo e institui o Dia Municipal do Cavalo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23153</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23153/02_-_projeto_de_lei_-_patrimonio_cultural_e_imaterial_peca_jesus_de_nazare_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Peça Teatral “Jesus de Nazaré” como Patrimônio Cultural e Imaterial da cidade de Vitória da Conquista, encenada anualmente pelo Grupo Teatral Raízes na Sexta-Feira Santa, em frente a Paróquia Nossa Senhora de Fátima e Santo Antônio de Lisboa, nesta cidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23163</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23163/projeto_de_lei_-_fila_unica_digital_do_sus.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da Fila Única Digital do SUS Municipal em Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23164</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23164/pl_sobre_protecao_a_vitima.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece normas de proteção à dignidade de vítimas de crimes e acidentes no âmbito do serviço público municipal e institui a Semana Municipal de Conscientização sobre o Respeito à Vítima.</t>
+  </si>
+  <si>
+    <t>23207</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23207/pl_-_monumento_hormindo_barros_-_correto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para o Poder Executivo Municipal receber, em doação, o monumento artístico em homenagem a Hormindo Barros, bem como sua instalação na rotatória localizada ao final da Rua Hormindo Barros, neste Município de Vitória da Conquista – BA.</t>
+  </si>
+  <si>
+    <t>23271</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23271/pl_-_ubs_naildes.docx</t>
+  </si>
+  <si>
+    <t>Denomina de Naildes Moreira Santos a Unidade Básica de Saúde localizada no povoado do Algodão, distrito de José Gonçalves, no Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23274</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23274/projeto_de_lei_programa_de_reabilitacao_em_fisioterapia_pelvica.doc</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A IMPLEMENTAÇÃO DO PROGRAMA DE REABILITAÇÃO EM FISIOTERAPIA PÉLVICA NA REDE PÚBLICA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>23320</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23320/03_-_projeto_de_lei_-_dia_municipal_do_retificador_e_torneiro_mecanico_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial do Município de Vitória da Conquista, “O Dia Municipal do Retificador e do Torneiro Mecânico”, a ser comemorado anualmente no dia 12 de Julho, nesta cidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23336</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23336/projeto_de_lei_do_poste_ivan_cordeiro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da instalação e manutenção da infraestrutura de cabos suspensos no Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23341</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23341/projeto_de_lei_substituicao_de_sinais_sonoros_tea.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a substituição de sinais sonoros convencionais por músicas adequadas nas unidades de ensino da rede municipal de Vitória da Conquista, visando a inclusão e ao bem-estar dos estudantes, especialmente aqueles com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23416</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23416/05._projeto_ferias_sem_fome__2_removed.pdf</t>
+  </si>
+  <si>
+    <t>Institui as diretrizes para o Programa Municipal “Férias Sem Fome”, visando a garantia da segurança alimentar dos estudantes da rede pública municipal de ensino de Vitória da Conquista durante os períodos de recesso e férias escolares, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23424</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23424/04._projeto_apoio_alimentar_aos_profissionais_servidores_da_rede_publica_municipal_de_ensino_1_removed.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Valorização Funcional, Bem-Estar e Apoio Alimentar destinada aos professores, servidores administrativos, profissionais de apoio e demais colaboradores em efetivo exercício nas unidades da rede pública municipal de ensino de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23433</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23433/projeto_de_lei_-_alteracao_na_lei_no_1.219-2004_tornar_obrigatoria_a_vigilancia_das_piscinas_coletivas_por_salva_vidas_e_da_outras_providencias..docx</t>
+  </si>
+  <si>
+    <t>ALTERAÇÃO NA LEI Nº 1.219/2004 TORNAR OBRIGATÓRIA A VIGILÂNCIA DAS PISCINAS COLETIVAS POR SALVA VIDAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>22446</t>
+  </si>
+  <si>
+    <t>PLOEX</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22446/mensagem_no_01-2026_ao_pl_no_01-2026_-_altera_data-base_das_revisoes_e_reajustes_do_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem nº 01/2026 ao PL nº 01/2026 - Altera o art. 92 da Lei Municipal nº 1.762, de 30 de junho de 2011, que dispõe sobre o Estatuto do Magistério Público Municipal e o Plano de Carreira e Remuneração dos Profissionais da Educação no Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22748</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22748/a_mensagem_no_02-2026_ao_pl_no_02-2026_-_amplia_o_quantitativo_geral_de_vagas_para_o_cargo_de_nutricionista.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem nº 02/2026 ao PL nº 02/2026 - Dispõe sobre a ampliação do número de vagas para o cargo de provimento efetivo de Nutricionista no Quadro de Pessoal do Município de Vitória da Conquista, altera o Anexo I da Lei Municipal nº 1.760, de 27 de junho de 2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23417</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23417/a_mensagem_no_09-2026_ao_pl_no_08-2026_-_lei_de_criacao_do_fundurb.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 09/2026 ao PL nº 08/2026-Institui o Fundo Municipal de Desenvolvimento Urbano (FUNDURB), dispõe sobre sua finalidade, fontes de receita, governança, diretrizes de aplicação, transparência e prestação de contas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23418</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23418/a_mensagem_no_10-2026_ao_pl_no_09-2026_-_lei_da_transferencia_do_direito_de_construir.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 10/2026 ao PL nº 09/2026-Dispõe sobre a Transferência do Direito de Construir no Município de Vitória da_x000D_
+Conquista; institui critérios, condições e procedimentos para sua aplicação, nos termos da Lei Federal nº 10.257, de 10 de julho de 2001_x000D_
+(Estatuto da Cidade), e da Lei Complementar nº 2.959, de 26 de dezembro 2024 (Plano Diretor de Desenvolvimento Urbano), e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>23419</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23419/a_mensagem_no_11-2026_ao_pl_no_10-2026_-_lei_da_outorga_onerosa_do_direito_de_construir_e_alteracao_de_uso.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 11/2026 ao PL nº 10/2026-Institui a Outorga Onerosa do Direito de Construir e disciplina a Outorga Onerosa de_x000D_
+Alteração de Uso no Município de Vitória da Conquista, nos termos da Lei Federal nº 10.257/2001 (Estatuto da Cidade) e da Lei Complementar nº 2.959/2024 (PDDU), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23420</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23420/a_mensagem_no_12-2026_ao_pl_no_11-2026_-_lei_de_peuc__parcelamento_edificacao_ou_utilizacao_compulsoria.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 12/2026 ao PL nº 11/2026-Dispõe sobre o Parcelamento, Edificação ou Utilização Compulsória de imóveis urbanos no_x000D_
+Município de Vitória da Conquista, como instrumento de concretização da função social da propriedade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23421</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23421/a_mensagem_no_13-2026_ao_pl_no_12-2026_-_lei_do_iptu-p_iptu_progressivo_no_tempo.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 13/2026 ao PL nº 12/2026-Dispõe sobre a aplicação do Imposto Predial e Territorial Urbano Progressivo no Tempo –IPTU-P, como instrumento de indução ao cumprimento da função social da propriedade urbana, nos termos do Plano Diretor, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23422</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23422/a_mensagem_no_14-2026_ao_pl_no_13-2026_-_lei_dos_consorcios_imobiliarios.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 14/2026 ao PL nº 13/2026-Institui o Consórcio Imobiliário como instrumento de política urbana no Município de Vitória da Conquista, nos termos da Lei Complementar nº 2.959/2024 (Plano Diretor de Desenvolvimento Urbano) e da Lei Federal nº 10.257/2001 (Estatuto da Cidade), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23423</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23423/a_mensagem_no_15-2026_ao_pl_no_14-2026_-_lei_das_operacoes_urbanas_consorciadas.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 15/2026 ao PL nº 14/2026-Institui o regime de Operações Urbanas Consorciadas no Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23425</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23425/a_mensagem_no_16-2026_ao_pl_no_15-2026_-_lei_do_direito_de_preempcao.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 16/2026 ao PL nº 15/2026-Institui e regulamenta o Direito de Preempção no município de Vitória da Conquista, nos_x000D_
+termos da Lei Federal nº 10.257/2001 (Estatuto da Cidade) e da Lei Complementar nº 2.959/2024 (Plano Diretor de Desenvolvimento Urbano), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23426</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23426/a_mensagem_no_17-2026_ao_pl_no_16-2026_-_lei_da_contribuicao_de_melhoria.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 17/2026 ao PL nº 16/2026-Institui o regime jurídico da Contribuição de Melhoria no Município de Vitória da Conquista, nos termos da Lei Complementar nº 2.959/2024 – Plano Diretor de Desenvolvimento Urbano e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23427</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23427/a_mensagem_no_18-2026_ao_pl_no_17-2026_-_lei_do_direito_de_superficie.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 18/2026 ao PL nº 17/2026-Institui e regulamenta o Direito de Superfície no Município de Vitória da Conquista e estabelece normas para sua concessão, aplicação, controle e fiscalização, nos termos da Lei Complementar nº 2.959/2024 (Plano Diretor) e da legislação federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23428</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23428/a_mensagem_no_19-2026_ao_pl_no_18-2026_-_lei_de_desapropriacao_mediante_pagamento_da_divida_publica.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 19/2026 ao PL nº 18/2026-Regulamenta, no âmbito do Município de Vitória da Conquista, a desapropriação com pagamento mediante títulos da dívida pública, nos termos do art. 182, §4º, inciso III, da Constituição Federal e do art. 8º da Lei Federal nº 10.257/2001 (Estatuto da Cidade), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23429</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23429/a_mensagem_no_20-2026_ao_pl_no_19-2026_-_lei_do_espaco_do_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 20/2026 ao PL nº 19/2026-Institui o Espaço do Cidadão no Município de Vitória da Conquista/BA como equipamento_x000D_
+público de participação, transparência, inclusão digital e apoio à governança urbana democrática, nos termos da Lei Complementar nº 2.959/2024 (Plano Diretor de Desenvolvimento Urbano), da legislação federal aplicável e da Constituição Federal, e dá outras providências</t>
+  </si>
+  <si>
+    <t>23432</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23432/a_mensagem_no_23-2026_ao_pl_no_22-2026_-_regulamenta_repasse_do_incentivo_adicional_do_componente_qualidade_as_equipes_de_aps.pdf</t>
+  </si>
+  <si>
+    <t>Mensagem nº 23/2026 ao Projeto de Lei nº 22/2026-Regulamenta e estabelece, no âmbito do Município de Vitória da Conquista, as diretrizes_x000D_
+para o repasse do incentivo adicional do componente qualidade às equipes de Saúde da Família, equipes de Atenção Primária, equipes_x000D_
+de Saúde Bucal, equipes Multiprofissionais e Equipe de Consultório na Rua, observando o disposto nos arts. 12-B a 12-F da Portaria de_x000D_
+Consolidação GM/MS nº 6, de 28 de setembro de 2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22375</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22375/requerimento_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Audiência Pública, para o dia 14 de Dezembro, às 19 h, em comemoração ao Dia da Bíblia.</t>
+  </si>
+  <si>
+    <t>22376</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22376/requerimento_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Audiência Pública, para o dia 22 de Junho, às 19 h, em comemoração ao Dia do Pastor.</t>
+  </si>
+  <si>
+    <t>22377</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22377/requerimento_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Audiência Publica, para o dia 29 de Setembro, às 19 h, em homenagem ao Dia Nacional do Surdo e o Dia Internacional do Intérprete de Libras, onde discutiremos politicas públicas efetivas para a comunidade surda.</t>
+  </si>
+  <si>
+    <t>22378</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22378/requerimento_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Sessão Especial para o dia 12 de agosto , onde comemoraremos  Aniversário da Lei Maria da Penha.</t>
+  </si>
+  <si>
+    <t>22379</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22379/requerimento_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Audiência Pública para o dia 12 de maio às 18:30 horas, onde comemoraremos o Dia da Enfermagem.</t>
+  </si>
+  <si>
+    <t>22380</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22380/requerimento_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Audiência Pública para o dia 16 de abril às 15:00 horas, onde comemoraremos o Dia de doação sangue</t>
+  </si>
+  <si>
+    <t>22381</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22381/requerimento_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Audiência Pública para o dia 18 de agosto às 18:30 horas, onde comemoraremos o Aniversário da COTEFAVE.</t>
+  </si>
+  <si>
+    <t>22382</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22382/requerimento_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Audiência Pública no dia 22 de setembro de 2025, às 19 horas, no plenário da Câmara Municipal de Vitória da Conquista, em homenagem ao Dia Municipal do Contador.</t>
+  </si>
+  <si>
+    <t>22385</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22385/requerimento_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de Audiência Pública para o dia 03 de setembro deste ano, às 14hs, onde comemoraremos o Dia Nacional de Luta da Pessoa com Deficiência.</t>
+  </si>
+  <si>
+    <t>22453</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22453/requerimento_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o Plenário, a realização de Sessão Especial para tratarmos sobre a Campanha da Fraternidade 2026, que tem como o tema “Fraternidade e Moradia” e o lema “Ele veio morar entre nós”, a ser realizada no dia 11 de março, de 2026, às 19h.</t>
+  </si>
+  <si>
+    <t>22456</t>
+  </si>
+  <si>
+    <t>Luciano Gomes, Fernando Vasconcelos, Luis Carlos Dudé</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22456/requerimento_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, na forma regimental vigente, ouvido a plenário, a realização de Sessão Mista em comemoração aos 50 anos da Paróquia Nossa Senhora Aparecida, no dia 27 de maio de 2026, às 19 horas.</t>
+  </si>
+  <si>
+    <t>22474</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22474/requerimento_12-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o plenário, solicitar que a Sessão Especial do Dia Nacional de Zumbi e da Consciência Negra seja realizada no dia 25 de Novembro de 2026 (quarta-feira), às 19:00.</t>
+  </si>
+  <si>
+    <t>22475</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22475/requerimento_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o plenário, solicitar que seja realizada Audiência Pública para a entrega do Prêmio Conhecimento que Conquista no dia 13 de Maio (quarta-feira) de 2026, às 19:00, conforme vigência da resolução 78 de 07 de junho de 2022 aprovada por este plenário.</t>
+  </si>
+  <si>
+    <t>22532</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22532/requerimento_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, na forma regimental vigente, ouvido a plenário, a realização de Audiência Pública em alusão à campanha Novembro Azul e à comemoração do Dia D do Homem, no dia 23 de novembro às 19 horas.</t>
+  </si>
+  <si>
+    <t>22533</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22533/requerimento_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, na forma regimental vigente, ouvido o plenário, que seja solicitado o comparecimento nesta Casa Legislativa do Senhor Rodrigo Bulhões, Secretário de Finanças, a fim de prestar esclarecimentos acerca de tarifas e contratos da Zona Azul.</t>
+  </si>
+  <si>
+    <t>22570</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22570/requerimento_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, na forma regimental vigente, ouvido a plenário, a realização de Audiência Pública no dia 10 de setembro às 14 horas, em alusão à campanha Setembro Amarelo, dedicada à valorização da vida e à prevenção do suicídio.</t>
+  </si>
+  <si>
+    <t>22571</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22571/requerimento_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, na forma regimental vigente, ouvido a plenário, a realização de uma Audiência Pública no dia 20 de agosto às 19 horas, para debater o Associativismo no Município de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>22573</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22573/requerimento_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o plenário, solicitar que seja realizada Sessão Especial para a entrega do Prêmio Conhecimento que Conquista no dia 13 de Maio (quarta-feira) de 2026, às 19:00, conforme vigência da resolução 78 de 07 de junho de 2022 aprovada por este plenário.</t>
+  </si>
+  <si>
+    <t>22576</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22576/requerimento_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o plenário, solicitar que seja realizada Audiência Pública,  em homenagem ao Dia do Espiritismo, no dia 16 de abril de 2026, às 19h, no Plenário desta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>22594</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22594/requerimento_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, na forma regimental vigente, ouvido o Plenário, que solicite ao Poder Executivo Municipal, a restituição integral dos valores pagos a titulo de TPU, aos munícipes que foram autuados e o cancelamento de todas as multas aplicadas, considerando o Decreto Municipal Nº 24.104, de 16 de Fevereiro de 2026, que suspende por tempo indeterminado a cobrança da Tarifa de Permanência Urbana (TPU).</t>
+  </si>
+  <si>
+    <t>22645</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22645/requerimento_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o Plenário, a antecipação da Sessão do dia 27 de março de 2026 para o dia 23 de março de 2026, às 19 horas, para realização Sessão Especial para tratarmos sobre a Campanha da Fraternidade 2026, que tem como o tema “Fraternidade e Moradia” e o lema “Ele veio morar entre nós”</t>
+  </si>
+  <si>
+    <t>22646</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22646/requerimento_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o Plenário, a realização de Sessão solene de entrega da Medalha Mérito Cultural Glauber Rocha, a ser realizada no dia 20 de março de 2026, às 9h.</t>
+  </si>
+  <si>
+    <t>22648</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22648/requerimento_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo Municipal, na pessoa   da Excelentíssima Senhora, Ana Sheila Lemos, Prefeita, informações sobre o Diagnóstico Habitacional recentemente elaborado por uma consultoria especializada.</t>
+  </si>
+  <si>
+    <t>22684</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22684/requerimento_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o plenário, solicitar que seja realizada Audiência Pública em comemoração ao Dia do Gari no dia 14 de maio de 2026 (quinta-feira), às 09:00.</t>
+  </si>
+  <si>
+    <t>22687</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22687/requerimento_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, que seja solicitada a Prefeita do Município de Vitoria da Conquista, Senhora Ana Sheila Lemos Andrade e ao Diretor-Presidente da EMURC (Empresa Municipal de Urbanização de Vitória da Conquista) Sr. Paulo José Rocha Silva, informações sobre os desligamentos dos colaboradores e sobre atraso no pagamento de férias e  do vale refeição.</t>
+  </si>
+  <si>
+    <t>22688</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22688/requerimento_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, que seja solicitada a Prefeita do Município de Vitória da Conquista, Senhora Ana Sheila Lemos Andrade e o Secretária Municipal de Saúde, a Senhora Fernanda Marom,  a cópia dos contratos da Secretaria Municipal de Saúde com o Hospital UNIMEC  nos anos de 2023, 2024 e 2025.</t>
+  </si>
+  <si>
+    <t>22747</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22747/requerimento_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, na forma regimental vigente, ouvido o Plenário, que seja convidado o Senhor Paulo César Oliveira Santos, Chefe de serviços da Unidade Local Departamento Nacional de Infraestrutura de Transportes(DNIT),para comparecer na Sessão Ordinária,em data a ser agendada, a fim de prestar esclarecimento acerca da modificação do contorno no trecho da BR-116 no Bairro Lagoa das Flores.</t>
+  </si>
+  <si>
+    <t>22751</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22751/requerimento_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, na forma regimental vigente, ouvido plenário, a realização de uma Audiência Pública, no dia 18 de março de 2026, às 19 horas, em comemoração ao Dia Nacional do DeMolay.</t>
+  </si>
+  <si>
+    <t>22753</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22753/requerimento_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o plenário, solicitar que seja realizada Audiência Pública, em Homenagem aos Movimentos Carismáticos de Vitória da Conquista no dia 22 de maio de 2026, as 19h, no Plenário desta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>22775</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22775/requerimento_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, nos termos regimentais vigentes, a realização de Audiência Pública para debater políticas públicas, regulamentação, infraestrutura e condições de trabalho dos motoristas de transporte por aplicativo no âmbito do município, a ser realizada no dia 8 de abril de 2026, às 19 horas, no Plenário da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>22833</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22833/requerimento_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, que seja solicitada à Prefeita do Município de Vitória da Conquista – BA, Senhora Ana Sheila Lemos Andrade, bem como à Secretária Municipal de Saúde, Sra. Fernanda Maron, a disponibilização de informações atualizadas acerca da lotação e distribuição territorial dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) no município, devidamente especificadas abaixo, bem como demais documentos que se façam pertinentes.</t>
+  </si>
+  <si>
+    <t>22897</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22897/requerimento_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, na forma regimental vigente, ouvido o Plenário, _x000D_
+a realização de uma Audiência Pública, no dia 11 de junho de _x000D_
+2026, às 14:00 horas, para discutir o ”Junho Violeta”, mês _x000D_
+dedicado a conscientização e ao combate à Violência Contra a _x000D_
+Pessoa Idosa.</t>
+  </si>
+  <si>
+    <t>22898</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22898/requerimento_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à mesa, na forma regimental vigente, ouvido o _x000D_
+Plenário, a realização de uma Audiência Pública, no dia 10 de _x000D_
+setembro de 2026, às 19:00 horas, para comemorar o Dia _x000D_
+Nacional do Administrador.</t>
+  </si>
+  <si>
+    <t>22899</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22899/requerimento_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à mesa, na forma regimental vigente, ouvido o _x000D_
+Plenárioa realização de uma Audiência Pública, no dia 07 de _x000D_
+maio de 2026, às 14:00 horas, para discutir o “Maio Amarelo”, _x000D_
+mês dedicado à prevenção e conscientização para redução de _x000D_
+acidentes de trânsito.</t>
+  </si>
+  <si>
+    <t>22904</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22904/requerimento_35-20261.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa na forma regimental vigente ouvido o Plenário, a criação de Comissão Especial para analisar Proposta de Emenda à Lei Orgânica, nos termos do artigo 228 do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>22959</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22959/requerimento_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro a mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Audiência Publica, para o dia 24 de Abril, às 19 h, em comemoração ao Dia Nacional da Língua Brasileira de Sinais (Libras), bem como em celebração aos 10 anos da Central de Libras (CIL) do nosso município.</t>
+  </si>
+  <si>
+    <t>22970</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22970/requerimento_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, na forma regimental vigente, ouvido a plenário, a realização de Audiência Pública, a ser realizada no dia 07 de abril, às 19 horas, no plenário desta Casa, com a finalidade de discutir o enquadramento dos profissionais da educação infantil no Magistério Público Municipal de Vitória da Conquista, em conformidade com a Lei Federal nº 15.326, de 06 de janeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23023</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23023/requerimento_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO À SECRETARIA DA TRANSPARÊNCIA, CONTROLE E PREVENÇÃO À CORRUPÇÃO INFORMAÇÕES DETALHADAS ACERCA DOS AUMENTOS SUCESSIVOS APLICADOS AO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, REFERENTES AOS ÚLTIMOS 6 (SEIS) ANOS (2021 A 2026), INCLUINDO FUNDAMENTAÇÃO LEGAL, JUSTIFICATIVAS TÉCNICAS E RELATÓRIO DE ALÍQUOTAS.</t>
+  </si>
+  <si>
+    <t>23087</t>
+  </si>
+  <si>
+    <t>Subtenente Muniz, CICT - Comissão de Indústria, Comércio e Turismo</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23087/requerimento_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública no dia 11 de Maio de 2026 às 19:00, no Plenário Vereadora Carmem Lúcia, na Câmara Municipal, para falar sobre Turismo como vetor de desenvolvimento socioeconômico de Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23205</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23205/requerimento_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, na forma regimental vigente, ouvido a plenário, a realização de Audiência Pública, a ser realizada no dia 23 de abril, às 19 horas, no plenário desta Casa, com a finalidade de discutir o enquadramento dos profissionais da educação infantil no Magistério Público Municipal de Vitória da Conquista, em conformidade com a Lei Federal nº 15.326, de 06 de janeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23241</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23241/requerimento_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à Mesa, na forma regimental vigente, ouvido o Plenário, que sejam solicitadas informações e providências às autoridades abaixo relacionadas acerca da mudança na operação da Azul Linhas Aéreas no Aeroporto de Vitória da Conquista, com a substituição de aeronaves de maior capacidade por aeronaves de pequeno porte.</t>
+  </si>
+  <si>
+    <t>23272</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23272/requerimento_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o Plenário, a realização de Audiência Pública para tratarmos sobre a  sobre a precariedade da malha aérea entre Vitória da Conquista e Salvador e os prejuízos socioeconômicos para o Sudoeste Baiano e Norte de Minas Gerais,  a ser realizada no dia 27 de abril de 2026, às 19h.</t>
+  </si>
+  <si>
+    <t>23273</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23273/requerimento_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e à Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, informações sobre o fundo de saneamento ambiental e infraestrutura.</t>
+  </si>
+  <si>
+    <t>23275</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23275/requerimento_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, que seja solicitada a Prefeita do Município de Vitória da Conquista, Senhora Ana Sheila Lemos Andrade e o Secretária Municipal de Saúde, a Senhora Fernanda Marom,  um relatório com informações detalhada sobre as cirurgias de ortopedia, quais hospitais estão sendo realizadas, quantidade mensal e quantidade de pacientes que estão esperando na regulação municipal, bem como as cópias contratuais das empresas de OPME</t>
+  </si>
+  <si>
+    <t>23290</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23290/requerimento_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o plenário, solicitar que seja alterado a data de realização da Sessão Especial de entrega do Prêmio Conhecimento que Conquista, que anteriormente estava agendado para 13 de maio de 2026, passando a ser realizada no dia 03 de junho de 2026, às 09:00, conforme vigência da resolução 78 de 07 de junho de 2022 aprovada por este plenário.</t>
+  </si>
+  <si>
+    <t>23364</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23364/requerimento_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos à mesa, na forma regimental vigente, ouvido o Plenário a realização de uma Sessão Especial Itinerante, no dia 20 de maio de 2026, às 09 horas, no SEST-SENAT  para discutir o “Maio Amarelo”, mês dedicado à prevenção e conscientização para redução de acidentes de trânsito.</t>
+  </si>
+  <si>
+    <t>23411</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23411/requerimento_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, que seja encaminhado à Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Edgard Larry Andrade Soares, Secretário Municipal de Educação, o presente Requerimento de Informações, para que prestem, no prazo legal, esclarecimentos detalhados acerca da situação funcional dos monitores escolares no âmbito da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>23412</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23412/requerimento_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, que seja encaminhado à Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Edgard Larry Andrade Soares, Secretário Municipal de Educação, o presente Requerimento de Informações, acerca da situação funcional e das atribuições desempenhadas pelos servidores ocupantes do cargo de Instrutor de Artes/Cultura que atuam nas escolas de educação em tempo integral da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>23413</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23413/requerimento_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, que seja solicitado à Prefeita Municipal de Vitória da Conquista – BA, Senhora Ana Sheila Lemos Andrade, e ao Chefe do Gabinete Civil, o Secretário Municipal da Casa Civil, Senhor Ivanildo Silva, que encaminhem a esta Casa Legislativa a relação de servidores públicos efetivos que ocupam cargos comissionados na estrutura do Poder Executivo Municipal, indicando os cargos e secretarias que estão vinculados, bem como seus respectivos vencimentos.</t>
+  </si>
+  <si>
+    <t>22354</t>
+  </si>
+  <si>
+    <t>REQT</t>
+  </si>
+  <si>
+    <t>Requerimento de Tribuna Livre</t>
+  </si>
+  <si>
+    <t>Tribuna Livre</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22354/tribuna_livre.pdf</t>
+  </si>
+  <si>
+    <t>O jornalista e pai atípico Júnior Patente solicita o uso da tribuna livre com o objetivo de "apresentar aos parlamentares e à comunidade conquistense o trabalho de relevância social desenvolvido por meio do Portal Incluir e do programa Inclusão em Foco. Ambas as iniciativas são dedicadas à promoção da acessibilidade e da inclusão em todosos níveis, servindo como ponte entre as necessidades das pessoas com deficiência (PcD) e a sociedade civil".</t>
+  </si>
+  <si>
+    <t>22649</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22649/requerimento_tribuna__luan_ferro_aragao.pdf</t>
+  </si>
+  <si>
+    <t>Luan Ferro Aragão, em nome do Grupo de professores aprovados no concurso 0012023, do Município de Vitória da Conquista, solicita o uso da Tribuna Livre para falar sobre a convocação do concurso realizado em 2023 que, até o presente momento, não foram convocados.</t>
+  </si>
+  <si>
+    <t>22761</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22761/com.google.android.apps.photos.pdf</t>
+  </si>
+  <si>
+    <t>Lucas Lima, coordenador pedagógico, solicita o uso da tribuna livre para a apresentação de uma carta aberta em celebração ao mês da mulher, lida pela estudante Anny Letícia de Oliveira Félix.</t>
+  </si>
+  <si>
+    <t>22826</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22826/tribuna_livre_jaime_mendes_mnteiro.pdf</t>
+  </si>
+  <si>
+    <t>Jaime Mendes Monteiro solicita o uso da tribuna livre para "expor e solicitar providências quanto aos problemas enfrentados pelos moradores do bairro Conveima 2".</t>
+  </si>
+  <si>
+    <t>22827</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22827/trubuna_livre_joao_paulo_lar_da_misercordia.pdf</t>
+  </si>
+  <si>
+    <t>João Paulo de Oliveira de Souza, representante do Lar da Misericórdia, solicita o uso da tribuna livre para tratar sobre  a "política voltada à população de rua e potencialidade e fragilidade do centro  pop adulto".</t>
+  </si>
+  <si>
+    <t>22828</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22828/tribuna_livre_lucia_piloto.pdf</t>
+  </si>
+  <si>
+    <t>Lúcia Piloto solicita o uso da tribuna livre para apresentar projeto de arborização da Avenida Rosa Cruz.</t>
+  </si>
+  <si>
+    <t>22872</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22872/tribuna_livre_-_nilson_bruno_viana_silva.pdf</t>
+  </si>
+  <si>
+    <t>Nilson Bruno Viana Silva solicita o uso da tribuna livre para "expor relatos e denúncias relacionadas à atual gestão da Fundação Pública de Saúde de Vitória da Conquista - Hospital Esaú Matos".</t>
+  </si>
+  <si>
+    <t>22902</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22902/tribuna_livre_neres_valda_associacao_maes_de_autistas.pdf</t>
+  </si>
+  <si>
+    <t>Neres Valda Matos Assunção, presidente da Associação Mães de Autistas Unidas e Saúde Mental, solicita o uso da tribuna livre para falar sobre "a precarização dos serviços de saúde mental do município de Vitória da Conquista e dificuldades enfrentas por familiares  de crianças e adolescentes com o Transtorno do Espectro Autista".</t>
+  </si>
+  <si>
+    <t>22935</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22935/tribuna_livre_vitor_quadros_.pdf</t>
+  </si>
+  <si>
+    <t>Vítor Silva de Quadros solicita o uso da tribuna livre para discorrer sobre o impedimento do funcionamento do conselho de meio ambiente e a urgência das eleições do conselho de bem - estar animal.</t>
+  </si>
+  <si>
+    <t>22936</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22936/tribuna_live_simmp.pdf</t>
+  </si>
+  <si>
+    <t>O SIMMP, na pessoa de sua presidente Greissy Leoncio Reis, solicita o uso da tribuna livre para falar sobre a campanha salarial.</t>
+  </si>
+  <si>
+    <t>23276</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23276/tribuna_livre_paulinho_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>Paulinho Magalhães Rocha, organizador da 15ª Festa do Café Folia, que acontecerá no dia 08 à 10 de maio de 2026, no distrito de Inhobim, requer o uso da tribuna livre para falar da realização da mesma.</t>
+  </si>
+  <si>
+    <t>23301</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23301/requerimento_de_tribuna_livre_poliana_s._de_j._alexandrino.pdf</t>
+  </si>
+  <si>
+    <t>Poliana Silva de Jesus Alexandrino e Caio César Aguiar solicitam o uso da tribuna Livre para falar sobre as demandas sociais do bairro Recreio (antiga Conquistinha), visando dar voz a comunidade local e contribuir com o debate público sobre melhorias necessárias para a região.</t>
+  </si>
+  <si>
+    <t>23339</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23339/tribuna_livre_java_da_silva_pinheiro.pdf</t>
+  </si>
+  <si>
+    <t>O Senhor Javã da Silva Pinheiros solicita o uso da tribuna livre para expor demandas do bairro Felícia, que abarca os loteamentos Recanto dos Pássaros Alameda Morada e Vila Marina.</t>
+  </si>
+  <si>
     <t>22350</t>
   </si>
   <si>
-    <t>2026</t>
-[...2 lines deleted...]
-    <t>1</t>
+    <t>3094</t>
   </si>
   <si>
     <t>NS</t>
   </si>
   <si>
     <t>Norma Sancionada</t>
   </si>
   <si>
-    <t>Prefeitura Municipal - PREF</t>
-[...2 lines deleted...]
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22350/lei_no_3.094-2026.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22350/lei_no_3.094-2026.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3.094, DE 05 DE JANEIRO DE 2026-Altera a Lei nº 1.904/2013, que cria, no âmbito da Câmara Municipal de Vitória da Conquista, o Programa de Alimentação do Trabalhador por meio de “Vale Alimentação” em cartão magnético e dá outras providências.</t>
   </si>
   <si>
     <t>22351</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22351/lei_no_3.095-2026.pdf</t>
+    <t>3095</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22351/lei_no_3.095-2026.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3.095, DE 05 DE JANEIRO DE 2026- Dispõe sobre a reestruturação de setores e funções, altera o Quadro Geral de Cargos Comissionados e o Sistema de Apoio à Atividade Parlamentar, modifica dispositivos da Lei nº 2.955, de 23 de dezembro de 2024, revoga seus anexos e dá outras providências, com o objetivo de promover o aprimoramento da estrutura administrativa e funcional do Poder Legislativo Municipal, de modo a garantir a eficiência, a transparência e o atendimento às demandas crescentes da atividade parlamentar, especialmente no que concerne à comunicação institucional e ao suporte das novas frentes de trabalho legislativo.</t>
+  </si>
+  <si>
+    <t>22457</t>
+  </si>
+  <si>
+    <t>3096</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22457/lei_no_3.096-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.096, DE 12 DE JANEIRO DE 2026- Fica denominada como Rua Alberto Oliveira Morais a via pública compreendida como Rua de Acesso ao Cemitério, até a Rua Belarmino Marinho, no bairro Lagoa das Flores, no Município de Vitória da Conquista – BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22458</t>
+  </si>
+  <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22458/lei_no_3.097-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.097, DE 12 DE JANEIRO DE 2026- Denomina de “Ciclovia Joãozinho da Carreta”, a ciclovia da Avenida Paraná em Vitória da Conquista - BA.</t>
+  </si>
+  <si>
+    <t>22459</t>
+  </si>
+  <si>
+    <t>3098</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22459/lei_no_3.098-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.098, DE 12 DE JANEIRO DE 2026 - Fica denominada como Rua Francisca Bispo da Silva a atual Rua da Canela, no bairro Lagoa das Flores, no Município de Vitória da Conquista – BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22461</t>
+  </si>
+  <si>
+    <t>3099</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22461/lei_no_3.099-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.099, DE 12 DE JANEIRO DE 2026-  Fica denominada como Rua Ariosvaldo Ribeiro Marinho a via pública localizada entre o Campo do Flamenguinho e a BR-116, no bairro Lagoa das Flores, no Município de Vitória da Conquista – BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22462</t>
+  </si>
+  <si>
+    <t>3100</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22462/lei_no_3.100-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.100, DE 12 DE JANEIRO DE 2026- Denomina de “Praça Isnara Pereira Ivo” a atual área verde localizada entre as ruas Embira Branca “antiga Rua E”, Rua Israel Zai Orrico (antiga Rua J), Rua Fernando de Sá Nascimento e Rua José Pereira de Oliveira, situada no Inocoop II, Bairro Candeias, no Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22463</t>
+  </si>
+  <si>
+    <t>3101</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22463/lei_no_3.101-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.101, DE 12 DE JANEIRO DE 2026- Denomina como Rua Agenor Pires de Andrade a atual Rua Principal do Povoado de Cabeceira, no Município de Vitória da Conquista - BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22464</t>
+  </si>
+  <si>
+    <t>3102</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22464/lei_no_3.102-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.102, DE 12 DE JANEIRO DE 2026- Denomina como Rua da Gávea a atual Rua 1, localizada no Loteamento Agro Flores, no bairro Lagoa da Flores, no Município de Vitória da Conquista - BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22465</t>
+  </si>
+  <si>
+    <t>3103</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22465/lei_no_3.103-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.103, DE 12 DE JANEIRO DE 2026-  Denomina como Rua Niterói a atual Rua 2, localizada no Loteamento Agro Flores, no Bairro Lagoa da Flores, no Município de Vitória da Conquista - BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22466</t>
+  </si>
+  <si>
+    <t>3104</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22466/lei_no_3.104-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.104, DE 12 DE JANEIRO DE 2026- Institui o Programa “Ruas do Lazer” no Município de Vitória da Conquista, que consiste na interdição temporária de vias públicas para a prática de atividades esportivas, recreativas e de lazer, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22467</t>
+  </si>
+  <si>
+    <t>3105</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22467/lei_no_3.105-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.105, DE 12 DE JANEIRO DE 2026- Denomina como Rua Eduardo José Oliveira de Morais, a atual Rua Flora, localizada entre a BR-116 e a Igreja Batista Sinai, no bairro Lagoa das Flores, no Município de Vitória da Conquista – BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22468</t>
+  </si>
+  <si>
+    <t>3106</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22468/lei_no_3.106-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.106, DE 12 DE JANEIRO DE 2026- Denomina como Rua Vitória Barros Prates a via pública localizada entre a Escola Municipal Marlene Flores e o Mercado Prado, no bairro Lagoa das Flores, no município de Vitória da Conquista – BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22469</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22469/lei_no_3.107-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.107, DE 12 DE JANEIRO DE 2026-  Denomina como Rua Jusmerinda Oliveira Morais a atual Rua 6, localizada entre o Mercado Imborés e o Campo do Flamenguinho, no bairro Lagoa das Flores, no Município de Vitória da Conquista – BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22470</t>
+  </si>
+  <si>
+    <t>3108</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22470/lei_no_3.108-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.108, DE 16 DE JANEIRO DE 2026- Altera a Lei Municipal nº 1.762, de 30 de junho de 2011, que dispõe sobre o Estatuto do Magistério Público Municipal e o Plano de Carreira e Remuneração dos Profissionais da Educação no Município de Vitória da Conquista - BA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22471</t>
+  </si>
+  <si>
+    <t>3109</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22471/lei_no_3.109-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.109, DE 16 DE JANEIRO DE 2026- Institui a Semana Municipal de Saúde Mental nas Escolas do Município de Vitória da Conquista - BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22472</t>
+  </si>
+  <si>
+    <t>3110</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22472/lei_no_3.110-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.110, DE 16 DE JANEIRO DE 2026- Institui o "Dia S de valorização e reconhecimento do Serviço Social do Comércio (Sesc) e do Serviço Nacional de Aprendizagem Comercial (Senac)" no Calendário Oficial de Eventos do Município de Vitória da Conquista - BA.</t>
+  </si>
+  <si>
+    <t>22473</t>
+  </si>
+  <si>
+    <t>3111</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22473/lei_no_3.111-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.111, DE 16 DE JANEIRO DE 2026- Institui a Semana Municipal de Conscientização e Educação no trânsito nas escolas do Município de Vitória da Conquista - BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22476</t>
+  </si>
+  <si>
+    <t>3112</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22476/lei_no_3.112-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.112, DE 16 DE JANEIRO DE 2026- Dispõe sobre a inclusão das cavalgadas no calendário oficial de eventos turísticos e culturais do Município de Vitória da Conquista - BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22477</t>
+  </si>
+  <si>
+    <t>3113</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22477/lei_no_3.113-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.113, DE 16 DE JANEIRO DE 2026-  Institui o “Dia Municipal do Rio” no Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22478</t>
+  </si>
+  <si>
+    <t>3114</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22478/lei_no_3.114-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.114, DE 16 DE JANEIRO DE 2026- Declara de Utilidade Pública Municipal a Associação de Pastores Evangélicos de Vitória da Conquista - APEVIC.</t>
+  </si>
+  <si>
+    <t>22479</t>
+  </si>
+  <si>
+    <t>3115</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22479/lei_no_3.115-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.115, DE 16 DE JANEIRO DE 2026- Institui o Caminho de Santiago do Piripiri como Patrimônio Cultural e Imaterial de Vitória da Conquista - BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22480</t>
+  </si>
+  <si>
+    <t>3116</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22480/lei_no_3.116-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.116, DE 16 DE JANEIRO DE 2026- Denomina de Rua Diomira Soares dos Santos a atual Rua N, no Loteamento Terras do Remanso, no bairro Bateias, em Vitória da Conquista – BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22481</t>
+  </si>
+  <si>
+    <t>3117</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22481/lei_no_3.117-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.117, DE 16 DE JANEIRO DE 2026- Fica denominada como Rua Clóvis da Silva Leite a via pública localizada entre o início da BR-116 e a Rua São Joaquim, na região da Fazenda Paixão, no bairro Lagoa das Flores, no Município de Vitória da Conquista – BA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22482</t>
+  </si>
+  <si>
+    <t>3118</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22482/lei_no_3.118-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.118, DE 16 DE JANEIRO DE 2026- Altera o art. 1º da Lei nº 2.485, de 09 de junho de 2021, que institui e inclui no Calendário Oficial de Eventos do Município de Vitória da Conquista – BA a Semana Municipal do Cooperativismo – Semana C.</t>
+  </si>
+  <si>
+    <t>22483</t>
+  </si>
+  <si>
+    <t>3119</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22483/lei_no_3.119-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.119, DE 23 DE JANEIRO DE 2026- Institui, no âmbito do Município de Vitoria da Conquista - BA, o Selo “Motorista de APP Amigo do Autista e outras Pessoas com Deficiência” e incentiva a capacitação voluntária de motoristas de transporte por aplicativo para atendimento adequado a pessoas com Transtorno do Espectro Autista (TEA) e outras deficiências.</t>
+  </si>
+  <si>
+    <t>22484</t>
+  </si>
+  <si>
+    <t>3120</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22484/lei_no_3.120-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.120, DE 23 DE JANEIRO DE 2026- Institui o “Dia Municipal do Associativismo” no Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22485</t>
+  </si>
+  <si>
+    <t>3121</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22485/lei_no_3.121-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.121, DE 23 DE JANEIRO DE 2026- Institui no calendário Oficial do Município de Vitória da Conquista – BA, o 07 de outubro, como “Dia Municipal do Rosário da Virgem Maria”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22486</t>
+  </si>
+  <si>
+    <t>3122</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22486/lei_no_3.122-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.122, DE 23 DE JANEIRO DE 2026- Autoriza a criação da Rede Municipal de Cursinhos Populares no Município de Vitória da Conquista – BA, o Comitê Intersetorial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22578</t>
+  </si>
+  <si>
+    <t>3123</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22578/lei_no_3.123-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.123, DE 11 DE FEVEREIRO DE 2026-Altera a Lei Municipal nº 2.759, de 06 de junho de 2023, que “dispõe sobre a obrigatoriedade de os estabelecimentos comerciais acondicionarem as mercadorias adquiridas pelos consumidores em embalagens retornáveis, biodegradáveis, plásticas,_x000D_
+oxibiodegradáveis ou similares, que não sejam prejudiciais ao meio ambiente, e dá outras providências”, na forma que indica.</t>
+  </si>
+  <si>
+    <t>22597</t>
+  </si>
+  <si>
+    <t>3124</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22597/lei_no_3.124-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.124, DE 19 DE FEVEREIRO DE 2026 -Declara que as festas de Caruru de São Cosme, São Damião e Doum; dos Erês, dos orixás Ibeji edos nkisis Nvunji, são Patrimônio Cultural e Imaterial do Município de Vitória da Conquista e dá outras providências</t>
+  </si>
+  <si>
+    <t>22952</t>
+  </si>
+  <si>
+    <t>3125</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22952/lei_no_3.125-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.125, DE 20 DE MARÇO DE 2026- Desafeta bem imóvel público da qualidade de bem de uso comum do povo, área verde integrante do patrimônio municipal, para fins de permuta, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23016</t>
+  </si>
+  <si>
+    <t>3126</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23016/lei_no_3.126-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.126, DE 25 DE MARÇO DE 2026.Denomina Rua Maria Elenir Ferraz de Melo Porto a atual Rua B, localizada no Loteamento Mariana, Bairro Boa Vista, no Município de Vitória da Conquista – BA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23017</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23017/lei_no_3.127-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.127, DE 25 DE MARÇO DE 2026- Denomina de Rua Alzino Correia Lacerda a atual Rua E que dá início a rua da Travessa da Escola Marlene Flores até o Mix Flores, no bairro Lagoa das Flores, no Município de Vitória da Conquista –BA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23018</t>
+  </si>
+  <si>
+    <t>3128</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23018/lei_no_3.128-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.128, DE 25 DE MARÇO DE 2026- Denomina de Rua Carlos Viana de Brito a atual Rua Vereda do Progresso, que fica entre a BR-116até a entrada do Distrito de São João da Vitória, no Município de Vitória da Conquista – BA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23019</t>
+  </si>
+  <si>
+    <t>3129</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23019/lei_no_3.129-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.129, DE 25 DE MARÇO DE 2026- Denomina  de  “Centro  Comunitário  Dionísio  Macedo  Fontes  Filho”  o  Centro  Comunitário  do Assentamento do Cedro, em Vitória da Conquista – BA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23020</t>
+  </si>
+  <si>
+    <t>3130</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23020/lei_no_3.130-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.130, DE 25 DE MARÇO DE 2026- Denomina como Avenida Dr. Paulo César de Pádua a atual Avenida A, localizada no Loteamento Sol Nascente, no Bairro Candeias, no Município de Vitória da Conquista – BA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23021</t>
+  </si>
+  <si>
+    <t>3131</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23021/lei_no_3.131-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.131, DE 25 DE MARÇO DE 2026- Denomina  como  Iza  Almeida  dos  Santos  Silveira  a  atual  Rua  C,  localizada  no  Loteamento Conquistense,  no  Bairro  Boa  Vista,  no  Município  de  Vitória  da  Conquista  –  BA  e  dá  outras providências.</t>
+  </si>
+  <si>
+    <t>23022</t>
+  </si>
+  <si>
+    <t>3132</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23022/lei_no_3.132-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.132, DE 20 DE MARÇO DE 2026- Denomina como Rua Olávio Moreira Santos a atual Rua B, localizada entre as Avenidas A e B, acimada  Travessa  Pedro  Henrique  Santos  Barros,  no  bairro  Ibirapuera,  no  Município  de  Vitória  da Conquista – BA, e dá outras providências</t>
+  </si>
+  <si>
+    <t>23062</t>
+  </si>
+  <si>
+    <t>3133</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23062/lei_no_3.133-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.133, DE 1º DE ABRIL DE 2026.Altera  a  Lei  Municipal  nº  2.802,  de  16  de  maio  de  2023,  que  institui  o  Programa  Municipal  de Habitação para o Servidor Público de Vitória da Conquista – Vila do Servidor, para incluir a Faixa IV de  renda  e  atualizar  os  valores  de  enquadramento,  em  consonância  com  a  legislação  federal  do Programa Minha Casa Minha Vida, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23210</t>
+  </si>
+  <si>
+    <t>3134</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23210/lei_no_3.134-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.134, DE 13 DE ABRIL DE 2026- Denomina Rua Joãozinho da Carreta a rua localizada no fundo da Escola Fernando Spinola, no bairro Patagônia, na forma do Anexo Único dessa Lei, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23211</t>
+  </si>
+  <si>
+    <t>3135</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23211/lei_no_3.135-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.135, DE 13 DE ABRIL DE 2026-Denomina  de  “Ginásio  Poliesportivo  Municipal  Raul  Carlos Andrade  Ferraz  (Raul  Ferraz)”  o  atual “Ginásio de Esportes”, no Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23212</t>
+  </si>
+  <si>
+    <t>3136</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23212/lei_no_3.136-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.136, DE 13 DE ABRIL DE 2026-Denomina Avenida São Miguel das Matas o trecho da atual Avenida Perimetral compreendido entre a Avenida  Juracy  Magalhães  e  a  Br.  116),  no  Município  de  Vitória  da  Conquista  –  BA,  e  dá  outras providências.</t>
+  </si>
+  <si>
+    <t>23213</t>
+  </si>
+  <si>
+    <t>3137</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23213/lei_no_3.137-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.137, DE 13 DE ABRIL DE 2026-Denomina de Rua Juliana Vieira da Cruz a atual Rua 5, localizada na Fazenda Paixão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23214</t>
+  </si>
+  <si>
+    <t>3138</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23214/lei_no_3.138-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.138, DE 13 DE ABRIL DE 2026-Denomina “Unidade Básica de Saúde Vanessa Santos de Almeida (em memória)” a atual Unidade Básica de Saúde – UBS Vila Elisa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23215</t>
+  </si>
+  <si>
+    <t>3139</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23215/lei_no_3.139-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.139, DE 13 DE ABRIL DE 2026.Institui o Dia Municipal de Conscientização sobre as experiências Adversas na Infância (ACEs), a ser celebrado dia 20 de maio, no Município de Vitória da Conquista – BA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23216</t>
+  </si>
+  <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23216/lei_no_3.140-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.140, DE 13 DE ABRIL DE 2026- Institui o Dia Municipal da Ação Climática no âmbito do Município de Vitória da Conquista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23217</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23217/lei_no_3.141-2026..pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.141, DE 13 DE ABRIL DE 2026- Denomina Rua Daiane Silva Santos o atual Caminho 2, Urbis V – Zabelê, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23363</t>
+  </si>
+  <si>
+    <t>3142</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23363/lei_no_3.142-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.142, DE 23 DE ABRIL DE 2026- Altera o art. 92 da Lei Municipal nº 1.762, de 30 de junho de 2011, que dispõe sobre o Estatuto do Magistério Público Municipal e o Plano de Carreira e Remuneração dos Profissionais da Educação no Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23365</t>
+  </si>
+  <si>
+    <t>3143</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23365/lei_no_3.143-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.143, DE 23 DE ABRIL DE 2026-Institui a Política Municipal de Habitação de Interesse Social no Município de Vitória da Conquista, cria o Conselho e o Fundo Municipal de Habitação de Interesse Social, e dá outras providências</t>
+  </si>
+  <si>
+    <t>23368</t>
+  </si>
+  <si>
+    <t>3144</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23368/lei_no_3.144-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.144, DE 23 DE ABRIL DE 2026-Denomina de Praça de academia ao ar livre Tereza de Oliveira Bispo, a atual Praça Ramiro Santos no  espaço  onde  foi  construída  a  academia  no  Povoado  de  Bate-pé,  nesta  cidade  e  dá  outras providências.</t>
+  </si>
+  <si>
+    <t>23369</t>
+  </si>
+  <si>
+    <t>3145</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23369/lei_no_3.145-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.145, DE 23 DE ABRIL DE 2026-Dispõe sobre a denominação das vias Públicas identificadas pelas letras “A” a “Q”, no Loteamento Bela Morada, Bairro Jatobá, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23370</t>
+  </si>
+  <si>
+    <t>3146</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23370/lei_no_3.146-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.146, DE 23 DE ABRIL DE 2026-Dispõe  sobre  a  alteração  do  nome  da  Rua  27,  localizada  no  Loteamento  Baron  Conect,  Bairro Primavera, que passa a denominar-se Rua Hermelina Nascimento Porto, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23467</t>
+  </si>
+  <si>
+    <t>3147</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23467/lei_no_3.147-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.147, DE 06 DE MAIO DE 2026- Institui no calendário Oficial do Município de Vitória da Conquista, O Dia Municipal do Sanfoneiro e Sanfoneira, a ser celebrado anualmente no dia 01 de junho, nesta cidade e dá outras providências</t>
+  </si>
+  <si>
+    <t>23468</t>
+  </si>
+  <si>
+    <t>3148</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23468/lei_no_3.148-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.148, DE 06 DE MAIO DE 2026.Institui  a  Semana  Municipal  de  Conscientização  e  Combate  à  Ludopatia  no  Município  de  Vitória  da Conquista - Bahia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23469</t>
+  </si>
+  <si>
+    <t>3149</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23469/lei_no_3.149-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.149, DE 06 DE MAIO DE 2026 - Dispõe  sobre  a  criação  de  campanhas  educativas  para  o  uso  seguro  da  bicicleta  no  Município  de Vitoria da Conquista - BA, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -417,68 +13381,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22350/lei_no_3.094-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22351/lei_no_3.095-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22749/emenda_pl_153-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23453/06-_emenda_modificativa_para_projeto_complementar_03-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22389/praca_dom_barros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22390/cata_bagulho_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22391/creche_paulo_freire.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22392/tapa_buraco._av._paradocx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22393/indicacao_patrolamento_e_cascalhamento_-_distrito_de_jose_goncalves.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22394/indicacao_limpeza_rocagem_-_bruno_barcelar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22395/redutor_de_velocidade_rua_primavera_bairro_primavera.odt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22396/asfalto_barrocas_-1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22397/indicacao_para_fazer_a_reforma_do_posto_de_saude_bate_pe.odt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22398/indicacao_construcao_do_posto_de_saude_pedra_branca.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22399/esgotamento_sanitario_sao_sebastiao_2026.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22400/indicacao_limpeza_do_bairro_nossa_senhora_aparecida.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22401/esgotamento_sanitario_lagoa_das_flores_2026.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22402/reforma_posto_brejo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22403/estrada_ladeira_da_jiboia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22404/estrada_estrada_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22405/indicacao_luis_paulo_servicos_pub._of_002.26_limpeza_publica_praca_abdias_soares.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22406/indicacao_luis_paulo_servicos_pub._of_003.26_limpeza_publica_praca_ciprestes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22407/indicacao_desenvolvimento_rural._of_004.26_patrolamento_e_casc.lagoa_de_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22408/indicacao_desenvolvimento_rural._of_005.26_patrolamento_e_casc.lagoa_de_jose_luiz_mercadinho_bahia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22409/rod._coriolano_sales.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22410/indicacao_de_operacao_tapa-buraco_-_av._guanambi_-_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22411/indicacao_limpeza_e_rocagem_-_praca_adelmario_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22412/01_-_indicacao_tapa_buracos_-_campinhos.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22413/indicacao_sesep_-_limpeza_de_via_-_bairro_brasil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22414/indicacao_sms_-_fiscalizacao_de_imovel_abandonado_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22415/02_-_indicacao_limpeza_area_verde_pedro_alves_da_cunha.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22416/indicacao_-_rampas_no_cristo_de_mario_cravo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22417/indicacao_sesep_-_limpeza_no_vila_sul_e_vila_bonita.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22418/indicacao_reforma_do_posto_de_inhobim.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22419/indicacao_revitalizacao_praca_e_quadra_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22420/indicacao_abrigo_de_onibus_bairro_lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22421/indicacao_revitalizacao_praca_inhobim.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22422/indicacao_para_patrolamento_e_recuperacao_das_estradas_do_povoado_do_regiao_jose_goncalves_varios_povoados.odt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22426/indicacao_cascalhamento_e_patrolamento_lajedinho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22427/indicacao-larguinha-patrolamento_e_cascalhamento_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22428/indicacao_patrolamento_e_cascalhamento_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22429/manilhas_em_rancho_alegre.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22431/001-_indicacao_operacao_tapa_buracos_na_av_franklin_ferraz2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22432/002-_indicacao_operacao_tapa_buracos_na_avenida_espanha_com_av_franklin_ferraz2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22433/003_-_indicacao__limpeza_da_rua_guilherme_aguiar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22437/indicacao_com_policia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22438/indicacao_maternidade_regional.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22442/patrolamento_rua_r_nenzinha_santos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22443/patrolamento_povodo_do_baixao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22444/academias_ao_ar_livre_voltadas_a_pratica_de_musculacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22445/braco_de_lampada_e_lampada_do_porte_na_rua_espanha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22448/indicacao_casas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22449/indicacao_praca_bosque_da_paquera.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22450/indicacao_patrolamento_cascalhamento-fazendinha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22451/reforma_e_ampliacao_posto_de_saude_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22487/tapa_buraco_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22488/tapa_buraco_rua_anage.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22489/tapa_buraco_av__brumado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22490/construcao_da_creche_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22491/coelba_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22492/indicacao_luis_paulo_servicos_pub._of_006.26_limpeza_publicacanteiro_central_da_urbis_v.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22493/indicacao_-_continuacao_do_canal_de_drenagem_pe_de_galinha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22494/indicacao_-_prescricao_de_iptu_automatico.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22495/indicacao_-_patrol._e_casc._quatis_do_fumaca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22496/indicacao_-_patrol._e_casc._pe_de_galinha.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22497/indicacao_infraestrutura_-_tapa_buracos_nenzinha_santos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22498/indicacao_sesep_-_limpeza_cemiterio_kadija.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22499/indicacao_iluminacao_-_sesep_-_praca_novo_olhar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22500/indicacao_infraestrutura_-_cascalhamento_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22501/coelba_larguinha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22502/indicacao_reforma_do_posto_de_saude_miro_cairo.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22503/indicacao__breno_farias_of.007.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22504/indicacao__jackson_seinfra_of.008_pov.malhada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22505/indicacao__breno_farias_of.009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22506/indicacao_patrolamento_riachinho_ie_ii.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22507/faixa_de_pedestre_me_frente_a_igreja_assembleia_de_deus_urbis_vi.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22508/004-_indicacao_operacao_tapa_buracos_na_av_franklin_ferraz2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22509/patrolamanto_cascalhamento_sede_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22510/patrolamanto_cascalhamento_povoado_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22511/patrolamanto_cascalhamento_povoado_de_caicara.odt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22512/indicacao_patrolamento_lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22513/indicacao_revitalizacao_praca_otacilio_rocha.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22514/indicacao_revitalizacao_praca_caju.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22515/indicacao_para_fazer_a_limpeza_das_ruas_do_bairro_bruno_barcelar_e_canais.odt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22517/03_-_indicacao_limpeza_-_rua_olavo_bilac_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22518/operacao_tapa-buracos_em_toda_a_avenida_central_do_loteamento_henriqueta_prates.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22519/servicos_de_limpeza_no_entorno_da_praca_maria_alves_moutinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22520/revitalizacao_da_praca_maria_alves_moutinho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22521/04_-_indicacao_limpeza_-_rua_panama_pdf.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22522/demolicao_total_do_antigo_galpao_de_reciclagem_localizado_no_loteamento_henriqueta_prates.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22523/05_-_indicacao_pintura_faixa_de_pedestre_-_facilita_pdf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22524/06_-_indicacao_pintura_faixa_de_pedestre_-_ascendino_melo_pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22525/005-_indicacao_operacao_tapa_buracos_av._panama_bairro_jurema.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22526/06_-_indicacao___coleta_lixo_bairro_iro_cairo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22534/rocagem_da_estrada_do_igua_ao_campo_formoso_1_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22535/indicacao_cachoeira_dos_porcos-1_1_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22536/indicacao_estrada_do_riachinho_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22537/indicacao_patrolamento_e_cascalhamento_bonito_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22538/reforma_posto_riachinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22539/reforma_estrada_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22540/indicacao_passagem_elevada.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22541/posto_bairro_brasil.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22542/ampliacao_a_creche___maria_de_lourdes_bairro_brasil.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22543/posto_boa_vistadoc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22544/posto_morada_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22545/indicacao_sesep_-_limpeza_de_via_-_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22546/indicacao_limpeza_e_rocagem_-_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22547/indicacao_limpeza_e_rocagem_-_pe_de_galinha.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22548/indicacao_limpeza_e_rocagem_-_inocoop_ii.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22549/indicacao_limpeza_e_rocagem_-_bem-querer.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22550/_indicacao_-__solicitacao_de_reparos_urgentes__escola_municipal_claudio_manoel_da_costa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22551/indicacao_infraestrutura_-_cascalhamento_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22552/indicacao_sesep_-_rocagem_das_vias_recanto_dos_passaros_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22553/indicacao__jackson_seinfra_of.010_tapa_buraco_rua_santa_rita_n.s.aparecida.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22554/patrolamanto_cascalhamento_povoado_de_tigre.odt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22555/patrolamanto_cascalhamento_povoado_de_vereda_grande.odt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22556/patrolamanto_cascalhamento_povoado_de_itapirema.odt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22557/patrolamanto_cascalhamento_regioes_da_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22558/indicacao_operacao_tapa_buraco_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22559/indicacao_reforma_do_posto_de_saude_igua.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22560/indicacao_refletores_campo_cachoeira_dos_porcos.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22561/praca_duas_vendas-1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22562/aguadas_assentamentos-1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22563/aracao_de_terras_cj_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22564/indicacao_operacao_tapa_buraco_na_rua_u_bairro_aparecida_e_guarani_20261.odt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22566/indicacao__breno_farias_of.011.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22579/indicacao_-_redutor__mega_grill.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22580/indicacao_-_limpeza_conveima_i_ii_e_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22581/indicacao_sra_sheila_lemos_of_003.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22582/indicacao_sra_sheila_lemos_of_004.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22584/indicacao_-_limpeza_praca_iza_medeiros.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22585/indicacao_-_limpeza_rua_das_antilhas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22589/indicacao_cascalhamento_estrada_nova_cemiterio_limeira_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22590/paisagismo20vila20marina.pdf.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22591/indicacao_sac_zona_oeste.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22583/indicacao_sra_sheila_lemos_of_006.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22599/construcao_da_creche_morada_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22600/indicacao_de_operacao_tapa-buraco_-_rua_claudia_botelho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22601/indicacao_de_reforma_da_quadra_-_res._das_rosas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22602/inicacao_semob_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22603/indicacao_infraestrutura_-_cascalhamento_nenzinha_santos_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22604/indicacao_infraestrutura_-_cascalhamento_vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22605/indicacao_sesep_-_limpeza_de_vias_-_vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22606/indicacao_limpeza_e_rocagem_-_urbis_i.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22607/pavimentacao__asfaltica_rua_nove_d_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22608/construcao_da_escola_estadual_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22609/pavimentacao_asfaltica_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22610/pavimentacao_asfaltica_povoado_de_caicara.odt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22611/creche_sede_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22612/indicacao_-_jose_goncalves.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22613/tapa_buraco_rua_professor_itamar.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22614/indicacao_infraestrutura_-_tapa_buraco_no_inocoop_i.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22615/indicacao_sra_sheila_lemos_of_013.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22616/indicacao_hospital_pediatrico.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22617/indicacao__breno_farias_of.014_corta_lote.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22618/indicacao_luis_paulo_servicos_pub._of_016.26_iluminacao_corta_lote.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22619/007_-_indicacao_limpeza_no_entorno_do_posto_da_nova_cidade.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22620/008_-_indicacao_limpeza_no_entorno_do_escola_helder_thomaz.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22621/009-_indicacao_manutencao_autoclave.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22622/indicacao_hospital_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22623/reforma_posto_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22624/casa_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22625/reforma_posto_casa_de_telha.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22626/sanitarios_campo_de_duas_vendas_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22627/indicacao_centro_de_referencia_tea.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22628/rocagem_da_praca_da_rua_tele_santana.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22629/ocagem_no_canteiro_central_da_avenida_eduardo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22630/realizacao_de_limpeza_na_rua_odilon_correia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22631/realizacao_de_operacao_rocagem_na_avenida_olivia_flores_no_bairro_candeias.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22632/indicacao_hospital_municipal.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22633/_indicacao_rua_via_local_dois_-_candeias.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22634/indicacao_conjunto_semaforico.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22635/indicacao_recapeamento_asfaltico_da_rua_alziro_prates.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22637/11_-_indicacao_limpeza_praca_dos_motoristas_pdf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22638/12_-_indicacao_limpeza_praca_agapito_couto_pdf.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22639/13_-_indicacao_limpeza_praca_rogaciano_carneiro_da_silva_pdf.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22640/indicacao_-_av._frei_beijamim.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22641/indicacao_-_libero_badaro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22642/indicacao_-_venceslau_bras.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22643/indicacao_-_nilton_golcalves.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22644/indicacao_patrolamento_vila_sao_jose.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22647/reforma_da_escola_municipal_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22650/pavimentacao__asfaltica_rua___tupy_guarani__urbis_vi.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22651/copia_de_indicacao_infraestrutura_-_tapa_buraco_no_inocoop_ii_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22652/pavimentacao__asfaltica_rua__b.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22653/indicacao_-_infraestrutura_-__vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22654/indicacao_posto_de_saude_-_pov._algodao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22655/indicacao_limpeza_de_acude_-_pov._lagoa_da_visao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22656/limpeza_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22657/reforma_e_ampliaca_colegio_povoado_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22658/modelo_passagem_elevada.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22659/linha_de_onibus_transporte_coletivo.odt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22660/creche_recanto_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22661/indicacao__edgard_larryof.015_escola_corta_lote.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22662/indicacao_-_limpeza_e_rocagem_res._das_rosas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22663/indicacao_-_mao_unica_nas_ruas_a_e_b_res_das_rosas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22664/sanitarios_quadra_morada_real.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22665/reforma_quadra_capinal.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22666/indicacao_faixa_de_pedestre_rua_educardo_santos_costa.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22667/indicacao_poda_de_arvora_poco_escuro.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22669/indicacao_colegio_estadual_elizabeth_ferreira_lopes.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22670/indicacao_jackson_seinfra_of.017_lot._flamboyant..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22671/indicacao_luis_paulo_semob._of_012.26_linha_r03_pradoso_x_centro.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22672/realizacao_de_patrolamento_na_rua_b_rua_c_rua_d_rua_f_e_avenida_d_no_loteamento_mariana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22673/realizacao_de_operacao_tapa-buraco_na_rua_odilon_correia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22674/operacao_tapa-buraco_na_rua_cleusa_meira_sousa_do_prado_no_bairro_primavera..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22675/operacao_rocagem_na_area_compreendida_entre_a_avenida_paulo_ludovico_e_a_rua_ulisses_do_prado_nogueira.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22676/012-_indicacao_limpeza_no_cond_campo_verde.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22677/011_-_indicacao__limpeza_e_iluminacao_da_quadra_do_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22678/indicacao_jackson_seinfra_of.018_lot.morumbi..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22679/13_-_indicacao_limpeza_-_ruas_bairro_jurema_pdf.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22680/15_-_indicacao_limpeza_praca_moises_caetite.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22681/16_-_indicacao_limpeza_avenida_filipinas.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22682/17_-_indicacao_limpeza_condominio_lagoa_azul.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22701/indicacao_radar_avenida_filipinas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22702/posto_de_saude_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22703/equipamentos_unidade_de_saude_lagedinho.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22704/indicacao_campo_de_futebol_limeira_-_2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22705/indicacao_quadra_de_esportes_limeira_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22706/indicacao_quadra_de_esportes_bandinha_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22707/indicaca_reforma_posto_de_saude_capinal.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22708/indicacao_reforma_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22709/indicacao_reforma_posto_de_saude_barrocas.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22710/indicacao_reforma_ceasa.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22711/indicacao_revitalizacao_presidente_dutra.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22712/indicacao_creches_nos_distritos.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22714/indicacao_ponto_de_onibus__loteamento_cidade_serrinha.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22715/indicacao_-_reforma_do_parque_e_implantacao_de_academia_res_das_rosas.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22716/pavimentacao_asfalticas_em_torno_da_praca_das_malvinas_povoado_de_sao_sebatiao.odt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22717/indicacao_rua_pastor_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22718/construcao_de_praca_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22719/indicacao_mutirao_oftalmo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22720/indicacao_ppp_creches.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22721/limpeza_sao_sebastiao_e_nas_malvinas.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22722/implantacao_ponto_de_onibus_-_primavera.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22723/limpeza_e_rocagem_-_primavera.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22725/indicacao_luis_paulo_servicos_pub._of_019.26_iluminacao_loteamento_morumbi.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22726/equipamentos_unidade_de_saude_limeira.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22728/indicacao_-_operacao_tapa-buraco_rua_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22729/drenage_das_aguas_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22730/indicacao_sra_sheila_lemos_of_010.2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22731/indicacao_sra_sheila_lemos_of_002.2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22732/indicacao_sra_sheila_lemos_of_008.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22733/indicacao_-_ampliacao_e_reforco_da_linha_de_onibus_r20__uesb_no_bairro_cidade_modelo..docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22734/indicacao-_ifa-_agentes_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22740/18_-_indicacao_limpeza_praca_do_caja_pdf.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22741/19_-_indicacao_limpeza_praca_hercilio_lima_pdf.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22742/21_-_indicacao_limpeza_lateral_estadio_lomanto_junior.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22743/indicacao_ubs_sao_joao_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22744/0213_-_idicacao_ponto_onibus_proximo_justica_federal.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22745/indicacao_rua_avenida_joao_abuchid-_candeias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22746/015_-indicacao__ubs_simao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22762/indicacao_restaurante_popular_zona_oeste.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22763/indicacao_patrolamento_bairro_primavera.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22764/20_-_indicacao_limpeza_-_rua_laudionor_brasil_pdf.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22765/indicacao_patrolamento_miro_cairo.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22766/indicacao_-_oficio_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22767/indicacao_-_oficio_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22768/indicacao_limpeza_de_bueiros_urbis_2_e_urbis_3.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22769/indicacao_-_avenida_imperial.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22770/posto_de_saude_-_farinha_molhada_2.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22771/cobertura_quadra.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22772/coelba_renato_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22773/estrada_canaa_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22778/indicacao_rua_padre_palmeira.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22779/indicacao_tv_pedro_henrique_santos_barros.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22780/indicacao_av_brumado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22781/indicacao_av_expedicionarios.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22782/indicacao_sra_sheila_lemos_of_011.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22783/estrada_santa_marta.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22784/solicitacao_redutor_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22785/indicacao_reforma_posto_de_saude_patagonia.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22786/indicacao_reforma_posto_de_saude_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22787/indicacao_reforma_posto_de_saude_igua.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22788/implantacao_de_ciclovia_na_avenida_deputado_ulisses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22789/realizacao_de_operacao_tapa-buraco_na_avenida_contorno_no_bairro_primavera..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22790/realizacao_de_operacao_tapa-buraco_na_rua_cleusa_meira_sousa_do_prado_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22791/tapa-buraco_na_avenida_jesiel_norberto_no_bairro_candeias_nas_proximidades_da_petz..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22792/indicacao_-_oficio_no_009_2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22793/indicacao_-_oficio_no_010_2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22794/limpeza_e_rocagem_loteamento_copacabana.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22795/linha_de_onibus_rua_do_estreito.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22796/pavimentacao_bairro_conveima_ii.odt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22797/construcao_quadra_jardim_guanabara.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22798/indicacao_unidade_basica_de_saude_do_bairro_urbis_v.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22799/indicacao_-_rua_gilberto_de_queiroz_pdf_2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22800/bairro_urbis_ii.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22801/reposicao_de_lampadas_pdf.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22802/indicacao_-_oficio_no_011_2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22803/indicacao_-__servicos_publicos_-_limpeza_licia_pedral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22804/indicacao_-__servicos_publicos_-_.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22805/indicacao_de_operacao_tapa-buraco_-_rua_ribeira_do_pombal.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22806/indicacao_-_placas_res_das_rosas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22807/indicacao_campo_futebol_bandinha_.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22808/indicacao_campo_de_futebol_riachinho.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22809/indicacao_container_riachinho_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22810/indicacao_asfalto_rua_tg_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22811/_indicacao_-_infraestrutura_-__recuperacao_da_valeta_em_frete_licia_pedral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22812/__indicacao_-_infraestrutura_-__recuperacao_da_ponte_do_vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22813/indicacao_de_operacao_tapa-buraco_-_av._itabuna.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22814/indicacao_-_oficio_no_012_2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22815/indicacao_claudia_botelho.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22816/indicacao_jose_de_san_martins.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22817/indicacao_praca_nossa_senhora_da_luz.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22818/indicacao_quadra_nova_cidade.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22819/rocagem_cachoeira_destradas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22820/rocagem_cachoeira_destradas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22821/saude_pov_cobras.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22835/tapa_buraco_rua_cotegipe.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22836/poda_de_arvores_lomantao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22837/indicacaoarea_verde_-_creche_e_escola_mozart_tanajura.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22838/drenagem_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22839/pavimentacao_vila_elisa-1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22840/pavimentacao_renato_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22841/_indicacao_-_infraestrutura_-__revitalizacao_com_pavimentacao_asfaltica_da_rua_z_localizada_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22842/santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22843/indicacao_-_infraestrutura_-__esgoto_sanitario_da_feira_do_am.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22844/indicacao_-__servicos_publicos_-_lavagem_da_feira_do_am.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22845/indicacao_-__servicos_publicos_-_guarda_municipal_na_feira_do_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22846/indicacao__manutencao_da_ambulacia_do_posto_de_saude_de_bate_pe..odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22847/019_-__indicacao__limpeza_e_capinagemna_praca_do_caja.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22848/018_-_indicacao_limpeza_no_entorno_do_posto_jardim_valeria_1_2.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22849/020-_indicacao_para_reforma_e_manutencao_da_academia_da_saude_da_vila_serrana_i.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22850/021_-_indicacao_patrolamento_e_rocagem_o_assentamento_lamarca.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22851/indicacao_de_patrolamento_e_cascalhamento_-_periperi_x_vereda_x_tigre.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22852/indicacao_-_iluminacao_10.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22853/indicacao_-_urbis_2_pdf_8.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22854/indicacao_-_tapa_buraco_8.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22855/estudo_topografico_com_manilhamento_para_as_estradas_do_choca.odt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22856/construcao_de_quadra_coberta_no_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22857/construcao_de_um_reservatorio_de_um_piscinao_-_reservatorio_de_agua_em_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22858/patrolamento_e_cascalhamento_nas_estradas_-_sao_sebastiao_a_sao_domingos_sao_sebastiao_a_barra_do_choca_e_sao_sebastiao_ao_brejo.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22864/indicacao_seinfra_acostamento.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22865/indicacao_redutor_de_velocidade_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22866/indicacao_pavimentacao_asfaltica_malvina.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22867/indicacao_revitalizacao_da_praca_dos_ipes.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22868/indicacao_reforma_do_posto_de_saude_santa_helena.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22869/indicacao_operacao_tapa_buraco_avenida_professor_itamar.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22870/indicacao_revitalizacao_praca_seu_rosa_nova_cidade.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22871/indicacao_limpeza_bairro_henriqueta_prates.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22873/indicacao_sra_sheila_lemos_of_005.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22874/indicacao_sra_sheila_lemos_of_009.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22875/indicacao_sra_sheila_lemos_of_014.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22876/reforma_e_ligacao_do_ar_condicionado_escola_municipal_da_estiva.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22880/pavimentacao_asfaltica_nas_ruas_da_sede_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22881/patrolamanto_cascalhamento_das_estradas_que_ligam_a_sede_de_jose_goncalves_ao_povoado_do_xavier.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22882/construcao_de_uma_creche_no_bairro_conveima_ii.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22883/indicacao_grades_na_drenagem.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22884/ciclovia_e_iluminacao_ba539-1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22885/ponte_ribeirao-1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22886/22_-_indicacao_limpeza_praca_rua_tereza_santana_-_bairro_boa_vista_pdf.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22887/23_-_indicacao_limpeza_pracas_avenida_cuiaba_pdf.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22888/24_-_indicacao_limpeza_ruas_bairro_alegria_pdf.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22889/25_-_indicacao_iluminacao_quadra_lagoa_das_bateias.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22890/abertura_de_lagoa_no_assentamento_lagoa_nova_no_distrito_de_igua..pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22891/operacao_tapa-buraco_na_rua_dely_vieira.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22892/recuperacao_do_meio-fio_na_rua_v_no_bairro_felicia.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22893/redutor_de_velocidade_rua_v_no_bairro_felicia_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22894/22_-_indicaao_patrolamento_rua_a_lot_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22895/23_-_indicaao_patrolamento_ruaav_jose_machado_costa.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22910/indicacao_para_cachoeira_dos_porcos.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22911/indicacao_-_reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22912/rua_jonas_hortelio_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22913/indicacao_clinica_da_dor.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22914/indicacao_ponto_de_apoio_cemae_zona_oeste.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22915/indicacao_equipe_de_saude_psoto_solange_hortelio.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22916/iluminacao_santa_marta_sede.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22917/mobilidade_transporte_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22920/quebra_mola_rua_andorinha.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22921/indicacao_limpeza_e_rocagem_-_cidade_modelo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22922/capinageem_no_bairro_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22923/indicacao_limpeza_e_rocagem_-_lot._jardim_esplanada.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22924/indicacao__r._tv_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22926/estudo_de_viabilidade_tecnica_para_o_escoamento_de_agua_na_rua_das_oliveiras.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22927/operacao_tapa_buracos_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22928/recapeamento_asfaltico_1.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22929/indicacao_rocagem_conveima_ii.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22930/base_da_policia_militar_em_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22931/patrolamento_e_casc._pau_de_ferro_e_farinha_molhada.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22932/posto_de_saude_da_estiva.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22933/recuperacao_de_estrada_no_baixao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22934/tapa-buraco_na_rua_abel_damiao_de_souza.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22937/26_-_indicacao_limpeza_-_rua_e_bairro_urbis_4_pdf.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22938/27_-_indicacao_limpeza_pracas_bairro_nova_cidade_pdf.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22939/28_-_indicacao_pintura_faixa_de_pedestre_-_avenida_crescencio_silveira_pdf.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22940/29_-_indicacao_pintura_faixa_de_pedestre_-_avenida_alberto_leal_com_olivia_flores_pdf.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22941/indicacao_rocagem_estradas_barrocas_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22942/indicacao_manilhas_estrada_barrocas_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22943/entrada_distrito.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22944/av_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22945/unidade_de_saude_agrovila-1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22946/indicacao_reposicao_de_lampadas_gameleira.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22947/indicacao_redutor_de_velocidade_bateias_02.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22948/pavimentacao_da_estrada_br_116_ao_povoaod_de_cortalote_e_poco_verde.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22949/indicacao_luis_paulo_servicos_pub._of_021.26_limpeza_publica_terras_do_remanso.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22950/indicacao_luis_paulo_semob._of_022.26_faixa_de_pedestre_avenida_boa_vontade.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22951/indicacao__edgard_larry_of.023.2026.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22953/024_-_indicacao__limbpeza_e_capinagem_no_loteamento_henriqueta_prates.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22954/23_-_indicaao_patrolamento_ruaav_jose_machado_costa.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22955/25_-_indicaao_cratera_rua_a_lot_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22956/operacao_tapa-buraco_na_avenida_josue_sousa_sampaio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22957/indicacao_avenida_casemiro.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22962/indicacao_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22977/tapa-buraco_na_rua_panama_no_bairro_jurema.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22978/limpeza_e_rocagem_no_entorno_do_muro_do_antigo_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22979/estudo_de_viabilidade_-_pista_corrida_olivia_flores.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22980/estrada_vilaelisaxsanta_marta.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22981/indicacao_sra_sheila_lemos_of_012.2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22982/indicacao_infraestrutura_-_operacao_tapa_buraco_no_inocoop_i.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22983/indicacao_-_oficio_no_013_2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22984/indicacao_-_oficio_no_014_2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22985/indicacao__jackson_seinfra_of.027_recapeamento_asfaltico_sumare.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22986/indicacao_tapa_buracos_aparecida.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22987/indicacao_faixa_de_pedestres_urbis_5.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22988/indicacao_patrolamento_jaragua.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22989/indicacao_luis_paulo_servicos_pub._of_025.26_limpeza_publica_praca_do_cemiterio_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22990/indicacao_luis_paulo_servicos_pub._of_026.26_limpeza_publica_ruas_do_sumare.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22991/pavimentacao_asfaltica_br116_a_itaipu_-_reforco_2026.odt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22992/indicacao_bracos_de_luz_-_bairro_conveima_ii.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22993/reforco_reforma_do_posto_de_saude_povoado_de_itaipu.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22994/reforco_pavimentacao_cabeceira_alta.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22995/indicacao_parklet.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22996/027_-indicacao_reposicao_de_lampadas_na_avenida_jorge_teixeira.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22997/028_-indicacao_poda_de_arvore_na_avenida_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22998/indicacao_faixa_de_pedestre_jorge_teixeira.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22999/30_-_indicacao_limpeza_-_rua_benigno_santos_pdf.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23000/31_-_indicacao_limpeza_-_rua_fernando_spinola_pdf.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23001/estrada_vila_esperanca.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23002/poco_artesiano-2.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23003/iluminacao_bem_querer-1.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23010/patrolamanto_cascalhamento_quebra_mato_e_regiao.odt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23012/indicacao_construcao_de_campo_miro_cairo.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23013/indicacao_alambrado_campo_do_flamenguinho.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23014/indicacao_pavimentacao_estrada_matinha.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23015/indicacao_encascalhamento.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23026/patrolamanto_cascalhamento_lagoa_das_flores_e_regiao.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23027/indicacao_cid_programa.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23028/32_-_indicacao_limpeza_praca_norberto_aurich_pdf.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23029/01._indicacao_manutencao_asfaltica_bairro_felicia_2_removed.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23030/33_-_indicacao_tapa_buracos_-_alirio_sales_pdf.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23031/34_-_indicacao_limpeza_-_rua_carioca_pdf.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23032/35_-_indicacao_limpeza_-_avenida_aracaju_pdf.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23043/29_-_indicacao_rua_ivo_freire_de_aguiar_bairro_candeias.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23044/30_-_indicacao_avenida_santa_helena_bairro_sumare.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23045/31_-_indicacao_rua_monte_castelo_bairro_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23046/atendimento_do_cartao_sus_retorno_na_sub_prefeitura.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23047/poda_de_arvore_ao_lado_da_quadra_do_colegio_moises_meira.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23048/reforco_creche_povoado_de_sao_sebastiao.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23049/indicacao_-_redutores_de_velocidade_2.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23050/indicacao_-_patrolamento_4.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23051/estrada20juazeiro.pdf.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23052/lot20santa20monica.pdf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23053/creas20rural.pdf.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23054/limpeza20do20poccca7o20artesiano20da20lixa.pdf.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23055/indicacao_patrolamento_chacaras_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23056/indicacao_reposicao_de_lampadas_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23057/indicacao_ponte_vila_sao_jose_alto_do_boa_vista.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23058/indicacao_compressor_posto_de_saude_igua.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23063/indicacao_praca_da_matriz_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23064/indicacao_rua_da_quadra_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23065/patrolamento_e_cascalhamento_das_ruas_e_em_torno_da_praca_das_malvinas_povoado_de_sao_sebastiao.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23066/32-indicacao_avenida_piripa_bairro_cruzeiro_2.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23067/feira_de_empregabilidade.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23068/indicacao_-__guarda_municipal_no_ceasa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23070/033_-indicacao_capinagem__roseira_para_lagoa_comprida_e_mae_eleoteria.odt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23071/034_-indicacao_limpeza_de_acudea.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23073/indicacao_tapa-_buraco_-_b.brasil.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23074/indicacao_tapa-buraco_-_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23075/03._indicacao_limpeza_da_rua_antonia_fernandes_santos_silva_no_bairro_santa_cecilia_1.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23076/pavimentacao__asfaltica_rua_irma_dulce.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23077/reforco_redutor_de_velocidade_rua_dos_andrades.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23080/operacao_rocagem_na_entrada_do_bairro_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23081/rocagem_rua_sifredo_pedral_sampaio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23082/limpeza_rua_c_-_ifba.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23083/retirada_de_arvore_rua_alberto_oliveira.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23084/pavimentacao_jardim_valeria.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23085/indicacao_para_o_bairro_jurema_5.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23086/bairro_felicia_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23088/indicacao_-_oficio_no_015_2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23089/indicacao_-_oficio_no_016_2026.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23090/indicacao_-_oficio_no_017.1_2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23091/indicacao_-_oficio_no_017.2_2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23092/aguadas_gameleira.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23093/aguadas_limeira.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23094/patrolamento_estradas_santa_marta.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23095/iluminacao_itapirema.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23096/indicacao_-_ubs_bateias_ii.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23117/indicacao_-_oficio_no_017.3_2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23118/cata_bagulho_estrada_estiva.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23119/indicacao_seinfra_seinfra-redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23120/indicacao_feira_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23121/indicacao_rocagem_acostamento.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23122/indicacao_vila_elisa_.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23123/indicacao_ubs.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23124/indicacao_-_oficio_no_017.4_2026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23125/indicacao_-_oficio_no_017.5_2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23126/indicacao_-_oficio_no_017.6_2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23128/indicacao_banheiro_cristo.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23129/indicacao_canal_de_drenagem_guarani.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23131/limpeza_e_rocagem_nas_pracas_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23132/reforma_da_quadra_do_povoado_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23133/rocagem_nos_loteamentos_jardim_sudoeste_copacabana_1_e_2_conveima_2_morada_nova_morada_das_acacias.odt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23134/patrolamanto_cascalhamento_loteamento_jardim_valeria_bairro_jatoba.odt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23135/instalacao_de_redutor_de_velocidade_na_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23136/instalacao_de_redutor_de_velocidade_na_rua_das_antilhas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23137/realizacao_de_limpeza_na_praca_localizada_na_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23138/poda_de_arvores_na_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23139/035_-_idicacao_operacao_tapa_buracos_rua_alirio_sales_candeias_l.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23140/036_-_idicacao_limpeza_no_entorno_da_unidade_de_saude_campinhos_l.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23141/037_-_idicacao_instalacao_de_conteiner_residencial_margarida_campinhos_l.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23142/039_-_idicacao_operacao_tapa_buracos_rua_marajo_ibirapuera_l.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23143/travessa_grimaldo_estrela_6.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23144/povoado_do_cedro_-_indicacao_de_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23145/indicacao_-_avenida_amazonas_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23146/36_-_indicacao_limpeza_praca_rua_das_antilhas_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23147/indicacao__jackson_seinfra_of.028_lot.leblon..pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23148/37_-_indicacao_tapa_buracos_-_avenida_laura_nunes_pdf.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23149/38_-_indicacao_tapa_buracos_-_avenida_serrinha_e_avenida_caetite.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23150/39_-_indicacao_tapa_buracos_-_rua_nilton_goncalves_pdf.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23172/indicacao_patrolamento_rua_taiana__lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23173/indicacao_patrolamento_rua_da_flora.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23174/indicacao_redutor_de_velocidade_rua_eduardo.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23175/indicacao_redutor_de_velocidade_maneca.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23176/cocc81pia20de20coelba20larguinha.pdf.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23177/saude_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23178/limpeza_av_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23181/indicacao_-_oficio_no_018_2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23182/cmei_antonio_de_moura_pereira.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23183/indicacao_patrolamento_-_lot._vila_verde.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23184/indicacao_rocagem_-_lot._vila_verde.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23185/indicacao_tela_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23186/indicacao_limpeza_e_rocagem_-_urbis_iii.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23187/038_-_idicacao_instalacao_de_conteiner_residencial_parque_da_flores_l.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23188/040_-_idicacao_operacao_tapa_buracos_residencial_campo_verdel.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23189/041_-_idicacao_limpeza_no_entorno_da_unidade_de_panorama_l.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23190/indicacao_-_campo_fazenda_paixao.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23191/indicacao_-_limpeza_aparecida.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23192/patrolamento_nos_trechos_de_terra_da_avenida_angelim_no_bairro_miro_cairo..pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23193/limpeza_na_avenida_luis_eduardo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23194/patrolamento_nos_trechos_de_terra_da_avenida_ariano_suassuna_no_bairro_miro_cairo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23195/rocagem_no_entorno_do_campo_de_futebol_localizado_na_rua_agreste.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23196/sinaleira_miro_cairo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23197/pavimentacao_asfaltica_na_rua_bela_vista_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23198/patrolamento_e_cascalhamento_na_ladeira_do_povoado_cedro_1.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23200/redutor_de_velocidade_rua_miguelzinho_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23201/reforco_contrucao_de_posto_de_saude__povoado_do_xavier.odt" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23202/redutor_de_velocidade_kadija.odt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23203/construcao_do_muro_do_posto_de_saude_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23204/indicacao_transporte_coletivo_em_bate_pe.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23218/indicacao_-_oficio_no_017.7_2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23219/indicacao_cascalhamento_e_patrolamento_bandinha_.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23220/indicacao_vila_elisa_rua_21_.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23221/indicacao_operacao_tapa_buraco_limeira_.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23222/indicacao_rocagem_matos_limeira_.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23223/indicacao_reforma_posto_de_saude_periquito.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23224/indicacao_reforma_creche_lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23225/indicacao_-_oficio_no_017.8_2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23226/estradas_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23227/indicacao_reposicao_de_lampadas_urbis_5.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23228/ladeira_assentamento_mutum-1.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23229/iluminacao_campo_do_ibc-1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23230/praca_morada_real-1.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23231/indicacao_ambulancia_bate_pe.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23244/rocagem_-_lagoa_do_facao.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23245/rocagem_-_roseira.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23246/pavimentacao_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23247/indicacao_carreta_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23248/indicacao_-_patrolamento_primavera.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23249/indicacao_-_oficio_no_017.9_2026.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23250/indicacao_-_oficio_no_017.10_2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23251/indicacao_-_oficio_no_017.11_2026.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23252/indicacao_-_oficio_no_017.12_2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23253/cocc81pia20de20av20sacc83o20josecc81.pdf.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23254/capinagem_e__patrolamento__candeias__rua_33.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23255/povoado_do_brejo_-_15_de_abril_1.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23256/rua_bruno_barcelar_-_15_de_abril_1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23257/drenagem_das_aguas_de_chuva_rua_da_flora__e_parmalat.odt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23258/cemiterio_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23259/indicacao__jackson_seinfra_of.029_lot.assentamento_uniao_e_forca..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23260/drenagem_das_aguas_de_chuva_fazenda_paixao.odt" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23261/042_-indicacao_psatrolameto_e_carcalhamento_rua_irere_-_morada_dos_passaros.odt" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23262/043_-_indicacao__limbpeza_e_capinagem_na_praca_siberia_-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23263/044_-_indicacao__limbpeza_e_capinagem_valete_do_santa_cecilia-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23264/capinagem_e__patrolamento___rua_jequitionha.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23265/rocagem_da_br116.odt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23266/reforco_pavimentacao_asfaltica_povoado_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23267/40_-_indicacao_limpeza_-_urbis_ii_e_iii_pdf.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23268/41_-_indicacao_limpeza_-_avenida_integracao_pdf.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23269/42_-_indicacao_limpeza_-_cae_ii_pdf.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23270/43_-_indicacao_conserto_boca_de_lobo_-_rua_macarani_pdf.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23277/tapa-buraco_na_rua_mem_de_sa.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23278/tapa-buraco_na_rua_p_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23279/tapa-buraco_no_trecho_compreendido_entre_a_avenida_rosa_cruz.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23280/tapa-buraco_na_avenida_joana_souza.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23281/estradas20itapirema20.pdf.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23282/ubs20capinal.pdf.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23283/indicacao_arborizacao_presidene_vargas..doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23284/indicacao_mao_unica_ibirapuera.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23285/patrolamento___rua__jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23286/cata_bagulho__morada_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23288/operacao_tapa-buraco_na_rua_mar_da_galileia.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23289/viabilidade_tecnica_para_instalacao_de_semaforo_nas_proximidades_do_economart.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23291/realizacao_de_rocagem_na_avenida_independencia.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23292/limpeza_na_avenida_independencia_nas_proximidades_do_residencial_pau_brasil.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23293/inclusao_do_programa_minha_casa_minha_vida_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23294/limpeza_do_canal_na_rua_maneca_santos.odt" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23295/estrada_vilaelisa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23296/rua_da_unacon.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23297/reforma_e_retorno_das_atividades_do_posto_da_lagoa_do_facao.odt" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23298/rocagem_263-1.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23299/redutor_de_velocidade_corredor_de_itaipu.odt" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23300/reforma_estrada_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23302/indicacao_para_cascalhamento_-_16_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23303/pavimentacao_asfaltica_-_16_de_abril_1.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23305/banheiros_itapirema.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23306/indicacao_-_oficio_no_017.13_2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23307/indicacao_-_oficio_no_017.14_2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23308/indicacao_limpeza_e_rocagem_-_terras_do_remanso.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23309/cascalhamento_e_patrolamento_-_22_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23310/cascalhamento_-_22_de_abril_3.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23314/limpeza_e_rocagem_da_rua_dos_andrades_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23315/retorno_do_coletivo_entrando_na_rua_maneca_santos_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23316/indicacao_-_atendimento_fisioterapeutico_1.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23317/045_-_idicacao_operacao_tapa_buracos_travessa_gilberto_lopes_l.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23318/046_-_indicacao_bebedouro_da_praca_ceus_-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23319/patrolamento_cascalhamento_e_rocagem.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23323/indicacao_quebra_molas_rua_progresso_.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23324/realizacao_de_operacao_tapa-buraco_na_rua_da_corrente.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23325/realizacao_de_patrolamento_em_todas_as_ruas_do_loteamento_conquistense.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23326/nstalacao_de_redutor_de_velocidade_na_avenida_sergio_vieira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23327/adocao_do_novo_simbolo_internacional_de_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23328/coelba_sao_mateus_.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23329/serviccca7os20pucc81blicos20canaa.pdf.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23330/indicacao_ambulancia_saude_mental.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23331/indicacao_instalacao_de_banheiros_publicos_av_olivia_flores.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23332/indicacao_instalacao_de_banheiros_publicos_av_brumado.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23333/indicacao_pontos_de_wifi_gratuitos_pracas.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23334/patrolamento_e_cascalhamento_povoado_vereda_grande.odt" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23335/patrolamento_e_cascalhamento_povoado_tigre.odt" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23342/indicacao_-implantacao_de_faixa_de_pedestres_na_avenida_juracy_magalhaes_ao_lado_da_empresa_autoglass_e_em_frente_ao_estabelecimento_conhecido_como_cimentao..odt" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23343/cascalhamento__simao.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23344/solo20cimento20.pdf.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23345/implantacao_de_faixa_de_pedestre_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23346/implantacao_de_faixa_de_pedestre_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23347/povoado_da_estiva_-_27_de_abril.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23348/indicacao_-_vila_do_marques.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23349/indicacao_limpeza_e_rocagem_-_inocoop_ii.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23350/indicacao_limpeza_avenida_paulista.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23351/indicacao_limpeza_avenida_erico_verissimo.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23352/indicacao_troca_de_lampada_rua_tucano.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23353/indicacao_-_rua_placido_de_castro.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23355/indicacao_limpeza_campo_flamenguinho.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23356/048_-_indicacao_limpeza_no_entorno_do_posto_do_miro_cairo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23357/049_-_indicacao_capinagem_na_avenida_luis_eduardo-_bairro_candeias.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23358/050_-_indicacao_capinagem_na_area_do_antigo_clube_socials.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23359/pavimentacao_asfaltica_na_rua_do_campo_do_flamenguinho_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23360/operacao_tapa_buracos_avenida_recife_bairro_brasil.odt" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23361/averiguacao_sobre_esgoto_a_ceu_aberto_em_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23362/revitalizacao_e_limpeza_praca_dos_verdes.odt" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23377/cascalhamento_e_patrolamento_fazendinha_.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23378/44_-_indicacao_tapa_buracos_-_rua_sebastiao_castro_pdf.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23379/45_-_indicacao_tapa_buracos_-_rua_laudiceia_gusmao_pdf.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23380/46_-_indicacao_tapa_buracos_-_avenida_crescencio_silveira_pdf.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23381/47_-_indicacao_tapa_buracos_-_rua_joaquim_nabuco_pdf.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23382/implantacao_de_iluminacao_publica_na_avenida_gilenilda_alves.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23383/rocagem_na_area_compreendida_entre_as_avenidas_gilenilda_alves_e_luis_eduardo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23384/instalacao_de_ponto_de_onibus_na_avenida_independencia_no_bairro_miro_cairo..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23385/instalacao_de_redutores_de_velocidade_na_avenida_botafogo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23386/iptu.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23387/posto_de_saude_do_assentamento_mutum.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23388/retro_canaa_-1.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23390/patrolamento_e_cascalhamento_-_casulo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23391/indicacao_monitores.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23392/construcao_de_escola_no_povoado_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23393/extensao_de_rede_de_agua_veredinha_abelhas_inhobim_reforco.odt" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23394/cascalhamento_-_29_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23395/povado_do_sossego_-_29_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23396/indicacao_-_30_de_abril_4.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23397/modelo__passagem_elevada_facilita.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23398/051_-_indicacao__limbpeza_e_capinagem_nrua_feira_de_santana__-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23399/indicacao__breno_farias_of.030_baixa_grande_e_marreca.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23400/indicacao_-_sinalizacao_b.aparecida.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23401/extensao_de_rede_povoado_de_baixa_da_porteira.odt" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23402/patrolamanto_bairro_morada_da_vitoria.odt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23408/052_-_indicacao__limbpeza_e_capinagem_nrua10_no_bairro_coveima_2.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23409/053_-_indicacao__limbpeza_e_capinagementrea_a_rua_jose_pereira_de_oliveira_e_a_rua_sofia_a._fonseca_inocoop.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23410/055_-indicacao_reposicao_de_lampadas_nna_rua__no_bairro_coveimaa.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23434/48_-_indicacao_tapa_buracos_-_rua_lomanto_junior_pdf.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23435/49_-_indicacao_tapa_buracos_-_rua_dom_joao_vi_pdf.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23436/50_-_indicacao_tapa_buracos_-_avenida_deraldo_mendes_pdf.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23437/51_-_indicacao_tapa_buracos_-_rua_placido_de_castro_pdf.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23438/indicacao_quadra_de_esportes_lajedinho_.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23439/indicacao_quadra_de_esportes_riachinho_2_.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23440/indicacao_quadra_de_esportes_bandinha.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23441/indicacao_campo_de_futebol_limeira_2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23442/rocagem_nas_pracas_e_valetas_dos_bairros_vila_serrana_i_ii_iii_e_iv..pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23443/ealizacao_de_campanha_de_conscientizacao_para_que_pedestres_nao_utilizem_a_ciclovia_da_avenida_olivia_flores.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23444/estudo_de_viabilidade_tecnica_para_implantacao_de_mao_unica_na_rua_2.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23445/realizacao_de_estudo_de_viabilidade_tecnica_para_implantacao_de_mao_unica_na_avenida_ceara.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23446/indicacao_-_oficio_no_020_2026.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23447/pavimentacao_itapirema.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23448/quadra_periquito.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23449/indicacao_bandinha_saude.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23450/aguadas_gameleira-2.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23451/indicacao_patrolamento_e_cascalhamento_loteamento.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23452/regulamentacao_do_parklet.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23470/pavimentacao_duas_vendas.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23471/colocacao_de_placas__carga_e__descarga.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23473/indicacao_-_oficio_no_017.15_2026.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23474/indicacao_-_oficio_no_017.16_2026.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23475/indicacao_-_oficio_no_017.17_2026.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23476/indicacao_saude_facilita.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23477/indicacao_limpeza_primavera.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23478/_indicacao_-_infraestrutura_-__pavimentacao_-__ile_axe_abc_alaketu_terreiro_de_pai_jorge_2.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23482/vila_elisa_-_4_de_maio_1.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23483/bate_pe_-_6_de_maio_1.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23484/agente_comunitario_de_saude_-_6_de_maio_1.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23485/tapa_buraco__e_recapeamento_asfaltico__vila_elisa_rua_c.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23487/indicacao_patrolamento_e_cascalhamento_comunidade_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22387/mocao_de_aplauso_01-2026.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22388/mocao_de_aplauso_02-2026.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22424/mocao_de_aplauso_03-2026.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22425/mocao_de_aplauso_04-2026.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22439/mocao_de_aplauso_05-2026.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22440/mocao_de_aplauso_06-2026.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22441/mocao_de_aplauso_07-2026.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22460/mocao_de_aplauso_08-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22516/mocao_de_aplauso_09-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22530/mocao_de_aplauso_10-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22565/mocao_de_aplauso_11-2026.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22586/mocao_de_aplauso_12-2026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22587/mocao_de_aplauso_13-2026.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22588/mocao_de_aplauso_14-2026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22592/mocao_de_aplauso_15-2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22593/mocao_de_aplauso_16-2026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22596/mocao_de_aplauso_17-2026.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22598/mocao_de_aplauso_18-2026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22636/mocao_de_aplauso_19-2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22668/mocao_de_aplauso_20-2026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22689/mocao_de_aplauso_21-2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22690/mocao_de_aplauso_22-2026.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22735/mocao_de_aplauso_23-2026.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22736/mocao_de_aplauso_24-2026.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22737/mocao_de_aplauso_25-2026.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22750/mocao_de_aplauso_26-2026.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22776/mocao_de_aplauso_27-2026.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22777/mocao_de_aplauso_28-2026.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22901/mocao_de_aplauso_29-2026.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22925/mocao_de_aplauso_30-2026.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22960/mocao_de_aplauso_31-2026.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22961/mocao_de_aplauso_32-2026.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22964/mocao_de_aplauso_33-2026.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22965/mocao_de_aplauso_34-2026.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22967/mocao_de_aplauso_35-2026.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22968/mocao_de_aplauso_36-2026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22969/mocao_de_aplauso_37-2026.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22976/mocao_de_aplauso_38-2026.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23004/mocao_de_aplauso_39-2026.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23006/mocao_de_aplauso_40-2026.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23034/mocao_de_aplauso_41-2026.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23036/mocao_de_aplauso_42-2026.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23072/mocao_de_aplauso_43-2026.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23079/mocao_de_aplauso_44-2026.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23127/mocao_de_aplauso_45-2026.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23130/mocao_de_aplauso_46-2026.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23155/mocao_de_aplauso_47-2026.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23156/mocao_de_aplauso_48-2026.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23180/mocao_de_aplauso_49-2026.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23199/mocao_de_aplauso_50-2026.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23209/mocao_de_aplauso_51-2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23240/mocao_de_aplauso_52-2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23242/mocao_de_aplauso_53-2026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23311/mocao_de_aplauso_54-2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23312/mocao_de_aplauso_55-2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23313/mocao_de_aplauso_56-2026.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23337/mocao_de_aplauso_57-2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23338/mocao_de_aplauso_58-2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23354/mocao_de_aplauso_59-2026.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23366/mocao_de_aplauso_60-2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23367/mocao_de_aplauso_61-2026.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23389/mocao_de_aplauso_62-2026.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23403/mocao_de_aplauso_63-2026.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23404/mocao_de_aplauso_64-2026.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23405/mocao_de_aplauso_65-2026.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23406/mocao_de_aplauso_66-2026.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23407/mocao_de_aplauso_67-2026.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23472/mocao_de_aplauso_dama_das_camelias.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23479/mocao_de_apaluso_time_juventude.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23480/mocao_de_aplauso_aluno_ifba.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23486/mocao_aplauso_-_equipe_de_infraestrutura_pdf.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22423/mocao_de_pesar_01-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22430/mocao_de_pesar_02-2026.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22434/mocao_de_pesar_03-2026.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22435/mocao_de_pesar_04-2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22436/mocao_de_pesar_05-2026.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22447/mocao_de_pesar_06-2026.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22527/mocao_de_pesar_07-2026.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22755/mocao_de_pesar_08-2026.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22825/mocao_de_pesar_09-2026.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22859/mocao_de_pesar_10-2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22862/mocao_de_pesar_11-2026.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22863/mocao_de_pesar_12-2026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22877/mocao_de_pesar_13-2026.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22879/mocao_de_pesar_14-2026.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22903/mocao_de_pesar_15-2026.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22963/mocao_de_pesar_16-2026.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23007/mocao_de_pesar_17-2026.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23008/mocao_de_pesar_18-2026.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23025/mocao_de_pesar_19-2026.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23035/mocao_de_pesar_20-2026.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23037/mocao_de_pesar_21-2026.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23041/mocao_de_pesar_22-2026.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23069/mocao_de_pesar_23-2026.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23078/mocao_de_pesar_24-2026.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23108/mocao_de_pesar_25-2026.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23109/mocao_de_pesar_26-2026.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23179/mocao_de_pesar_27-2026.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23208/mocao_de_pesar_28-2026.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23243/mocao_de_pesar_29-2026.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23287/mocao_de_pesar_30-2026.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23321/mocao_de_pesar_31-2026.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23322/mocao_de_pesar_32-2026.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23481/mocao_se_clemente_.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23206/mocao_de_repudio_01-2026.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23488/mocao_de_repudio_-_mocao_de_repudio_a_caixa_economica_federal_em_especial_a_agencia_0079_diante_da_recorrente_e_excessiva_demora_no_atendimento_ao_publico..docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22693/parecer_ao_pl_143-25.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22694/parecer_ao_pl_147-25.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22695/parecer_ao_pl_153-25.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22696/parecer_ao_pl_171-25.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22697/parecer_ao_pl_172-25.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22698/parecer_ao_pl_193-25.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22699/parecer_ao_pl_205-25.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22700/parecer_-_comissoes_-_nome_logradouro_-_pl_206.2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22713/parecer_comissao_pl_93_de_2025.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22727/parecer_ao_pl_183-25.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22738/parecer_ao_pl_185-25.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22739/parecer_pl_201-25.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22756/parecer_ao_pl_178-25.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22757/parecer_ao_pl_187-25.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22758/parecer_ao_pl_203-25.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22759/parecer_ao_pl_38-25_executivo.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22824/parecer_ao_pl_42-25.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22905/parecer_ao_plc_46-25.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22906/parecer_ao_ple_01-26.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22907/parecer_ao_208-25.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22908/parecer_ao_pl_19-26.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22909/parecer_ao_188-25.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22918/parecer_favoravel_financas_e_orcamento_ple_01-26.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22971/parecer_ao_pl_07-24.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22972/parecer_ao_pl_50-24.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22973/parecer__17-25.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22974/parecer_ao_pl_13-26.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22975/parecer_ao_pl_20-26.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23059/parecer_ao_pl_64-25.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23061/parecer_ao_pl_212-25.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23099/parecer_ao_pl_05-25.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23100/parecer_ao_pl_09-25.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23101/parecer_ao_pl_29-25.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23102/parecer_ao_pl_33-25.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23103/parecer_ao_pl_49-25.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23104/parecer_ao_pl_50-25.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23105/parecer_ao_pl_51-25.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23106/parecer_ao_pl_52-25.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23107/parecer_ao_pl_61-25.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23110/parecer_ao_pl_68-25.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23111/parecer_ao_pl_74-25.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23112/parecer_ao_pl_75-25.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23113/parecer_ao_pl_77-25.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23114/parecer_ao_pl_79-25.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23115/parecer_ao_pl_83-25.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23116/parecer_ao_pl_87-25.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23154/parecer_ao_pl_91-25.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23157/parecer_ao_pl_108-25.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23158/parecer_ao_pl_109-25.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23159/parecer_ao_pl_111-25.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23160/parecer_ao_pl_112-25.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23161/parecer_ao_pl_140-25.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23162/parecer_ao_pl_141-25.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23165/parecer_ao_pl_142-25.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23166/parecer_ao_pl_191-25.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23167/parecer_ao_pl_192-25.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23168/parecer_ao_pl_194-25.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23169/parecer_ao_pl_195-25.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23170/parecer_ao_pl_14-26.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23171/parecer_ao_pl_15-26.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23232/parecer_favoravel_ao_plc_43-25.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23233/parecer_ao_plc_44-25.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23304/parecer_a_proposta_de_emenda_a_lei_organica_01-26.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23235/parecer_ao_plc04-26.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23236/parecer_ao_plc_04.2026.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23237/parecer_ao_plc_05-26.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23238/parecer_ao_pl_29-26.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23239/parecer_ao_pl_30-26.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23371/parecer_ao_pl_40-26.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23372/parecer_-_comissoes_-_pl_42-26.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23373/parecer_ao_pl_40-26.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23374/parecer_-_comissoes_-_pl_45-26.docx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23375/parecer_-_comissoes_-_pl_46-26.docx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23376/parecer_ao_pl_50-25.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23454/parecer_-_comissoes_-_plc_03-26.docx" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23455/parecer_-_comissoes_-_pl_55-26.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23456/parecer_-_comissoes_-_pl_57-26_1.docx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23457/parecer_-_comissoes_-_pl_217-25.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23459/parecer_-_comissoes_-_pl_196-2025.docx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23460/parecer_-_comissoes_-_pl_197-25.docx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23461/parecer_-_comissoes_-_pl_199-25.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23462/parecer_-_comissoes_-_pl_190-251.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23463/parecer_-_comissoes_-_pl_200-25.docx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23465/parecer_-_comissoes_-_pl_209-25.docx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23466/parecer_-_comissoes_-_pl_213-25.docx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22595/proposta_de_emenda_a_lei_organica_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22774/a_mensagem_no_04-2026_ao_plc_no_03-2026_-_reestrutura_e_altera_a_denominacao_da_semdes_que_passa_a_se_denominar_sashds.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22823/a_mensagem_no_05-2026_ao_plc_no_04-2026_-_institui_e_disciplina_o_programa_meu_lar.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22900/a_mensagem_no_06-2026_ao_plc_no_05-2026_-_reestrutura_e_altera_a_denominacao_da_secretaria_municipal_de_governo.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23414/a_mensagem_no_07-2026_ao_plc_no_06-2026_-_lei_de_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23415/a_mensagem_no_08-2026_ao_plc_no_07-2026_-_lei_de_criacao_do_sistema_municipal_de_planejamento_e_gestao_urbana.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23430/a_mensagem_no_21-2026_ao_plc_no_20-2026_-_lei_de_parcelamento_uso_e_ocupacao_do_solo_lpuos.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23431/a_mensagem_no_22-2026_ao_plc_no_21-2026_-_institui_o_codigo_de_obras_e_edificacoes_do_municipio_de_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22355/criacao_animais.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22356/projeto_de_lei_02-2026-l.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22357/projeto_de_lei_03-2026-l.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22358/projeto_de_lei_04-2026-l.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22359/projeto_de_lei_05-2025-l.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22360/projeto_de_lei_06-2026-l.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22361/projeto_de_lei_07-2026-l.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22373/pl_-_isencao_de_taxa_de_zona_azul_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22374/sala_lilas.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22383/pl_profissionais_da_edicacao.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22384/pl_ternos_de_reis.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22386/pl_trabalhadoras_rurais_2.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22454/projeto_de_lei_13-2026-l.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22528/pl__dos_escritores_conquistenses_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22529/dispoe_observatorio_municipal_de_prevencao_a_violencia_contra_mulhere.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22531/projeto_de_lei_-_institui_a_semana_municipal_de_seguranca_publica_integrada_no_municipio_de_vitoria_da_conquista.docx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22567/obrigatoriedade_da_manutencao_da_limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22568/projeto_de_lei_18-2026-l.odt" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22569/projeto_de_lei_19-2026-l.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22572/semana_de_combate_a_ludopatia.odt" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22574/projeto_de_lei_-_denominacao_praca_eugenio_amancio_nogueira_neto.docx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22575/pl_-_responsabilizacao_da_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22577/pl_mariano_meira.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22683/projeto_de_lei_-_selo_empresa_amiga_da_juventude..docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22685/projeto_de_lei_25-26.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22686/parque_multisensorial.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22691/pl_-_mudanca_rua_i_-_nenzinha_santos__1.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22692/pl_-_mudanca_rua_h_-_nenzinha_santos__2.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22752/rua_j_bairro_zabele.odt" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22754/pl_30-25.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22760/projeto_de_lei_-_avenida_j_menezes.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22822/projeto_de_lei_-_sepultamento_de_animais_junto_a_seus_tutores.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22829/3-pl_dia_do_luto_e_memoria_em_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22830/5-pl_urgencia_no_atendimento_em_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22831/4-pl_morada_segura_em_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22832/projeto_de_lei_eua_joao_novais.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22834/projeto_de_lei_dia_municipal_do_policial_veterano.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22860/dia_municipal_do_circulo_de_oracao.odt" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22861/pl_escola_biblica_dominical.odt" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22896/pl_levi.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22919/pl_mudanca_nome_de_rua.novo.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22958/7-projeto_de_lei_nome_facilkita_saude.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22966/gerenciamento_adequado_de_residuos_solidos_gerados_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23005/projeto_de_lei_-_bicicletas_eletricass.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23009/projeto_de_lei_no_-_denomina_a_unidade_de_saude_do_vila_america_-_rosania_silva_borges.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23011/inclusao_do_simbolo_mundial_da_fibromialgia_nas_placas_de_atendimento_preferencial_e_nas_vagas_de_estacionamento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23024/projeto_de_lei_grades_de_protecao.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23033/institui_o_programa_de_coleta_de_exames_e_vacinacao_em_domicilio_para_pessoas_com_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23038/permanencia_animais_em_hospitais.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23039/projeto_de_lei_melipolineos_.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23040/projeto_de_lei_parque_turistico_ecologico_do_marcal.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23042/projeto_de_lei-_introducao_do_ensino_do_xadrez.docx.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23097/projeto_de_lei_53-2026.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23098/pidia.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23151/lei_proibicao_de_cpf_farmarcias.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23152/projeto_de_lei_-_capital_do_cavalo.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23153/02_-_projeto_de_lei_-_patrimonio_cultural_e_imaterial_peca_jesus_de_nazare_pdf.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23163/projeto_de_lei_-_fila_unica_digital_do_sus.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23164/pl_sobre_protecao_a_vitima.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23207/pl_-_monumento_hormindo_barros_-_correto.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23271/pl_-_ubs_naildes.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23274/projeto_de_lei_programa_de_reabilitacao_em_fisioterapia_pelvica.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23320/03_-_projeto_de_lei_-_dia_municipal_do_retificador_e_torneiro_mecanico_pdf.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23336/projeto_de_lei_do_poste_ivan_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23341/projeto_de_lei_substituicao_de_sinais_sonoros_tea.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23416/05._projeto_ferias_sem_fome__2_removed.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23424/04._projeto_apoio_alimentar_aos_profissionais_servidores_da_rede_publica_municipal_de_ensino_1_removed.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23433/projeto_de_lei_-_alteracao_na_lei_no_1.219-2004_tornar_obrigatoria_a_vigilancia_das_piscinas_coletivas_por_salva_vidas_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22446/mensagem_no_01-2026_ao_pl_no_01-2026_-_altera_data-base_das_revisoes_e_reajustes_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22748/a_mensagem_no_02-2026_ao_pl_no_02-2026_-_amplia_o_quantitativo_geral_de_vagas_para_o_cargo_de_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23417/a_mensagem_no_09-2026_ao_pl_no_08-2026_-_lei_de_criacao_do_fundurb.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23418/a_mensagem_no_10-2026_ao_pl_no_09-2026_-_lei_da_transferencia_do_direito_de_construir.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23419/a_mensagem_no_11-2026_ao_pl_no_10-2026_-_lei_da_outorga_onerosa_do_direito_de_construir_e_alteracao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23420/a_mensagem_no_12-2026_ao_pl_no_11-2026_-_lei_de_peuc__parcelamento_edificacao_ou_utilizacao_compulsoria.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23421/a_mensagem_no_13-2026_ao_pl_no_12-2026_-_lei_do_iptu-p_iptu_progressivo_no_tempo.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23422/a_mensagem_no_14-2026_ao_pl_no_13-2026_-_lei_dos_consorcios_imobiliarios.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23423/a_mensagem_no_15-2026_ao_pl_no_14-2026_-_lei_das_operacoes_urbanas_consorciadas.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23425/a_mensagem_no_16-2026_ao_pl_no_15-2026_-_lei_do_direito_de_preempcao.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23426/a_mensagem_no_17-2026_ao_pl_no_16-2026_-_lei_da_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23427/a_mensagem_no_18-2026_ao_pl_no_17-2026_-_lei_do_direito_de_superficie.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23428/a_mensagem_no_19-2026_ao_pl_no_18-2026_-_lei_de_desapropriacao_mediante_pagamento_da_divida_publica.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23429/a_mensagem_no_20-2026_ao_pl_no_19-2026_-_lei_do_espaco_do_cidadao.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23432/a_mensagem_no_23-2026_ao_pl_no_22-2026_-_regulamenta_repasse_do_incentivo_adicional_do_componente_qualidade_as_equipes_de_aps.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22375/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22376/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22377/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22378/requerimento_04-2026.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22379/requerimento_05-2026.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22380/requerimento_06-2026.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22381/requerimento_07-2026.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22382/requerimento_08-2026.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22385/requerimento_09-2026.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22453/requerimento_10-2026.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22456/requerimento_11-2026.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22474/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22475/requerimento_13-2026.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22532/requerimento_14-2026.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22533/requerimento_15-2026.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22570/requerimento_16-2026.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22571/requerimento_17-2026.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22573/requerimento_18-2026.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22576/requerimento_19-2026.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22594/requerimento_20-2026.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22645/requerimento_21-2026.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22646/requerimento_22-2026.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22648/requerimento_23-2026.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22684/requerimento_24-2026.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22687/requerimento_25-2026.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22688/requerimento_26-2026.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22747/requerimento_27-2026.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22751/requerimento_28-2026.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22753/requerimento_29-2026.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22775/requerimento_30-2026.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22833/requerimento_31-2026.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22897/requerimento_32-2026.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22898/requerimento_33-2026.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22899/requerimento_34-2026.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22904/requerimento_35-20261.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22959/requerimento_36-2026.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22970/requerimento_37-2026.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23023/requerimento_38-2026.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23087/requerimento_39-2026.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23205/requerimento_40-2026.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23241/requerimento_41-2026.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23272/requerimento_42-2026.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23273/requerimento_43-2026.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23275/requerimento_44-2026.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23290/requerimento_45-2026.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23364/requerimento_46-2026.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23411/requerimento_47-2026.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23412/requerimento_48-2026.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23413/requerimento_49-2026.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22354/tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22649/requerimento_tribuna__luan_ferro_aragao.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22761/com.google.android.apps.photos.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22826/tribuna_livre_jaime_mendes_mnteiro.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22827/trubuna_livre_joao_paulo_lar_da_misercordia.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22828/tribuna_livre_lucia_piloto.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22872/tribuna_livre_-_nilson_bruno_viana_silva.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22902/tribuna_livre_neres_valda_associacao_maes_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22935/tribuna_livre_vitor_quadros_.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22936/tribuna_live_simmp.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23276/tribuna_livre_paulinho_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23301/requerimento_de_tribuna_livre_poliana_s._de_j._alexandrino.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23339/tribuna_livre_java_da_silva_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22350/lei_no_3.094-2026.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22351/lei_no_3.095-2026.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22457/lei_no_3.096-2026..pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22458/lei_no_3.097-2026..pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22459/lei_no_3.098-2026..pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22461/lei_no_3.099-2026..pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22462/lei_no_3.100-2026..pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22463/lei_no_3.101-2026..pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22464/lei_no_3.102-2026..pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22465/lei_no_3.103-2026..pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22466/lei_no_3.104-2026..pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22467/lei_no_3.105-2026..pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22468/lei_no_3.106-2026..pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22469/lei_no_3.107-2026..pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22470/lei_no_3.108-2026..pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22471/lei_no_3.109-2026..pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22472/lei_no_3.110-2026..pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22473/lei_no_3.111-2026..pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22476/lei_no_3.112-2026..pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22477/lei_no_3.113-2026..pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22478/lei_no_3.114-2026..pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22479/lei_no_3.115-2026..pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22480/lei_no_3.116-2026..pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22481/lei_no_3.117-2026..pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22482/lei_no_3.118-2026..pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22483/lei_no_3.119-2026..pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22484/lei_no_3.120-2026..pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22485/lei_no_3.121-2026..pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22486/lei_no_3.122-2026..pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22578/lei_no_3.123-2026..pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22597/lei_no_3.124-2026.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22952/lei_no_3.125-2026.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23016/lei_no_3.126-2026.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23017/lei_no_3.127-2026.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23018/lei_no_3.128-2026.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23019/lei_no_3.129-2026.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23020/lei_no_3.130-2026.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23021/lei_no_3.131-2026.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23022/lei_no_3.132-2026.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23062/lei_no_3.133-2026.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23210/lei_no_3.134-2026.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23211/lei_no_3.135-2026.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23212/lei_no_3.136-2026.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23213/lei_no_3.137-2026.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23214/lei_no_3.138-2026..pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23215/lei_no_3.139-2026..pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23216/lei_no_3.140-2026..pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23217/lei_no_3.141-2026..pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23363/lei_no_3.142-2026.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23365/lei_no_3.143-2026.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23368/lei_no_3.144-2026.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23369/lei_no_3.145-2026.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23370/lei_no_3.146-2026.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23467/lei_no_3.147-2026.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23468/lei_no_3.148-2026.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23469/lei_no_3.149-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H1119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="242.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -507,63 +13471,30195 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" t="s">
+        <v>49</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" t="s">
+        <v>54</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" t="s">
+        <v>54</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>87</v>
+      </c>
+      <c r="D19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="G20" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H21" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>99</v>
+      </c>
+      <c r="D22" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H22" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D24" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" t="s">
+        <v>108</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D26" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" t="s">
+        <v>40</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" t="s">
+        <v>121</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H27" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" t="s">
+        <v>126</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H28" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F29" t="s">
+        <v>126</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H29" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" t="s">
+        <v>121</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H30" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>138</v>
+      </c>
+      <c r="D31" t="s">
+        <v>22</v>
+      </c>
+      <c r="E31" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" t="s">
+        <v>126</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H31" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>142</v>
+      </c>
+      <c r="D32" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" t="s">
+        <v>23</v>
+      </c>
+      <c r="F32" t="s">
+        <v>126</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H32" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>146</v>
+      </c>
+      <c r="D33" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" t="s">
+        <v>147</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>151</v>
+      </c>
+      <c r="D34" t="s">
+        <v>22</v>
+      </c>
+      <c r="E34" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" t="s">
+        <v>147</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H34" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>155</v>
+      </c>
+      <c r="D35" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35" t="s">
+        <v>23</v>
+      </c>
+      <c r="F35" t="s">
+        <v>147</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H35" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>158</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>159</v>
+      </c>
+      <c r="D36" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" t="s">
+        <v>23</v>
+      </c>
+      <c r="F36" t="s">
+        <v>147</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H36" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>162</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>163</v>
+      </c>
+      <c r="D37" t="s">
+        <v>22</v>
+      </c>
+      <c r="E37" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37" t="s">
+        <v>59</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H37" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>166</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" t="s">
+        <v>22</v>
+      </c>
+      <c r="E38" t="s">
+        <v>23</v>
+      </c>
+      <c r="F38" t="s">
+        <v>168</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H38" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>171</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>172</v>
+      </c>
+      <c r="D39" t="s">
+        <v>22</v>
+      </c>
+      <c r="E39" t="s">
+        <v>23</v>
+      </c>
+      <c r="F39" t="s">
+        <v>168</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H39" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>175</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>176</v>
+      </c>
+      <c r="D40" t="s">
+        <v>22</v>
+      </c>
+      <c r="E40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" t="s">
+        <v>168</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H40" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>179</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>180</v>
+      </c>
+      <c r="D41" t="s">
+        <v>22</v>
+      </c>
+      <c r="E41" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" t="s">
+        <v>181</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H41" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>185</v>
+      </c>
+      <c r="D42" t="s">
+        <v>22</v>
+      </c>
+      <c r="E42" t="s">
+        <v>23</v>
+      </c>
+      <c r="F42" t="s">
+        <v>186</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H42" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>189</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>190</v>
+      </c>
+      <c r="D43" t="s">
+        <v>22</v>
+      </c>
+      <c r="E43" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43" t="s">
+        <v>186</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H43" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>193</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>194</v>
+      </c>
+      <c r="D44" t="s">
+        <v>22</v>
+      </c>
+      <c r="E44" t="s">
+        <v>23</v>
+      </c>
+      <c r="F44" t="s">
+        <v>186</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H44" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>197</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>198</v>
+      </c>
+      <c r="D45" t="s">
+        <v>22</v>
+      </c>
+      <c r="E45" t="s">
+        <v>23</v>
+      </c>
+      <c r="F45" t="s">
+        <v>108</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H45" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>201</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>202</v>
+      </c>
+      <c r="D46" t="s">
+        <v>22</v>
+      </c>
+      <c r="E46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" t="s">
+        <v>108</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H46" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>205</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>206</v>
+      </c>
+      <c r="D47" t="s">
+        <v>22</v>
+      </c>
+      <c r="E47" t="s">
+        <v>23</v>
+      </c>
+      <c r="F47" t="s">
+        <v>207</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H47" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>210</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>211</v>
+      </c>
+      <c r="D48" t="s">
+        <v>22</v>
+      </c>
+      <c r="E48" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" t="s">
+        <v>207</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H48" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>214</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>215</v>
+      </c>
+      <c r="D49" t="s">
+        <v>22</v>
+      </c>
+      <c r="E49" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49" t="s">
+        <v>207</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H49" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>218</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>219</v>
+      </c>
+      <c r="D50" t="s">
+        <v>22</v>
+      </c>
+      <c r="E50" t="s">
+        <v>23</v>
+      </c>
+      <c r="F50" t="s">
+        <v>207</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H50" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>222</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>223</v>
+      </c>
+      <c r="D51" t="s">
+        <v>22</v>
+      </c>
+      <c r="E51" t="s">
+        <v>23</v>
+      </c>
+      <c r="F51" t="s">
+        <v>224</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H51" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>227</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>228</v>
+      </c>
+      <c r="D52" t="s">
+        <v>22</v>
+      </c>
+      <c r="E52" t="s">
+        <v>23</v>
+      </c>
+      <c r="F52" t="s">
+        <v>108</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H52" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>231</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>232</v>
+      </c>
+      <c r="D53" t="s">
+        <v>22</v>
+      </c>
+      <c r="E53" t="s">
+        <v>23</v>
+      </c>
+      <c r="F53" t="s">
+        <v>168</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H53" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>236</v>
+      </c>
+      <c r="D54" t="s">
+        <v>22</v>
+      </c>
+      <c r="E54" t="s">
+        <v>23</v>
+      </c>
+      <c r="F54" t="s">
+        <v>49</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H54" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>239</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>240</v>
+      </c>
+      <c r="D55" t="s">
+        <v>22</v>
+      </c>
+      <c r="E55" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H55" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>243</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>244</v>
+      </c>
+      <c r="D56" t="s">
+        <v>22</v>
+      </c>
+      <c r="E56" t="s">
+        <v>23</v>
+      </c>
+      <c r="F56" t="s">
+        <v>24</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H56" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>247</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>248</v>
+      </c>
+      <c r="D57" t="s">
+        <v>22</v>
+      </c>
+      <c r="E57" t="s">
+        <v>23</v>
+      </c>
+      <c r="F57" t="s">
+        <v>24</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H57" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>251</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>252</v>
+      </c>
+      <c r="D58" t="s">
+        <v>22</v>
+      </c>
+      <c r="E58" t="s">
+        <v>23</v>
+      </c>
+      <c r="F58" t="s">
+        <v>24</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H58" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>255</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>256</v>
+      </c>
+      <c r="D59" t="s">
+        <v>22</v>
+      </c>
+      <c r="E59" t="s">
+        <v>23</v>
+      </c>
+      <c r="F59" t="s">
+        <v>54</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H59" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>259</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>260</v>
+      </c>
+      <c r="D60" t="s">
+        <v>22</v>
+      </c>
+      <c r="E60" t="s">
+        <v>23</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H60" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>263</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>264</v>
+      </c>
+      <c r="D61" t="s">
+        <v>22</v>
+      </c>
+      <c r="E61" t="s">
+        <v>23</v>
+      </c>
+      <c r="F61" t="s">
+        <v>40</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H61" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>267</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>268</v>
+      </c>
+      <c r="D62" t="s">
+        <v>22</v>
+      </c>
+      <c r="E62" t="s">
+        <v>23</v>
+      </c>
+      <c r="F62" t="s">
+        <v>40</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H62" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>271</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>272</v>
+      </c>
+      <c r="D63" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63" t="s">
+        <v>23</v>
+      </c>
+      <c r="F63" t="s">
+        <v>40</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H63" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>275</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>276</v>
+      </c>
+      <c r="D64" t="s">
+        <v>22</v>
+      </c>
+      <c r="E64" t="s">
+        <v>23</v>
+      </c>
+      <c r="F64" t="s">
+        <v>40</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H64" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>279</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>280</v>
+      </c>
+      <c r="D65" t="s">
+        <v>22</v>
+      </c>
+      <c r="E65" t="s">
+        <v>23</v>
+      </c>
+      <c r="F65" t="s">
+        <v>126</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H65" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>283</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>284</v>
+      </c>
+      <c r="D66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E66" t="s">
+        <v>23</v>
+      </c>
+      <c r="F66" t="s">
+        <v>126</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H66" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>287</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>288</v>
+      </c>
+      <c r="D67" t="s">
+        <v>22</v>
+      </c>
+      <c r="E67" t="s">
+        <v>23</v>
+      </c>
+      <c r="F67" t="s">
+        <v>126</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H67" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>291</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>292</v>
+      </c>
+      <c r="D68" t="s">
+        <v>22</v>
+      </c>
+      <c r="E68" t="s">
+        <v>23</v>
+      </c>
+      <c r="F68" t="s">
+        <v>126</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H68" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>295</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>296</v>
+      </c>
+      <c r="D69" t="s">
+        <v>22</v>
+      </c>
+      <c r="E69" t="s">
+        <v>23</v>
+      </c>
+      <c r="F69" t="s">
+        <v>54</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H69" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>299</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>300</v>
+      </c>
+      <c r="D70" t="s">
+        <v>22</v>
+      </c>
+      <c r="E70" t="s">
+        <v>23</v>
+      </c>
+      <c r="F70" t="s">
+        <v>147</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H70" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>303</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>304</v>
+      </c>
+      <c r="D71" t="s">
+        <v>22</v>
+      </c>
+      <c r="E71" t="s">
+        <v>23</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H71" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>307</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>308</v>
+      </c>
+      <c r="D72" t="s">
+        <v>22</v>
+      </c>
+      <c r="E72" t="s">
+        <v>23</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H72" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>311</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>312</v>
+      </c>
+      <c r="D73" t="s">
+        <v>22</v>
+      </c>
+      <c r="E73" t="s">
+        <v>23</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H73" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>315</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>316</v>
+      </c>
+      <c r="D74" t="s">
+        <v>22</v>
+      </c>
+      <c r="E74" t="s">
+        <v>23</v>
+      </c>
+      <c r="F74" t="s">
+        <v>168</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H74" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>319</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>320</v>
+      </c>
+      <c r="D75" t="s">
+        <v>22</v>
+      </c>
+      <c r="E75" t="s">
+        <v>23</v>
+      </c>
+      <c r="F75" t="s">
+        <v>49</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H75" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>323</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>324</v>
+      </c>
+      <c r="D76" t="s">
+        <v>22</v>
+      </c>
+      <c r="E76" t="s">
+        <v>23</v>
+      </c>
+      <c r="F76" t="s">
+        <v>186</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H76" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>327</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>328</v>
+      </c>
+      <c r="D77" t="s">
+        <v>22</v>
+      </c>
+      <c r="E77" t="s">
+        <v>23</v>
+      </c>
+      <c r="F77" t="s">
+        <v>49</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H77" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>331</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>332</v>
+      </c>
+      <c r="D78" t="s">
+        <v>22</v>
+      </c>
+      <c r="E78" t="s">
+        <v>23</v>
+      </c>
+      <c r="F78" t="s">
+        <v>49</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H78" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>335</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>336</v>
+      </c>
+      <c r="D79" t="s">
+        <v>22</v>
+      </c>
+      <c r="E79" t="s">
+        <v>23</v>
+      </c>
+      <c r="F79" t="s">
+        <v>49</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H79" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>339</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>340</v>
+      </c>
+      <c r="D80" t="s">
+        <v>22</v>
+      </c>
+      <c r="E80" t="s">
+        <v>23</v>
+      </c>
+      <c r="F80" t="s">
+        <v>147</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H80" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>343</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>344</v>
+      </c>
+      <c r="D81" t="s">
+        <v>22</v>
+      </c>
+      <c r="E81" t="s">
+        <v>23</v>
+      </c>
+      <c r="F81" t="s">
+        <v>147</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H81" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>347</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>348</v>
+      </c>
+      <c r="D82" t="s">
+        <v>22</v>
+      </c>
+      <c r="E82" t="s">
+        <v>23</v>
+      </c>
+      <c r="F82" t="s">
+        <v>147</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H82" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>351</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>352</v>
+      </c>
+      <c r="D83" t="s">
+        <v>22</v>
+      </c>
+      <c r="E83" t="s">
+        <v>23</v>
+      </c>
+      <c r="F83" t="s">
+        <v>59</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H83" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>355</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>356</v>
+      </c>
+      <c r="D84" t="s">
+        <v>22</v>
+      </c>
+      <c r="E84" t="s">
+        <v>23</v>
+      </c>
+      <c r="F84" t="s">
+        <v>121</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H84" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>359</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>360</v>
+      </c>
+      <c r="D85" t="s">
+        <v>22</v>
+      </c>
+      <c r="E85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F85" t="s">
+        <v>207</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H85" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>363</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>364</v>
+      </c>
+      <c r="D86" t="s">
+        <v>22</v>
+      </c>
+      <c r="E86" t="s">
+        <v>23</v>
+      </c>
+      <c r="F86" t="s">
+        <v>207</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H86" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>367</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>368</v>
+      </c>
+      <c r="D87" t="s">
+        <v>22</v>
+      </c>
+      <c r="E87" t="s">
+        <v>23</v>
+      </c>
+      <c r="F87" t="s">
+        <v>207</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H87" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>371</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>372</v>
+      </c>
+      <c r="D88" t="s">
+        <v>22</v>
+      </c>
+      <c r="E88" t="s">
+        <v>23</v>
+      </c>
+      <c r="F88" t="s">
+        <v>121</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H88" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>375</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>376</v>
+      </c>
+      <c r="D89" t="s">
+        <v>22</v>
+      </c>
+      <c r="E89" t="s">
+        <v>23</v>
+      </c>
+      <c r="F89" t="s">
+        <v>207</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H89" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>379</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>380</v>
+      </c>
+      <c r="D90" t="s">
+        <v>22</v>
+      </c>
+      <c r="E90" t="s">
+        <v>23</v>
+      </c>
+      <c r="F90" t="s">
+        <v>121</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H90" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>383</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>384</v>
+      </c>
+      <c r="D91" t="s">
+        <v>22</v>
+      </c>
+      <c r="E91" t="s">
+        <v>23</v>
+      </c>
+      <c r="F91" t="s">
+        <v>121</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H91" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>387</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>388</v>
+      </c>
+      <c r="D92" t="s">
+        <v>22</v>
+      </c>
+      <c r="E92" t="s">
+        <v>23</v>
+      </c>
+      <c r="F92" t="s">
+        <v>186</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H92" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>391</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>392</v>
+      </c>
+      <c r="D93" t="s">
+        <v>22</v>
+      </c>
+      <c r="E93" t="s">
+        <v>23</v>
+      </c>
+      <c r="F93" t="s">
+        <v>186</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H93" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>395</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>396</v>
+      </c>
+      <c r="D94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E94" t="s">
+        <v>23</v>
+      </c>
+      <c r="F94" t="s">
+        <v>181</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H94" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>400</v>
+      </c>
+      <c r="D95" t="s">
+        <v>22</v>
+      </c>
+      <c r="E95" t="s">
+        <v>23</v>
+      </c>
+      <c r="F95" t="s">
+        <v>181</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H95" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>403</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>404</v>
+      </c>
+      <c r="D96" t="s">
+        <v>22</v>
+      </c>
+      <c r="E96" t="s">
+        <v>23</v>
+      </c>
+      <c r="F96" t="s">
+        <v>168</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H96" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>407</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>408</v>
+      </c>
+      <c r="D97" t="s">
+        <v>22</v>
+      </c>
+      <c r="E97" t="s">
+        <v>23</v>
+      </c>
+      <c r="F97" t="s">
+        <v>168</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H97" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>411</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>412</v>
+      </c>
+      <c r="D98" t="s">
+        <v>22</v>
+      </c>
+      <c r="E98" t="s">
+        <v>23</v>
+      </c>
+      <c r="F98" t="s">
+        <v>54</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H98" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>415</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>416</v>
+      </c>
+      <c r="D99" t="s">
+        <v>22</v>
+      </c>
+      <c r="E99" t="s">
+        <v>23</v>
+      </c>
+      <c r="F99" t="s">
+        <v>54</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H99" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>419</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>420</v>
+      </c>
+      <c r="D100" t="s">
+        <v>22</v>
+      </c>
+      <c r="E100" t="s">
+        <v>23</v>
+      </c>
+      <c r="F100" t="s">
+        <v>108</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H100" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>423</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>424</v>
+      </c>
+      <c r="D101" t="s">
+        <v>22</v>
+      </c>
+      <c r="E101" t="s">
+        <v>23</v>
+      </c>
+      <c r="F101" t="s">
+        <v>24</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H101" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>427</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>428</v>
+      </c>
+      <c r="D102" t="s">
+        <v>22</v>
+      </c>
+      <c r="E102" t="s">
+        <v>23</v>
+      </c>
+      <c r="F102" t="s">
+        <v>24</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H102" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>431</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>432</v>
+      </c>
+      <c r="D103" t="s">
+        <v>22</v>
+      </c>
+      <c r="E103" t="s">
+        <v>23</v>
+      </c>
+      <c r="F103" t="s">
+        <v>24</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H103" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>435</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>436</v>
+      </c>
+      <c r="D104" t="s">
+        <v>22</v>
+      </c>
+      <c r="E104" t="s">
+        <v>23</v>
+      </c>
+      <c r="F104" t="s">
+        <v>24</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H104" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>439</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>440</v>
+      </c>
+      <c r="D105" t="s">
+        <v>22</v>
+      </c>
+      <c r="E105" t="s">
+        <v>23</v>
+      </c>
+      <c r="F105" t="s">
+        <v>126</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H105" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>443</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>444</v>
+      </c>
+      <c r="D106" t="s">
+        <v>22</v>
+      </c>
+      <c r="E106" t="s">
+        <v>23</v>
+      </c>
+      <c r="F106" t="s">
+        <v>40</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H106" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>447</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>448</v>
+      </c>
+      <c r="D107" t="s">
+        <v>22</v>
+      </c>
+      <c r="E107" t="s">
+        <v>23</v>
+      </c>
+      <c r="F107" t="s">
+        <v>40</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H107" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>451</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>452</v>
+      </c>
+      <c r="D108" t="s">
+        <v>22</v>
+      </c>
+      <c r="E108" t="s">
+        <v>23</v>
+      </c>
+      <c r="F108" t="s">
+        <v>40</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H108" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>455</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>456</v>
+      </c>
+      <c r="D109" t="s">
+        <v>22</v>
+      </c>
+      <c r="E109" t="s">
+        <v>23</v>
+      </c>
+      <c r="F109" t="s">
+        <v>40</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H109" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>459</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>460</v>
+      </c>
+      <c r="D110" t="s">
+        <v>22</v>
+      </c>
+      <c r="E110" t="s">
+        <v>23</v>
+      </c>
+      <c r="F110" t="s">
+        <v>126</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H110" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>463</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>464</v>
+      </c>
+      <c r="D111" t="s">
+        <v>22</v>
+      </c>
+      <c r="E111" t="s">
+        <v>23</v>
+      </c>
+      <c r="F111" t="s">
+        <v>126</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H111" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>467</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>468</v>
+      </c>
+      <c r="D112" t="s">
+        <v>22</v>
+      </c>
+      <c r="E112" t="s">
+        <v>23</v>
+      </c>
+      <c r="F112" t="s">
+        <v>126</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H112" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>471</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>472</v>
+      </c>
+      <c r="D113" t="s">
+        <v>22</v>
+      </c>
+      <c r="E113" t="s">
+        <v>23</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H113" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>475</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>476</v>
+      </c>
+      <c r="D114" t="s">
+        <v>22</v>
+      </c>
+      <c r="E114" t="s">
+        <v>23</v>
+      </c>
+      <c r="F114" t="s">
+        <v>49</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H114" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>479</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>480</v>
+      </c>
+      <c r="D115" t="s">
+        <v>22</v>
+      </c>
+      <c r="E115" t="s">
+        <v>23</v>
+      </c>
+      <c r="F115" t="s">
+        <v>49</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H115" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>483</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>484</v>
+      </c>
+      <c r="D116" t="s">
+        <v>22</v>
+      </c>
+      <c r="E116" t="s">
+        <v>23</v>
+      </c>
+      <c r="F116" t="s">
+        <v>49</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H116" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>487</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>488</v>
+      </c>
+      <c r="D117" t="s">
+        <v>22</v>
+      </c>
+      <c r="E117" t="s">
+        <v>23</v>
+      </c>
+      <c r="F117" t="s">
+        <v>49</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H117" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>491</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>492</v>
+      </c>
+      <c r="D118" t="s">
+        <v>22</v>
+      </c>
+      <c r="E118" t="s">
+        <v>23</v>
+      </c>
+      <c r="F118" t="s">
+        <v>147</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H118" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>495</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>496</v>
+      </c>
+      <c r="D119" t="s">
+        <v>22</v>
+      </c>
+      <c r="E119" t="s">
+        <v>23</v>
+      </c>
+      <c r="F119" t="s">
+        <v>147</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H119" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>499</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>500</v>
+      </c>
+      <c r="D120" t="s">
+        <v>22</v>
+      </c>
+      <c r="E120" t="s">
+        <v>23</v>
+      </c>
+      <c r="F120" t="s">
+        <v>147</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H120" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>503</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>504</v>
+      </c>
+      <c r="D121" t="s">
+        <v>22</v>
+      </c>
+      <c r="E121" t="s">
+        <v>23</v>
+      </c>
+      <c r="F121" t="s">
+        <v>54</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H121" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>507</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>508</v>
+      </c>
+      <c r="D122" t="s">
+        <v>22</v>
+      </c>
+      <c r="E122" t="s">
+        <v>23</v>
+      </c>
+      <c r="F122" t="s">
+        <v>54</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H122" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>511</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>512</v>
+      </c>
+      <c r="D123" t="s">
+        <v>22</v>
+      </c>
+      <c r="E123" t="s">
+        <v>23</v>
+      </c>
+      <c r="F123" t="s">
+        <v>54</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H123" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>515</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>516</v>
+      </c>
+      <c r="D124" t="s">
+        <v>22</v>
+      </c>
+      <c r="E124" t="s">
+        <v>23</v>
+      </c>
+      <c r="F124" t="s">
+        <v>59</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H124" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>519</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>520</v>
+      </c>
+      <c r="D125" t="s">
+        <v>22</v>
+      </c>
+      <c r="E125" t="s">
+        <v>23</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H125" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>523</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>524</v>
+      </c>
+      <c r="D126" t="s">
+        <v>22</v>
+      </c>
+      <c r="E126" t="s">
+        <v>23</v>
+      </c>
+      <c r="F126" t="s">
+        <v>121</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H126" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>527</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>528</v>
+      </c>
+      <c r="D127" t="s">
+        <v>22</v>
+      </c>
+      <c r="E127" t="s">
+        <v>23</v>
+      </c>
+      <c r="F127" t="s">
+        <v>121</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H127" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>531</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>532</v>
+      </c>
+      <c r="D128" t="s">
+        <v>22</v>
+      </c>
+      <c r="E128" t="s">
+        <v>23</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H128" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>535</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>536</v>
+      </c>
+      <c r="D129" t="s">
+        <v>22</v>
+      </c>
+      <c r="E129" t="s">
+        <v>23</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H129" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>539</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>540</v>
+      </c>
+      <c r="D130" t="s">
+        <v>22</v>
+      </c>
+      <c r="E130" t="s">
+        <v>23</v>
+      </c>
+      <c r="F130" t="s">
+        <v>121</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H130" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>543</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>544</v>
+      </c>
+      <c r="D131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E131" t="s">
+        <v>23</v>
+      </c>
+      <c r="F131" t="s">
+        <v>121</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H131" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>547</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>548</v>
+      </c>
+      <c r="D132" t="s">
+        <v>22</v>
+      </c>
+      <c r="E132" t="s">
+        <v>23</v>
+      </c>
+      <c r="F132" t="s">
+        <v>168</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H132" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>551</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>552</v>
+      </c>
+      <c r="D133" t="s">
+        <v>22</v>
+      </c>
+      <c r="E133" t="s">
+        <v>23</v>
+      </c>
+      <c r="F133" t="s">
+        <v>54</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H133" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>555</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>556</v>
+      </c>
+      <c r="D134" t="s">
+        <v>22</v>
+      </c>
+      <c r="E134" t="s">
+        <v>23</v>
+      </c>
+      <c r="F134" t="s">
+        <v>147</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H134" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>559</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>560</v>
+      </c>
+      <c r="D135" t="s">
+        <v>22</v>
+      </c>
+      <c r="E135" t="s">
+        <v>23</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H135" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>563</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>564</v>
+      </c>
+      <c r="D136" t="s">
+        <v>22</v>
+      </c>
+      <c r="E136" t="s">
+        <v>23</v>
+      </c>
+      <c r="F136" t="s">
+        <v>24</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H136" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>567</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>568</v>
+      </c>
+      <c r="D137" t="s">
+        <v>22</v>
+      </c>
+      <c r="E137" t="s">
+        <v>23</v>
+      </c>
+      <c r="F137" t="s">
+        <v>40</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H137" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>571</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>572</v>
+      </c>
+      <c r="D138" t="s">
+        <v>22</v>
+      </c>
+      <c r="E138" t="s">
+        <v>23</v>
+      </c>
+      <c r="F138" t="s">
+        <v>40</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H138" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>575</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>576</v>
+      </c>
+      <c r="D139" t="s">
+        <v>22</v>
+      </c>
+      <c r="E139" t="s">
+        <v>23</v>
+      </c>
+      <c r="F139" t="s">
+        <v>24</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H139" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>579</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>580</v>
+      </c>
+      <c r="D140" t="s">
+        <v>22</v>
+      </c>
+      <c r="E140" t="s">
+        <v>23</v>
+      </c>
+      <c r="F140" t="s">
+        <v>126</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H140" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>583</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>584</v>
+      </c>
+      <c r="D141" t="s">
+        <v>22</v>
+      </c>
+      <c r="E141" t="s">
+        <v>23</v>
+      </c>
+      <c r="F141" t="s">
+        <v>126</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H141" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>587</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>588</v>
+      </c>
+      <c r="D142" t="s">
+        <v>22</v>
+      </c>
+      <c r="E142" t="s">
+        <v>23</v>
+      </c>
+      <c r="F142" t="s">
+        <v>126</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H142" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>591</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>592</v>
+      </c>
+      <c r="D143" t="s">
+        <v>22</v>
+      </c>
+      <c r="E143" t="s">
+        <v>23</v>
+      </c>
+      <c r="F143" t="s">
+        <v>40</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H143" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>595</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>596</v>
+      </c>
+      <c r="D144" t="s">
+        <v>22</v>
+      </c>
+      <c r="E144" t="s">
+        <v>23</v>
+      </c>
+      <c r="F144" t="s">
+        <v>24</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H144" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>599</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>600</v>
+      </c>
+      <c r="D145" t="s">
+        <v>22</v>
+      </c>
+      <c r="E145" t="s">
+        <v>23</v>
+      </c>
+      <c r="F145" t="s">
+        <v>49</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H145" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>603</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>604</v>
+      </c>
+      <c r="D146" t="s">
+        <v>22</v>
+      </c>
+      <c r="E146" t="s">
+        <v>23</v>
+      </c>
+      <c r="F146" t="s">
+        <v>49</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H146" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>607</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>608</v>
+      </c>
+      <c r="D147" t="s">
+        <v>22</v>
+      </c>
+      <c r="E147" t="s">
+        <v>23</v>
+      </c>
+      <c r="F147" t="s">
+        <v>49</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H147" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>611</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>612</v>
+      </c>
+      <c r="D148" t="s">
+        <v>22</v>
+      </c>
+      <c r="E148" t="s">
+        <v>23</v>
+      </c>
+      <c r="F148" t="s">
+        <v>49</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H148" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>615</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>616</v>
+      </c>
+      <c r="D149" t="s">
+        <v>22</v>
+      </c>
+      <c r="E149" t="s">
+        <v>23</v>
+      </c>
+      <c r="F149" t="s">
+        <v>40</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H149" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>618</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>619</v>
+      </c>
+      <c r="D150" t="s">
+        <v>22</v>
+      </c>
+      <c r="E150" t="s">
+        <v>23</v>
+      </c>
+      <c r="F150" t="s">
+        <v>24</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H150" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>622</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>623</v>
+      </c>
+      <c r="D151" t="s">
+        <v>22</v>
+      </c>
+      <c r="E151" t="s">
+        <v>23</v>
+      </c>
+      <c r="F151" t="s">
+        <v>126</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H151" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>626</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>627</v>
+      </c>
+      <c r="D152" t="s">
+        <v>22</v>
+      </c>
+      <c r="E152" t="s">
+        <v>23</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H152" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>630</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>631</v>
+      </c>
+      <c r="D153" t="s">
+        <v>22</v>
+      </c>
+      <c r="E153" t="s">
+        <v>23</v>
+      </c>
+      <c r="F153" t="s">
+        <v>147</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H153" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>634</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>635</v>
+      </c>
+      <c r="D154" t="s">
+        <v>22</v>
+      </c>
+      <c r="E154" t="s">
+        <v>23</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H154" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>638</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>639</v>
+      </c>
+      <c r="D155" t="s">
+        <v>22</v>
+      </c>
+      <c r="E155" t="s">
+        <v>23</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H155" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>642</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>643</v>
+      </c>
+      <c r="D156" t="s">
+        <v>22</v>
+      </c>
+      <c r="E156" t="s">
+        <v>23</v>
+      </c>
+      <c r="F156" t="s">
+        <v>186</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H156" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>646</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>647</v>
+      </c>
+      <c r="D157" t="s">
+        <v>22</v>
+      </c>
+      <c r="E157" t="s">
+        <v>23</v>
+      </c>
+      <c r="F157" t="s">
+        <v>186</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H157" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>650</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>651</v>
+      </c>
+      <c r="D158" t="s">
+        <v>22</v>
+      </c>
+      <c r="E158" t="s">
+        <v>23</v>
+      </c>
+      <c r="F158" t="s">
+        <v>186</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H158" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>654</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>655</v>
+      </c>
+      <c r="D159" t="s">
+        <v>22</v>
+      </c>
+      <c r="E159" t="s">
+        <v>23</v>
+      </c>
+      <c r="F159" t="s">
+        <v>656</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H159" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>659</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>660</v>
+      </c>
+      <c r="D160" t="s">
+        <v>22</v>
+      </c>
+      <c r="E160" t="s">
+        <v>23</v>
+      </c>
+      <c r="F160" t="s">
+        <v>54</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H160" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>663</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>664</v>
+      </c>
+      <c r="D161" t="s">
+        <v>22</v>
+      </c>
+      <c r="E161" t="s">
+        <v>23</v>
+      </c>
+      <c r="F161" t="s">
+        <v>54</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H161" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>667</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>668</v>
+      </c>
+      <c r="D162" t="s">
+        <v>22</v>
+      </c>
+      <c r="E162" t="s">
+        <v>23</v>
+      </c>
+      <c r="F162" t="s">
+        <v>54</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H162" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>671</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>672</v>
+      </c>
+      <c r="D163" t="s">
+        <v>22</v>
+      </c>
+      <c r="E163" t="s">
+        <v>23</v>
+      </c>
+      <c r="F163" t="s">
+        <v>54</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H163" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>675</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>676</v>
+      </c>
+      <c r="D164" t="s">
+        <v>22</v>
+      </c>
+      <c r="E164" t="s">
+        <v>23</v>
+      </c>
+      <c r="F164" t="s">
+        <v>147</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H164" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>679</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>680</v>
+      </c>
+      <c r="D165" t="s">
+        <v>22</v>
+      </c>
+      <c r="E165" t="s">
+        <v>23</v>
+      </c>
+      <c r="F165" t="s">
+        <v>207</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H165" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>683</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>684</v>
+      </c>
+      <c r="D166" t="s">
+        <v>22</v>
+      </c>
+      <c r="E166" t="s">
+        <v>23</v>
+      </c>
+      <c r="F166" t="s">
+        <v>207</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H166" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>687</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>688</v>
+      </c>
+      <c r="D167" t="s">
+        <v>22</v>
+      </c>
+      <c r="E167" t="s">
+        <v>23</v>
+      </c>
+      <c r="F167" t="s">
+        <v>207</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H167" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>691</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>692</v>
+      </c>
+      <c r="D168" t="s">
+        <v>22</v>
+      </c>
+      <c r="E168" t="s">
+        <v>23</v>
+      </c>
+      <c r="F168" t="s">
+        <v>207</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H168" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>695</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>696</v>
+      </c>
+      <c r="D169" t="s">
+        <v>22</v>
+      </c>
+      <c r="E169" t="s">
+        <v>23</v>
+      </c>
+      <c r="F169" t="s">
+        <v>147</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H169" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>699</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>700</v>
+      </c>
+      <c r="D170" t="s">
+        <v>22</v>
+      </c>
+      <c r="E170" t="s">
+        <v>23</v>
+      </c>
+      <c r="F170" t="s">
+        <v>186</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H170" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>703</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>704</v>
+      </c>
+      <c r="D171" t="s">
+        <v>22</v>
+      </c>
+      <c r="E171" t="s">
+        <v>23</v>
+      </c>
+      <c r="F171" t="s">
+        <v>656</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H171" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>707</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>708</v>
+      </c>
+      <c r="D172" t="s">
+        <v>22</v>
+      </c>
+      <c r="E172" t="s">
+        <v>23</v>
+      </c>
+      <c r="F172" t="s">
+        <v>656</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H172" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>711</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>712</v>
+      </c>
+      <c r="D173" t="s">
+        <v>22</v>
+      </c>
+      <c r="E173" t="s">
+        <v>23</v>
+      </c>
+      <c r="F173" t="s">
+        <v>121</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H173" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>715</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>716</v>
+      </c>
+      <c r="D174" t="s">
+        <v>22</v>
+      </c>
+      <c r="E174" t="s">
+        <v>23</v>
+      </c>
+      <c r="F174" t="s">
+        <v>121</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H174" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>719</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>720</v>
+      </c>
+      <c r="D175" t="s">
+        <v>22</v>
+      </c>
+      <c r="E175" t="s">
+        <v>23</v>
+      </c>
+      <c r="F175" t="s">
+        <v>121</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H175" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>723</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>724</v>
+      </c>
+      <c r="D176" t="s">
+        <v>22</v>
+      </c>
+      <c r="E176" t="s">
+        <v>23</v>
+      </c>
+      <c r="F176" t="s">
+        <v>725</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H176" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>728</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>729</v>
+      </c>
+      <c r="D177" t="s">
+        <v>22</v>
+      </c>
+      <c r="E177" t="s">
+        <v>23</v>
+      </c>
+      <c r="F177" t="s">
+        <v>725</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H177" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>732</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>733</v>
+      </c>
+      <c r="D178" t="s">
+        <v>22</v>
+      </c>
+      <c r="E178" t="s">
+        <v>23</v>
+      </c>
+      <c r="F178" t="s">
+        <v>725</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H178" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>736</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>737</v>
+      </c>
+      <c r="D179" t="s">
+        <v>22</v>
+      </c>
+      <c r="E179" t="s">
+        <v>23</v>
+      </c>
+      <c r="F179" t="s">
+        <v>725</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H179" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>740</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>741</v>
+      </c>
+      <c r="D180" t="s">
+        <v>22</v>
+      </c>
+      <c r="E180" t="s">
+        <v>23</v>
+      </c>
+      <c r="F180" t="s">
+        <v>147</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H180" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>744</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>745</v>
+      </c>
+      <c r="D181" t="s">
+        <v>22</v>
+      </c>
+      <c r="E181" t="s">
+        <v>23</v>
+      </c>
+      <c r="F181" t="s">
+        <v>49</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H181" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>748</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>749</v>
+      </c>
+      <c r="D182" t="s">
+        <v>22</v>
+      </c>
+      <c r="E182" t="s">
+        <v>23</v>
+      </c>
+      <c r="F182" t="s">
+        <v>24</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H182" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>752</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>753</v>
+      </c>
+      <c r="D183" t="s">
+        <v>22</v>
+      </c>
+      <c r="E183" t="s">
+        <v>23</v>
+      </c>
+      <c r="F183" t="s">
+        <v>126</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H183" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>756</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>757</v>
+      </c>
+      <c r="D184" t="s">
+        <v>22</v>
+      </c>
+      <c r="E184" t="s">
+        <v>23</v>
+      </c>
+      <c r="F184" t="s">
+        <v>24</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H184" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>760</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>761</v>
+      </c>
+      <c r="D185" t="s">
+        <v>22</v>
+      </c>
+      <c r="E185" t="s">
+        <v>23</v>
+      </c>
+      <c r="F185" t="s">
+        <v>126</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H185" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>764</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>765</v>
+      </c>
+      <c r="D186" t="s">
+        <v>22</v>
+      </c>
+      <c r="E186" t="s">
+        <v>23</v>
+      </c>
+      <c r="F186" t="s">
+        <v>40</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H186" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>768</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>769</v>
+      </c>
+      <c r="D187" t="s">
+        <v>22</v>
+      </c>
+      <c r="E187" t="s">
+        <v>23</v>
+      </c>
+      <c r="F187" t="s">
+        <v>40</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H187" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>772</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>773</v>
+      </c>
+      <c r="D188" t="s">
+        <v>22</v>
+      </c>
+      <c r="E188" t="s">
+        <v>23</v>
+      </c>
+      <c r="F188" t="s">
+        <v>49</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H188" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>776</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>777</v>
+      </c>
+      <c r="D189" t="s">
+        <v>22</v>
+      </c>
+      <c r="E189" t="s">
+        <v>23</v>
+      </c>
+      <c r="F189" t="s">
+        <v>49</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H189" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>780</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>781</v>
+      </c>
+      <c r="D190" t="s">
+        <v>22</v>
+      </c>
+      <c r="E190" t="s">
+        <v>23</v>
+      </c>
+      <c r="F190" t="s">
+        <v>24</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H190" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>784</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>785</v>
+      </c>
+      <c r="D191" t="s">
+        <v>22</v>
+      </c>
+      <c r="E191" t="s">
+        <v>23</v>
+      </c>
+      <c r="F191" t="s">
+        <v>49</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H191" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>788</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>789</v>
+      </c>
+      <c r="D192" t="s">
+        <v>22</v>
+      </c>
+      <c r="E192" t="s">
+        <v>23</v>
+      </c>
+      <c r="F192" t="s">
+        <v>24</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H192" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>792</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>793</v>
+      </c>
+      <c r="D193" t="s">
+        <v>22</v>
+      </c>
+      <c r="E193" t="s">
+        <v>23</v>
+      </c>
+      <c r="F193" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H193" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>796</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>797</v>
+      </c>
+      <c r="D194" t="s">
+        <v>22</v>
+      </c>
+      <c r="E194" t="s">
+        <v>23</v>
+      </c>
+      <c r="F194" t="s">
+        <v>40</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H194" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>800</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>801</v>
+      </c>
+      <c r="D195" t="s">
+        <v>22</v>
+      </c>
+      <c r="E195" t="s">
+        <v>23</v>
+      </c>
+      <c r="F195" t="s">
+        <v>40</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H195" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>804</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>805</v>
+      </c>
+      <c r="D196" t="s">
+        <v>22</v>
+      </c>
+      <c r="E196" t="s">
+        <v>23</v>
+      </c>
+      <c r="F196" t="s">
+        <v>54</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H196" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>808</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>809</v>
+      </c>
+      <c r="D197" t="s">
+        <v>22</v>
+      </c>
+      <c r="E197" t="s">
+        <v>23</v>
+      </c>
+      <c r="F197" t="s">
+        <v>54</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H197" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>812</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>813</v>
+      </c>
+      <c r="D198" t="s">
+        <v>22</v>
+      </c>
+      <c r="E198" t="s">
+        <v>23</v>
+      </c>
+      <c r="F198" t="s">
+        <v>814</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H198" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>817</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>818</v>
+      </c>
+      <c r="D199" t="s">
+        <v>22</v>
+      </c>
+      <c r="E199" t="s">
+        <v>23</v>
+      </c>
+      <c r="F199" t="s">
+        <v>814</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H199" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>821</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>822</v>
+      </c>
+      <c r="D200" t="s">
+        <v>22</v>
+      </c>
+      <c r="E200" t="s">
+        <v>23</v>
+      </c>
+      <c r="F200" t="s">
+        <v>656</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H200" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>825</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>826</v>
+      </c>
+      <c r="D201" t="s">
+        <v>22</v>
+      </c>
+      <c r="E201" t="s">
+        <v>23</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H201" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>829</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>830</v>
+      </c>
+      <c r="D202" t="s">
+        <v>22</v>
+      </c>
+      <c r="E202" t="s">
+        <v>23</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H202" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>833</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>834</v>
+      </c>
+      <c r="D203" t="s">
+        <v>22</v>
+      </c>
+      <c r="E203" t="s">
+        <v>23</v>
+      </c>
+      <c r="F203" t="s">
+        <v>207</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H203" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>837</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>838</v>
+      </c>
+      <c r="D204" t="s">
+        <v>22</v>
+      </c>
+      <c r="E204" t="s">
+        <v>23</v>
+      </c>
+      <c r="F204" t="s">
+        <v>207</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H204" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>841</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>842</v>
+      </c>
+      <c r="D205" t="s">
+        <v>22</v>
+      </c>
+      <c r="E205" t="s">
+        <v>23</v>
+      </c>
+      <c r="F205" t="s">
+        <v>207</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H205" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>845</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>846</v>
+      </c>
+      <c r="D206" t="s">
+        <v>22</v>
+      </c>
+      <c r="E206" t="s">
+        <v>23</v>
+      </c>
+      <c r="F206" t="s">
+        <v>207</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H206" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>849</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>850</v>
+      </c>
+      <c r="D207" t="s">
+        <v>22</v>
+      </c>
+      <c r="E207" t="s">
+        <v>23</v>
+      </c>
+      <c r="F207" t="s">
+        <v>186</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H207" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>853</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>854</v>
+      </c>
+      <c r="D208" t="s">
+        <v>22</v>
+      </c>
+      <c r="E208" t="s">
+        <v>23</v>
+      </c>
+      <c r="F208" t="s">
+        <v>186</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H208" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>857</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>858</v>
+      </c>
+      <c r="D209" t="s">
+        <v>22</v>
+      </c>
+      <c r="E209" t="s">
+        <v>23</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H209" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>861</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>862</v>
+      </c>
+      <c r="D210" t="s">
+        <v>22</v>
+      </c>
+      <c r="E210" t="s">
+        <v>23</v>
+      </c>
+      <c r="F210" t="s">
+        <v>121</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H210" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>865</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>866</v>
+      </c>
+      <c r="D211" t="s">
+        <v>22</v>
+      </c>
+      <c r="E211" t="s">
+        <v>23</v>
+      </c>
+      <c r="F211" t="s">
+        <v>121</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H211" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>869</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>870</v>
+      </c>
+      <c r="D212" t="s">
+        <v>22</v>
+      </c>
+      <c r="E212" t="s">
+        <v>23</v>
+      </c>
+      <c r="F212" t="s">
+        <v>121</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H212" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>873</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>874</v>
+      </c>
+      <c r="D213" t="s">
+        <v>22</v>
+      </c>
+      <c r="E213" t="s">
+        <v>23</v>
+      </c>
+      <c r="F213" t="s">
+        <v>121</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H213" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>877</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>878</v>
+      </c>
+      <c r="D214" t="s">
+        <v>22</v>
+      </c>
+      <c r="E214" t="s">
+        <v>23</v>
+      </c>
+      <c r="F214" t="s">
+        <v>108</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H214" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>881</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>882</v>
+      </c>
+      <c r="D215" t="s">
+        <v>22</v>
+      </c>
+      <c r="E215" t="s">
+        <v>23</v>
+      </c>
+      <c r="F215" t="s">
+        <v>54</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H215" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>885</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>886</v>
+      </c>
+      <c r="D216" t="s">
+        <v>22</v>
+      </c>
+      <c r="E216" t="s">
+        <v>23</v>
+      </c>
+      <c r="F216" t="s">
+        <v>54</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H216" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>889</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>890</v>
+      </c>
+      <c r="D217" t="s">
+        <v>22</v>
+      </c>
+      <c r="E217" t="s">
+        <v>23</v>
+      </c>
+      <c r="F217" t="s">
+        <v>168</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H217" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>893</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>894</v>
+      </c>
+      <c r="D218" t="s">
+        <v>22</v>
+      </c>
+      <c r="E218" t="s">
+        <v>23</v>
+      </c>
+      <c r="F218" t="s">
+        <v>168</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H218" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>897</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>898</v>
+      </c>
+      <c r="D219" t="s">
+        <v>22</v>
+      </c>
+      <c r="E219" t="s">
+        <v>23</v>
+      </c>
+      <c r="F219" t="s">
+        <v>168</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H219" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>901</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>902</v>
+      </c>
+      <c r="D220" t="s">
+        <v>22</v>
+      </c>
+      <c r="E220" t="s">
+        <v>23</v>
+      </c>
+      <c r="F220" t="s">
+        <v>903</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H220" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>906</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>907</v>
+      </c>
+      <c r="D221" t="s">
+        <v>22</v>
+      </c>
+      <c r="E221" t="s">
+        <v>23</v>
+      </c>
+      <c r="F221" t="s">
+        <v>903</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H221" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>910</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>911</v>
+      </c>
+      <c r="D222" t="s">
+        <v>22</v>
+      </c>
+      <c r="E222" t="s">
+        <v>23</v>
+      </c>
+      <c r="F222" t="s">
+        <v>903</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H222" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>914</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>915</v>
+      </c>
+      <c r="D223" t="s">
+        <v>22</v>
+      </c>
+      <c r="E223" t="s">
+        <v>23</v>
+      </c>
+      <c r="F223" t="s">
+        <v>147</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H223" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>918</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>919</v>
+      </c>
+      <c r="D224" t="s">
+        <v>22</v>
+      </c>
+      <c r="E224" t="s">
+        <v>23</v>
+      </c>
+      <c r="F224" t="s">
+        <v>147</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H224" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>922</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>923</v>
+      </c>
+      <c r="D225" t="s">
+        <v>22</v>
+      </c>
+      <c r="E225" t="s">
+        <v>23</v>
+      </c>
+      <c r="F225" t="s">
+        <v>108</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H225" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>926</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>927</v>
+      </c>
+      <c r="D226" t="s">
+        <v>22</v>
+      </c>
+      <c r="E226" t="s">
+        <v>23</v>
+      </c>
+      <c r="F226" t="s">
+        <v>24</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H226" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>930</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>931</v>
+      </c>
+      <c r="D227" t="s">
+        <v>22</v>
+      </c>
+      <c r="E227" t="s">
+        <v>23</v>
+      </c>
+      <c r="F227" t="s">
+        <v>40</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H227" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>934</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>935</v>
+      </c>
+      <c r="D228" t="s">
+        <v>22</v>
+      </c>
+      <c r="E228" t="s">
+        <v>23</v>
+      </c>
+      <c r="F228" t="s">
+        <v>49</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H228" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>938</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>939</v>
+      </c>
+      <c r="D229" t="s">
+        <v>22</v>
+      </c>
+      <c r="E229" t="s">
+        <v>23</v>
+      </c>
+      <c r="F229" t="s">
+        <v>24</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H229" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>942</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>943</v>
+      </c>
+      <c r="D230" t="s">
+        <v>22</v>
+      </c>
+      <c r="E230" t="s">
+        <v>23</v>
+      </c>
+      <c r="F230" t="s">
+        <v>49</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H230" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>946</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>947</v>
+      </c>
+      <c r="D231" t="s">
+        <v>22</v>
+      </c>
+      <c r="E231" t="s">
+        <v>23</v>
+      </c>
+      <c r="F231" t="s">
+        <v>24</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H231" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>950</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>951</v>
+      </c>
+      <c r="D232" t="s">
+        <v>22</v>
+      </c>
+      <c r="E232" t="s">
+        <v>23</v>
+      </c>
+      <c r="F232" t="s">
+        <v>24</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H232" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>954</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>955</v>
+      </c>
+      <c r="D233" t="s">
+        <v>22</v>
+      </c>
+      <c r="E233" t="s">
+        <v>23</v>
+      </c>
+      <c r="F233" t="s">
+        <v>49</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H233" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>958</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>959</v>
+      </c>
+      <c r="D234" t="s">
+        <v>22</v>
+      </c>
+      <c r="E234" t="s">
+        <v>23</v>
+      </c>
+      <c r="F234" t="s">
+        <v>40</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H234" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>962</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>963</v>
+      </c>
+      <c r="D235" t="s">
+        <v>22</v>
+      </c>
+      <c r="E235" t="s">
+        <v>23</v>
+      </c>
+      <c r="F235" t="s">
+        <v>40</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H235" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>966</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>967</v>
+      </c>
+      <c r="D236" t="s">
+        <v>22</v>
+      </c>
+      <c r="E236" t="s">
+        <v>23</v>
+      </c>
+      <c r="F236" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H236" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>970</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>971</v>
+      </c>
+      <c r="D237" t="s">
+        <v>22</v>
+      </c>
+      <c r="E237" t="s">
+        <v>23</v>
+      </c>
+      <c r="F237" t="s">
+        <v>54</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H237" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>974</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>975</v>
+      </c>
+      <c r="D238" t="s">
+        <v>22</v>
+      </c>
+      <c r="E238" t="s">
+        <v>23</v>
+      </c>
+      <c r="F238" t="s">
+        <v>40</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H238" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>978</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>979</v>
+      </c>
+      <c r="D239" t="s">
+        <v>22</v>
+      </c>
+      <c r="E239" t="s">
+        <v>23</v>
+      </c>
+      <c r="F239" t="s">
+        <v>49</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H239" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>982</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>983</v>
+      </c>
+      <c r="D240" t="s">
+        <v>22</v>
+      </c>
+      <c r="E240" t="s">
+        <v>23</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H240" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>986</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>987</v>
+      </c>
+      <c r="D241" t="s">
+        <v>22</v>
+      </c>
+      <c r="E241" t="s">
+        <v>23</v>
+      </c>
+      <c r="F241" t="s">
+        <v>13</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H241" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>990</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>991</v>
+      </c>
+      <c r="D242" t="s">
+        <v>22</v>
+      </c>
+      <c r="E242" t="s">
+        <v>23</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H242" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>994</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>995</v>
+      </c>
+      <c r="D243" t="s">
+        <v>22</v>
+      </c>
+      <c r="E243" t="s">
+        <v>23</v>
+      </c>
+      <c r="F243" t="s">
+        <v>996</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H243" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>999</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D244" t="s">
+        <v>22</v>
+      </c>
+      <c r="E244" t="s">
+        <v>23</v>
+      </c>
+      <c r="F244" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D245" t="s">
+        <v>22</v>
+      </c>
+      <c r="E245" t="s">
+        <v>23</v>
+      </c>
+      <c r="F245" t="s">
+        <v>121</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H245" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D246" t="s">
+        <v>22</v>
+      </c>
+      <c r="E246" t="s">
+        <v>23</v>
+      </c>
+      <c r="F246" t="s">
+        <v>121</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D247" t="s">
+        <v>22</v>
+      </c>
+      <c r="E247" t="s">
+        <v>23</v>
+      </c>
+      <c r="F247" t="s">
+        <v>121</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D248" t="s">
+        <v>22</v>
+      </c>
+      <c r="E248" t="s">
+        <v>23</v>
+      </c>
+      <c r="F248" t="s">
+        <v>186</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D249" t="s">
+        <v>22</v>
+      </c>
+      <c r="E249" t="s">
+        <v>23</v>
+      </c>
+      <c r="F249" t="s">
+        <v>186</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D250" t="s">
+        <v>22</v>
+      </c>
+      <c r="E250" t="s">
+        <v>23</v>
+      </c>
+      <c r="F250" t="s">
+        <v>186</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D251" t="s">
+        <v>22</v>
+      </c>
+      <c r="E251" t="s">
+        <v>23</v>
+      </c>
+      <c r="F251" t="s">
+        <v>186</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D252" t="s">
+        <v>22</v>
+      </c>
+      <c r="E252" t="s">
+        <v>23</v>
+      </c>
+      <c r="F252" t="s">
+        <v>147</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D253" t="s">
+        <v>22</v>
+      </c>
+      <c r="E253" t="s">
+        <v>23</v>
+      </c>
+      <c r="F253" t="s">
+        <v>147</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D254" t="s">
+        <v>22</v>
+      </c>
+      <c r="E254" t="s">
+        <v>23</v>
+      </c>
+      <c r="F254" t="s">
+        <v>121</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D255" t="s">
+        <v>22</v>
+      </c>
+      <c r="E255" t="s">
+        <v>23</v>
+      </c>
+      <c r="F255" t="s">
+        <v>147</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D256" t="s">
+        <v>22</v>
+      </c>
+      <c r="E256" t="s">
+        <v>23</v>
+      </c>
+      <c r="F256" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D257" t="s">
+        <v>22</v>
+      </c>
+      <c r="E257" t="s">
+        <v>23</v>
+      </c>
+      <c r="F257" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D258" t="s">
+        <v>22</v>
+      </c>
+      <c r="E258" t="s">
+        <v>23</v>
+      </c>
+      <c r="F258" t="s">
+        <v>147</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D259" t="s">
+        <v>22</v>
+      </c>
+      <c r="E259" t="s">
+        <v>23</v>
+      </c>
+      <c r="F259" t="s">
+        <v>181</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D260" t="s">
+        <v>22</v>
+      </c>
+      <c r="E260" t="s">
+        <v>23</v>
+      </c>
+      <c r="F260" t="s">
+        <v>181</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D261" t="s">
+        <v>22</v>
+      </c>
+      <c r="E261" t="s">
+        <v>23</v>
+      </c>
+      <c r="F261" t="s">
+        <v>54</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D262" t="s">
+        <v>22</v>
+      </c>
+      <c r="E262" t="s">
+        <v>23</v>
+      </c>
+      <c r="F262" t="s">
+        <v>54</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D263" t="s">
+        <v>22</v>
+      </c>
+      <c r="E263" t="s">
+        <v>23</v>
+      </c>
+      <c r="F263" t="s">
+        <v>54</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D264" t="s">
+        <v>22</v>
+      </c>
+      <c r="E264" t="s">
+        <v>23</v>
+      </c>
+      <c r="F264" t="s">
+        <v>24</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D265" t="s">
+        <v>22</v>
+      </c>
+      <c r="E265" t="s">
+        <v>23</v>
+      </c>
+      <c r="F265" t="s">
+        <v>24</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D266" t="s">
+        <v>22</v>
+      </c>
+      <c r="E266" t="s">
+        <v>23</v>
+      </c>
+      <c r="F266" t="s">
+        <v>24</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D267" t="s">
+        <v>22</v>
+      </c>
+      <c r="E267" t="s">
+        <v>23</v>
+      </c>
+      <c r="F267" t="s">
+        <v>24</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D268" t="s">
+        <v>22</v>
+      </c>
+      <c r="E268" t="s">
+        <v>23</v>
+      </c>
+      <c r="F268" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D269" t="s">
+        <v>22</v>
+      </c>
+      <c r="E269" t="s">
+        <v>23</v>
+      </c>
+      <c r="F269" t="s">
+        <v>54</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D270" t="s">
+        <v>22</v>
+      </c>
+      <c r="E270" t="s">
+        <v>23</v>
+      </c>
+      <c r="F270" t="s">
+        <v>903</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D271" t="s">
+        <v>22</v>
+      </c>
+      <c r="E271" t="s">
+        <v>23</v>
+      </c>
+      <c r="F271" t="s">
+        <v>903</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D272" t="s">
+        <v>22</v>
+      </c>
+      <c r="E272" t="s">
+        <v>23</v>
+      </c>
+      <c r="F272" t="s">
+        <v>903</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D273" t="s">
+        <v>22</v>
+      </c>
+      <c r="E273" t="s">
+        <v>23</v>
+      </c>
+      <c r="F273" t="s">
+        <v>903</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D274" t="s">
+        <v>22</v>
+      </c>
+      <c r="E274" t="s">
+        <v>23</v>
+      </c>
+      <c r="F274" t="s">
+        <v>207</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D275" t="s">
+        <v>22</v>
+      </c>
+      <c r="E275" t="s">
+        <v>23</v>
+      </c>
+      <c r="F275" t="s">
+        <v>207</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D276" t="s">
+        <v>22</v>
+      </c>
+      <c r="E276" t="s">
+        <v>23</v>
+      </c>
+      <c r="F276" t="s">
+        <v>207</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H276" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D277" t="s">
+        <v>22</v>
+      </c>
+      <c r="E277" t="s">
+        <v>23</v>
+      </c>
+      <c r="F277" t="s">
+        <v>207</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D278" t="s">
+        <v>22</v>
+      </c>
+      <c r="E278" t="s">
+        <v>23</v>
+      </c>
+      <c r="F278" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D279" t="s">
+        <v>22</v>
+      </c>
+      <c r="E279" t="s">
+        <v>23</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D280" t="s">
+        <v>22</v>
+      </c>
+      <c r="E280" t="s">
+        <v>23</v>
+      </c>
+      <c r="F280" t="s">
+        <v>49</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D281" t="s">
+        <v>22</v>
+      </c>
+      <c r="E281" t="s">
+        <v>23</v>
+      </c>
+      <c r="F281" t="s">
+        <v>49</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D282" t="s">
+        <v>22</v>
+      </c>
+      <c r="E282" t="s">
+        <v>23</v>
+      </c>
+      <c r="F282" t="s">
+        <v>49</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D283" t="s">
+        <v>22</v>
+      </c>
+      <c r="E283" t="s">
+        <v>23</v>
+      </c>
+      <c r="F283" t="s">
+        <v>49</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D284" t="s">
+        <v>22</v>
+      </c>
+      <c r="E284" t="s">
+        <v>23</v>
+      </c>
+      <c r="F284" t="s">
+        <v>186</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D285" t="s">
+        <v>22</v>
+      </c>
+      <c r="E285" t="s">
+        <v>23</v>
+      </c>
+      <c r="F285" t="s">
+        <v>181</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D286" t="s">
+        <v>22</v>
+      </c>
+      <c r="E286" t="s">
+        <v>23</v>
+      </c>
+      <c r="F286" t="s">
+        <v>181</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D287" t="s">
+        <v>22</v>
+      </c>
+      <c r="E287" t="s">
+        <v>23</v>
+      </c>
+      <c r="F287" t="s">
+        <v>181</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D288" t="s">
+        <v>22</v>
+      </c>
+      <c r="E288" t="s">
+        <v>23</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D289" t="s">
+        <v>22</v>
+      </c>
+      <c r="E289" t="s">
+        <v>23</v>
+      </c>
+      <c r="F289" t="s">
+        <v>126</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D290" t="s">
+        <v>22</v>
+      </c>
+      <c r="E290" t="s">
+        <v>23</v>
+      </c>
+      <c r="F290" t="s">
+        <v>126</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D291" t="s">
+        <v>22</v>
+      </c>
+      <c r="E291" t="s">
+        <v>23</v>
+      </c>
+      <c r="F291" t="s">
+        <v>40</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D292" t="s">
+        <v>22</v>
+      </c>
+      <c r="E292" t="s">
+        <v>23</v>
+      </c>
+      <c r="F292" t="s">
+        <v>40</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D293" t="s">
+        <v>22</v>
+      </c>
+      <c r="E293" t="s">
+        <v>23</v>
+      </c>
+      <c r="F293" t="s">
+        <v>168</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D294" t="s">
+        <v>22</v>
+      </c>
+      <c r="E294" t="s">
+        <v>23</v>
+      </c>
+      <c r="F294" t="s">
+        <v>168</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D295" t="s">
+        <v>22</v>
+      </c>
+      <c r="E295" t="s">
+        <v>23</v>
+      </c>
+      <c r="F295" t="s">
+        <v>168</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D296" t="s">
+        <v>22</v>
+      </c>
+      <c r="E296" t="s">
+        <v>23</v>
+      </c>
+      <c r="F296" t="s">
+        <v>168</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D297" t="s">
+        <v>22</v>
+      </c>
+      <c r="E297" t="s">
+        <v>23</v>
+      </c>
+      <c r="F297" t="s">
+        <v>126</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D298" t="s">
+        <v>22</v>
+      </c>
+      <c r="E298" t="s">
+        <v>23</v>
+      </c>
+      <c r="F298" t="s">
+        <v>126</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D299" t="s">
+        <v>22</v>
+      </c>
+      <c r="E299" t="s">
+        <v>23</v>
+      </c>
+      <c r="F299" t="s">
+        <v>40</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D300" t="s">
+        <v>22</v>
+      </c>
+      <c r="E300" t="s">
+        <v>23</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D301" t="s">
+        <v>22</v>
+      </c>
+      <c r="E301" t="s">
+        <v>23</v>
+      </c>
+      <c r="F301" t="s">
+        <v>725</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D302" t="s">
+        <v>22</v>
+      </c>
+      <c r="E302" t="s">
+        <v>23</v>
+      </c>
+      <c r="F302" t="s">
+        <v>725</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D303" t="s">
+        <v>22</v>
+      </c>
+      <c r="E303" t="s">
+        <v>23</v>
+      </c>
+      <c r="F303" t="s">
+        <v>725</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D304" t="s">
+        <v>22</v>
+      </c>
+      <c r="E304" t="s">
+        <v>23</v>
+      </c>
+      <c r="F304" t="s">
+        <v>725</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D305" t="s">
+        <v>22</v>
+      </c>
+      <c r="E305" t="s">
+        <v>23</v>
+      </c>
+      <c r="F305" t="s">
+        <v>54</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D306" t="s">
+        <v>22</v>
+      </c>
+      <c r="E306" t="s">
+        <v>23</v>
+      </c>
+      <c r="F306" t="s">
+        <v>54</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D307" t="s">
+        <v>22</v>
+      </c>
+      <c r="E307" t="s">
+        <v>23</v>
+      </c>
+      <c r="F307" t="s">
+        <v>54</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D308" t="s">
+        <v>22</v>
+      </c>
+      <c r="E308" t="s">
+        <v>23</v>
+      </c>
+      <c r="F308" t="s">
+        <v>24</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D309" t="s">
+        <v>22</v>
+      </c>
+      <c r="E309" t="s">
+        <v>23</v>
+      </c>
+      <c r="F309" t="s">
+        <v>24</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D310" t="s">
+        <v>22</v>
+      </c>
+      <c r="E310" t="s">
+        <v>23</v>
+      </c>
+      <c r="F310" t="s">
+        <v>725</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D311" t="s">
+        <v>22</v>
+      </c>
+      <c r="E311" t="s">
+        <v>23</v>
+      </c>
+      <c r="F311" t="s">
+        <v>54</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D312" t="s">
+        <v>22</v>
+      </c>
+      <c r="E312" t="s">
+        <v>23</v>
+      </c>
+      <c r="F312" t="s">
+        <v>54</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D313" t="s">
+        <v>22</v>
+      </c>
+      <c r="E313" t="s">
+        <v>23</v>
+      </c>
+      <c r="F313" t="s">
+        <v>54</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D314" t="s">
+        <v>22</v>
+      </c>
+      <c r="E314" t="s">
+        <v>23</v>
+      </c>
+      <c r="F314" t="s">
+        <v>126</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D315" t="s">
+        <v>22</v>
+      </c>
+      <c r="E315" t="s">
+        <v>23</v>
+      </c>
+      <c r="F315" t="s">
+        <v>24</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D316" t="s">
+        <v>22</v>
+      </c>
+      <c r="E316" t="s">
+        <v>23</v>
+      </c>
+      <c r="F316" t="s">
+        <v>126</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D317" t="s">
+        <v>22</v>
+      </c>
+      <c r="E317" t="s">
+        <v>23</v>
+      </c>
+      <c r="F317" t="s">
+        <v>126</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D318" t="s">
+        <v>22</v>
+      </c>
+      <c r="E318" t="s">
+        <v>23</v>
+      </c>
+      <c r="F318" t="s">
+        <v>126</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D319" t="s">
+        <v>22</v>
+      </c>
+      <c r="E319" t="s">
+        <v>23</v>
+      </c>
+      <c r="F319" t="s">
+        <v>59</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D320" t="s">
+        <v>22</v>
+      </c>
+      <c r="E320" t="s">
+        <v>23</v>
+      </c>
+      <c r="F320" t="s">
+        <v>186</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D321" t="s">
+        <v>22</v>
+      </c>
+      <c r="E321" t="s">
+        <v>23</v>
+      </c>
+      <c r="F321" t="s">
+        <v>186</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D322" t="s">
+        <v>22</v>
+      </c>
+      <c r="E322" t="s">
+        <v>23</v>
+      </c>
+      <c r="F322" t="s">
+        <v>186</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D323" t="s">
+        <v>22</v>
+      </c>
+      <c r="E323" t="s">
+        <v>23</v>
+      </c>
+      <c r="F323" t="s">
+        <v>186</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D324" t="s">
+        <v>22</v>
+      </c>
+      <c r="E324" t="s">
+        <v>23</v>
+      </c>
+      <c r="F324" t="s">
+        <v>40</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D325" t="s">
+        <v>22</v>
+      </c>
+      <c r="E325" t="s">
+        <v>23</v>
+      </c>
+      <c r="F325" t="s">
+        <v>181</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D326" t="s">
+        <v>22</v>
+      </c>
+      <c r="E326" t="s">
+        <v>23</v>
+      </c>
+      <c r="F326" t="s">
+        <v>181</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D327" t="s">
+        <v>22</v>
+      </c>
+      <c r="E327" t="s">
+        <v>23</v>
+      </c>
+      <c r="F327" t="s">
+        <v>181</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D328" t="s">
+        <v>22</v>
+      </c>
+      <c r="E328" t="s">
+        <v>23</v>
+      </c>
+      <c r="F328" t="s">
+        <v>49</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D329" t="s">
+        <v>22</v>
+      </c>
+      <c r="E329" t="s">
+        <v>23</v>
+      </c>
+      <c r="F329" t="s">
+        <v>49</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D330" t="s">
+        <v>22</v>
+      </c>
+      <c r="E330" t="s">
+        <v>23</v>
+      </c>
+      <c r="F330" t="s">
+        <v>49</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D331" t="s">
+        <v>22</v>
+      </c>
+      <c r="E331" t="s">
+        <v>23</v>
+      </c>
+      <c r="F331" t="s">
+        <v>49</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D332" t="s">
+        <v>22</v>
+      </c>
+      <c r="E332" t="s">
+        <v>23</v>
+      </c>
+      <c r="F332" t="s">
+        <v>168</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D333" t="s">
+        <v>22</v>
+      </c>
+      <c r="E333" t="s">
+        <v>23</v>
+      </c>
+      <c r="F333" t="s">
+        <v>168</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D334" t="s">
+        <v>22</v>
+      </c>
+      <c r="E334" t="s">
+        <v>23</v>
+      </c>
+      <c r="F334" t="s">
+        <v>903</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D335" t="s">
+        <v>22</v>
+      </c>
+      <c r="E335" t="s">
+        <v>23</v>
+      </c>
+      <c r="F335" t="s">
+        <v>903</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D336" t="s">
+        <v>22</v>
+      </c>
+      <c r="E336" t="s">
+        <v>23</v>
+      </c>
+      <c r="F336" t="s">
+        <v>147</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D337" t="s">
+        <v>22</v>
+      </c>
+      <c r="E337" t="s">
+        <v>23</v>
+      </c>
+      <c r="F337" t="s">
+        <v>147</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D338" t="s">
+        <v>22</v>
+      </c>
+      <c r="E338" t="s">
+        <v>23</v>
+      </c>
+      <c r="F338" t="s">
+        <v>147</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D339" t="s">
+        <v>22</v>
+      </c>
+      <c r="E339" t="s">
+        <v>23</v>
+      </c>
+      <c r="F339" t="s">
+        <v>147</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D340" t="s">
+        <v>22</v>
+      </c>
+      <c r="E340" t="s">
+        <v>23</v>
+      </c>
+      <c r="F340" t="s">
+        <v>13</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D341" t="s">
+        <v>22</v>
+      </c>
+      <c r="E341" t="s">
+        <v>23</v>
+      </c>
+      <c r="F341" t="s">
+        <v>13</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D342" t="s">
+        <v>22</v>
+      </c>
+      <c r="E342" t="s">
+        <v>23</v>
+      </c>
+      <c r="F342" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D343" t="s">
+        <v>22</v>
+      </c>
+      <c r="E343" t="s">
+        <v>23</v>
+      </c>
+      <c r="F343" t="s">
+        <v>49</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D344" t="s">
+        <v>22</v>
+      </c>
+      <c r="E344" t="s">
+        <v>23</v>
+      </c>
+      <c r="F344" t="s">
+        <v>49</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D345" t="s">
+        <v>22</v>
+      </c>
+      <c r="E345" t="s">
+        <v>23</v>
+      </c>
+      <c r="F345" t="s">
+        <v>49</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D346" t="s">
+        <v>22</v>
+      </c>
+      <c r="E346" t="s">
+        <v>23</v>
+      </c>
+      <c r="F346" t="s">
+        <v>49</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D347" t="s">
+        <v>22</v>
+      </c>
+      <c r="E347" t="s">
+        <v>23</v>
+      </c>
+      <c r="F347" t="s">
+        <v>147</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D348" t="s">
+        <v>22</v>
+      </c>
+      <c r="E348" t="s">
+        <v>23</v>
+      </c>
+      <c r="F348" t="s">
+        <v>54</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D349" t="s">
+        <v>22</v>
+      </c>
+      <c r="E349" t="s">
+        <v>23</v>
+      </c>
+      <c r="F349" t="s">
+        <v>54</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D350" t="s">
+        <v>22</v>
+      </c>
+      <c r="E350" t="s">
+        <v>23</v>
+      </c>
+      <c r="F350" t="s">
+        <v>121</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D351" t="s">
+        <v>22</v>
+      </c>
+      <c r="E351" t="s">
+        <v>23</v>
+      </c>
+      <c r="F351" t="s">
+        <v>121</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D352" t="s">
+        <v>22</v>
+      </c>
+      <c r="E352" t="s">
+        <v>23</v>
+      </c>
+      <c r="F352" t="s">
+        <v>121</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D353" t="s">
+        <v>22</v>
+      </c>
+      <c r="E353" t="s">
+        <v>23</v>
+      </c>
+      <c r="F353" t="s">
+        <v>121</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D354" t="s">
+        <v>22</v>
+      </c>
+      <c r="E354" t="s">
+        <v>23</v>
+      </c>
+      <c r="F354" t="s">
+        <v>207</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D355" t="s">
+        <v>22</v>
+      </c>
+      <c r="E355" t="s">
+        <v>23</v>
+      </c>
+      <c r="F355" t="s">
+        <v>207</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D356" t="s">
+        <v>22</v>
+      </c>
+      <c r="E356" t="s">
+        <v>23</v>
+      </c>
+      <c r="F356" t="s">
+        <v>207</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D357" t="s">
+        <v>22</v>
+      </c>
+      <c r="E357" t="s">
+        <v>23</v>
+      </c>
+      <c r="F357" t="s">
+        <v>207</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D358" t="s">
+        <v>22</v>
+      </c>
+      <c r="E358" t="s">
+        <v>23</v>
+      </c>
+      <c r="F358" t="s">
+        <v>186</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D359" t="s">
+        <v>22</v>
+      </c>
+      <c r="E359" t="s">
+        <v>23</v>
+      </c>
+      <c r="F359" t="s">
+        <v>186</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D360" t="s">
+        <v>22</v>
+      </c>
+      <c r="E360" t="s">
+        <v>23</v>
+      </c>
+      <c r="F360" t="s">
+        <v>181</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D361" t="s">
+        <v>22</v>
+      </c>
+      <c r="E361" t="s">
+        <v>23</v>
+      </c>
+      <c r="F361" t="s">
+        <v>181</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D362" t="s">
+        <v>22</v>
+      </c>
+      <c r="E362" t="s">
+        <v>23</v>
+      </c>
+      <c r="F362" t="s">
+        <v>181</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D363" t="s">
+        <v>22</v>
+      </c>
+      <c r="E363" t="s">
+        <v>23</v>
+      </c>
+      <c r="F363" t="s">
+        <v>147</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D364" t="s">
+        <v>22</v>
+      </c>
+      <c r="E364" t="s">
+        <v>23</v>
+      </c>
+      <c r="F364" t="s">
+        <v>147</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D365" t="s">
+        <v>22</v>
+      </c>
+      <c r="E365" t="s">
+        <v>23</v>
+      </c>
+      <c r="F365" t="s">
+        <v>147</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D366" t="s">
+        <v>22</v>
+      </c>
+      <c r="E366" t="s">
+        <v>23</v>
+      </c>
+      <c r="F366" t="s">
+        <v>54</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D367" t="s">
+        <v>22</v>
+      </c>
+      <c r="E367" t="s">
+        <v>23</v>
+      </c>
+      <c r="F367" t="s">
+        <v>54</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D368" t="s">
+        <v>22</v>
+      </c>
+      <c r="E368" t="s">
+        <v>23</v>
+      </c>
+      <c r="F368" t="s">
+        <v>54</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D369" t="s">
+        <v>22</v>
+      </c>
+      <c r="E369" t="s">
+        <v>23</v>
+      </c>
+      <c r="F369" t="s">
+        <v>40</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D370" t="s">
+        <v>22</v>
+      </c>
+      <c r="E370" t="s">
+        <v>23</v>
+      </c>
+      <c r="F370" t="s">
+        <v>24</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D371" t="s">
+        <v>22</v>
+      </c>
+      <c r="E371" t="s">
+        <v>23</v>
+      </c>
+      <c r="F371" t="s">
+        <v>40</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D372" t="s">
+        <v>22</v>
+      </c>
+      <c r="E372" t="s">
+        <v>23</v>
+      </c>
+      <c r="F372" t="s">
+        <v>903</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D373" t="s">
+        <v>22</v>
+      </c>
+      <c r="E373" t="s">
+        <v>23</v>
+      </c>
+      <c r="F373" t="s">
+        <v>207</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D374" t="s">
+        <v>22</v>
+      </c>
+      <c r="E374" t="s">
+        <v>23</v>
+      </c>
+      <c r="F374" t="s">
+        <v>49</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D375" t="s">
+        <v>22</v>
+      </c>
+      <c r="E375" t="s">
+        <v>23</v>
+      </c>
+      <c r="F375" t="s">
+        <v>181</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D376" t="s">
+        <v>22</v>
+      </c>
+      <c r="E376" t="s">
+        <v>23</v>
+      </c>
+      <c r="F376" t="s">
+        <v>181</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D377" t="s">
+        <v>22</v>
+      </c>
+      <c r="E377" t="s">
+        <v>23</v>
+      </c>
+      <c r="F377" t="s">
+        <v>49</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D378" t="s">
+        <v>22</v>
+      </c>
+      <c r="E378" t="s">
+        <v>23</v>
+      </c>
+      <c r="F378" t="s">
+        <v>49</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D379" t="s">
+        <v>22</v>
+      </c>
+      <c r="E379" t="s">
+        <v>23</v>
+      </c>
+      <c r="F379" t="s">
+        <v>49</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D380" t="s">
+        <v>22</v>
+      </c>
+      <c r="E380" t="s">
+        <v>23</v>
+      </c>
+      <c r="F380" t="s">
+        <v>207</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D381" t="s">
+        <v>22</v>
+      </c>
+      <c r="E381" t="s">
+        <v>23</v>
+      </c>
+      <c r="F381" t="s">
+        <v>207</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D382" t="s">
+        <v>22</v>
+      </c>
+      <c r="E382" t="s">
+        <v>23</v>
+      </c>
+      <c r="F382" t="s">
+        <v>121</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D383" t="s">
+        <v>22</v>
+      </c>
+      <c r="E383" t="s">
+        <v>23</v>
+      </c>
+      <c r="F383" t="s">
+        <v>121</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D384" t="s">
+        <v>22</v>
+      </c>
+      <c r="E384" t="s">
+        <v>23</v>
+      </c>
+      <c r="F384" t="s">
+        <v>121</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D385" t="s">
+        <v>22</v>
+      </c>
+      <c r="E385" t="s">
+        <v>23</v>
+      </c>
+      <c r="F385" t="s">
+        <v>121</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D386" t="s">
+        <v>22</v>
+      </c>
+      <c r="E386" t="s">
+        <v>23</v>
+      </c>
+      <c r="F386" t="s">
+        <v>168</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D387" t="s">
+        <v>22</v>
+      </c>
+      <c r="E387" t="s">
+        <v>23</v>
+      </c>
+      <c r="F387" t="s">
+        <v>168</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D388" t="s">
+        <v>22</v>
+      </c>
+      <c r="E388" t="s">
+        <v>23</v>
+      </c>
+      <c r="F388" t="s">
+        <v>54</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D389" t="s">
+        <v>22</v>
+      </c>
+      <c r="E389" t="s">
+        <v>23</v>
+      </c>
+      <c r="F389" t="s">
+        <v>54</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D390" t="s">
+        <v>22</v>
+      </c>
+      <c r="E390" t="s">
+        <v>23</v>
+      </c>
+      <c r="F390" t="s">
+        <v>54</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D391" t="s">
+        <v>22</v>
+      </c>
+      <c r="E391" t="s">
+        <v>23</v>
+      </c>
+      <c r="F391" t="s">
+        <v>147</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D392" t="s">
+        <v>22</v>
+      </c>
+      <c r="E392" t="s">
+        <v>23</v>
+      </c>
+      <c r="F392" t="s">
+        <v>147</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D393" t="s">
+        <v>22</v>
+      </c>
+      <c r="E393" t="s">
+        <v>23</v>
+      </c>
+      <c r="F393" t="s">
+        <v>147</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D394" t="s">
+        <v>22</v>
+      </c>
+      <c r="E394" t="s">
+        <v>23</v>
+      </c>
+      <c r="F394" t="s">
+        <v>13</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D395" t="s">
+        <v>22</v>
+      </c>
+      <c r="E395" t="s">
+        <v>23</v>
+      </c>
+      <c r="F395" t="s">
+        <v>13</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D396" t="s">
+        <v>22</v>
+      </c>
+      <c r="E396" t="s">
+        <v>23</v>
+      </c>
+      <c r="F396" t="s">
+        <v>13</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D397" t="s">
+        <v>22</v>
+      </c>
+      <c r="E397" t="s">
+        <v>23</v>
+      </c>
+      <c r="F397" t="s">
+        <v>186</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D398" t="s">
+        <v>22</v>
+      </c>
+      <c r="E398" t="s">
+        <v>23</v>
+      </c>
+      <c r="F398" t="s">
+        <v>186</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D399" t="s">
+        <v>22</v>
+      </c>
+      <c r="E399" t="s">
+        <v>23</v>
+      </c>
+      <c r="F399" t="s">
+        <v>186</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D400" t="s">
+        <v>22</v>
+      </c>
+      <c r="E400" t="s">
+        <v>23</v>
+      </c>
+      <c r="F400" t="s">
+        <v>207</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D401" t="s">
+        <v>22</v>
+      </c>
+      <c r="E401" t="s">
+        <v>23</v>
+      </c>
+      <c r="F401" t="s">
+        <v>24</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D402" t="s">
+        <v>22</v>
+      </c>
+      <c r="E402" t="s">
+        <v>23</v>
+      </c>
+      <c r="F402" t="s">
+        <v>903</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D403" t="s">
+        <v>22</v>
+      </c>
+      <c r="E403" t="s">
+        <v>23</v>
+      </c>
+      <c r="F403" t="s">
+        <v>207</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D404" t="s">
+        <v>22</v>
+      </c>
+      <c r="E404" t="s">
+        <v>23</v>
+      </c>
+      <c r="F404" t="s">
+        <v>207</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D405" t="s">
+        <v>22</v>
+      </c>
+      <c r="E405" t="s">
+        <v>23</v>
+      </c>
+      <c r="F405" t="s">
+        <v>207</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D406" t="s">
+        <v>22</v>
+      </c>
+      <c r="E406" t="s">
+        <v>23</v>
+      </c>
+      <c r="F406" t="s">
+        <v>54</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D407" t="s">
+        <v>22</v>
+      </c>
+      <c r="E407" t="s">
+        <v>23</v>
+      </c>
+      <c r="F407" t="s">
+        <v>13</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D408" t="s">
+        <v>22</v>
+      </c>
+      <c r="E408" t="s">
+        <v>23</v>
+      </c>
+      <c r="F408" t="s">
+        <v>126</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D409" t="s">
+        <v>22</v>
+      </c>
+      <c r="E409" t="s">
+        <v>23</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D410" t="s">
+        <v>22</v>
+      </c>
+      <c r="E410" t="s">
+        <v>23</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D411" t="s">
+        <v>22</v>
+      </c>
+      <c r="E411" t="s">
+        <v>23</v>
+      </c>
+      <c r="F411" t="s">
+        <v>13</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D412" t="s">
+        <v>22</v>
+      </c>
+      <c r="E412" t="s">
+        <v>23</v>
+      </c>
+      <c r="F412" t="s">
+        <v>814</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D413" t="s">
+        <v>22</v>
+      </c>
+      <c r="E413" t="s">
+        <v>23</v>
+      </c>
+      <c r="F413" t="s">
+        <v>814</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D414" t="s">
+        <v>22</v>
+      </c>
+      <c r="E414" t="s">
+        <v>23</v>
+      </c>
+      <c r="F414" t="s">
+        <v>814</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D415" t="s">
+        <v>22</v>
+      </c>
+      <c r="E415" t="s">
+        <v>23</v>
+      </c>
+      <c r="F415" t="s">
+        <v>13</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D416" t="s">
+        <v>22</v>
+      </c>
+      <c r="E416" t="s">
+        <v>23</v>
+      </c>
+      <c r="F416" t="s">
+        <v>13</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D417" t="s">
+        <v>22</v>
+      </c>
+      <c r="E417" t="s">
+        <v>23</v>
+      </c>
+      <c r="F417" t="s">
+        <v>49</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D418" t="s">
+        <v>22</v>
+      </c>
+      <c r="E418" t="s">
+        <v>23</v>
+      </c>
+      <c r="F418" t="s">
+        <v>181</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D419" t="s">
+        <v>22</v>
+      </c>
+      <c r="E419" t="s">
+        <v>23</v>
+      </c>
+      <c r="F419" t="s">
+        <v>49</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D420" t="s">
+        <v>22</v>
+      </c>
+      <c r="E420" t="s">
+        <v>23</v>
+      </c>
+      <c r="F420" t="s">
+        <v>49</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D421" t="s">
+        <v>22</v>
+      </c>
+      <c r="E421" t="s">
+        <v>23</v>
+      </c>
+      <c r="F421" t="s">
+        <v>108</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D422" t="s">
+        <v>22</v>
+      </c>
+      <c r="E422" t="s">
+        <v>23</v>
+      </c>
+      <c r="F422" t="s">
+        <v>186</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D423" t="s">
+        <v>22</v>
+      </c>
+      <c r="E423" t="s">
+        <v>23</v>
+      </c>
+      <c r="F423" t="s">
+        <v>186</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D424" t="s">
+        <v>22</v>
+      </c>
+      <c r="E424" t="s">
+        <v>23</v>
+      </c>
+      <c r="F424" t="s">
+        <v>108</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D425" t="s">
+        <v>22</v>
+      </c>
+      <c r="E425" t="s">
+        <v>23</v>
+      </c>
+      <c r="F425" t="s">
+        <v>121</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D426" t="s">
+        <v>22</v>
+      </c>
+      <c r="E426" t="s">
+        <v>23</v>
+      </c>
+      <c r="F426" t="s">
+        <v>121</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D427" t="s">
+        <v>22</v>
+      </c>
+      <c r="E427" t="s">
+        <v>23</v>
+      </c>
+      <c r="F427" t="s">
+        <v>54</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D428" t="s">
+        <v>22</v>
+      </c>
+      <c r="E428" t="s">
+        <v>23</v>
+      </c>
+      <c r="F428" t="s">
+        <v>54</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D429" t="s">
+        <v>22</v>
+      </c>
+      <c r="E429" t="s">
+        <v>23</v>
+      </c>
+      <c r="F429" t="s">
+        <v>54</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D430" t="s">
+        <v>22</v>
+      </c>
+      <c r="E430" t="s">
+        <v>23</v>
+      </c>
+      <c r="F430" t="s">
+        <v>49</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D431" t="s">
+        <v>22</v>
+      </c>
+      <c r="E431" t="s">
+        <v>23</v>
+      </c>
+      <c r="F431" t="s">
+        <v>147</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D432" t="s">
+        <v>22</v>
+      </c>
+      <c r="E432" t="s">
+        <v>23</v>
+      </c>
+      <c r="F432" t="s">
+        <v>147</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D433" t="s">
+        <v>22</v>
+      </c>
+      <c r="E433" t="s">
+        <v>23</v>
+      </c>
+      <c r="F433" t="s">
+        <v>147</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D434" t="s">
+        <v>22</v>
+      </c>
+      <c r="E434" t="s">
+        <v>23</v>
+      </c>
+      <c r="F434" t="s">
+        <v>903</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D435" t="s">
+        <v>22</v>
+      </c>
+      <c r="E435" t="s">
+        <v>23</v>
+      </c>
+      <c r="F435" t="s">
+        <v>49</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D436" t="s">
+        <v>22</v>
+      </c>
+      <c r="E436" t="s">
+        <v>23</v>
+      </c>
+      <c r="F436" t="s">
+        <v>24</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D437" t="s">
+        <v>22</v>
+      </c>
+      <c r="E437" t="s">
+        <v>23</v>
+      </c>
+      <c r="F437" t="s">
+        <v>121</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D438" t="s">
+        <v>22</v>
+      </c>
+      <c r="E438" t="s">
+        <v>23</v>
+      </c>
+      <c r="F438" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D439" t="s">
+        <v>22</v>
+      </c>
+      <c r="E439" t="s">
+        <v>23</v>
+      </c>
+      <c r="F439" t="s">
+        <v>121</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D440" t="s">
+        <v>22</v>
+      </c>
+      <c r="E440" t="s">
+        <v>23</v>
+      </c>
+      <c r="F440" t="s">
+        <v>121</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D441" t="s">
+        <v>22</v>
+      </c>
+      <c r="E441" t="s">
+        <v>23</v>
+      </c>
+      <c r="F441" t="s">
+        <v>121</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D442" t="s">
+        <v>22</v>
+      </c>
+      <c r="E442" t="s">
+        <v>23</v>
+      </c>
+      <c r="F442" t="s">
+        <v>186</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D443" t="s">
+        <v>22</v>
+      </c>
+      <c r="E443" t="s">
+        <v>23</v>
+      </c>
+      <c r="F443" t="s">
+        <v>186</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D444" t="s">
+        <v>22</v>
+      </c>
+      <c r="E444" t="s">
+        <v>23</v>
+      </c>
+      <c r="F444" t="s">
+        <v>186</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D445" t="s">
+        <v>22</v>
+      </c>
+      <c r="E445" t="s">
+        <v>23</v>
+      </c>
+      <c r="F445" t="s">
+        <v>49</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D446" t="s">
+        <v>22</v>
+      </c>
+      <c r="E446" t="s">
+        <v>23</v>
+      </c>
+      <c r="F446" t="s">
+        <v>49</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D447" t="s">
+        <v>22</v>
+      </c>
+      <c r="E447" t="s">
+        <v>23</v>
+      </c>
+      <c r="F447" t="s">
+        <v>49</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D448" t="s">
+        <v>22</v>
+      </c>
+      <c r="E448" t="s">
+        <v>23</v>
+      </c>
+      <c r="F448" t="s">
+        <v>181</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D449" t="s">
+        <v>22</v>
+      </c>
+      <c r="E449" t="s">
+        <v>23</v>
+      </c>
+      <c r="F449" t="s">
+        <v>181</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D450" t="s">
+        <v>22</v>
+      </c>
+      <c r="E450" t="s">
+        <v>23</v>
+      </c>
+      <c r="F450" t="s">
+        <v>54</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D451" t="s">
+        <v>22</v>
+      </c>
+      <c r="E451" t="s">
+        <v>23</v>
+      </c>
+      <c r="F451" t="s">
+        <v>54</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D452" t="s">
+        <v>22</v>
+      </c>
+      <c r="E452" t="s">
+        <v>23</v>
+      </c>
+      <c r="F452" t="s">
+        <v>54</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D453" t="s">
+        <v>22</v>
+      </c>
+      <c r="E453" t="s">
+        <v>23</v>
+      </c>
+      <c r="F453" t="s">
+        <v>54</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D454" t="s">
+        <v>22</v>
+      </c>
+      <c r="E454" t="s">
+        <v>23</v>
+      </c>
+      <c r="F454" t="s">
+        <v>147</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D455" t="s">
+        <v>22</v>
+      </c>
+      <c r="E455" t="s">
+        <v>23</v>
+      </c>
+      <c r="F455" t="s">
+        <v>147</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D456" t="s">
+        <v>22</v>
+      </c>
+      <c r="E456" t="s">
+        <v>23</v>
+      </c>
+      <c r="F456" t="s">
+        <v>147</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D457" t="s">
+        <v>22</v>
+      </c>
+      <c r="E457" t="s">
+        <v>23</v>
+      </c>
+      <c r="F457" t="s">
+        <v>147</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D458" t="s">
+        <v>22</v>
+      </c>
+      <c r="E458" t="s">
+        <v>23</v>
+      </c>
+      <c r="F458" t="s">
+        <v>903</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D459" t="s">
+        <v>22</v>
+      </c>
+      <c r="E459" t="s">
+        <v>23</v>
+      </c>
+      <c r="F459" t="s">
+        <v>903</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D460" t="s">
+        <v>22</v>
+      </c>
+      <c r="E460" t="s">
+        <v>23</v>
+      </c>
+      <c r="F460" t="s">
+        <v>49</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D461" t="s">
+        <v>22</v>
+      </c>
+      <c r="E461" t="s">
+        <v>23</v>
+      </c>
+      <c r="F461" t="s">
+        <v>186</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D462" t="s">
+        <v>22</v>
+      </c>
+      <c r="E462" t="s">
+        <v>23</v>
+      </c>
+      <c r="F462" t="s">
+        <v>207</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D463" t="s">
+        <v>22</v>
+      </c>
+      <c r="E463" t="s">
+        <v>23</v>
+      </c>
+      <c r="F463" t="s">
+        <v>126</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D464" t="s">
+        <v>22</v>
+      </c>
+      <c r="E464" t="s">
+        <v>23</v>
+      </c>
+      <c r="F464" t="s">
+        <v>186</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D465" t="s">
+        <v>22</v>
+      </c>
+      <c r="E465" t="s">
+        <v>23</v>
+      </c>
+      <c r="F465" t="s">
+        <v>186</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D466" t="s">
+        <v>22</v>
+      </c>
+      <c r="E466" t="s">
+        <v>23</v>
+      </c>
+      <c r="F466" t="s">
+        <v>40</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D467" t="s">
+        <v>22</v>
+      </c>
+      <c r="E467" t="s">
+        <v>23</v>
+      </c>
+      <c r="F467" t="s">
+        <v>40</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D468" t="s">
+        <v>22</v>
+      </c>
+      <c r="E468" t="s">
+        <v>23</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D469" t="s">
+        <v>22</v>
+      </c>
+      <c r="E469" t="s">
+        <v>23</v>
+      </c>
+      <c r="F469" t="s">
+        <v>24</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D470" t="s">
+        <v>22</v>
+      </c>
+      <c r="E470" t="s">
+        <v>23</v>
+      </c>
+      <c r="F470" t="s">
+        <v>49</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D471" t="s">
+        <v>22</v>
+      </c>
+      <c r="E471" t="s">
+        <v>23</v>
+      </c>
+      <c r="F471" t="s">
+        <v>207</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D472" t="s">
+        <v>22</v>
+      </c>
+      <c r="E472" t="s">
+        <v>23</v>
+      </c>
+      <c r="F472" t="s">
+        <v>207</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D473" t="s">
+        <v>22</v>
+      </c>
+      <c r="E473" t="s">
+        <v>23</v>
+      </c>
+      <c r="F473" t="s">
+        <v>207</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D474" t="s">
+        <v>22</v>
+      </c>
+      <c r="E474" t="s">
+        <v>23</v>
+      </c>
+      <c r="F474" t="s">
+        <v>49</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D475" t="s">
+        <v>22</v>
+      </c>
+      <c r="E475" t="s">
+        <v>23</v>
+      </c>
+      <c r="F475" t="s">
+        <v>49</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D476" t="s">
+        <v>22</v>
+      </c>
+      <c r="E476" t="s">
+        <v>23</v>
+      </c>
+      <c r="F476" t="s">
+        <v>181</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D477" t="s">
+        <v>22</v>
+      </c>
+      <c r="E477" t="s">
+        <v>23</v>
+      </c>
+      <c r="F477" t="s">
+        <v>181</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D478" t="s">
+        <v>22</v>
+      </c>
+      <c r="E478" t="s">
+        <v>23</v>
+      </c>
+      <c r="F478" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D479" t="s">
+        <v>22</v>
+      </c>
+      <c r="E479" t="s">
+        <v>23</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D480" t="s">
+        <v>22</v>
+      </c>
+      <c r="E480" t="s">
+        <v>23</v>
+      </c>
+      <c r="F480" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D481" t="s">
+        <v>22</v>
+      </c>
+      <c r="E481" t="s">
+        <v>23</v>
+      </c>
+      <c r="F481" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D482" t="s">
+        <v>22</v>
+      </c>
+      <c r="E482" t="s">
+        <v>23</v>
+      </c>
+      <c r="F482" t="s">
+        <v>54</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D483" t="s">
+        <v>22</v>
+      </c>
+      <c r="E483" t="s">
+        <v>23</v>
+      </c>
+      <c r="F483" t="s">
+        <v>54</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D484" t="s">
+        <v>22</v>
+      </c>
+      <c r="E484" t="s">
+        <v>23</v>
+      </c>
+      <c r="F484" t="s">
+        <v>54</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D485" t="s">
+        <v>22</v>
+      </c>
+      <c r="E485" t="s">
+        <v>23</v>
+      </c>
+      <c r="F485" t="s">
+        <v>54</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D486" t="s">
+        <v>22</v>
+      </c>
+      <c r="E486" t="s">
+        <v>23</v>
+      </c>
+      <c r="F486" t="s">
+        <v>40</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D487" t="s">
+        <v>22</v>
+      </c>
+      <c r="E487" t="s">
+        <v>23</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D488" t="s">
+        <v>22</v>
+      </c>
+      <c r="E488" t="s">
+        <v>23</v>
+      </c>
+      <c r="F488" t="s">
+        <v>24</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D489" t="s">
+        <v>22</v>
+      </c>
+      <c r="E489" t="s">
+        <v>23</v>
+      </c>
+      <c r="F489" t="s">
+        <v>168</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D490" t="s">
+        <v>22</v>
+      </c>
+      <c r="E490" t="s">
+        <v>23</v>
+      </c>
+      <c r="F490" t="s">
+        <v>168</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D491" t="s">
+        <v>22</v>
+      </c>
+      <c r="E491" t="s">
+        <v>23</v>
+      </c>
+      <c r="F491" t="s">
+        <v>168</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D492" t="s">
+        <v>22</v>
+      </c>
+      <c r="E492" t="s">
+        <v>23</v>
+      </c>
+      <c r="F492" t="s">
+        <v>168</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D493" t="s">
+        <v>22</v>
+      </c>
+      <c r="E493" t="s">
+        <v>23</v>
+      </c>
+      <c r="F493" t="s">
+        <v>814</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D494" t="s">
+        <v>22</v>
+      </c>
+      <c r="E494" t="s">
+        <v>23</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H494" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D495" t="s">
+        <v>22</v>
+      </c>
+      <c r="E495" t="s">
+        <v>23</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H495" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D496" t="s">
+        <v>22</v>
+      </c>
+      <c r="E496" t="s">
+        <v>23</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="H496" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D497" t="s">
+        <v>22</v>
+      </c>
+      <c r="E497" t="s">
+        <v>23</v>
+      </c>
+      <c r="F497" t="s">
+        <v>814</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H497" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D498" t="s">
+        <v>22</v>
+      </c>
+      <c r="E498" t="s">
+        <v>23</v>
+      </c>
+      <c r="F498" t="s">
+        <v>814</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H498" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D499" t="s">
+        <v>22</v>
+      </c>
+      <c r="E499" t="s">
+        <v>23</v>
+      </c>
+      <c r="F499" t="s">
+        <v>49</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H499" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D500" t="s">
+        <v>22</v>
+      </c>
+      <c r="E500" t="s">
+        <v>23</v>
+      </c>
+      <c r="F500" t="s">
+        <v>49</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H500" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D501" t="s">
+        <v>22</v>
+      </c>
+      <c r="E501" t="s">
+        <v>23</v>
+      </c>
+      <c r="F501" t="s">
+        <v>49</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H501" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D502" t="s">
+        <v>22</v>
+      </c>
+      <c r="E502" t="s">
+        <v>23</v>
+      </c>
+      <c r="F502" t="s">
+        <v>49</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H502" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D503" t="s">
+        <v>22</v>
+      </c>
+      <c r="E503" t="s">
+        <v>23</v>
+      </c>
+      <c r="F503" t="s">
+        <v>207</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H503" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D504" t="s">
+        <v>22</v>
+      </c>
+      <c r="E504" t="s">
+        <v>23</v>
+      </c>
+      <c r="F504" t="s">
+        <v>207</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H504" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D505" t="s">
+        <v>22</v>
+      </c>
+      <c r="E505" t="s">
+        <v>23</v>
+      </c>
+      <c r="F505" t="s">
+        <v>207</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H505" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D506" t="s">
+        <v>22</v>
+      </c>
+      <c r="E506" t="s">
+        <v>23</v>
+      </c>
+      <c r="F506" t="s">
+        <v>207</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H506" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D507" t="s">
+        <v>22</v>
+      </c>
+      <c r="E507" t="s">
+        <v>23</v>
+      </c>
+      <c r="F507" t="s">
+        <v>186</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="H507" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D508" t="s">
+        <v>22</v>
+      </c>
+      <c r="E508" t="s">
+        <v>23</v>
+      </c>
+      <c r="F508" t="s">
+        <v>186</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="H508" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D509" t="s">
+        <v>22</v>
+      </c>
+      <c r="E509" t="s">
+        <v>23</v>
+      </c>
+      <c r="F509" t="s">
+        <v>186</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H509" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D510" t="s">
+        <v>22</v>
+      </c>
+      <c r="E510" t="s">
+        <v>23</v>
+      </c>
+      <c r="F510" t="s">
+        <v>186</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H510" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D511" t="s">
+        <v>22</v>
+      </c>
+      <c r="E511" t="s">
+        <v>23</v>
+      </c>
+      <c r="F511" t="s">
+        <v>181</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H511" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D512" t="s">
+        <v>22</v>
+      </c>
+      <c r="E512" t="s">
+        <v>23</v>
+      </c>
+      <c r="F512" t="s">
+        <v>181</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H512" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D513" t="s">
+        <v>22</v>
+      </c>
+      <c r="E513" t="s">
+        <v>23</v>
+      </c>
+      <c r="F513" t="s">
+        <v>181</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H513" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D514" t="s">
+        <v>22</v>
+      </c>
+      <c r="E514" t="s">
+        <v>23</v>
+      </c>
+      <c r="F514" t="s">
+        <v>121</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="H514" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D515" t="s">
+        <v>22</v>
+      </c>
+      <c r="E515" t="s">
+        <v>23</v>
+      </c>
+      <c r="F515" t="s">
+        <v>13</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H515" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D516" t="s">
+        <v>22</v>
+      </c>
+      <c r="E516" t="s">
+        <v>23</v>
+      </c>
+      <c r="F516" t="s">
+        <v>121</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="H516" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D517" t="s">
+        <v>22</v>
+      </c>
+      <c r="E517" t="s">
+        <v>23</v>
+      </c>
+      <c r="F517" t="s">
+        <v>121</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H517" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D518" t="s">
+        <v>22</v>
+      </c>
+      <c r="E518" t="s">
+        <v>23</v>
+      </c>
+      <c r="F518" t="s">
+        <v>121</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H518" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D519" t="s">
+        <v>22</v>
+      </c>
+      <c r="E519" t="s">
+        <v>23</v>
+      </c>
+      <c r="F519" t="s">
+        <v>147</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="H519" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D520" t="s">
+        <v>22</v>
+      </c>
+      <c r="E520" t="s">
+        <v>23</v>
+      </c>
+      <c r="F520" t="s">
+        <v>147</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H520" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D521" t="s">
+        <v>22</v>
+      </c>
+      <c r="E521" t="s">
+        <v>23</v>
+      </c>
+      <c r="F521" t="s">
+        <v>147</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H521" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D522" t="s">
+        <v>22</v>
+      </c>
+      <c r="E522" t="s">
+        <v>23</v>
+      </c>
+      <c r="F522" t="s">
+        <v>147</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="H522" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D523" t="s">
+        <v>22</v>
+      </c>
+      <c r="E523" t="s">
+        <v>23</v>
+      </c>
+      <c r="F523" t="s">
+        <v>54</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="H523" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D524" t="s">
+        <v>22</v>
+      </c>
+      <c r="E524" t="s">
+        <v>23</v>
+      </c>
+      <c r="F524" t="s">
+        <v>54</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D525" t="s">
+        <v>22</v>
+      </c>
+      <c r="E525" t="s">
+        <v>23</v>
+      </c>
+      <c r="F525" t="s">
+        <v>54</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D526" t="s">
+        <v>22</v>
+      </c>
+      <c r="E526" t="s">
+        <v>23</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D527" t="s">
+        <v>22</v>
+      </c>
+      <c r="E527" t="s">
+        <v>23</v>
+      </c>
+      <c r="F527" t="s">
+        <v>24</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D528" t="s">
+        <v>22</v>
+      </c>
+      <c r="E528" t="s">
+        <v>23</v>
+      </c>
+      <c r="F528" t="s">
+        <v>40</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D529" t="s">
+        <v>22</v>
+      </c>
+      <c r="E529" t="s">
+        <v>23</v>
+      </c>
+      <c r="F529" t="s">
+        <v>40</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D530" t="s">
+        <v>22</v>
+      </c>
+      <c r="E530" t="s">
+        <v>23</v>
+      </c>
+      <c r="F530" t="s">
+        <v>40</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D531" t="s">
+        <v>22</v>
+      </c>
+      <c r="E531" t="s">
+        <v>23</v>
+      </c>
+      <c r="F531" t="s">
+        <v>40</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D532" t="s">
+        <v>22</v>
+      </c>
+      <c r="E532" t="s">
+        <v>23</v>
+      </c>
+      <c r="F532" t="s">
+        <v>186</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D533" t="s">
+        <v>22</v>
+      </c>
+      <c r="E533" t="s">
+        <v>23</v>
+      </c>
+      <c r="F533" t="s">
+        <v>186</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2160</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D534" t="s">
+        <v>22</v>
+      </c>
+      <c r="E534" t="s">
+        <v>23</v>
+      </c>
+      <c r="F534" t="s">
+        <v>186</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D535" t="s">
+        <v>22</v>
+      </c>
+      <c r="E535" t="s">
+        <v>23</v>
+      </c>
+      <c r="F535" t="s">
+        <v>814</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D536" t="s">
+        <v>22</v>
+      </c>
+      <c r="E536" t="s">
+        <v>23</v>
+      </c>
+      <c r="F536" t="s">
+        <v>814</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D537" t="s">
+        <v>22</v>
+      </c>
+      <c r="E537" t="s">
+        <v>23</v>
+      </c>
+      <c r="F537" t="s">
+        <v>207</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D538" t="s">
+        <v>22</v>
+      </c>
+      <c r="E538" t="s">
+        <v>23</v>
+      </c>
+      <c r="F538" t="s">
+        <v>207</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D539" t="s">
+        <v>22</v>
+      </c>
+      <c r="E539" t="s">
+        <v>23</v>
+      </c>
+      <c r="F539" t="s">
+        <v>207</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D540" t="s">
+        <v>22</v>
+      </c>
+      <c r="E540" t="s">
+        <v>23</v>
+      </c>
+      <c r="F540" t="s">
+        <v>207</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D541" t="s">
+        <v>22</v>
+      </c>
+      <c r="E541" t="s">
+        <v>23</v>
+      </c>
+      <c r="F541" t="s">
+        <v>24</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D542" t="s">
+        <v>22</v>
+      </c>
+      <c r="E542" t="s">
+        <v>23</v>
+      </c>
+      <c r="F542" t="s">
+        <v>181</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D543" t="s">
+        <v>22</v>
+      </c>
+      <c r="E543" t="s">
+        <v>23</v>
+      </c>
+      <c r="F543" t="s">
+        <v>181</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D544" t="s">
+        <v>22</v>
+      </c>
+      <c r="E544" t="s">
+        <v>23</v>
+      </c>
+      <c r="F544" t="s">
+        <v>49</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D545" t="s">
+        <v>22</v>
+      </c>
+      <c r="E545" t="s">
+        <v>23</v>
+      </c>
+      <c r="F545" t="s">
+        <v>49</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D546" t="s">
+        <v>22</v>
+      </c>
+      <c r="E546" t="s">
+        <v>23</v>
+      </c>
+      <c r="F546" t="s">
+        <v>49</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D547" t="s">
+        <v>22</v>
+      </c>
+      <c r="E547" t="s">
+        <v>23</v>
+      </c>
+      <c r="F547" t="s">
+        <v>49</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D548" t="s">
+        <v>22</v>
+      </c>
+      <c r="E548" t="s">
+        <v>23</v>
+      </c>
+      <c r="F548" t="s">
+        <v>108</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D549" t="s">
+        <v>22</v>
+      </c>
+      <c r="E549" t="s">
+        <v>23</v>
+      </c>
+      <c r="F549" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D550" t="s">
+        <v>22</v>
+      </c>
+      <c r="E550" t="s">
+        <v>23</v>
+      </c>
+      <c r="F550" t="s">
+        <v>168</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D551" t="s">
+        <v>22</v>
+      </c>
+      <c r="E551" t="s">
+        <v>23</v>
+      </c>
+      <c r="F551" t="s">
+        <v>168</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D552" t="s">
+        <v>22</v>
+      </c>
+      <c r="E552" t="s">
+        <v>23</v>
+      </c>
+      <c r="F552" t="s">
+        <v>168</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D553" t="s">
+        <v>22</v>
+      </c>
+      <c r="E553" t="s">
+        <v>23</v>
+      </c>
+      <c r="F553" t="s">
+        <v>168</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D554" t="s">
+        <v>22</v>
+      </c>
+      <c r="E554" t="s">
+        <v>23</v>
+      </c>
+      <c r="F554" t="s">
+        <v>903</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D555" t="s">
+        <v>22</v>
+      </c>
+      <c r="E555" t="s">
+        <v>23</v>
+      </c>
+      <c r="F555" t="s">
+        <v>147</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D556" t="s">
+        <v>22</v>
+      </c>
+      <c r="E556" t="s">
+        <v>23</v>
+      </c>
+      <c r="F556" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D557" t="s">
+        <v>22</v>
+      </c>
+      <c r="E557" t="s">
+        <v>23</v>
+      </c>
+      <c r="F557" t="s">
+        <v>54</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D558" t="s">
+        <v>22</v>
+      </c>
+      <c r="E558" t="s">
+        <v>23</v>
+      </c>
+      <c r="F558" t="s">
+        <v>147</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D559" t="s">
+        <v>22</v>
+      </c>
+      <c r="E559" t="s">
+        <v>23</v>
+      </c>
+      <c r="F559" t="s">
+        <v>54</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D560" t="s">
+        <v>22</v>
+      </c>
+      <c r="E560" t="s">
+        <v>23</v>
+      </c>
+      <c r="F560" t="s">
+        <v>54</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D561" t="s">
+        <v>22</v>
+      </c>
+      <c r="E561" t="s">
+        <v>23</v>
+      </c>
+      <c r="F561" t="s">
+        <v>54</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D562" t="s">
+        <v>22</v>
+      </c>
+      <c r="E562" t="s">
+        <v>23</v>
+      </c>
+      <c r="F562" t="s">
+        <v>147</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D563" t="s">
+        <v>22</v>
+      </c>
+      <c r="E563" t="s">
+        <v>23</v>
+      </c>
+      <c r="F563" t="s">
+        <v>40</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D564" t="s">
+        <v>22</v>
+      </c>
+      <c r="E564" t="s">
+        <v>23</v>
+      </c>
+      <c r="F564" t="s">
+        <v>40</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D565" t="s">
+        <v>22</v>
+      </c>
+      <c r="E565" t="s">
+        <v>23</v>
+      </c>
+      <c r="F565" t="s">
+        <v>54</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D566" t="s">
+        <v>22</v>
+      </c>
+      <c r="E566" t="s">
+        <v>23</v>
+      </c>
+      <c r="F566" t="s">
+        <v>24</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D567" t="s">
+        <v>22</v>
+      </c>
+      <c r="E567" t="s">
+        <v>23</v>
+      </c>
+      <c r="F567" t="s">
+        <v>814</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D568" t="s">
+        <v>22</v>
+      </c>
+      <c r="E568" t="s">
+        <v>23</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D569" t="s">
+        <v>22</v>
+      </c>
+      <c r="E569" t="s">
+        <v>23</v>
+      </c>
+      <c r="F569" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D570" t="s">
+        <v>22</v>
+      </c>
+      <c r="E570" t="s">
+        <v>23</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D571" t="s">
+        <v>22</v>
+      </c>
+      <c r="E571" t="s">
+        <v>23</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D572" t="s">
+        <v>22</v>
+      </c>
+      <c r="E572" t="s">
+        <v>23</v>
+      </c>
+      <c r="F572" t="s">
+        <v>54</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D573" t="s">
+        <v>22</v>
+      </c>
+      <c r="E573" t="s">
+        <v>23</v>
+      </c>
+      <c r="F573" t="s">
+        <v>24</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D574" t="s">
+        <v>22</v>
+      </c>
+      <c r="E574" t="s">
+        <v>23</v>
+      </c>
+      <c r="F574" t="s">
+        <v>181</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D575" t="s">
+        <v>22</v>
+      </c>
+      <c r="E575" t="s">
+        <v>23</v>
+      </c>
+      <c r="F575" t="s">
+        <v>181</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D576" t="s">
+        <v>22</v>
+      </c>
+      <c r="E576" t="s">
+        <v>23</v>
+      </c>
+      <c r="F576" t="s">
+        <v>49</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D577" t="s">
+        <v>22</v>
+      </c>
+      <c r="E577" t="s">
+        <v>23</v>
+      </c>
+      <c r="F577" t="s">
+        <v>24</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D578" t="s">
+        <v>22</v>
+      </c>
+      <c r="E578" t="s">
+        <v>23</v>
+      </c>
+      <c r="F578" t="s">
+        <v>13</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D579" t="s">
+        <v>22</v>
+      </c>
+      <c r="E579" t="s">
+        <v>23</v>
+      </c>
+      <c r="F579" t="s">
+        <v>49</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D580" t="s">
+        <v>22</v>
+      </c>
+      <c r="E580" t="s">
+        <v>23</v>
+      </c>
+      <c r="F580" t="s">
+        <v>186</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D581" t="s">
+        <v>22</v>
+      </c>
+      <c r="E581" t="s">
+        <v>23</v>
+      </c>
+      <c r="F581" t="s">
+        <v>186</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D582" t="s">
+        <v>22</v>
+      </c>
+      <c r="E582" t="s">
+        <v>23</v>
+      </c>
+      <c r="F582" t="s">
+        <v>186</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D583" t="s">
+        <v>22</v>
+      </c>
+      <c r="E583" t="s">
+        <v>23</v>
+      </c>
+      <c r="F583" t="s">
+        <v>24</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D584" t="s">
+        <v>22</v>
+      </c>
+      <c r="E584" t="s">
+        <v>23</v>
+      </c>
+      <c r="F584" t="s">
+        <v>49</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D585" t="s">
+        <v>22</v>
+      </c>
+      <c r="E585" t="s">
+        <v>23</v>
+      </c>
+      <c r="F585" t="s">
+        <v>49</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D586" t="s">
+        <v>22</v>
+      </c>
+      <c r="E586" t="s">
+        <v>23</v>
+      </c>
+      <c r="F586" t="s">
+        <v>121</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D587" t="s">
+        <v>22</v>
+      </c>
+      <c r="E587" t="s">
+        <v>23</v>
+      </c>
+      <c r="F587" t="s">
+        <v>121</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2375</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D588" t="s">
+        <v>22</v>
+      </c>
+      <c r="E588" t="s">
+        <v>23</v>
+      </c>
+      <c r="F588" t="s">
+        <v>121</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D589" t="s">
+        <v>22</v>
+      </c>
+      <c r="E589" t="s">
+        <v>23</v>
+      </c>
+      <c r="F589" t="s">
+        <v>121</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D590" t="s">
+        <v>22</v>
+      </c>
+      <c r="E590" t="s">
+        <v>23</v>
+      </c>
+      <c r="F590" t="s">
+        <v>207</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D591" t="s">
+        <v>22</v>
+      </c>
+      <c r="E591" t="s">
+        <v>23</v>
+      </c>
+      <c r="F591" t="s">
+        <v>207</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D592" t="s">
+        <v>22</v>
+      </c>
+      <c r="E592" t="s">
+        <v>23</v>
+      </c>
+      <c r="F592" t="s">
+        <v>207</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D593" t="s">
+        <v>22</v>
+      </c>
+      <c r="E593" t="s">
+        <v>23</v>
+      </c>
+      <c r="F593" t="s">
+        <v>207</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2399</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D594" t="s">
+        <v>22</v>
+      </c>
+      <c r="E594" t="s">
+        <v>23</v>
+      </c>
+      <c r="F594" t="s">
+        <v>54</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D595" t="s">
+        <v>22</v>
+      </c>
+      <c r="E595" t="s">
+        <v>23</v>
+      </c>
+      <c r="F595" t="s">
+        <v>54</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D596" t="s">
+        <v>22</v>
+      </c>
+      <c r="E596" t="s">
+        <v>23</v>
+      </c>
+      <c r="F596" t="s">
+        <v>147</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2411</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D597" t="s">
+        <v>22</v>
+      </c>
+      <c r="E597" t="s">
+        <v>23</v>
+      </c>
+      <c r="F597" t="s">
+        <v>147</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D598" t="s">
+        <v>22</v>
+      </c>
+      <c r="E598" t="s">
+        <v>23</v>
+      </c>
+      <c r="F598" t="s">
+        <v>24</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D599" t="s">
+        <v>22</v>
+      </c>
+      <c r="E599" t="s">
+        <v>23</v>
+      </c>
+      <c r="F599" t="s">
+        <v>24</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D600" t="s">
+        <v>22</v>
+      </c>
+      <c r="E600" t="s">
+        <v>23</v>
+      </c>
+      <c r="F600" t="s">
+        <v>207</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D601" t="s">
+        <v>22</v>
+      </c>
+      <c r="E601" t="s">
+        <v>23</v>
+      </c>
+      <c r="F601" t="s">
+        <v>207</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D602" t="s">
+        <v>22</v>
+      </c>
+      <c r="E602" t="s">
+        <v>23</v>
+      </c>
+      <c r="F602" t="s">
+        <v>207</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D603" t="s">
+        <v>22</v>
+      </c>
+      <c r="E603" t="s">
+        <v>23</v>
+      </c>
+      <c r="F603" t="s">
+        <v>207</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D604" t="s">
+        <v>22</v>
+      </c>
+      <c r="E604" t="s">
+        <v>23</v>
+      </c>
+      <c r="F604" t="s">
+        <v>49</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D605" t="s">
+        <v>22</v>
+      </c>
+      <c r="E605" t="s">
+        <v>23</v>
+      </c>
+      <c r="F605" t="s">
+        <v>49</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D606" t="s">
+        <v>22</v>
+      </c>
+      <c r="E606" t="s">
+        <v>23</v>
+      </c>
+      <c r="F606" t="s">
+        <v>54</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D607" t="s">
+        <v>22</v>
+      </c>
+      <c r="E607" t="s">
+        <v>23</v>
+      </c>
+      <c r="F607" t="s">
+        <v>54</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D608" t="s">
+        <v>22</v>
+      </c>
+      <c r="E608" t="s">
+        <v>23</v>
+      </c>
+      <c r="F608" t="s">
+        <v>49</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D609" t="s">
+        <v>22</v>
+      </c>
+      <c r="E609" t="s">
+        <v>23</v>
+      </c>
+      <c r="F609" t="s">
+        <v>54</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D610" t="s">
+        <v>22</v>
+      </c>
+      <c r="E610" t="s">
+        <v>23</v>
+      </c>
+      <c r="F610" t="s">
+        <v>49</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D611" t="s">
+        <v>22</v>
+      </c>
+      <c r="E611" t="s">
+        <v>23</v>
+      </c>
+      <c r="F611" t="s">
+        <v>54</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D612" t="s">
+        <v>22</v>
+      </c>
+      <c r="E612" t="s">
+        <v>23</v>
+      </c>
+      <c r="F612" t="s">
+        <v>181</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D613" t="s">
+        <v>22</v>
+      </c>
+      <c r="E613" t="s">
+        <v>23</v>
+      </c>
+      <c r="F613" t="s">
+        <v>181</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D614" t="s">
+        <v>22</v>
+      </c>
+      <c r="E614" t="s">
+        <v>23</v>
+      </c>
+      <c r="F614" t="s">
+        <v>54</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D615" t="s">
+        <v>22</v>
+      </c>
+      <c r="E615" t="s">
+        <v>23</v>
+      </c>
+      <c r="F615" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D616" t="s">
+        <v>22</v>
+      </c>
+      <c r="E616" t="s">
+        <v>23</v>
+      </c>
+      <c r="F616" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D617" t="s">
+        <v>22</v>
+      </c>
+      <c r="E617" t="s">
+        <v>23</v>
+      </c>
+      <c r="F617" t="s">
+        <v>40</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D618" t="s">
+        <v>22</v>
+      </c>
+      <c r="E618" t="s">
+        <v>23</v>
+      </c>
+      <c r="F618" t="s">
+        <v>181</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D619" t="s">
+        <v>22</v>
+      </c>
+      <c r="E619" t="s">
+        <v>23</v>
+      </c>
+      <c r="F619" t="s">
+        <v>181</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D620" t="s">
+        <v>22</v>
+      </c>
+      <c r="E620" t="s">
+        <v>23</v>
+      </c>
+      <c r="F620" t="s">
+        <v>49</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D621" t="s">
+        <v>22</v>
+      </c>
+      <c r="E621" t="s">
+        <v>23</v>
+      </c>
+      <c r="F621" t="s">
+        <v>49</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D622" t="s">
+        <v>22</v>
+      </c>
+      <c r="E622" t="s">
+        <v>23</v>
+      </c>
+      <c r="F622" t="s">
+        <v>181</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D623" t="s">
+        <v>22</v>
+      </c>
+      <c r="E623" t="s">
+        <v>23</v>
+      </c>
+      <c r="F623" t="s">
+        <v>186</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D624" t="s">
+        <v>22</v>
+      </c>
+      <c r="E624" t="s">
+        <v>23</v>
+      </c>
+      <c r="F624" t="s">
+        <v>186</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D625" t="s">
+        <v>22</v>
+      </c>
+      <c r="E625" t="s">
+        <v>23</v>
+      </c>
+      <c r="F625" t="s">
+        <v>181</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D626" t="s">
+        <v>22</v>
+      </c>
+      <c r="E626" t="s">
+        <v>23</v>
+      </c>
+      <c r="F626" t="s">
+        <v>168</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D627" t="s">
+        <v>22</v>
+      </c>
+      <c r="E627" t="s">
+        <v>23</v>
+      </c>
+      <c r="F627" t="s">
+        <v>207</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D628" t="s">
+        <v>22</v>
+      </c>
+      <c r="E628" t="s">
+        <v>23</v>
+      </c>
+      <c r="F628" t="s">
+        <v>207</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D629" t="s">
+        <v>22</v>
+      </c>
+      <c r="E629" t="s">
+        <v>23</v>
+      </c>
+      <c r="F629" t="s">
+        <v>207</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D630" t="s">
+        <v>22</v>
+      </c>
+      <c r="E630" t="s">
+        <v>23</v>
+      </c>
+      <c r="F630" t="s">
+        <v>207</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D631" t="s">
+        <v>22</v>
+      </c>
+      <c r="E631" t="s">
+        <v>23</v>
+      </c>
+      <c r="F631" t="s">
+        <v>54</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D632" t="s">
+        <v>22</v>
+      </c>
+      <c r="E632" t="s">
+        <v>23</v>
+      </c>
+      <c r="F632" t="s">
+        <v>54</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D633" t="s">
+        <v>22</v>
+      </c>
+      <c r="E633" t="s">
+        <v>23</v>
+      </c>
+      <c r="F633" t="s">
+        <v>147</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D634" t="s">
+        <v>22</v>
+      </c>
+      <c r="E634" t="s">
+        <v>23</v>
+      </c>
+      <c r="F634" t="s">
+        <v>147</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D635" t="s">
+        <v>22</v>
+      </c>
+      <c r="E635" t="s">
+        <v>23</v>
+      </c>
+      <c r="F635" t="s">
+        <v>147</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D636" t="s">
+        <v>22</v>
+      </c>
+      <c r="E636" t="s">
+        <v>23</v>
+      </c>
+      <c r="F636" t="s">
+        <v>147</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D637" t="s">
+        <v>22</v>
+      </c>
+      <c r="E637" t="s">
+        <v>23</v>
+      </c>
+      <c r="F637" t="s">
+        <v>49</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D638" t="s">
+        <v>22</v>
+      </c>
+      <c r="E638" t="s">
+        <v>23</v>
+      </c>
+      <c r="F638" t="s">
+        <v>49</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D639" t="s">
+        <v>22</v>
+      </c>
+      <c r="E639" t="s">
+        <v>23</v>
+      </c>
+      <c r="F639" t="s">
+        <v>996</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D640" t="s">
+        <v>22</v>
+      </c>
+      <c r="E640" t="s">
+        <v>23</v>
+      </c>
+      <c r="F640" t="s">
+        <v>24</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D641" t="s">
+        <v>22</v>
+      </c>
+      <c r="E641" t="s">
+        <v>23</v>
+      </c>
+      <c r="F641" t="s">
+        <v>54</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D642" t="s">
+        <v>22</v>
+      </c>
+      <c r="E642" t="s">
+        <v>23</v>
+      </c>
+      <c r="F642" t="s">
+        <v>181</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D643" t="s">
+        <v>22</v>
+      </c>
+      <c r="E643" t="s">
+        <v>23</v>
+      </c>
+      <c r="F643" t="s">
+        <v>181</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D644" t="s">
+        <v>22</v>
+      </c>
+      <c r="E644" t="s">
+        <v>23</v>
+      </c>
+      <c r="F644" t="s">
+        <v>181</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D645" t="s">
+        <v>22</v>
+      </c>
+      <c r="E645" t="s">
+        <v>23</v>
+      </c>
+      <c r="F645" t="s">
+        <v>814</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D646" t="s">
+        <v>22</v>
+      </c>
+      <c r="E646" t="s">
+        <v>23</v>
+      </c>
+      <c r="F646" t="s">
+        <v>40</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D647" t="s">
+        <v>22</v>
+      </c>
+      <c r="E647" t="s">
+        <v>23</v>
+      </c>
+      <c r="F647" t="s">
+        <v>147</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D648" t="s">
+        <v>22</v>
+      </c>
+      <c r="E648" t="s">
+        <v>23</v>
+      </c>
+      <c r="F648" t="s">
+        <v>147</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D649" t="s">
+        <v>22</v>
+      </c>
+      <c r="E649" t="s">
+        <v>23</v>
+      </c>
+      <c r="F649" t="s">
+        <v>147</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D650" t="s">
+        <v>22</v>
+      </c>
+      <c r="E650" t="s">
+        <v>23</v>
+      </c>
+      <c r="F650" t="s">
+        <v>40</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D651" t="s">
+        <v>22</v>
+      </c>
+      <c r="E651" t="s">
+        <v>23</v>
+      </c>
+      <c r="F651" t="s">
+        <v>147</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D652" t="s">
+        <v>22</v>
+      </c>
+      <c r="E652" t="s">
+        <v>23</v>
+      </c>
+      <c r="F652" t="s">
+        <v>186</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D653" t="s">
+        <v>22</v>
+      </c>
+      <c r="E653" t="s">
+        <v>23</v>
+      </c>
+      <c r="F653" t="s">
+        <v>186</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D654" t="s">
+        <v>22</v>
+      </c>
+      <c r="E654" t="s">
+        <v>23</v>
+      </c>
+      <c r="F654" t="s">
+        <v>186</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D655" t="s">
+        <v>22</v>
+      </c>
+      <c r="E655" t="s">
+        <v>23</v>
+      </c>
+      <c r="F655" t="s">
+        <v>49</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D656" t="s">
+        <v>22</v>
+      </c>
+      <c r="E656" t="s">
+        <v>23</v>
+      </c>
+      <c r="F656" t="s">
+        <v>49</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D657" t="s">
+        <v>22</v>
+      </c>
+      <c r="E657" t="s">
+        <v>23</v>
+      </c>
+      <c r="F657" t="s">
+        <v>49</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D658" t="s">
+        <v>22</v>
+      </c>
+      <c r="E658" t="s">
+        <v>23</v>
+      </c>
+      <c r="F658" t="s">
+        <v>49</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D659" t="s">
+        <v>22</v>
+      </c>
+      <c r="E659" t="s">
+        <v>23</v>
+      </c>
+      <c r="F659" t="s">
+        <v>168</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D660" t="s">
+        <v>22</v>
+      </c>
+      <c r="E660" t="s">
+        <v>23</v>
+      </c>
+      <c r="F660" t="s">
+        <v>121</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D661" t="s">
+        <v>22</v>
+      </c>
+      <c r="E661" t="s">
+        <v>23</v>
+      </c>
+      <c r="F661" t="s">
+        <v>121</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D662" t="s">
+        <v>22</v>
+      </c>
+      <c r="E662" t="s">
+        <v>23</v>
+      </c>
+      <c r="F662" t="s">
+        <v>121</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D663" t="s">
+        <v>22</v>
+      </c>
+      <c r="E663" t="s">
+        <v>23</v>
+      </c>
+      <c r="F663" t="s">
+        <v>121</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D664" t="s">
+        <v>22</v>
+      </c>
+      <c r="E664" t="s">
+        <v>23</v>
+      </c>
+      <c r="F664" t="s">
+        <v>207</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D665" t="s">
+        <v>22</v>
+      </c>
+      <c r="E665" t="s">
+        <v>23</v>
+      </c>
+      <c r="F665" t="s">
+        <v>207</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D666" t="s">
+        <v>22</v>
+      </c>
+      <c r="E666" t="s">
+        <v>23</v>
+      </c>
+      <c r="F666" t="s">
+        <v>207</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D667" t="s">
+        <v>22</v>
+      </c>
+      <c r="E667" t="s">
+        <v>23</v>
+      </c>
+      <c r="F667" t="s">
+        <v>207</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D668" t="s">
+        <v>22</v>
+      </c>
+      <c r="E668" t="s">
+        <v>23</v>
+      </c>
+      <c r="F668" t="s">
+        <v>54</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D669" t="s">
+        <v>22</v>
+      </c>
+      <c r="E669" t="s">
+        <v>23</v>
+      </c>
+      <c r="F669" t="s">
+        <v>54</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D670" t="s">
+        <v>22</v>
+      </c>
+      <c r="E670" t="s">
+        <v>23</v>
+      </c>
+      <c r="F670" t="s">
+        <v>54</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D671" t="s">
+        <v>22</v>
+      </c>
+      <c r="E671" t="s">
+        <v>23</v>
+      </c>
+      <c r="F671" t="s">
+        <v>40</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D672" t="s">
+        <v>22</v>
+      </c>
+      <c r="E672" t="s">
+        <v>23</v>
+      </c>
+      <c r="F672" t="s">
+        <v>24</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D673" t="s">
+        <v>22</v>
+      </c>
+      <c r="E673" t="s">
+        <v>23</v>
+      </c>
+      <c r="F673" t="s">
+        <v>49</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D674" t="s">
+        <v>22</v>
+      </c>
+      <c r="E674" t="s">
+        <v>23</v>
+      </c>
+      <c r="F674" t="s">
+        <v>49</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D675" t="s">
+        <v>22</v>
+      </c>
+      <c r="E675" t="s">
+        <v>23</v>
+      </c>
+      <c r="F675" t="s">
+        <v>181</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D676" t="s">
+        <v>22</v>
+      </c>
+      <c r="E676" t="s">
+        <v>23</v>
+      </c>
+      <c r="F676" t="s">
+        <v>181</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D677" t="s">
+        <v>22</v>
+      </c>
+      <c r="E677" t="s">
+        <v>23</v>
+      </c>
+      <c r="F677" t="s">
+        <v>181</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D678" t="s">
+        <v>22</v>
+      </c>
+      <c r="E678" t="s">
+        <v>23</v>
+      </c>
+      <c r="F678" t="s">
+        <v>24</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D679" t="s">
+        <v>22</v>
+      </c>
+      <c r="E679" t="s">
+        <v>23</v>
+      </c>
+      <c r="F679" t="s">
+        <v>186</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D680" t="s">
+        <v>22</v>
+      </c>
+      <c r="E680" t="s">
+        <v>23</v>
+      </c>
+      <c r="F680" t="s">
+        <v>13</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D681" t="s">
+        <v>22</v>
+      </c>
+      <c r="E681" t="s">
+        <v>23</v>
+      </c>
+      <c r="F681" t="s">
+        <v>40</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D682" t="s">
+        <v>22</v>
+      </c>
+      <c r="E682" t="s">
+        <v>23</v>
+      </c>
+      <c r="F682" t="s">
+        <v>49</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D683" t="s">
+        <v>22</v>
+      </c>
+      <c r="E683" t="s">
+        <v>23</v>
+      </c>
+      <c r="F683" t="s">
+        <v>49</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D684" t="s">
+        <v>22</v>
+      </c>
+      <c r="E684" t="s">
+        <v>23</v>
+      </c>
+      <c r="F684" t="s">
+        <v>186</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D685" t="s">
+        <v>22</v>
+      </c>
+      <c r="E685" t="s">
+        <v>23</v>
+      </c>
+      <c r="F685" t="s">
+        <v>186</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D686" t="s">
+        <v>22</v>
+      </c>
+      <c r="E686" t="s">
+        <v>23</v>
+      </c>
+      <c r="F686" t="s">
+        <v>186</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D687" t="s">
+        <v>22</v>
+      </c>
+      <c r="E687" t="s">
+        <v>23</v>
+      </c>
+      <c r="F687" t="s">
+        <v>121</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D688" t="s">
+        <v>22</v>
+      </c>
+      <c r="E688" t="s">
+        <v>23</v>
+      </c>
+      <c r="F688" t="s">
+        <v>121</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D689" t="s">
+        <v>22</v>
+      </c>
+      <c r="E689" t="s">
+        <v>23</v>
+      </c>
+      <c r="F689" t="s">
+        <v>121</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D690" t="s">
+        <v>22</v>
+      </c>
+      <c r="E690" t="s">
+        <v>23</v>
+      </c>
+      <c r="F690" t="s">
+        <v>121</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D691" t="s">
+        <v>22</v>
+      </c>
+      <c r="E691" t="s">
+        <v>23</v>
+      </c>
+      <c r="F691" t="s">
+        <v>168</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D692" t="s">
+        <v>22</v>
+      </c>
+      <c r="E692" t="s">
+        <v>23</v>
+      </c>
+      <c r="F692" t="s">
+        <v>168</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D693" t="s">
+        <v>22</v>
+      </c>
+      <c r="E693" t="s">
+        <v>23</v>
+      </c>
+      <c r="F693" t="s">
+        <v>168</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D694" t="s">
+        <v>22</v>
+      </c>
+      <c r="E694" t="s">
+        <v>23</v>
+      </c>
+      <c r="F694" t="s">
+        <v>168</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D695" t="s">
+        <v>22</v>
+      </c>
+      <c r="E695" t="s">
+        <v>23</v>
+      </c>
+      <c r="F695" t="s">
+        <v>207</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D696" t="s">
+        <v>22</v>
+      </c>
+      <c r="E696" t="s">
+        <v>23</v>
+      </c>
+      <c r="F696" t="s">
+        <v>207</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D697" t="s">
+        <v>22</v>
+      </c>
+      <c r="E697" t="s">
+        <v>23</v>
+      </c>
+      <c r="F697" t="s">
+        <v>207</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D698" t="s">
+        <v>22</v>
+      </c>
+      <c r="E698" t="s">
+        <v>23</v>
+      </c>
+      <c r="F698" t="s">
+        <v>207</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D699" t="s">
+        <v>22</v>
+      </c>
+      <c r="E699" t="s">
+        <v>23</v>
+      </c>
+      <c r="F699" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D700" t="s">
+        <v>22</v>
+      </c>
+      <c r="E700" t="s">
+        <v>23</v>
+      </c>
+      <c r="F700" t="s">
+        <v>54</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D701" t="s">
+        <v>22</v>
+      </c>
+      <c r="E701" t="s">
+        <v>23</v>
+      </c>
+      <c r="F701" t="s">
+        <v>54</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D702" t="s">
+        <v>22</v>
+      </c>
+      <c r="E702" t="s">
+        <v>23</v>
+      </c>
+      <c r="F702" t="s">
+        <v>54</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D703" t="s">
+        <v>22</v>
+      </c>
+      <c r="E703" t="s">
+        <v>23</v>
+      </c>
+      <c r="F703" t="s">
+        <v>54</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D704" t="s">
+        <v>22</v>
+      </c>
+      <c r="E704" t="s">
+        <v>23</v>
+      </c>
+      <c r="F704" t="s">
+        <v>903</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D705" t="s">
+        <v>22</v>
+      </c>
+      <c r="E705" t="s">
+        <v>23</v>
+      </c>
+      <c r="F705" t="s">
+        <v>108</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D706" t="s">
+        <v>22</v>
+      </c>
+      <c r="E706" t="s">
+        <v>23</v>
+      </c>
+      <c r="F706" t="s">
+        <v>54</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D707" t="s">
+        <v>22</v>
+      </c>
+      <c r="E707" t="s">
+        <v>23</v>
+      </c>
+      <c r="F707" t="s">
+        <v>24</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D708" t="s">
+        <v>22</v>
+      </c>
+      <c r="E708" t="s">
+        <v>23</v>
+      </c>
+      <c r="F708" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D709" t="s">
+        <v>22</v>
+      </c>
+      <c r="E709" t="s">
+        <v>23</v>
+      </c>
+      <c r="F709" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D710" t="s">
+        <v>22</v>
+      </c>
+      <c r="E710" t="s">
+        <v>23</v>
+      </c>
+      <c r="F710" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D711" t="s">
+        <v>22</v>
+      </c>
+      <c r="E711" t="s">
+        <v>23</v>
+      </c>
+      <c r="F711" t="s">
+        <v>24</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D712" t="s">
+        <v>22</v>
+      </c>
+      <c r="E712" t="s">
+        <v>23</v>
+      </c>
+      <c r="F712" t="s">
+        <v>147</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2875</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D713" t="s">
+        <v>22</v>
+      </c>
+      <c r="E713" t="s">
+        <v>23</v>
+      </c>
+      <c r="F713" t="s">
+        <v>126</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D714" t="s">
+        <v>22</v>
+      </c>
+      <c r="E714" t="s">
+        <v>23</v>
+      </c>
+      <c r="F714" t="s">
+        <v>181</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D715" t="s">
+        <v>22</v>
+      </c>
+      <c r="E715" t="s">
+        <v>23</v>
+      </c>
+      <c r="F715" t="s">
+        <v>181</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D716" t="s">
+        <v>22</v>
+      </c>
+      <c r="E716" t="s">
+        <v>23</v>
+      </c>
+      <c r="F716" t="s">
+        <v>181</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D717" t="s">
+        <v>22</v>
+      </c>
+      <c r="E717" t="s">
+        <v>23</v>
+      </c>
+      <c r="F717" t="s">
+        <v>24</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2897</v>
+      </c>
+      <c r="D718" t="s">
+        <v>22</v>
+      </c>
+      <c r="E718" t="s">
+        <v>23</v>
+      </c>
+      <c r="F718" t="s">
+        <v>903</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>10</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F719" t="s">
+        <v>2903</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>17</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F720" t="s">
+        <v>814</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2909</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>31</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F721" t="s">
+        <v>2910</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>35</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F722" t="s">
+        <v>2910</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>39</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F723" t="s">
+        <v>2917</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>44</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F724" t="s">
+        <v>2917</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>48</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F725" t="s">
+        <v>2924</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>53</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F726" t="s">
+        <v>656</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>58</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F727" t="s">
+        <v>2931</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>63</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F728" t="s">
+        <v>725</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>67</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F729" t="s">
+        <v>2931</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>71</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F730" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>75</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F731" t="s">
+        <v>207</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>79</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F732" t="s">
+        <v>207</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>83</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F733" t="s">
+        <v>2950</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>87</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F734" t="s">
+        <v>40</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>91</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F735" t="s">
+        <v>2957</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>95</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F736" t="s">
+        <v>996</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>99</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F737" t="s">
+        <v>54</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>103</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F738" t="s">
+        <v>186</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>107</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F739" t="s">
+        <v>168</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>112</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F740" t="s">
+        <v>903</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>116</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F741" t="s">
+        <v>40</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>120</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F742" t="s">
+        <v>40</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>125</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F743" t="s">
+        <v>121</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>130</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F744" t="s">
+        <v>147</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>134</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F745" t="s">
+        <v>2988</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>138</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F746" t="s">
+        <v>168</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>142</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F747" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>146</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F748" t="s">
+        <v>147</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>151</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F749" t="s">
+        <v>3001</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="H749" t="s">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>155</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F750" t="s">
+        <v>3005</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="H750" t="s">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>159</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F751" t="s">
+        <v>40</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="H751" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>163</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F752" t="s">
+        <v>121</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="H752" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>167</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F753" t="s">
+        <v>2931</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="H753" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>172</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F754" t="s">
+        <v>725</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="H754" t="s">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>176</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F755" t="s">
+        <v>725</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="H755" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>180</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F756" t="s">
+        <v>108</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="H756" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>185</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F757" t="s">
+        <v>24</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="H757" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>190</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F758" t="s">
+        <v>13</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="H758" t="s">
+        <v>3031</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>194</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F759" t="s">
+        <v>3033</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="H759" t="s">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>198</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F760" t="s">
+        <v>3037</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="H760" t="s">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>202</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F761" t="s">
+        <v>2988</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="H761" t="s">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>206</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F762" t="s">
+        <v>108</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="H762" t="s">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>211</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F763" t="s">
+        <v>181</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="H763" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>215</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F764" t="s">
+        <v>2931</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="H764" t="s">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>219</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F765" t="s">
+        <v>224</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="H765" t="s">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>223</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F766" t="s">
+        <v>2931</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="H766" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>228</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F767" t="s">
+        <v>814</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H767" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>232</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F768" t="s">
+        <v>108</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="H768" t="s">
+        <v>3063</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>236</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F769" t="s">
+        <v>3065</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="H769" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>240</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F770" t="s">
+        <v>13</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="H770" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>244</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F771" t="s">
+        <v>725</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="H771" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>248</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F772" t="s">
+        <v>181</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="H772" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>252</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F773" t="s">
+        <v>40</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="H773" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>256</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F774" t="s">
+        <v>49</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="H774" t="s">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>260</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F775" t="s">
+        <v>996</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="H775" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>264</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F776" t="s">
+        <v>3065</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="H776" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>268</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F777" t="s">
+        <v>108</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="H777" t="s">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>272</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F778" t="s">
+        <v>121</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="H778" t="s">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>276</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F779" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H779" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>280</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F780" t="s">
+        <v>3100</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="H780" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>284</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F781" t="s">
+        <v>49</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="H781" t="s">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>288</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F782" t="s">
+        <v>207</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="H782" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>292</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F783" t="s">
+        <v>3110</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="H783" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>296</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F784" t="s">
+        <v>3114</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="H784" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>300</v>
+      </c>
+      <c r="D785" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E785" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F785" t="s">
+        <v>186</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="H785" t="s">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>304</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E786" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F786" t="s">
+        <v>814</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="H786" t="s">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>308</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F787" t="s">
+        <v>903</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="H787" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>312</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F788" t="s">
+        <v>24</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H788" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>316</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F789" t="s">
+        <v>121</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="H789" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>10</v>
+      </c>
+      <c r="D790" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E790" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F790" t="s">
+        <v>54</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="H790" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>17</v>
+      </c>
+      <c r="D791" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E791" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F791" t="s">
+        <v>121</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="H791" t="s">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>3140</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>31</v>
+      </c>
+      <c r="D792" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E792" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F792" t="s">
+        <v>121</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="H792" t="s">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>3143</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>35</v>
+      </c>
+      <c r="D793" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E793" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F793" t="s">
+        <v>121</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="H793" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>39</v>
+      </c>
+      <c r="D794" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E794" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F794" t="s">
+        <v>121</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="H794" t="s">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>3149</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>44</v>
+      </c>
+      <c r="D795" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E795" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F795" t="s">
+        <v>121</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="H795" t="s">
+        <v>3151</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>48</v>
+      </c>
+      <c r="D796" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E796" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F796" t="s">
+        <v>126</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="H796" t="s">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>3155</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>53</v>
+      </c>
+      <c r="D797" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E797" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F797" t="s">
+        <v>40</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="H797" t="s">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>58</v>
+      </c>
+      <c r="D798" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E798" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F798" t="s">
+        <v>224</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H798" t="s">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>63</v>
+      </c>
+      <c r="D799" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E799" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F799" t="s">
+        <v>49</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="H799" t="s">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>3164</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>67</v>
+      </c>
+      <c r="D800" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E800" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F800" t="s">
+        <v>168</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="H800" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>71</v>
+      </c>
+      <c r="D801" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E801" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F801" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="H801" t="s">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>75</v>
+      </c>
+      <c r="D802" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E802" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F802" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="H802" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>79</v>
+      </c>
+      <c r="D803" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E803" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F803" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H803" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>83</v>
+      </c>
+      <c r="D804" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E804" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F804" t="s">
+        <v>49</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="H804" t="s">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>87</v>
+      </c>
+      <c r="D805" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E805" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F805" t="s">
+        <v>121</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="H805" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>91</v>
+      </c>
+      <c r="D806" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E806" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F806" t="s">
+        <v>54</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="H806" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>95</v>
+      </c>
+      <c r="D807" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E807" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F807" t="s">
+        <v>49</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H807" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>99</v>
+      </c>
+      <c r="D808" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E808" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F808" t="s">
+        <v>40</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="H808" t="s">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>103</v>
+      </c>
+      <c r="D809" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E809" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F809" t="s">
+        <v>121</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="H809" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>107</v>
+      </c>
+      <c r="D810" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E810" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F810" t="s">
+        <v>3196</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="H810" t="s">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>112</v>
+      </c>
+      <c r="D811" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E811" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F811" t="s">
+        <v>168</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="H811" t="s">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>116</v>
+      </c>
+      <c r="D812" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E812" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F812" t="s">
+        <v>3203</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="H812" t="s">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>120</v>
+      </c>
+      <c r="D813" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E813" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F813" t="s">
+        <v>2957</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="H813" t="s">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>125</v>
+      </c>
+      <c r="D814" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E814" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F814" t="s">
+        <v>224</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="H814" t="s">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>3212</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>130</v>
+      </c>
+      <c r="D815" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E815" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F815" t="s">
+        <v>3213</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="H815" t="s">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>134</v>
+      </c>
+      <c r="D816" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E816" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F816" t="s">
+        <v>3217</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="H816" t="s">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>3220</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>138</v>
+      </c>
+      <c r="D817" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E817" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F817" t="s">
+        <v>49</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="H817" t="s">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>142</v>
+      </c>
+      <c r="D818" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E818" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F818" t="s">
+        <v>40</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="H818" t="s">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>146</v>
+      </c>
+      <c r="D819" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E819" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F819" t="s">
+        <v>3227</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="H819" t="s">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3230</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>151</v>
+      </c>
+      <c r="D820" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E820" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F820" t="s">
+        <v>126</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="H820" t="s">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3233</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>155</v>
+      </c>
+      <c r="D821" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E821" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F821" t="s">
+        <v>40</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="H821" t="s">
+        <v>3235</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3236</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>159</v>
+      </c>
+      <c r="D822" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E822" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F822" t="s">
+        <v>54</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="H822" t="s">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3239</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>10</v>
+      </c>
+      <c r="D823" t="s">
+        <v>3240</v>
+      </c>
+      <c r="E823" t="s">
+        <v>3241</v>
+      </c>
+      <c r="F823" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="H823" t="s">
+        <v>3243</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>17</v>
+      </c>
+      <c r="D824" t="s">
+        <v>3240</v>
+      </c>
+      <c r="E824" t="s">
+        <v>3241</v>
+      </c>
+      <c r="F824" t="s">
+        <v>996</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="H824" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>10</v>
+      </c>
+      <c r="D825" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E825" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F825" t="s">
         <v>18</v>
       </c>
-      <c r="H3" t="s">
-        <v>19</v>
+      <c r="G825" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="H825" t="s">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>17</v>
+      </c>
+      <c r="D826" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E826" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F826" t="s">
+        <v>18</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="H826" t="s">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>31</v>
+      </c>
+      <c r="D827" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E827" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F827" t="s">
+        <v>18</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="H827" t="s">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>35</v>
+      </c>
+      <c r="D828" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E828" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F828" t="s">
+        <v>18</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="H828" t="s">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>39</v>
+      </c>
+      <c r="D829" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E829" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F829" t="s">
+        <v>18</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="H829" t="s">
+        <v>3263</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>44</v>
+      </c>
+      <c r="D830" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E830" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F830" t="s">
+        <v>18</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="H830" t="s">
+        <v>3266</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>48</v>
+      </c>
+      <c r="D831" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E831" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F831" t="s">
+        <v>18</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="H831" t="s">
+        <v>3269</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>53</v>
+      </c>
+      <c r="D832" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E832" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F832" t="s">
+        <v>18</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="H832" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>58</v>
+      </c>
+      <c r="D833" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E833" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F833" t="s">
+        <v>18</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="H833" t="s">
+        <v>3275</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>63</v>
+      </c>
+      <c r="D834" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E834" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F834" t="s">
+        <v>18</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="H834" t="s">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>67</v>
+      </c>
+      <c r="D835" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E835" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F835" t="s">
+        <v>18</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="H835" t="s">
+        <v>3281</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>71</v>
+      </c>
+      <c r="D836" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E836" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F836" t="s">
+        <v>18</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="H836" t="s">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>3285</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>75</v>
+      </c>
+      <c r="D837" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E837" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F837" t="s">
+        <v>18</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="H837" t="s">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>79</v>
+      </c>
+      <c r="D838" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E838" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F838" t="s">
+        <v>18</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="H838" t="s">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>3291</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>83</v>
+      </c>
+      <c r="D839" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E839" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F839" t="s">
+        <v>18</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="H839" t="s">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>3294</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>87</v>
+      </c>
+      <c r="D840" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E840" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F840" t="s">
+        <v>18</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="H840" t="s">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>91</v>
+      </c>
+      <c r="D841" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E841" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F841" t="s">
+        <v>18</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="H841" t="s">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>95</v>
+      </c>
+      <c r="D842" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E842" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F842" t="s">
+        <v>18</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="H842" t="s">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>3303</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>99</v>
+      </c>
+      <c r="D843" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E843" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F843" t="s">
+        <v>18</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="H843" t="s">
+        <v>3305</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>103</v>
+      </c>
+      <c r="D844" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E844" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F844" t="s">
+        <v>18</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="H844" t="s">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>107</v>
+      </c>
+      <c r="D845" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E845" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F845" t="s">
+        <v>18</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="H845" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>112</v>
+      </c>
+      <c r="D846" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E846" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F846" t="s">
+        <v>18</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="H846" t="s">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>116</v>
+      </c>
+      <c r="D847" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E847" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F847" t="s">
+        <v>3316</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="H847" t="s">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>120</v>
+      </c>
+      <c r="D848" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E848" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F848" t="s">
+        <v>18</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3321</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3322</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>125</v>
+      </c>
+      <c r="D849" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E849" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F849" t="s">
+        <v>18</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>130</v>
+      </c>
+      <c r="D850" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E850" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F850" t="s">
+        <v>18</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>134</v>
+      </c>
+      <c r="D851" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E851" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F851" t="s">
+        <v>18</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>138</v>
+      </c>
+      <c r="D852" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E852" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F852" t="s">
+        <v>18</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3333</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3334</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>142</v>
+      </c>
+      <c r="D853" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E853" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F853" t="s">
+        <v>18</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>146</v>
+      </c>
+      <c r="D854" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E854" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F854" t="s">
+        <v>18</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>151</v>
+      </c>
+      <c r="D855" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E855" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F855" t="s">
+        <v>18</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3342</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>155</v>
+      </c>
+      <c r="D856" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E856" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F856" t="s">
+        <v>18</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>159</v>
+      </c>
+      <c r="D857" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E857" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F857" t="s">
+        <v>18</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>163</v>
+      </c>
+      <c r="D858" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E858" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F858" t="s">
+        <v>18</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3352</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>167</v>
+      </c>
+      <c r="D859" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E859" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F859" t="s">
+        <v>18</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3354</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>172</v>
+      </c>
+      <c r="D860" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E860" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F860" t="s">
+        <v>18</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3358</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>176</v>
+      </c>
+      <c r="D861" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E861" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F861" t="s">
+        <v>18</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3360</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3361</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>180</v>
+      </c>
+      <c r="D862" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E862" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F862" t="s">
+        <v>18</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3364</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>185</v>
+      </c>
+      <c r="D863" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E863" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F863" t="s">
+        <v>18</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="H863" t="s">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>190</v>
+      </c>
+      <c r="D864" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E864" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F864" t="s">
+        <v>18</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="H864" t="s">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>194</v>
+      </c>
+      <c r="D865" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E865" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F865" t="s">
+        <v>18</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>3373</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>198</v>
+      </c>
+      <c r="D866" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E866" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F866" t="s">
+        <v>18</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="H866" t="s">
+        <v>3375</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>3376</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>202</v>
+      </c>
+      <c r="D867" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E867" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F867" t="s">
+        <v>18</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="H867" t="s">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>206</v>
+      </c>
+      <c r="D868" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E868" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F868" t="s">
+        <v>18</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="H868" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>3382</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>211</v>
+      </c>
+      <c r="D869" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E869" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F869" t="s">
+        <v>18</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="H869" t="s">
+        <v>3384</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>215</v>
+      </c>
+      <c r="D870" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E870" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F870" t="s">
+        <v>18</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="H870" t="s">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>3388</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>219</v>
+      </c>
+      <c r="D871" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E871" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F871" t="s">
+        <v>18</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="H871" t="s">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>223</v>
+      </c>
+      <c r="D872" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E872" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F872" t="s">
+        <v>18</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="H872" t="s">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>3394</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>228</v>
+      </c>
+      <c r="D873" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E873" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F873" t="s">
+        <v>18</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="H873" t="s">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>232</v>
+      </c>
+      <c r="D874" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E874" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F874" t="s">
+        <v>18</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="H874" t="s">
+        <v>3399</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>3400</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>236</v>
+      </c>
+      <c r="D875" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E875" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F875" t="s">
+        <v>18</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="H875" t="s">
+        <v>3402</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>3403</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>240</v>
+      </c>
+      <c r="D876" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E876" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F876" t="s">
+        <v>18</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="H876" t="s">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>3406</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>244</v>
+      </c>
+      <c r="D877" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E877" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F877" t="s">
+        <v>18</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="H877" t="s">
+        <v>3408</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>3409</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>248</v>
+      </c>
+      <c r="D878" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E878" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F878" t="s">
+        <v>18</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="H878" t="s">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>252</v>
+      </c>
+      <c r="D879" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E879" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F879" t="s">
+        <v>18</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3414</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>256</v>
+      </c>
+      <c r="D880" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E880" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F880" t="s">
+        <v>18</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3417</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3418</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>260</v>
+      </c>
+      <c r="D881" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E881" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F881" t="s">
+        <v>18</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>264</v>
+      </c>
+      <c r="D882" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E882" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F882" t="s">
+        <v>18</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>268</v>
+      </c>
+      <c r="D883" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E883" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F883" t="s">
+        <v>18</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3427</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>272</v>
+      </c>
+      <c r="D884" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E884" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F884" t="s">
+        <v>18</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>276</v>
+      </c>
+      <c r="D885" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E885" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F885" t="s">
+        <v>18</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3433</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>280</v>
+      </c>
+      <c r="D886" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E886" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F886" t="s">
+        <v>18</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="H886" t="s">
+        <v>3435</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3436</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>284</v>
+      </c>
+      <c r="D887" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E887" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F887" t="s">
+        <v>3437</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3439</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>288</v>
+      </c>
+      <c r="D888" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E888" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F888" t="s">
+        <v>18</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>292</v>
+      </c>
+      <c r="D889" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E889" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F889" t="s">
+        <v>18</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="H889" t="s">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>296</v>
+      </c>
+      <c r="D890" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E890" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F890" t="s">
+        <v>18</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="H890" t="s">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>300</v>
+      </c>
+      <c r="D891" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E891" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F891" t="s">
+        <v>18</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="H891" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>3452</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>304</v>
+      </c>
+      <c r="D892" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E892" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F892" t="s">
+        <v>18</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="H892" t="s">
+        <v>3454</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>3455</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>308</v>
+      </c>
+      <c r="D893" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E893" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F893" t="s">
+        <v>18</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="H893" t="s">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>312</v>
+      </c>
+      <c r="D894" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E894" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F894" t="s">
+        <v>18</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="H894" t="s">
+        <v>3460</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>316</v>
+      </c>
+      <c r="D895" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E895" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F895" t="s">
+        <v>18</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="H895" t="s">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>3464</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>320</v>
+      </c>
+      <c r="D896" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E896" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F896" t="s">
+        <v>18</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="H896" t="s">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>324</v>
+      </c>
+      <c r="D897" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E897" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F897" t="s">
+        <v>18</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="H897" t="s">
+        <v>3469</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>3470</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>328</v>
+      </c>
+      <c r="D898" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E898" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F898" t="s">
+        <v>18</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="H898" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>3473</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>332</v>
+      </c>
+      <c r="D899" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E899" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F899" t="s">
+        <v>18</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="H899" t="s">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>3476</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>336</v>
+      </c>
+      <c r="D900" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E900" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F900" t="s">
+        <v>18</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="H900" t="s">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>340</v>
+      </c>
+      <c r="D901" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E901" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F901" t="s">
+        <v>18</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="H901" t="s">
+        <v>3481</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>344</v>
+      </c>
+      <c r="D902" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E902" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F902" t="s">
+        <v>18</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="H902" t="s">
+        <v>3484</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>348</v>
+      </c>
+      <c r="D903" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E903" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F903" t="s">
+        <v>18</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="H903" t="s">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>352</v>
+      </c>
+      <c r="D904" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E904" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F904" t="s">
+        <v>18</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="H904" t="s">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>356</v>
+      </c>
+      <c r="D905" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E905" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F905" t="s">
+        <v>18</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="H905" t="s">
+        <v>3493</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>3494</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>360</v>
+      </c>
+      <c r="D906" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E906" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F906" t="s">
+        <v>18</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>3495</v>
+      </c>
+      <c r="H906" t="s">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>3497</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>364</v>
+      </c>
+      <c r="D907" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E907" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F907" t="s">
+        <v>18</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="H907" t="s">
+        <v>3499</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>3500</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>368</v>
+      </c>
+      <c r="D908" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E908" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F908" t="s">
+        <v>18</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="H908" t="s">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>372</v>
+      </c>
+      <c r="D909" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E909" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F909" t="s">
+        <v>18</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="H909" t="s">
+        <v>3505</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>3506</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>376</v>
+      </c>
+      <c r="D910" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E910" t="s">
+        <v>3249</v>
+      </c>
+      <c r="F910" t="s">
+        <v>18</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="H910" t="s">
+        <v>3508</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>3509</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>10</v>
+      </c>
+      <c r="D911" t="s">
+        <v>3510</v>
+      </c>
+      <c r="E911" t="s">
+        <v>3511</v>
+      </c>
+      <c r="F911" t="s">
+        <v>3512</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="H911" t="s">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>3515</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
+        <v>31</v>
+      </c>
+      <c r="D912" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E912" t="s">
+        <v>3517</v>
+      </c>
+      <c r="F912" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G912" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="H912" t="s">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>35</v>
+      </c>
+      <c r="D913" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E913" t="s">
+        <v>3517</v>
+      </c>
+      <c r="F913" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G913" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="H913" t="s">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>39</v>
+      </c>
+      <c r="D914" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E914" t="s">
+        <v>3517</v>
+      </c>
+      <c r="F914" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="H914" t="s">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B915" t="s">
+        <v>9</v>
+      </c>
+      <c r="C915" t="s">
+        <v>44</v>
+      </c>
+      <c r="D915" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E915" t="s">
+        <v>3517</v>
+      </c>
+      <c r="F915" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G915" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="H915" t="s">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B916" t="s">
+        <v>9</v>
+      </c>
+      <c r="C916" t="s">
+        <v>48</v>
+      </c>
+      <c r="D916" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E916" t="s">
+        <v>3517</v>
+      </c>
+      <c r="F916" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G916" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="H916" t="s">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>103</v>
+      </c>
+      <c r="D917" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E917" t="s">
+        <v>3517</v>
+      </c>
+      <c r="F917" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G917" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="H917" t="s">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
+        <v>107</v>
+      </c>
+      <c r="D918" t="s">
+        <v>3516</v>
+      </c>
+      <c r="E918" t="s">
+        <v>3517</v>
+      </c>
+      <c r="F918" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G918" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="H918" t="s">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>10</v>
+      </c>
+      <c r="D919" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E919" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F919" t="s">
+        <v>24</v>
+      </c>
+      <c r="G919" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="H919" t="s">
+        <v>3543</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>17</v>
+      </c>
+      <c r="D920" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E920" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F920" t="s">
+        <v>49</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="H920" t="s">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>31</v>
+      </c>
+      <c r="D921" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E921" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F921" t="s">
+        <v>49</v>
+      </c>
+      <c r="G921" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="H921" t="s">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B922" t="s">
+        <v>9</v>
+      </c>
+      <c r="C922" t="s">
+        <v>35</v>
+      </c>
+      <c r="D922" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E922" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F922" t="s">
+        <v>49</v>
+      </c>
+      <c r="G922" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="H922" t="s">
+        <v>3552</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>3553</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>39</v>
+      </c>
+      <c r="D923" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E923" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F923" t="s">
+        <v>49</v>
+      </c>
+      <c r="G923" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="H923" t="s">
+        <v>3555</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>44</v>
+      </c>
+      <c r="D924" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E924" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F924" t="s">
+        <v>49</v>
+      </c>
+      <c r="G924" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="H924" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>48</v>
+      </c>
+      <c r="D925" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E925" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F925" t="s">
+        <v>49</v>
+      </c>
+      <c r="G925" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="H925" t="s">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>53</v>
+      </c>
+      <c r="D926" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E926" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F926" t="s">
+        <v>814</v>
+      </c>
+      <c r="G926" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="H926" t="s">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>58</v>
+      </c>
+      <c r="D927" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E927" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F927" t="s">
+        <v>24</v>
+      </c>
+      <c r="G927" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="H927" t="s">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>63</v>
+      </c>
+      <c r="D928" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E928" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F928" t="s">
+        <v>54</v>
+      </c>
+      <c r="G928" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="H928" t="s">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B929" t="s">
+        <v>9</v>
+      </c>
+      <c r="C929" t="s">
+        <v>67</v>
+      </c>
+      <c r="D929" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E929" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F929" t="s">
+        <v>54</v>
+      </c>
+      <c r="G929" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="H929" t="s">
+        <v>3573</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B930" t="s">
+        <v>9</v>
+      </c>
+      <c r="C930" t="s">
+        <v>71</v>
+      </c>
+      <c r="D930" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E930" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F930" t="s">
+        <v>54</v>
+      </c>
+      <c r="G930" s="1" t="s">
+        <v>3575</v>
+      </c>
+      <c r="H930" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B931" t="s">
+        <v>9</v>
+      </c>
+      <c r="C931" t="s">
+        <v>75</v>
+      </c>
+      <c r="D931" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E931" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F931" t="s">
+        <v>814</v>
+      </c>
+      <c r="G931" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="H931" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B932" t="s">
+        <v>9</v>
+      </c>
+      <c r="C932" t="s">
+        <v>79</v>
+      </c>
+      <c r="D932" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E932" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F932" t="s">
+        <v>186</v>
+      </c>
+      <c r="G932" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="H932" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933" t="s">
+        <v>3583</v>
+      </c>
+      <c r="B933" t="s">
+        <v>9</v>
+      </c>
+      <c r="C933" t="s">
+        <v>83</v>
+      </c>
+      <c r="D933" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E933" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F933" t="s">
+        <v>186</v>
+      </c>
+      <c r="G933" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="H933" t="s">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B934" t="s">
+        <v>9</v>
+      </c>
+      <c r="C934" t="s">
+        <v>87</v>
+      </c>
+      <c r="D934" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E934" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F934" t="s">
+        <v>996</v>
+      </c>
+      <c r="G934" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="H934" t="s">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935" t="s">
+        <v>3589</v>
+      </c>
+      <c r="B935" t="s">
+        <v>9</v>
+      </c>
+      <c r="C935" t="s">
+        <v>91</v>
+      </c>
+      <c r="D935" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E935" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F935" t="s">
+        <v>24</v>
+      </c>
+      <c r="G935" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="H935" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B936" t="s">
+        <v>9</v>
+      </c>
+      <c r="C936" t="s">
+        <v>95</v>
+      </c>
+      <c r="D936" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E936" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F936" t="s">
+        <v>49</v>
+      </c>
+      <c r="G936" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="H936" t="s">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B937" t="s">
+        <v>9</v>
+      </c>
+      <c r="C937" t="s">
+        <v>99</v>
+      </c>
+      <c r="D937" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E937" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F937" t="s">
+        <v>49</v>
+      </c>
+      <c r="G937" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="H937" t="s">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938" t="s">
+        <v>3598</v>
+      </c>
+      <c r="B938" t="s">
+        <v>9</v>
+      </c>
+      <c r="C938" t="s">
+        <v>103</v>
+      </c>
+      <c r="D938" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E938" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F938" t="s">
+        <v>49</v>
+      </c>
+      <c r="G938" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="H938" t="s">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939" t="s">
+        <v>3601</v>
+      </c>
+      <c r="B939" t="s">
+        <v>9</v>
+      </c>
+      <c r="C939" t="s">
+        <v>107</v>
+      </c>
+      <c r="D939" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E939" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F939" t="s">
+        <v>996</v>
+      </c>
+      <c r="G939" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="H939" t="s">
+        <v>3603</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940" t="s">
+        <v>3604</v>
+      </c>
+      <c r="B940" t="s">
+        <v>9</v>
+      </c>
+      <c r="C940" t="s">
+        <v>112</v>
+      </c>
+      <c r="D940" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E940" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F940" t="s">
+        <v>814</v>
+      </c>
+      <c r="G940" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="H940" t="s">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941" t="s">
+        <v>3607</v>
+      </c>
+      <c r="B941" t="s">
+        <v>9</v>
+      </c>
+      <c r="C941" t="s">
+        <v>116</v>
+      </c>
+      <c r="D941" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E941" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F941" t="s">
+        <v>54</v>
+      </c>
+      <c r="G941" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="H941" t="s">
+        <v>3609</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942" t="s">
+        <v>3610</v>
+      </c>
+      <c r="B942" t="s">
+        <v>9</v>
+      </c>
+      <c r="C942" t="s">
+        <v>120</v>
+      </c>
+      <c r="D942" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E942" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F942" t="s">
+        <v>996</v>
+      </c>
+      <c r="G942" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="H942" t="s">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943" t="s">
+        <v>3613</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>125</v>
+      </c>
+      <c r="D943" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E943" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F943" t="s">
+        <v>3065</v>
+      </c>
+      <c r="G943" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="H943" t="s">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944" t="s">
+        <v>3616</v>
+      </c>
+      <c r="B944" t="s">
+        <v>9</v>
+      </c>
+      <c r="C944" t="s">
+        <v>130</v>
+      </c>
+      <c r="D944" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E944" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F944" t="s">
+        <v>207</v>
+      </c>
+      <c r="G944" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="H944" t="s">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B945" t="s">
+        <v>9</v>
+      </c>
+      <c r="C945" t="s">
+        <v>134</v>
+      </c>
+      <c r="D945" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E945" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F945" t="s">
+        <v>126</v>
+      </c>
+      <c r="G945" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="H945" t="s">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B946" t="s">
+        <v>9</v>
+      </c>
+      <c r="C946" t="s">
+        <v>138</v>
+      </c>
+      <c r="D946" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E946" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F946" t="s">
+        <v>126</v>
+      </c>
+      <c r="G946" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="H946" t="s">
+        <v>3624</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947" t="s">
+        <v>3625</v>
+      </c>
+      <c r="B947" t="s">
+        <v>9</v>
+      </c>
+      <c r="C947" t="s">
+        <v>142</v>
+      </c>
+      <c r="D947" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E947" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F947" t="s">
+        <v>49</v>
+      </c>
+      <c r="G947" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="H947" t="s">
+        <v>3627</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948" t="s">
+        <v>3628</v>
+      </c>
+      <c r="B948" t="s">
+        <v>9</v>
+      </c>
+      <c r="C948" t="s">
+        <v>146</v>
+      </c>
+      <c r="D948" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E948" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F948" t="s">
+        <v>121</v>
+      </c>
+      <c r="G948" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="H948" t="s">
+        <v>3630</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949" t="s">
+        <v>3631</v>
+      </c>
+      <c r="B949" t="s">
+        <v>9</v>
+      </c>
+      <c r="C949" t="s">
+        <v>151</v>
+      </c>
+      <c r="D949" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E949" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F949" t="s">
+        <v>40</v>
+      </c>
+      <c r="G949" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="H949" t="s">
+        <v>3633</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950" t="s">
+        <v>3634</v>
+      </c>
+      <c r="B950" t="s">
+        <v>9</v>
+      </c>
+      <c r="C950" t="s">
+        <v>155</v>
+      </c>
+      <c r="D950" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E950" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F950" t="s">
+        <v>40</v>
+      </c>
+      <c r="G950" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="H950" t="s">
+        <v>3636</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951" t="s">
+        <v>3637</v>
+      </c>
+      <c r="B951" t="s">
+        <v>9</v>
+      </c>
+      <c r="C951" t="s">
+        <v>159</v>
+      </c>
+      <c r="D951" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E951" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F951" t="s">
+        <v>186</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="H951" t="s">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B952" t="s">
+        <v>9</v>
+      </c>
+      <c r="C952" t="s">
+        <v>163</v>
+      </c>
+      <c r="D952" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E952" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F952" t="s">
+        <v>186</v>
+      </c>
+      <c r="G952" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="H952" t="s">
+        <v>3642</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953" t="s">
+        <v>3643</v>
+      </c>
+      <c r="B953" t="s">
+        <v>9</v>
+      </c>
+      <c r="C953" t="s">
+        <v>167</v>
+      </c>
+      <c r="D953" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E953" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F953" t="s">
+        <v>186</v>
+      </c>
+      <c r="G953" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="H953" t="s">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954" t="s">
+        <v>3646</v>
+      </c>
+      <c r="B954" t="s">
+        <v>9</v>
+      </c>
+      <c r="C954" t="s">
+        <v>172</v>
+      </c>
+      <c r="D954" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E954" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F954" t="s">
+        <v>186</v>
+      </c>
+      <c r="G954" s="1" t="s">
+        <v>3647</v>
+      </c>
+      <c r="H954" t="s">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955" t="s">
+        <v>3649</v>
+      </c>
+      <c r="B955" t="s">
+        <v>9</v>
+      </c>
+      <c r="C955" t="s">
+        <v>176</v>
+      </c>
+      <c r="D955" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E955" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F955" t="s">
+        <v>13</v>
+      </c>
+      <c r="G955" s="1" t="s">
+        <v>3650</v>
+      </c>
+      <c r="H955" t="s">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B956" t="s">
+        <v>9</v>
+      </c>
+      <c r="C956" t="s">
+        <v>180</v>
+      </c>
+      <c r="D956" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E956" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F956" t="s">
+        <v>49</v>
+      </c>
+      <c r="G956" s="1" t="s">
+        <v>3653</v>
+      </c>
+      <c r="H956" t="s">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957" t="s">
+        <v>3655</v>
+      </c>
+      <c r="B957" t="s">
+        <v>9</v>
+      </c>
+      <c r="C957" t="s">
+        <v>185</v>
+      </c>
+      <c r="D957" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E957" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F957" t="s">
+        <v>49</v>
+      </c>
+      <c r="G957" s="1" t="s">
+        <v>3656</v>
+      </c>
+      <c r="H957" t="s">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>3658</v>
+      </c>
+      <c r="B958" t="s">
+        <v>9</v>
+      </c>
+      <c r="C958" t="s">
+        <v>190</v>
+      </c>
+      <c r="D958" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E958" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F958" t="s">
+        <v>54</v>
+      </c>
+      <c r="G958" s="1" t="s">
+        <v>3659</v>
+      </c>
+      <c r="H958" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959" t="s">
+        <v>3661</v>
+      </c>
+      <c r="B959" t="s">
+        <v>9</v>
+      </c>
+      <c r="C959" t="s">
+        <v>194</v>
+      </c>
+      <c r="D959" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E959" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F959" t="s">
+        <v>903</v>
+      </c>
+      <c r="G959" s="1" t="s">
+        <v>3662</v>
+      </c>
+      <c r="H959" t="s">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960" t="s">
+        <v>3664</v>
+      </c>
+      <c r="B960" t="s">
+        <v>9</v>
+      </c>
+      <c r="C960" t="s">
+        <v>198</v>
+      </c>
+      <c r="D960" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E960" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F960" t="s">
+        <v>186</v>
+      </c>
+      <c r="G960" s="1" t="s">
+        <v>3665</v>
+      </c>
+      <c r="H960" t="s">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961" t="s">
+        <v>3667</v>
+      </c>
+      <c r="B961" t="s">
+        <v>9</v>
+      </c>
+      <c r="C961" t="s">
+        <v>202</v>
+      </c>
+      <c r="D961" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E961" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F961" t="s">
+        <v>24</v>
+      </c>
+      <c r="G961" s="1" t="s">
+        <v>3668</v>
+      </c>
+      <c r="H961" t="s">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962" t="s">
+        <v>3670</v>
+      </c>
+      <c r="B962" t="s">
+        <v>9</v>
+      </c>
+      <c r="C962" t="s">
+        <v>206</v>
+      </c>
+      <c r="D962" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E962" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F962" t="s">
+        <v>40</v>
+      </c>
+      <c r="G962" s="1" t="s">
+        <v>3671</v>
+      </c>
+      <c r="H962" t="s">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963" t="s">
+        <v>3673</v>
+      </c>
+      <c r="B963" t="s">
+        <v>9</v>
+      </c>
+      <c r="C963" t="s">
+        <v>211</v>
+      </c>
+      <c r="D963" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E963" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F963" t="s">
+        <v>186</v>
+      </c>
+      <c r="G963" s="1" t="s">
+        <v>3674</v>
+      </c>
+      <c r="H963" t="s">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B964" t="s">
+        <v>9</v>
+      </c>
+      <c r="C964" t="s">
+        <v>215</v>
+      </c>
+      <c r="D964" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E964" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F964" t="s">
+        <v>24</v>
+      </c>
+      <c r="G964" s="1" t="s">
+        <v>3677</v>
+      </c>
+      <c r="H964" t="s">
+        <v>3678</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965" t="s">
+        <v>3679</v>
+      </c>
+      <c r="B965" t="s">
+        <v>9</v>
+      </c>
+      <c r="C965" t="s">
+        <v>219</v>
+      </c>
+      <c r="D965" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E965" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F965" t="s">
+        <v>147</v>
+      </c>
+      <c r="G965" s="1" t="s">
+        <v>3680</v>
+      </c>
+      <c r="H965" t="s">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966" t="s">
+        <v>3682</v>
+      </c>
+      <c r="B966" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" t="s">
+        <v>223</v>
+      </c>
+      <c r="D966" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E966" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F966" t="s">
+        <v>207</v>
+      </c>
+      <c r="G966" s="1" t="s">
+        <v>3683</v>
+      </c>
+      <c r="H966" t="s">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967" t="s">
+        <v>3685</v>
+      </c>
+      <c r="B967" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" t="s">
+        <v>228</v>
+      </c>
+      <c r="D967" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E967" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F967" t="s">
+        <v>24</v>
+      </c>
+      <c r="G967" s="1" t="s">
+        <v>3686</v>
+      </c>
+      <c r="H967" t="s">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968" t="s">
+        <v>3688</v>
+      </c>
+      <c r="B968" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" t="s">
+        <v>232</v>
+      </c>
+      <c r="D968" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E968" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F968" t="s">
+        <v>168</v>
+      </c>
+      <c r="G968" s="1" t="s">
+        <v>3689</v>
+      </c>
+      <c r="H968" t="s">
+        <v>3690</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969" t="s">
+        <v>3691</v>
+      </c>
+      <c r="B969" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" t="s">
+        <v>236</v>
+      </c>
+      <c r="D969" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E969" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F969" t="s">
+        <v>168</v>
+      </c>
+      <c r="G969" s="1" t="s">
+        <v>3692</v>
+      </c>
+      <c r="H969" t="s">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970" t="s">
+        <v>3694</v>
+      </c>
+      <c r="B970" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" t="s">
+        <v>240</v>
+      </c>
+      <c r="D970" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E970" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F970" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G970" s="1" t="s">
+        <v>3695</v>
+      </c>
+      <c r="H970" t="s">
+        <v>3696</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971" t="s">
+        <v>3697</v>
+      </c>
+      <c r="B971" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" t="s">
+        <v>244</v>
+      </c>
+      <c r="D971" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E971" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F971" t="s">
+        <v>996</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>3698</v>
+      </c>
+      <c r="H971" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>3700</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>248</v>
+      </c>
+      <c r="D972" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E972" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F972" t="s">
+        <v>24</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>3701</v>
+      </c>
+      <c r="H972" t="s">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>3703</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>252</v>
+      </c>
+      <c r="D973" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E973" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F973" t="s">
+        <v>207</v>
+      </c>
+      <c r="G973" s="1" t="s">
+        <v>3704</v>
+      </c>
+      <c r="H973" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>3706</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>256</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E974" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F974" t="s">
+        <v>181</v>
+      </c>
+      <c r="G974" s="1" t="s">
+        <v>3707</v>
+      </c>
+      <c r="H974" t="s">
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>3709</v>
+      </c>
+      <c r="B975" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" t="s">
+        <v>260</v>
+      </c>
+      <c r="D975" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E975" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F975" t="s">
+        <v>121</v>
+      </c>
+      <c r="G975" s="1" t="s">
+        <v>3710</v>
+      </c>
+      <c r="H975" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>3712</v>
+      </c>
+      <c r="B976" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" t="s">
+        <v>264</v>
+      </c>
+      <c r="D976" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E976" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F976" t="s">
+        <v>181</v>
+      </c>
+      <c r="G976" s="1" t="s">
+        <v>3713</v>
+      </c>
+      <c r="H976" t="s">
+        <v>3714</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977" t="s">
+        <v>3715</v>
+      </c>
+      <c r="B977" t="s">
+        <v>9</v>
+      </c>
+      <c r="C977" t="s">
+        <v>268</v>
+      </c>
+      <c r="D977" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E977" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F977" t="s">
+        <v>181</v>
+      </c>
+      <c r="G977" s="1" t="s">
+        <v>3716</v>
+      </c>
+      <c r="H977" t="s">
+        <v>3717</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978" t="s">
+        <v>3718</v>
+      </c>
+      <c r="B978" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" t="s">
+        <v>272</v>
+      </c>
+      <c r="D978" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E978" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F978" t="s">
+        <v>186</v>
+      </c>
+      <c r="G978" s="1" t="s">
+        <v>3719</v>
+      </c>
+      <c r="H978" t="s">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979" t="s">
+        <v>3721</v>
+      </c>
+      <c r="B979" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" t="s">
+        <v>276</v>
+      </c>
+      <c r="D979" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E979" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F979" t="s">
+        <v>40</v>
+      </c>
+      <c r="G979" s="1" t="s">
+        <v>3722</v>
+      </c>
+      <c r="H979" t="s">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980" t="s">
+        <v>3724</v>
+      </c>
+      <c r="B980" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" t="s">
+        <v>280</v>
+      </c>
+      <c r="D980" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E980" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F980" t="s">
+        <v>147</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>3725</v>
+      </c>
+      <c r="H980" t="s">
+        <v>3726</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981" t="s">
+        <v>3727</v>
+      </c>
+      <c r="B981" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" t="s">
+        <v>284</v>
+      </c>
+      <c r="D981" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F981" t="s">
+        <v>121</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>3728</v>
+      </c>
+      <c r="H981" t="s">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982" t="s">
+        <v>3730</v>
+      </c>
+      <c r="B982" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" t="s">
+        <v>288</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F982" t="s">
+        <v>108</v>
+      </c>
+      <c r="G982" s="1" t="s">
+        <v>3731</v>
+      </c>
+      <c r="H982" t="s">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983" t="s">
+        <v>3733</v>
+      </c>
+      <c r="B983" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" t="s">
+        <v>292</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F983" t="s">
+        <v>13</v>
+      </c>
+      <c r="G983" s="1" t="s">
+        <v>3734</v>
+      </c>
+      <c r="H983" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" t="s">
+        <v>3736</v>
+      </c>
+      <c r="B984" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" t="s">
+        <v>296</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F984" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>3737</v>
+      </c>
+      <c r="H984" t="s">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" t="s">
+        <v>3739</v>
+      </c>
+      <c r="B985" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" t="s">
+        <v>300</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F985" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="H985" t="s">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B986" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" t="s">
+        <v>304</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3540</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F986" t="s">
+        <v>996</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>3743</v>
+      </c>
+      <c r="H986" t="s">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" t="s">
+        <v>3745</v>
+      </c>
+      <c r="B987" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" t="s">
+        <v>10</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F987" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>3748</v>
+      </c>
+      <c r="H987" t="s">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B988" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" t="s">
+        <v>17</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F988" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>3751</v>
+      </c>
+      <c r="H988" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" t="s">
+        <v>3753</v>
+      </c>
+      <c r="B989" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" t="s">
+        <v>53</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F989" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>3754</v>
+      </c>
+      <c r="H989" t="s">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B990" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" t="s">
+        <v>58</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F990" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>3757</v>
+      </c>
+      <c r="H990" t="s">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" t="s">
+        <v>3759</v>
+      </c>
+      <c r="B991" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" t="s">
+        <v>63</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F991" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>3760</v>
+      </c>
+      <c r="H991" t="s">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" t="s">
+        <v>3762</v>
+      </c>
+      <c r="B992" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" t="s">
+        <v>67</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F992" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>3763</v>
+      </c>
+      <c r="H992" t="s">
+        <v>3764</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" t="s">
+        <v>3765</v>
+      </c>
+      <c r="B993" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" t="s">
+        <v>71</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F993" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>3766</v>
+      </c>
+      <c r="H993" t="s">
+        <v>3767</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" t="s">
+        <v>3768</v>
+      </c>
+      <c r="B994" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" t="s">
+        <v>75</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F994" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>3769</v>
+      </c>
+      <c r="H994" t="s">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" t="s">
+        <v>3771</v>
+      </c>
+      <c r="B995" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" t="s">
+        <v>79</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F995" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>3772</v>
+      </c>
+      <c r="H995" t="s">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B996" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" t="s">
+        <v>83</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F996" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>3775</v>
+      </c>
+      <c r="H996" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" t="s">
+        <v>3777</v>
+      </c>
+      <c r="B997" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" t="s">
+        <v>87</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F997" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>3778</v>
+      </c>
+      <c r="H997" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" t="s">
+        <v>3780</v>
+      </c>
+      <c r="B998" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" t="s">
+        <v>91</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F998" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>3781</v>
+      </c>
+      <c r="H998" t="s">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" t="s">
+        <v>3783</v>
+      </c>
+      <c r="B999" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" t="s">
+        <v>95</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F999" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>3784</v>
+      </c>
+      <c r="H999" t="s">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" t="s">
+        <v>3786</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>99</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>3787</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>3788</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001" t="s">
+        <v>3789</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>112</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1001" s="1" t="s">
+        <v>3790</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1002" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003" t="s">
+        <v>3797</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1003" s="1" t="s">
+        <v>3798</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004" t="s">
+        <v>3800</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1004" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005" t="s">
+        <v>3803</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1005" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>3805</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>3806</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1006" s="1" t="s">
+        <v>3807</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007" t="s">
+        <v>3809</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1007" s="1" t="s">
+        <v>3810</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008" t="s">
+        <v>3812</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1008" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009" t="s">
+        <v>3815</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1009" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010" t="s">
+        <v>3818</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1010" s="1" t="s">
+        <v>3819</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>3820</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011" t="s">
+        <v>3821</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>224</v>
+      </c>
+      <c r="G1011" s="1" t="s">
+        <v>3822</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012" t="s">
+        <v>3824</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>67</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>3825</v>
+      </c>
+      <c r="G1012" s="1" t="s">
+        <v>3826</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>3827</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013" t="s">
+        <v>3828</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>126</v>
+      </c>
+      <c r="G1013" s="1" t="s">
+        <v>3829</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014" t="s">
+        <v>3831</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>126</v>
+      </c>
+      <c r="G1014" s="1" t="s">
+        <v>3832</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015" t="s">
+        <v>3834</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>54</v>
+      </c>
+      <c r="G1015" s="1" t="s">
+        <v>3835</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>3836</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016" t="s">
+        <v>3837</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>814</v>
+      </c>
+      <c r="G1016" s="1" t="s">
+        <v>3838</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017" t="s">
+        <v>3840</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>54</v>
+      </c>
+      <c r="G1017" s="1" t="s">
+        <v>3841</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018" t="s">
+        <v>3843</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>54</v>
+      </c>
+      <c r="G1018" s="1" t="s">
+        <v>3844</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019" t="s">
+        <v>3846</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>126</v>
+      </c>
+      <c r="G1019" s="1" t="s">
+        <v>3847</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020" t="s">
+        <v>3849</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>99</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>126</v>
+      </c>
+      <c r="G1020" s="1" t="s">
+        <v>3850</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>3851</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021" t="s">
+        <v>3852</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>103</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1021" s="1" t="s">
+        <v>3853</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>3854</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022" t="s">
+        <v>3855</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>107</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>224</v>
+      </c>
+      <c r="G1022" s="1" t="s">
+        <v>3856</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023" t="s">
+        <v>3858</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>112</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>224</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>3859</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>3860</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024" t="s">
+        <v>3861</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>116</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>108</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>3862</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>3863</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025" t="s">
+        <v>3864</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>814</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>3865</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>3866</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026" t="s">
+        <v>3867</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>125</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1026" s="1" t="s">
+        <v>3868</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>3869</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027" t="s">
+        <v>3870</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>130</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1027" s="1" t="s">
+        <v>3871</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028" t="s">
+        <v>3873</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>134</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1028" s="1" t="s">
+        <v>3874</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029" t="s">
+        <v>3876</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>138</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1029" s="1" t="s">
+        <v>3877</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>3878</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030" t="s">
+        <v>3879</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>142</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>147</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>3880</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>3881</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031" t="s">
+        <v>3882</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>146</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>181</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>3883</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>3884</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032" t="s">
+        <v>3885</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>151</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>3886</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>3887</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033" t="s">
+        <v>3888</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>725</v>
+      </c>
+      <c r="G1033" s="1" t="s">
+        <v>3889</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>3890</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034" t="s">
+        <v>3891</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>159</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>725</v>
+      </c>
+      <c r="G1034" s="1" t="s">
+        <v>3892</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>3893</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035" t="s">
+        <v>3894</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>725</v>
+      </c>
+      <c r="G1035" s="1" t="s">
+        <v>3895</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>3896</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036" t="s">
+        <v>3897</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>167</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>224</v>
+      </c>
+      <c r="G1036" s="1" t="s">
+        <v>3898</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>3899</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037" t="s">
+        <v>3900</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>172</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>49</v>
+      </c>
+      <c r="G1037" s="1" t="s">
+        <v>3901</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>3902</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038" t="s">
+        <v>3903</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>176</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>54</v>
+      </c>
+      <c r="G1038" s="1" t="s">
+        <v>3904</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>3905</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039" t="s">
+        <v>3906</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>180</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>126</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>3907</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>3908</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040" t="s">
+        <v>3909</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>185</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>3910</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>3911</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041" t="s">
+        <v>3913</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>190</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>54</v>
+      </c>
+      <c r="G1041" s="1" t="s">
+        <v>3914</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>3915</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042" t="s">
+        <v>3916</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>194</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>207</v>
+      </c>
+      <c r="G1042" s="1" t="s">
+        <v>3917</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>3918</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043" t="s">
+        <v>3919</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>198</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>3213</v>
+      </c>
+      <c r="G1043" s="1" t="s">
+        <v>3920</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044" t="s">
+        <v>3922</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>126</v>
+      </c>
+      <c r="G1044" s="1" t="s">
+        <v>3923</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>3924</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045" t="s">
+        <v>3925</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>206</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>3926</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046" t="s">
+        <v>3928</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>211</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>126</v>
+      </c>
+      <c r="G1046" s="1" t="s">
+        <v>3929</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>3930</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047" t="s">
+        <v>3931</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>215</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>224</v>
+      </c>
+      <c r="G1047" s="1" t="s">
+        <v>3932</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>3933</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048" t="s">
+        <v>3934</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>219</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1048" s="1" t="s">
+        <v>3935</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049" t="s">
+        <v>3937</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1049" s="1" t="s">
+        <v>3938</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>3939</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050" t="s">
+        <v>3940</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>228</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>3793</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1050" s="1" t="s">
+        <v>3941</v>
+      </c>
+      <c r="H1050" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051" t="s">
+        <v>3943</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1051" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052" t="s">
+        <v>3949</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1052" s="1" t="s">
+        <v>3950</v>
+      </c>
+      <c r="H1052" t="s">
+        <v>3951</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053" t="s">
+        <v>3952</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1053" s="1" t="s">
+        <v>3953</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>3954</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054" t="s">
+        <v>3955</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1054" s="1" t="s">
+        <v>3956</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055" t="s">
+        <v>3958</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1055" s="1" t="s">
+        <v>3959</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>3960</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056" t="s">
+        <v>3961</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1056" s="1" t="s">
+        <v>3962</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>3963</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057" t="s">
+        <v>3964</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1057" s="1" t="s">
+        <v>3965</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>3966</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058" t="s">
+        <v>3967</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1058" s="1" t="s">
+        <v>3968</v>
+      </c>
+      <c r="H1058" t="s">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059" t="s">
+        <v>3970</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>58</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1059" s="1" t="s">
+        <v>3971</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060" t="s">
+        <v>3973</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1060" s="1" t="s">
+        <v>3974</v>
+      </c>
+      <c r="H1060" t="s">
+        <v>3975</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061" t="s">
+        <v>3976</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>67</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1061" s="1" t="s">
+        <v>3977</v>
+      </c>
+      <c r="H1061" t="s">
+        <v>3978</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062" t="s">
+        <v>3979</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1062" s="1" t="s">
+        <v>3980</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063" t="s">
+        <v>3982</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1063" s="1" t="s">
+        <v>3983</v>
+      </c>
+      <c r="H1063" t="s">
+        <v>3984</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064" t="s">
+        <v>3985</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1064" s="1" t="s">
+        <v>3989</v>
+      </c>
+      <c r="H1064" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065" t="s">
+        <v>3991</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3992</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1065" s="1" t="s">
+        <v>3993</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066" t="s">
+        <v>3995</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1066" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>3998</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067" t="s">
+        <v>3999</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>4000</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1067" s="1" t="s">
+        <v>4001</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>4002</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068" t="s">
+        <v>4003</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1068" s="1" t="s">
+        <v>4005</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069" t="s">
+        <v>4007</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>4008</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1069" s="1" t="s">
+        <v>4009</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>4010</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070" t="s">
+        <v>4011</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>4012</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1070" s="1" t="s">
+        <v>4013</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071" t="s">
+        <v>4015</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>4016</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1071" s="1" t="s">
+        <v>4017</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072" t="s">
+        <v>4019</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1072" s="1" t="s">
+        <v>4021</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073" t="s">
+        <v>4023</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>4024</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1073" s="1" t="s">
+        <v>4025</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>4026</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074" t="s">
+        <v>4027</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>4028</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1074" s="1" t="s">
+        <v>4029</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>4030</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075" t="s">
+        <v>4031</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>4032</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1075" s="1" t="s">
+        <v>4033</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>4034</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076" t="s">
+        <v>4035</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>4036</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1076" s="1" t="s">
+        <v>4037</v>
+      </c>
+      <c r="H1076" t="s">
+        <v>4038</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077" t="s">
+        <v>4039</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>4040</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1077" s="1" t="s">
+        <v>4041</v>
+      </c>
+      <c r="H1077" t="s">
+        <v>4042</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078" t="s">
+        <v>4043</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>4044</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1078" s="1" t="s">
+        <v>4045</v>
+      </c>
+      <c r="H1078" t="s">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079" t="s">
+        <v>4047</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>4048</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1079" s="1" t="s">
+        <v>4049</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080" t="s">
+        <v>4051</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>4052</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1080" s="1" t="s">
+        <v>4053</v>
+      </c>
+      <c r="H1080" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081" t="s">
+        <v>4055</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>4056</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1081" s="1" t="s">
+        <v>4057</v>
+      </c>
+      <c r="H1081" t="s">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082" t="s">
+        <v>4059</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>4060</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1082" s="1" t="s">
+        <v>4061</v>
+      </c>
+      <c r="H1082" t="s">
+        <v>4062</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083" t="s">
+        <v>4063</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>4064</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1083" s="1" t="s">
+        <v>4065</v>
+      </c>
+      <c r="H1083" t="s">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084" t="s">
+        <v>4067</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1084" s="1" t="s">
+        <v>4069</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085" t="s">
+        <v>4071</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1085" s="1" t="s">
+        <v>4073</v>
+      </c>
+      <c r="H1085" t="s">
+        <v>4074</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086" t="s">
+        <v>4075</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1086" s="1" t="s">
+        <v>4077</v>
+      </c>
+      <c r="H1086" t="s">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087" t="s">
+        <v>4079</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>4080</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1087" s="1" t="s">
+        <v>4081</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088" t="s">
+        <v>4083</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>4084</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1088" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="H1088" t="s">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089" t="s">
+        <v>4087</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>4088</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1089" s="1" t="s">
+        <v>4089</v>
+      </c>
+      <c r="H1089" t="s">
+        <v>4090</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090" t="s">
+        <v>4091</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>4092</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1090" s="1" t="s">
+        <v>4093</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>4094</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091" t="s">
+        <v>4095</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>4096</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1091" s="1" t="s">
+        <v>4097</v>
+      </c>
+      <c r="H1091" t="s">
+        <v>4098</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092" t="s">
+        <v>4099</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>4100</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1092" s="1" t="s">
+        <v>4101</v>
+      </c>
+      <c r="H1092" t="s">
+        <v>4102</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093" t="s">
+        <v>4103</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>4104</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1093" s="1" t="s">
+        <v>4105</v>
+      </c>
+      <c r="H1093" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094" t="s">
+        <v>4107</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1094" s="1" t="s">
+        <v>4109</v>
+      </c>
+      <c r="H1094" t="s">
+        <v>4110</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095" t="s">
+        <v>4111</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>4112</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1095" s="1" t="s">
+        <v>4113</v>
+      </c>
+      <c r="H1095" t="s">
+        <v>4114</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096" t="s">
+        <v>4115</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>4116</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1096" s="1" t="s">
+        <v>4117</v>
+      </c>
+      <c r="H1096" t="s">
+        <v>4118</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097" t="s">
+        <v>4119</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>4120</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1097" s="1" t="s">
+        <v>4121</v>
+      </c>
+      <c r="H1097" t="s">
+        <v>4122</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098" t="s">
+        <v>4123</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>4124</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1098" s="1" t="s">
+        <v>4125</v>
+      </c>
+      <c r="H1098" t="s">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099" t="s">
+        <v>4127</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>4128</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1099" s="1" t="s">
+        <v>4129</v>
+      </c>
+      <c r="H1099" t="s">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100" t="s">
+        <v>4131</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1100" s="1" t="s">
+        <v>4133</v>
+      </c>
+      <c r="H1100" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101" t="s">
+        <v>4135</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>4136</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1101" s="1" t="s">
+        <v>4137</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>4138</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102" t="s">
+        <v>4139</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>4140</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1102" s="1" t="s">
+        <v>4141</v>
+      </c>
+      <c r="H1102" t="s">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103" t="s">
+        <v>4143</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>4144</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1103" s="1" t="s">
+        <v>4145</v>
+      </c>
+      <c r="H1103" t="s">
+        <v>4146</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104" t="s">
+        <v>4147</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>4148</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1104" s="1" t="s">
+        <v>4149</v>
+      </c>
+      <c r="H1104" t="s">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105" t="s">
+        <v>4151</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>4152</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1105" s="1" t="s">
+        <v>4153</v>
+      </c>
+      <c r="H1105" t="s">
+        <v>4154</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106" t="s">
+        <v>4155</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>4156</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1106" s="1" t="s">
+        <v>4157</v>
+      </c>
+      <c r="H1106" t="s">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107" t="s">
+        <v>4159</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>4160</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1107" s="1" t="s">
+        <v>4161</v>
+      </c>
+      <c r="H1107" t="s">
+        <v>4162</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108" t="s">
+        <v>4163</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1108" s="1" t="s">
+        <v>4165</v>
+      </c>
+      <c r="H1108" t="s">
+        <v>4166</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109" t="s">
+        <v>4167</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1109" s="1" t="s">
+        <v>4169</v>
+      </c>
+      <c r="H1109" t="s">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110" t="s">
+        <v>4171</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>4172</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1110" s="1" t="s">
+        <v>4173</v>
+      </c>
+      <c r="H1110" t="s">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111" t="s">
+        <v>4175</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>4176</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1111" s="1" t="s">
+        <v>4177</v>
+      </c>
+      <c r="H1111" t="s">
+        <v>4178</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112" t="s">
+        <v>4179</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>4180</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1112" s="1" t="s">
+        <v>4181</v>
+      </c>
+      <c r="H1112" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113" t="s">
+        <v>4183</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>4184</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1113" s="1" t="s">
+        <v>4185</v>
+      </c>
+      <c r="H1113" t="s">
+        <v>4186</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114" t="s">
+        <v>4187</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>4188</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1114" s="1" t="s">
+        <v>4189</v>
+      </c>
+      <c r="H1114" t="s">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115" t="s">
+        <v>4191</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>4192</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1115" s="1" t="s">
+        <v>4193</v>
+      </c>
+      <c r="H1115" t="s">
+        <v>4194</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116" t="s">
+        <v>4195</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>4196</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1116" s="1" t="s">
+        <v>4197</v>
+      </c>
+      <c r="H1116" t="s">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117" t="s">
+        <v>4199</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>4200</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1117" s="1" t="s">
+        <v>4201</v>
+      </c>
+      <c r="H1117" t="s">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118" t="s">
+        <v>4203</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>4204</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1118" s="1" t="s">
+        <v>4205</v>
+      </c>
+      <c r="H1118" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119" t="s">
+        <v>4207</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>4208</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>3518</v>
+      </c>
+      <c r="G1119" s="1" t="s">
+        <v>4209</v>
+      </c>
+      <c r="H1119" t="s">
+        <v>4210</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
+    <hyperlink ref="G912" r:id="rId911"/>
+    <hyperlink ref="G913" r:id="rId912"/>
+    <hyperlink ref="G914" r:id="rId913"/>
+    <hyperlink ref="G915" r:id="rId914"/>
+    <hyperlink ref="G916" r:id="rId915"/>
+    <hyperlink ref="G917" r:id="rId916"/>
+    <hyperlink ref="G918" r:id="rId917"/>
+    <hyperlink ref="G919" r:id="rId918"/>
+    <hyperlink ref="G920" r:id="rId919"/>
+    <hyperlink ref="G921" r:id="rId920"/>
+    <hyperlink ref="G922" r:id="rId921"/>
+    <hyperlink ref="G923" r:id="rId922"/>
+    <hyperlink ref="G924" r:id="rId923"/>
+    <hyperlink ref="G925" r:id="rId924"/>
+    <hyperlink ref="G926" r:id="rId925"/>
+    <hyperlink ref="G927" r:id="rId926"/>
+    <hyperlink ref="G928" r:id="rId927"/>
+    <hyperlink ref="G929" r:id="rId928"/>
+    <hyperlink ref="G930" r:id="rId929"/>
+    <hyperlink ref="G931" r:id="rId930"/>
+    <hyperlink ref="G932" r:id="rId931"/>
+    <hyperlink ref="G933" r:id="rId932"/>
+    <hyperlink ref="G934" r:id="rId933"/>
+    <hyperlink ref="G935" r:id="rId934"/>
+    <hyperlink ref="G936" r:id="rId935"/>
+    <hyperlink ref="G937" r:id="rId936"/>
+    <hyperlink ref="G938" r:id="rId937"/>
+    <hyperlink ref="G939" r:id="rId938"/>
+    <hyperlink ref="G940" r:id="rId939"/>
+    <hyperlink ref="G941" r:id="rId940"/>
+    <hyperlink ref="G942" r:id="rId941"/>
+    <hyperlink ref="G943" r:id="rId942"/>
+    <hyperlink ref="G944" r:id="rId943"/>
+    <hyperlink ref="G945" r:id="rId944"/>
+    <hyperlink ref="G946" r:id="rId945"/>
+    <hyperlink ref="G947" r:id="rId946"/>
+    <hyperlink ref="G948" r:id="rId947"/>
+    <hyperlink ref="G949" r:id="rId948"/>
+    <hyperlink ref="G950" r:id="rId949"/>
+    <hyperlink ref="G951" r:id="rId950"/>
+    <hyperlink ref="G952" r:id="rId951"/>
+    <hyperlink ref="G953" r:id="rId952"/>
+    <hyperlink ref="G954" r:id="rId953"/>
+    <hyperlink ref="G955" r:id="rId954"/>
+    <hyperlink ref="G956" r:id="rId955"/>
+    <hyperlink ref="G957" r:id="rId956"/>
+    <hyperlink ref="G958" r:id="rId957"/>
+    <hyperlink ref="G959" r:id="rId958"/>
+    <hyperlink ref="G960" r:id="rId959"/>
+    <hyperlink ref="G961" r:id="rId960"/>
+    <hyperlink ref="G962" r:id="rId961"/>
+    <hyperlink ref="G963" r:id="rId962"/>
+    <hyperlink ref="G964" r:id="rId963"/>
+    <hyperlink ref="G965" r:id="rId964"/>
+    <hyperlink ref="G966" r:id="rId965"/>
+    <hyperlink ref="G967" r:id="rId966"/>
+    <hyperlink ref="G968" r:id="rId967"/>
+    <hyperlink ref="G969" r:id="rId968"/>
+    <hyperlink ref="G970" r:id="rId969"/>
+    <hyperlink ref="G971" r:id="rId970"/>
+    <hyperlink ref="G972" r:id="rId971"/>
+    <hyperlink ref="G973" r:id="rId972"/>
+    <hyperlink ref="G974" r:id="rId973"/>
+    <hyperlink ref="G975" r:id="rId974"/>
+    <hyperlink ref="G976" r:id="rId975"/>
+    <hyperlink ref="G977" r:id="rId976"/>
+    <hyperlink ref="G978" r:id="rId977"/>
+    <hyperlink ref="G979" r:id="rId978"/>
+    <hyperlink ref="G980" r:id="rId979"/>
+    <hyperlink ref="G981" r:id="rId980"/>
+    <hyperlink ref="G982" r:id="rId981"/>
+    <hyperlink ref="G983" r:id="rId982"/>
+    <hyperlink ref="G984" r:id="rId983"/>
+    <hyperlink ref="G985" r:id="rId984"/>
+    <hyperlink ref="G986" r:id="rId985"/>
+    <hyperlink ref="G987" r:id="rId986"/>
+    <hyperlink ref="G988" r:id="rId987"/>
+    <hyperlink ref="G989" r:id="rId988"/>
+    <hyperlink ref="G990" r:id="rId989"/>
+    <hyperlink ref="G991" r:id="rId990"/>
+    <hyperlink ref="G992" r:id="rId991"/>
+    <hyperlink ref="G993" r:id="rId992"/>
+    <hyperlink ref="G994" r:id="rId993"/>
+    <hyperlink ref="G995" r:id="rId994"/>
+    <hyperlink ref="G996" r:id="rId995"/>
+    <hyperlink ref="G997" r:id="rId996"/>
+    <hyperlink ref="G998" r:id="rId997"/>
+    <hyperlink ref="G999" r:id="rId998"/>
+    <hyperlink ref="G1000" r:id="rId999"/>
+    <hyperlink ref="G1001" r:id="rId1000"/>
+    <hyperlink ref="G1002" r:id="rId1001"/>
+    <hyperlink ref="G1003" r:id="rId1002"/>
+    <hyperlink ref="G1004" r:id="rId1003"/>
+    <hyperlink ref="G1005" r:id="rId1004"/>
+    <hyperlink ref="G1006" r:id="rId1005"/>
+    <hyperlink ref="G1007" r:id="rId1006"/>
+    <hyperlink ref="G1008" r:id="rId1007"/>
+    <hyperlink ref="G1009" r:id="rId1008"/>
+    <hyperlink ref="G1010" r:id="rId1009"/>
+    <hyperlink ref="G1011" r:id="rId1010"/>
+    <hyperlink ref="G1012" r:id="rId1011"/>
+    <hyperlink ref="G1013" r:id="rId1012"/>
+    <hyperlink ref="G1014" r:id="rId1013"/>
+    <hyperlink ref="G1015" r:id="rId1014"/>
+    <hyperlink ref="G1016" r:id="rId1015"/>
+    <hyperlink ref="G1017" r:id="rId1016"/>
+    <hyperlink ref="G1018" r:id="rId1017"/>
+    <hyperlink ref="G1019" r:id="rId1018"/>
+    <hyperlink ref="G1020" r:id="rId1019"/>
+    <hyperlink ref="G1021" r:id="rId1020"/>
+    <hyperlink ref="G1022" r:id="rId1021"/>
+    <hyperlink ref="G1023" r:id="rId1022"/>
+    <hyperlink ref="G1024" r:id="rId1023"/>
+    <hyperlink ref="G1025" r:id="rId1024"/>
+    <hyperlink ref="G1026" r:id="rId1025"/>
+    <hyperlink ref="G1027" r:id="rId1026"/>
+    <hyperlink ref="G1028" r:id="rId1027"/>
+    <hyperlink ref="G1029" r:id="rId1028"/>
+    <hyperlink ref="G1030" r:id="rId1029"/>
+    <hyperlink ref="G1031" r:id="rId1030"/>
+    <hyperlink ref="G1032" r:id="rId1031"/>
+    <hyperlink ref="G1033" r:id="rId1032"/>
+    <hyperlink ref="G1034" r:id="rId1033"/>
+    <hyperlink ref="G1035" r:id="rId1034"/>
+    <hyperlink ref="G1036" r:id="rId1035"/>
+    <hyperlink ref="G1037" r:id="rId1036"/>
+    <hyperlink ref="G1038" r:id="rId1037"/>
+    <hyperlink ref="G1039" r:id="rId1038"/>
+    <hyperlink ref="G1040" r:id="rId1039"/>
+    <hyperlink ref="G1041" r:id="rId1040"/>
+    <hyperlink ref="G1042" r:id="rId1041"/>
+    <hyperlink ref="G1043" r:id="rId1042"/>
+    <hyperlink ref="G1044" r:id="rId1043"/>
+    <hyperlink ref="G1045" r:id="rId1044"/>
+    <hyperlink ref="G1046" r:id="rId1045"/>
+    <hyperlink ref="G1047" r:id="rId1046"/>
+    <hyperlink ref="G1048" r:id="rId1047"/>
+    <hyperlink ref="G1049" r:id="rId1048"/>
+    <hyperlink ref="G1050" r:id="rId1049"/>
+    <hyperlink ref="G1051" r:id="rId1050"/>
+    <hyperlink ref="G1052" r:id="rId1051"/>
+    <hyperlink ref="G1053" r:id="rId1052"/>
+    <hyperlink ref="G1054" r:id="rId1053"/>
+    <hyperlink ref="G1055" r:id="rId1054"/>
+    <hyperlink ref="G1056" r:id="rId1055"/>
+    <hyperlink ref="G1057" r:id="rId1056"/>
+    <hyperlink ref="G1058" r:id="rId1057"/>
+    <hyperlink ref="G1059" r:id="rId1058"/>
+    <hyperlink ref="G1060" r:id="rId1059"/>
+    <hyperlink ref="G1061" r:id="rId1060"/>
+    <hyperlink ref="G1062" r:id="rId1061"/>
+    <hyperlink ref="G1063" r:id="rId1062"/>
+    <hyperlink ref="G1064" r:id="rId1063"/>
+    <hyperlink ref="G1065" r:id="rId1064"/>
+    <hyperlink ref="G1066" r:id="rId1065"/>
+    <hyperlink ref="G1067" r:id="rId1066"/>
+    <hyperlink ref="G1068" r:id="rId1067"/>
+    <hyperlink ref="G1069" r:id="rId1068"/>
+    <hyperlink ref="G1070" r:id="rId1069"/>
+    <hyperlink ref="G1071" r:id="rId1070"/>
+    <hyperlink ref="G1072" r:id="rId1071"/>
+    <hyperlink ref="G1073" r:id="rId1072"/>
+    <hyperlink ref="G1074" r:id="rId1073"/>
+    <hyperlink ref="G1075" r:id="rId1074"/>
+    <hyperlink ref="G1076" r:id="rId1075"/>
+    <hyperlink ref="G1077" r:id="rId1076"/>
+    <hyperlink ref="G1078" r:id="rId1077"/>
+    <hyperlink ref="G1079" r:id="rId1078"/>
+    <hyperlink ref="G1080" r:id="rId1079"/>
+    <hyperlink ref="G1081" r:id="rId1080"/>
+    <hyperlink ref="G1082" r:id="rId1081"/>
+    <hyperlink ref="G1083" r:id="rId1082"/>
+    <hyperlink ref="G1084" r:id="rId1083"/>
+    <hyperlink ref="G1085" r:id="rId1084"/>
+    <hyperlink ref="G1086" r:id="rId1085"/>
+    <hyperlink ref="G1087" r:id="rId1086"/>
+    <hyperlink ref="G1088" r:id="rId1087"/>
+    <hyperlink ref="G1089" r:id="rId1088"/>
+    <hyperlink ref="G1090" r:id="rId1089"/>
+    <hyperlink ref="G1091" r:id="rId1090"/>
+    <hyperlink ref="G1092" r:id="rId1091"/>
+    <hyperlink ref="G1093" r:id="rId1092"/>
+    <hyperlink ref="G1094" r:id="rId1093"/>
+    <hyperlink ref="G1095" r:id="rId1094"/>
+    <hyperlink ref="G1096" r:id="rId1095"/>
+    <hyperlink ref="G1097" r:id="rId1096"/>
+    <hyperlink ref="G1098" r:id="rId1097"/>
+    <hyperlink ref="G1099" r:id="rId1098"/>
+    <hyperlink ref="G1100" r:id="rId1099"/>
+    <hyperlink ref="G1101" r:id="rId1100"/>
+    <hyperlink ref="G1102" r:id="rId1101"/>
+    <hyperlink ref="G1103" r:id="rId1102"/>
+    <hyperlink ref="G1104" r:id="rId1103"/>
+    <hyperlink ref="G1105" r:id="rId1104"/>
+    <hyperlink ref="G1106" r:id="rId1105"/>
+    <hyperlink ref="G1107" r:id="rId1106"/>
+    <hyperlink ref="G1108" r:id="rId1107"/>
+    <hyperlink ref="G1109" r:id="rId1108"/>
+    <hyperlink ref="G1110" r:id="rId1109"/>
+    <hyperlink ref="G1111" r:id="rId1110"/>
+    <hyperlink ref="G1112" r:id="rId1111"/>
+    <hyperlink ref="G1113" r:id="rId1112"/>
+    <hyperlink ref="G1114" r:id="rId1113"/>
+    <hyperlink ref="G1115" r:id="rId1114"/>
+    <hyperlink ref="G1116" r:id="rId1115"/>
+    <hyperlink ref="G1117" r:id="rId1116"/>
+    <hyperlink ref="G1118" r:id="rId1117"/>
+    <hyperlink ref="G1119" r:id="rId1118"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>