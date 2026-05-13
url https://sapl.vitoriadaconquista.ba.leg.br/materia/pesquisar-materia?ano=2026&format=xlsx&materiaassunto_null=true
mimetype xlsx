--- v1 (2026-05-10)
+++ v2 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8952" uniqueCount="4211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9264" uniqueCount="4360">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -9051,50 +9051,374 @@
   <si>
     <t>23485</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23485/tapa_buraco__e_recapeamento_asfaltico__vila_elisa_rua_c.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, ao Ilustríssimo   Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a necessidade da operação tapa-buraco   e recapeamento asfáltico na  Av. C, cruzamento com a Av. José machado da Costa, Vila  Elisa,  nesta Cidade.</t>
   </si>
   <si>
     <t>23487</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23487/indicacao_patrolamento_e_cascalhamento_comunidade_santa_rita.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Ana Sheila Lemos de Andrade, e a sua senhoria o Senhor Breno Sady Secretário de Desenvolvimento Rural o patrolamento e cascalhamento nas estradas da comunidade de Santa Rita.</t>
   </si>
   <si>
+    <t>23489</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23489/desapropriacao_do_terreno_em_lagoa_das_flores_para_contrucao_de_praca.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, secretário de Mobilidade Urbana, a Sua Senhoria a Senhora Ana Cláudia Passos, secretária de Meio Ambiente, em reforço as indicações Nº217/2020,157/2014, 2286/2017, 576/2024, emenda impositiva Nº 021/2016, a premente necessidade de proceder com construção de uma Praça no Bairro Lagoa das Flores, procedendo com a desapropriação do terreno, localizado entre a Rua Berlamino Marinho, próximo a Creche e a Escola Marlene Flores, com base ao interesse público.</t>
+  </si>
+  <si>
+    <t>23491</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23491/056_-indicacao_reposicao_de_lampadas_nna_rua_c__no_bairro_coveimaa.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, o Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos  a reposição de lampadas na Rua C na Europa Unida</t>
+  </si>
+  <si>
+    <t>23492</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23492/057_-_idicacao_operacao_tapa_buracos_rua_alberto_leall.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor, Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, a realização  de operação tapa burracos na Rua Alberto Leal Bairro Candeias</t>
+  </si>
+  <si>
+    <t>23493</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23493/058_-_indicacao__limpeza_da_rua_guilherme_aguiar.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e o Senhor Luís Paulo Sousa Santos, Secretária Municipal de Serviços Públicos, solicitar capinagem da Rua Guilherme Aguiar , Bairro Centro</t>
+  </si>
+  <si>
+    <t>23494</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23494/indicacao_patrolar_cascalhar_povoados_lagoa_da_tabua_serra_grandesanto_antonio_etc..odt</t>
+  </si>
+  <si>
+    <t>Indico a Excelentíssima Sheila Lemos Prefeita Municipal e ao Senhor Breno Pereira Farias Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar as estradas dos  seguintes  Povoados Lagoa das Tabua, Serra Grande, Santo Antonio I e II e Barreiro, ambos Distrito de José Gonçalves/Vitória da Conquista.</t>
+  </si>
+  <si>
+    <t>23495</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23495/indicacao_troca_de_lampada_rua_f.doc</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal e ao Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a instalação de lâmpadas , na Rua F, em frente ao número 07, Bairro Vila Elisa.</t>
+  </si>
+  <si>
+    <t>23496</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23496/indicacao_equipe_de_saude_alto_do_boa_vista.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e a Senhora Fernanda Maron, Secretária Municipal de Saúde, a implantação de uma equipe de saúde para atender o Bairro Alto do Boa Vista.</t>
+  </si>
+  <si>
+    <t>23497</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23497/indicacao_faixa_de_pedreste_rua_dr_nicanou.doc</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista e ao Senhor Luis Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a instalação de faixa de pedestre na Rua Dr. Nicanor Ferreira, Bairro Brasil, em frente ao Laboratório Labo.</t>
+  </si>
+  <si>
+    <t>23498</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23498/indicacao__jackson_seinfra_of.031_lot.santa_rita_bairro_ayrton_sena.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua senhoria o senhor, Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura, recuperação com patrolamento e cascalhamento do Loteamento Santa Rita, Bairro Ayrton Sena, próximo ao Atacadão e lateral do PLS.</t>
+  </si>
+  <si>
+    <t>23499</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23499/redutor_de_velocidade_escola_povoado_da_estiva.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana, a premente necessidade de proceder com instalação de redutor de velocidade e sinalização em frente a Escola Municipal Padre Isidoro, no Povoado da Estiva.</t>
+  </si>
+  <si>
+    <t>23500</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23500/estradas_brejo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Breno Farias, Secretário de Desenvolvimento Rural, o patrolamento e encascalhamento de estradas no Povoado Brejo - distrito de Cabeceira do Jiboia.</t>
+  </si>
+  <si>
+    <t>23502</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23502/nstalacao_de_placas_de_conscientizacao_para_que_pedestres_nao_utilizem_a_ciclovia_da_lagoa_das_bateias.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a instalação de placas de conscientização para que pedestres não utilizem a ciclovia da Lagoa das Bateias, localizada na Avenida Lagoa das Bateias, no Loteamento Terras do Remanso.</t>
+  </si>
+  <si>
+    <t>23503</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23503/operacao_tapa-buraco_na_avenida_bartolomeu_de_gusmao.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de operação tapa-buraco na Avenida Bartolomeu de Gusmão, em frente ao ambulatório do Hospital Samur.</t>
+  </si>
+  <si>
+    <t>23504</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23504/implantacao_de_semaforo_para_pedestres_entre_a_rua_joao_pessoa_e_a_travessa_odilon_jose_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Mobilidade Urbana, a realização de estudo de viabilidade técnica para implantação de semáforo para pedestres entre a Rua João Pessoa e a Travessa Odilon José dos Santos, no centro da cidade.</t>
+  </si>
+  <si>
+    <t>23505</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23505/instalacao_de_refletores_no_campo_de_futebol_localizado_na_rua_agreste.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Francisco Estrela Dantas Filho, Secretário Municipal de Esportes, a instalação de refletores no campo de futebol localizado na Rua Agreste, no bairro Miro Cairo.</t>
+  </si>
+  <si>
+    <t>23513</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23513/sao_joao_da_vitoria_-_indicacao.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, o Senhor Breno Pereira Farias, Secretário Municipal de Desenvolvimento Rural e o Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a realização de manutenção e o restabelecimento da iluminação da quadra esportiva na rua Riva Davea Ferraz, no distrito de São João da Vitória.</t>
+  </si>
+  <si>
+    <t>23514</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23514/indicacao_sao_joaquim_i_e_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Breno Farias, Secretário de Desenvolvimento Rural, que, mediante o órgão competente, adote providências para patrolamento e cascalhamento de estradas do Povoado  de São Joaquim I e II.</t>
+  </si>
+  <si>
+    <t>23515</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23515/indicacao_riachinho_i_e_ii.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Breno Farias, Secretário de Desenvolvimento Rural, que, mediante o órgão competente, adote providências para patrolamento e cascalhamento de estradas do Povoado de Riachinho I e II.</t>
+  </si>
+  <si>
+    <t>23516</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23516/indicacao_barrocas_.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Breno Farias, Secretário de Desenvolvimento Rural, que, mediante o órgão competente, adote providências para patrolamento e cascalhamento de estradas do Povoado Barrocas.</t>
+  </si>
+  <si>
+    <t>23517</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23517/indicacao_bandinha_.pdf</t>
+  </si>
+  <si>
+    <t>Indico, fundamentado no Regimento Interno dessa Casa, à Sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Breno Farias, Secretário de Desenvolvimento Rural, que, mediante o órgão competente, adote providências para patrolamento e cascalhamento de estradas do Povoado Bandinha.</t>
+  </si>
+  <si>
+    <t>23518</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23518/pavimentacao_asfaltica_maneca_santos.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Infraestrutura Urbana, em reforço as indicações Nº614/2023, 627/2024, 20/2025  a premente necessidade de proceder com a pavimentação asfáltica na Rua Maneca Santos, dando inicio no Mercado Prado até o Povoado do Choça.</t>
+  </si>
+  <si>
+    <t>23519</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23519/52_-_indicacao_patrolamento_tg5_tg6_tg7_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de um Patrolamento nas ruas: TG5, TG6, TG7, bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>23520</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23520/indicacao_-_secretaria_de_educacao_-_ba_construcao_pista_de_skate_.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Secretária de Educação do Estado da Bahia, Luciana Menezes, seja construída uma pista de esportes radicais em um dos Colégios Estaduais do município de Vitória da Conquista ou em anexo, em algum outro espaço público.</t>
+  </si>
+  <si>
+    <t>23521</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23521/53_-_indicacao_limpeza_-_ruas_tg5_tg6_tg7_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a sua Excelência a Senhora Ana Sheila Lemos, Prefeita Municipal, e ao Senhor Luís Paulo Sousa Santos, Secretário Municipal de Serviços Públicos, limpeza, roçagem e capinagem nas ruas: TG5, TG6, TG7, bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>23523</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23523/54_-_indicacao_tapa_buracos_-_ifba_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, e ao Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Infraestrutura Urbana, a realização de uma Operação Tapa Buracos, em frente ao IFBA, bairro Zabelê.</t>
+  </si>
+  <si>
+    <t>23524</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23524/estudo_do_semaforo_no_cruzamento_da_av._laura_nunes_bairro_boa_vista.odt</t>
+  </si>
+  <si>
+    <t>Indico a Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal, a Sua Senhoria o Senhor Luís Paulo Sousa Santos, Secretário de Mobilidade Urbana, a premente necessidade de proceder com a realização de estudo técnico para instalação de semáforo no cruzamento entre a Avenida Laura Nunes e a Terceira Avenida Boa Vista, no Bairro Boa Vista.</t>
+  </si>
+  <si>
+    <t>23522</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23522/indicacao_instalacao_de_lampadas_santa_helena.doc</t>
+  </si>
+  <si>
+    <t>Indico à Sua Excelência a Senhora Sheila Lemos, Prefeita Municipal e ao Senhor Luís Paulo, Secretário Municipal de Serviços Públicos, a instalação de lâmpadas de led no Povoado de Santa Helena, proximo a Igreja Católica.</t>
+  </si>
+  <si>
     <t>22387</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Subtenente Muniz, Adinilson Pereira, Alexandre Xandó, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Ricardo Gordo</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22387/mocao_de_aplauso_01-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso para o CPR-Sudoeste, Polícia Militar da Bahia. Pela realização do Projeto PM NO PÔR DO SOL</t>
   </si>
   <si>
     <t>22388</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22388/mocao_de_aplauso_02-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Grupo de Oração Maria Mãe do Pentecostes, da Igreja Nossa Senhora da Conceição, pelo relevante serviço espiritual e comunitário prestado à nossa cidade.</t>
@@ -9726,81 +10050,100 @@
   <si>
     <t>23406</t>
   </si>
   <si>
     <t>Márcia Viviane, Edivaldo Ferreira Júnior</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23406/mocao_de_aplauso_66-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta, por meio desta Moção de Aplauso, seu reconhecimento ao professor Josenaldo de Sousa Alves, pelo encerramento de sua trajetória na Faculdade Independente do Nordeste (FAINOR), marcada por relevantes contribuições à educação superior e à formação profissional em nossa região.</t>
   </si>
   <si>
     <t>23407</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23407/mocao_de_aplauso_67-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta, por meio desta Moção de Aplauso, seu reconhecimento à Rede Ajeum – Rede de Nutricionistas e Estudantes de Nutrição Negras e Negros, pelo lançamento da obra “Ajeum de Memórias”, que se destaca pela valorização de narrativas não hegemônicas e saberes ancestrais no campo da alimentação, nutrição e saúde da população negra.</t>
   </si>
   <si>
     <t>23472</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23472/mocao_de_aplauso_dama_das_camelias.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23472/mocao_de_aplauso_68-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Sra. Keila Americano, em reconhecimento à sua trajetória profissional e ao relevante trabalho desenvolvido em prol do fortalecimento da autoestima, identidade e protagonismo feminino.</t>
   </si>
   <si>
     <t>23479</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23479/mocao_de_apaluso_time_juventude.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23479/mocao_de_aplauso_69-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta, por meio desta Moção de Aplauso, seu reconhecimento e congratulações ao Time Juventude do Patagônia, pelo brilhante desempenho no Campeonato Interbairros, no qual sagrou-se vice-campeão, permanecendo invicto durante toda a competição.</t>
   </si>
   <si>
     <t>23480</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23480/mocao_de_aplauso_aluno_ifba.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23480/mocao_de_aplauso_70-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, no uso de suas atribuições legais, vem, por meio desta, manifestar seu mais sincero APLAUSO e reconhecimento ao jovem Ryan Victor Oliveira Barbosa, aluno do curso técnico em eletrônica do IFBA, pelo desenvolvimento do projeto SDM – Segurança da Mulher, sob a orientação da professora Valquíria Dias de Almeida.</t>
   </si>
   <si>
     <t>23486</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23486/mocao_aplauso_-_equipe_de_infraestrutura_pdf.pdf</t>
+    <t>Luis Carlos Dudé, Cris Rocha, Fernando Vasconcelos, Ricardo Gordo</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23486/mocao_de_aplauso_71-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso, à Equipe de Infraestrutura da Festa de Nossa Senhora de Fátima de 2026.</t>
+  </si>
+  <si>
+    <t>23511</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23511/mocao_de_aplauso_72-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta _x000D_
+Moção de Aplauso à Polícia Rodoviária Federal e à _x000D_
+Casa da Cultura Carlos Jehovah pela realização do _x000D_
+evento “Maio Glauberiano: Cinema, Música e Sabores _x000D_
+em Conquista”. Pela relevante iniciativa de promoção da _x000D_
+cultura, da cidadania e da conscientização sobre a _x000D_
+valorização da vida e a segurança no trânsito, em _x000D_
+menção à campanha Maio Amarelo.</t>
   </si>
   <si>
     <t>22423</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22423/mocao_de_pesar_01-2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento de Eunice Peixoto Amaral, carinhosamente conhecida como Dona Nice, ocorrido nesta quinta-feira, 29 de janeiro, em Vitória da Conquista, aos 96 anos de idade.</t>
   </si>
   <si>
     <t>22430</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22430/mocao_de_pesar_02-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Frei Bernardo Alves dos Santos, ocorrido no dia 29 de Janeiro de 2026.</t>
   </si>
@@ -10080,54 +10423,66 @@
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento de Ademailton Silva de Souza, carinhosamente conhecido como Binho, aos 40 anos.</t>
   </si>
   <si>
     <t>23321</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23321/mocao_de_pesar_31-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento de Antonio Costa Borges, ocorrido na tarde de terça-feira, 21 de Abril de 2026.</t>
   </si>
   <si>
     <t>23322</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23322/mocao_de_pesar_32-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento de Avelino Dias da Rocha.</t>
   </si>
   <si>
     <t>23481</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23481/mocao_se_clemente_.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23481/mocao_de_pesar_33-2026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta profundo pesar pelo falecimento do senhor Clemente José dos Santos, que deixa uma trajetória marcada pela simplicidade, respeito, dedicação à família e contribuição à comunidade, ocorrido no dia 06 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>23490</t>
+  </si>
+  <si>
+    <t>Cris Rocha, Adinilson Pereira, Alexandre Xandó, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Ricardo Gordo, Subtenente Muniz</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23490/mocao_de_pesar_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Vitória da Conquista manifesta seu pesar pelo falecimento da Senhora Isabel Rocha Santos, popularmente conhecida como “Dona Deusa”.</t>
   </si>
   <si>
     <t>23206</t>
   </si>
   <si>
     <t>MREP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23206/mocao_de_repudio_01-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO em face das declarações proferidas pela atriz Luana Piovani, as quais, de forma generalizada e desrespeitosa, atingem a comunidade evangélica brasileira.</t>
   </si>
   <si>
     <t>23488</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23488/mocao_de_repudio_-_mocao_de_repudio_a_caixa_economica_federal_em_especial_a_agencia_0079_diante_da_recorrente_e_excessiva_demora_no_atendimento_ao_publico..docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta Moção de Repúdio à Caixa Econômica Federal em especial à Agência 0079, diante da recorrente e excessiva demora no atendimento ao público</t>
   </si>
@@ -10814,135 +11169,153 @@
   <si>
     <t>EMENTA: PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 50/2026, QUE DECLARA AS ABELHAS NATIVAS SEM FERRÃO (MELIPONÍNEOS) COMO PATRIMÔNIO NATURAL DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DISPÕE SOBRE MEDIDAS DE PROTEÇÃO, CONSERVAÇÃO E INCENTIVO À MELIPONICULTURA.</t>
   </si>
   <si>
     <t>23454</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23454/parecer_-_comissoes_-_plc_03-26.docx</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI COMPLEMENTAR Nº 03/2026, QUE REESTRUTURA E ALTERA A DENOMINAÇÃO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL — SEMDES, QUE PASSA A SE DENOMINAR SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, HABITAÇÃO SOCIAL E DIREITOS HUMANOS — SASHDS, ESTABELECE SUA ORGANIZAÇÃO ADMINISTRATIVA, DEFINE AS COMPETÊNCIAS DOS ÓRGÃOS QUE A INTEGRAM, CRIA E EXTINGUE CARGOS EM COMISSÃO, E DÁ OUTRAS PROVIDÊNCIAS. EMENDA MODIFICATIVA AO ANEXO VII. ADEQUAÇÃO DAS ATRIBUIÇÕES DO CARGO DE ADVOGADO DO SUAS. AUSÊNCIA DE ÓBICE JURÍDICO À TRAMITAÇÃO.</t>
   </si>
   <si>
     <t>23455</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23455/parecer_-_comissoes_-_pl_55-26.docx</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 55/2026, QUE DISPÕE SOBRE A PROIBIÇÃO DE FARMÁCIAS E DROGARIAS EXIGIREM O FORNECIMENTO DO CPF DO CONSUMIDOR COMO CONDIÇÃO PARA A COMPRA DE PRODUTOS, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23456</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23456/parecer_-_comissoes_-_pl_57-26_1.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23456/parecer_ao_pl_57-2026.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 57/2026, QUE INSTITUI A PEÇA TEATRAL “JESUS DE NAZARÉ” COMO PATRIMÔNIO CULTURAL E IMATERIAL DA CIDADE DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23457</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23457/parecer_-_comissoes_-_pl_217-25.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23457/parcer_ao_pl_217-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 217/2025, QUE REDUZ PARA 40% O PERCENTUAL COBRADO DE TARIFA DO SERVIÇO DE ESGOTAMENTO SANITÁRIO EFETUADO PELA EMPRESA CONCESSIONÁRIA RESPONSÁVEL PELO SERVIÇO NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS. SERVIÇO PÚBLICO DE INTERESSE LOCAL. MODICIDADE TARIFÁRIA. PROTEÇÃO DO USUÁRIO. AUSÊNCIA DE ÓBICE JURÍDICO SUFICIENTE À TRAMITAÇÃO. RECOMENDAÇÃO DE AJUSTES REDACIONAIS.</t>
   </si>
   <si>
     <t>23459</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23459/parecer_-_comissoes_-_pl_196-2025.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23459/parecer_ao_pl_196-2025..pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, COM RESSALVA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 196/2025, QUE DECLARA O FESTIVAL SUÍÇA BAHIANA COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23460</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23460/parecer_-_comissoes_-_pl_197-25.docx</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 197/2025, QUE INSTITUI O PROGRAMA MUNICIPAL DE EDUCAÇÃO E PREVENÇÃO À VIOLÊNCIA CONTRA A MULHER — “BASTA!!!”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23461</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23461/parecer_-_comissoes_-_pl_199-25.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23461/parecer_ao_pl_199-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 199/2025, QUE DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O COLETIVO DE AMPARO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>23462</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23462/parecer_-_comissoes_-_pl_190-251.docx</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 190/2025, QUE DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE AMPARO ÀS PESSOAS EM LUTO.</t>
   </si>
   <si>
     <t>23463</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23463/parecer_-_comissoes_-_pl_200-25.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23463/parecer_ao_pl_200-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO  PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 200/2025, QUE DISPÕE SOBRE A GARANTIA DE ATENDIMENTO PRIORITÁRIO AOS CORRETORES DE IMÓVEIS DEVIDAMENTE INSCRITOS E REGULARES NO CONSELHO REGIONAL DE CORRETORES DE IMÓVEIS — CRECI, EM ÓRGÃOS E REPARTIÇÕES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA.</t>
   </si>
   <si>
     <t>23464</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23464/parecer_ao_pl_202-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 202/2025, QUE DISPÕE SOBRE A POLÍTICA DE PREVENÇÃO E COMBATE ÀS AMPUTAÇÕES EM PACIENTES DIABÉTICOS  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23465</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23465/parecer_-_comissoes_-_pl_209-25.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23465/parecer_ao_pl209-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 209/2025, QUE INSTITUI A SEMANA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM-ESTAR DOS ANIMAIS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA.</t>
   </si>
   <si>
     <t>23466</t>
   </si>
   <si>
-    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23466/parecer_-_comissoes_-_pl_213-25.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23466/parecer_ao_pl_2013-25.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 213/2025, QUE DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O INSTITUTO M4.</t>
+  </si>
+  <si>
+    <t>23501</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23501/parecer_ao_pl_204-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 204/2025 QUE AUTORIZA O PODER EXECUTIVO A INSTITUIR NO MUNICÍPIO, AÇÕES DEDICADAS AO DIA MUNICIPAL EM DEFESA DAS PRERROGATIVAS DA ADVOCACIA CONQUISTENSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23512</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23512/parecer_-_comissoes_-_plc_47-25.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 47/2025 QUE AUTORIZA O MUNICÍPIO DE VITÓRIA DA CONQUISTA A CONCEDER SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS – APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22595</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Adinilson Pereira, Alexandre Xandó, Cris Rocha, Delegada Gabriela Garrido, Dinho dos Campinhos, Diogo Azevedo, Doutora Lara, Dr. Andreson, Edivaldo Ferreira Júnior, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Ivan Cordeiro, Leia de Quinho, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Márcio de Vivi, Nelson de Vivi, Paulinho Oliveira, Ricardo Babão, Ricardo Gordo, Subtenente Muniz</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22595/proposta_de_emenda_a_lei_organica_no001-2026.pdf</t>
   </si>
   <si>
     <t>Confere nova redação ao art. 82, § 1º, II, e ao art. 113, § 2º, ambos da Lei Orgânica do Município de Vitória da Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>22774</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
@@ -11614,50 +11987,91 @@
     <t>23416</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23416/05._projeto_ferias_sem_fome__2_removed.pdf</t>
   </si>
   <si>
     <t>Institui as diretrizes para o Programa Municipal “Férias Sem Fome”, visando a garantia da segurança alimentar dos estudantes da rede pública municipal de ensino de Vitória da Conquista durante os períodos de recesso e férias escolares, e dá outras providências.</t>
   </si>
   <si>
     <t>23424</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23424/04._projeto_apoio_alimentar_aos_profissionais_servidores_da_rede_publica_municipal_de_ensino_1_removed.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Valorização Funcional, Bem-Estar e Apoio Alimentar destinada aos professores, servidores administrativos, profissionais de apoio e demais colaboradores em efetivo exercício nas unidades da rede pública municipal de ensino de Vitória da Conquista, e dá outras providências.</t>
   </si>
   <si>
     <t>23433</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23433/projeto_de_lei_-_alteracao_na_lei_no_1.219-2004_tornar_obrigatoria_a_vigilancia_das_piscinas_coletivas_por_salva_vidas_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>ALTERAÇÃO NA LEI Nº 1.219/2004 TORNAR OBRIGATÓRIA A VIGILÂNCIA DAS PISCINAS COLETIVAS POR SALVA VIDAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>23506</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23506/06._projeto_programa_uniforme_completo__1_removed.pdf</t>
+  </si>
+  <si>
+    <t>Institui as Diretrizes do Programa “Uniforme_x000D_
+Completo”, garantindo o fornecimento de_x000D_
+vestuário escolar e calçados aos alunos da_x000D_
+rede pública municipal de Vitória da_x000D_
+Conquista, como estratégia de segurança e_x000D_
+igualdade escolar</t>
+  </si>
+  <si>
+    <t>23507</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23507/bebe_a_bordo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Bebê a Bordo”, que estabelece diretrizes para a oferta de transporte adequado e humanizado às mulheres puérperas no retorno às suas residências após alta médica em unidades públicas de saúde do Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23508</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23508/psicologo_obstetra.pdf</t>
+  </si>
+  <si>
+    <t>Assegura à parturiente o direito à presença de “Psicólogo Obstetra” durante o trabalho de parto, parto e pós-parto imediato nas maternidades, casas de parto e estabelecimentos hospitalares congêneres das redes pública e privada do Município de Vitória da Conquista, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23509</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23509/acompanhamento_pre-natal_parto_e_pos-parto_de_gestantes_com_tea.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para o acompanhamento pré-natal, parto e pós-parto de gestantes com Transtorno do Espectro Autista no âmbito do Município de Vitória da Conquista, e dá outras providências.</t>
   </si>
   <si>
     <t>22446</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22446/mensagem_no_01-2026_ao_pl_no_01-2026_-_altera_data-base_das_revisoes_e_reajustes_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 01/2026 ao PL nº 01/2026 - Altera o art. 92 da Lei Municipal nº 1.762, de 30 de junho de 2011, que dispõe sobre o Estatuto do Magistério Público Municipal e o Plano de Carreira e Remuneração dos Profissionais da Educação no Município de Vitória da Conquista, e dá outras providências.</t>
   </si>
   <si>
     <t>22748</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22748/a_mensagem_no_02-2026_ao_pl_no_02-2026_-_amplia_o_quantitativo_geral_de_vagas_para_o_cargo_de_nutricionista.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 02/2026 ao PL nº 02/2026 - Dispõe sobre a ampliação do número de vagas para o cargo de provimento efetivo de Nutricionista no Quadro de Pessoal do Município de Vitória da Conquista, altera o Anexo I da Lei Municipal nº 1.760, de 27 de junho de 2011, e dá outras providências.</t>
   </si>
@@ -12231,50 +12645,59 @@
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23411/requerimento_47-2026.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, que seja encaminhado à Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Edgard Larry Andrade Soares, Secretário Municipal de Educação, o presente Requerimento de Informações, para que prestem, no prazo legal, esclarecimentos detalhados acerca da situação funcional dos monitores escolares no âmbito da rede municipal de ensino.</t>
   </si>
   <si>
     <t>23412</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23412/requerimento_48-2026.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, que seja encaminhado à Sua Excelência a Senhora Ana Sheila Lemos Andrade, Prefeita Municipal de Vitória da Conquista, e ao Ilustríssimo Senhor Edgard Larry Andrade Soares, Secretário Municipal de Educação, o presente Requerimento de Informações, acerca da situação funcional e das atribuições desempenhadas pelos servidores ocupantes do cargo de Instrutor de Artes/Cultura que atuam nas escolas de educação em tempo integral da rede municipal de ensino.</t>
   </si>
   <si>
     <t>23413</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23413/requerimento_49-2026.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, que seja solicitado à Prefeita Municipal de Vitória da Conquista – BA, Senhora Ana Sheila Lemos Andrade, e ao Chefe do Gabinete Civil, o Secretário Municipal da Casa Civil, Senhor Ivanildo Silva, que encaminhem a esta Casa Legislativa a relação de servidores públicos efetivos que ocupam cargos comissionados na estrutura do Poder Executivo Municipal, indicando os cargos e secretarias que estão vinculados, bem como seus respectivos vencimentos.</t>
   </si>
   <si>
+    <t>23510</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23510/requerimento_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à mesa na forma regimental vigente, ouvido o Plenário, a realização de Audiência Pública no dia 18 de maio, às 19h, com o objetivo de debater sobre a implantação do Hospital Universitário (HU) no Campus Anísio Teixeira da Universidade Federal da Bahia – UFBA em Vitória da Conquista.</t>
+  </si>
+  <si>
     <t>22354</t>
   </si>
   <si>
     <t>REQT</t>
   </si>
   <si>
     <t>Requerimento de Tribuna Livre</t>
   </si>
   <si>
     <t>Tribuna Livre</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22354/tribuna_livre.pdf</t>
   </si>
   <si>
     <t>O jornalista e pai atípico Júnior Patente solicita o uso da tribuna livre com o objetivo de "apresentar aos parlamentares e à comunidade conquistense o trabalho de relevância social desenvolvido por meio do Portal Incluir e do programa Inclusão em Foco. Ambas as iniciativas são dedicadas à promoção da acessibilidade e da inclusão em todosos níveis, servindo como ponte entre as necessidades das pessoas com deficiência (PcD) e a sociedade civil".</t>
   </si>
   <si>
     <t>22649</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22649/requerimento_tribuna__luan_ferro_aragao.pdf</t>
   </si>
   <si>
     <t>Luan Ferro Aragão, em nome do Grupo de professores aprovados no concurso 0012023, do Município de Vitória da Conquista, solicita o uso da Tribuna Livre para falar sobre a convocação do concurso realizado em 2023 que, até o presente momento, não foram convocados.</t>
@@ -13034,50 +13457,86 @@
     <t>LEI Nº 3.147, DE 06 DE MAIO DE 2026- Institui no calendário Oficial do Município de Vitória da Conquista, O Dia Municipal do Sanfoneiro e Sanfoneira, a ser celebrado anualmente no dia 01 de junho, nesta cidade e dá outras providências</t>
   </si>
   <si>
     <t>23468</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23468/lei_no_3.148-2026.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3.148, DE 06 DE MAIO DE 2026.Institui  a  Semana  Municipal  de  Conscientização  e  Combate  à  Ludopatia  no  Município  de  Vitória  da Conquista - Bahia, e dá outras providências.</t>
   </si>
   <si>
     <t>23469</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23469/lei_no_3.149-2026.pdf</t>
   </si>
   <si>
     <t>LEI Nº 3.149, DE 06 DE MAIO DE 2026 - Dispõe  sobre  a  criação  de  campanhas  educativas  para  o  uso  seguro  da  bicicleta  no  Município  de Vitoria da Conquista - BA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23525</t>
+  </si>
+  <si>
+    <t>3150</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23525/lei_no_3.150-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.150, DE 07 DE MAIO DE 2026- Denomina a atual Rua J como Rua Adonias Rebouças São José, localizada no bairro Zabelê, UrbisIV e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23526</t>
+  </si>
+  <si>
+    <t>3151</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23526/lei_no_3.151-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI Nº 3.151, DE 07 DE MAIO DE 2026- Dispõe sobre a ampliação do número de vagas para o cargo de provimento efetivo de Nutricionista no Quadro de Pessoal do Município de Vitória da Conquista, altera o Anexo I da Lei Municipal nº 1.760,de 27 de junho de 2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>23527</t>
+  </si>
+  <si>
+    <t>3152</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23527/lei_no_3.152-2026.pdf</t>
+  </si>
+  <si>
+    <t>LEI COMPLEMENTAR Nº 3.152, DE 07 DE MAIO DE 2026- Institui e disciplina o Programa “Meu Lar”, no âmbito do Município de Vitória da Conquista, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -13381,56 +13840,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22749/emenda_pl_153-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23453/06-_emenda_modificativa_para_projeto_complementar_03-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22389/praca_dom_barros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22390/cata_bagulho_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22391/creche_paulo_freire.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22392/tapa_buraco._av._paradocx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22393/indicacao_patrolamento_e_cascalhamento_-_distrito_de_jose_goncalves.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22394/indicacao_limpeza_rocagem_-_bruno_barcelar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22395/redutor_de_velocidade_rua_primavera_bairro_primavera.odt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22396/asfalto_barrocas_-1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22397/indicacao_para_fazer_a_reforma_do_posto_de_saude_bate_pe.odt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22398/indicacao_construcao_do_posto_de_saude_pedra_branca.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22399/esgotamento_sanitario_sao_sebastiao_2026.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22400/indicacao_limpeza_do_bairro_nossa_senhora_aparecida.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22401/esgotamento_sanitario_lagoa_das_flores_2026.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22402/reforma_posto_brejo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22403/estrada_ladeira_da_jiboia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22404/estrada_estrada_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22405/indicacao_luis_paulo_servicos_pub._of_002.26_limpeza_publica_praca_abdias_soares.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22406/indicacao_luis_paulo_servicos_pub._of_003.26_limpeza_publica_praca_ciprestes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22407/indicacao_desenvolvimento_rural._of_004.26_patrolamento_e_casc.lagoa_de_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22408/indicacao_desenvolvimento_rural._of_005.26_patrolamento_e_casc.lagoa_de_jose_luiz_mercadinho_bahia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22409/rod._coriolano_sales.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22410/indicacao_de_operacao_tapa-buraco_-_av._guanambi_-_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22411/indicacao_limpeza_e_rocagem_-_praca_adelmario_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22412/01_-_indicacao_tapa_buracos_-_campinhos.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22413/indicacao_sesep_-_limpeza_de_via_-_bairro_brasil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22414/indicacao_sms_-_fiscalizacao_de_imovel_abandonado_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22415/02_-_indicacao_limpeza_area_verde_pedro_alves_da_cunha.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22416/indicacao_-_rampas_no_cristo_de_mario_cravo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22417/indicacao_sesep_-_limpeza_no_vila_sul_e_vila_bonita.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22418/indicacao_reforma_do_posto_de_inhobim.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22419/indicacao_revitalizacao_praca_e_quadra_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22420/indicacao_abrigo_de_onibus_bairro_lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22421/indicacao_revitalizacao_praca_inhobim.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22422/indicacao_para_patrolamento_e_recuperacao_das_estradas_do_povoado_do_regiao_jose_goncalves_varios_povoados.odt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22426/indicacao_cascalhamento_e_patrolamento_lajedinho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22427/indicacao-larguinha-patrolamento_e_cascalhamento_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22428/indicacao_patrolamento_e_cascalhamento_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22429/manilhas_em_rancho_alegre.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22431/001-_indicacao_operacao_tapa_buracos_na_av_franklin_ferraz2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22432/002-_indicacao_operacao_tapa_buracos_na_avenida_espanha_com_av_franklin_ferraz2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22433/003_-_indicacao__limpeza_da_rua_guilherme_aguiar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22437/indicacao_com_policia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22438/indicacao_maternidade_regional.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22442/patrolamento_rua_r_nenzinha_santos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22443/patrolamento_povodo_do_baixao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22444/academias_ao_ar_livre_voltadas_a_pratica_de_musculacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22445/braco_de_lampada_e_lampada_do_porte_na_rua_espanha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22448/indicacao_casas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22449/indicacao_praca_bosque_da_paquera.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22450/indicacao_patrolamento_cascalhamento-fazendinha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22451/reforma_e_ampliacao_posto_de_saude_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22487/tapa_buraco_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22488/tapa_buraco_rua_anage.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22489/tapa_buraco_av__brumado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22490/construcao_da_creche_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22491/coelba_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22492/indicacao_luis_paulo_servicos_pub._of_006.26_limpeza_publicacanteiro_central_da_urbis_v.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22493/indicacao_-_continuacao_do_canal_de_drenagem_pe_de_galinha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22494/indicacao_-_prescricao_de_iptu_automatico.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22495/indicacao_-_patrol._e_casc._quatis_do_fumaca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22496/indicacao_-_patrol._e_casc._pe_de_galinha.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22497/indicacao_infraestrutura_-_tapa_buracos_nenzinha_santos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22498/indicacao_sesep_-_limpeza_cemiterio_kadija.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22499/indicacao_iluminacao_-_sesep_-_praca_novo_olhar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22500/indicacao_infraestrutura_-_cascalhamento_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22501/coelba_larguinha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22502/indicacao_reforma_do_posto_de_saude_miro_cairo.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22503/indicacao__breno_farias_of.007.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22504/indicacao__jackson_seinfra_of.008_pov.malhada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22505/indicacao__breno_farias_of.009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22506/indicacao_patrolamento_riachinho_ie_ii.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22507/faixa_de_pedestre_me_frente_a_igreja_assembleia_de_deus_urbis_vi.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22508/004-_indicacao_operacao_tapa_buracos_na_av_franklin_ferraz2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22509/patrolamanto_cascalhamento_sede_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22510/patrolamanto_cascalhamento_povoado_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22511/patrolamanto_cascalhamento_povoado_de_caicara.odt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22512/indicacao_patrolamento_lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22513/indicacao_revitalizacao_praca_otacilio_rocha.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22514/indicacao_revitalizacao_praca_caju.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22515/indicacao_para_fazer_a_limpeza_das_ruas_do_bairro_bruno_barcelar_e_canais.odt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22517/03_-_indicacao_limpeza_-_rua_olavo_bilac_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22518/operacao_tapa-buracos_em_toda_a_avenida_central_do_loteamento_henriqueta_prates.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22519/servicos_de_limpeza_no_entorno_da_praca_maria_alves_moutinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22520/revitalizacao_da_praca_maria_alves_moutinho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22521/04_-_indicacao_limpeza_-_rua_panama_pdf.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22522/demolicao_total_do_antigo_galpao_de_reciclagem_localizado_no_loteamento_henriqueta_prates.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22523/05_-_indicacao_pintura_faixa_de_pedestre_-_facilita_pdf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22524/06_-_indicacao_pintura_faixa_de_pedestre_-_ascendino_melo_pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22525/005-_indicacao_operacao_tapa_buracos_av._panama_bairro_jurema.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22526/06_-_indicacao___coleta_lixo_bairro_iro_cairo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22534/rocagem_da_estrada_do_igua_ao_campo_formoso_1_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22535/indicacao_cachoeira_dos_porcos-1_1_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22536/indicacao_estrada_do_riachinho_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22537/indicacao_patrolamento_e_cascalhamento_bonito_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22538/reforma_posto_riachinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22539/reforma_estrada_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22540/indicacao_passagem_elevada.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22541/posto_bairro_brasil.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22542/ampliacao_a_creche___maria_de_lourdes_bairro_brasil.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22543/posto_boa_vistadoc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22544/posto_morada_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22545/indicacao_sesep_-_limpeza_de_via_-_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22546/indicacao_limpeza_e_rocagem_-_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22547/indicacao_limpeza_e_rocagem_-_pe_de_galinha.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22548/indicacao_limpeza_e_rocagem_-_inocoop_ii.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22549/indicacao_limpeza_e_rocagem_-_bem-querer.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22550/_indicacao_-__solicitacao_de_reparos_urgentes__escola_municipal_claudio_manoel_da_costa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22551/indicacao_infraestrutura_-_cascalhamento_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22552/indicacao_sesep_-_rocagem_das_vias_recanto_dos_passaros_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22553/indicacao__jackson_seinfra_of.010_tapa_buraco_rua_santa_rita_n.s.aparecida.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22554/patrolamanto_cascalhamento_povoado_de_tigre.odt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22555/patrolamanto_cascalhamento_povoado_de_vereda_grande.odt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22556/patrolamanto_cascalhamento_povoado_de_itapirema.odt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22557/patrolamanto_cascalhamento_regioes_da_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22558/indicacao_operacao_tapa_buraco_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22559/indicacao_reforma_do_posto_de_saude_igua.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22560/indicacao_refletores_campo_cachoeira_dos_porcos.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22561/praca_duas_vendas-1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22562/aguadas_assentamentos-1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22563/aracao_de_terras_cj_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22564/indicacao_operacao_tapa_buraco_na_rua_u_bairro_aparecida_e_guarani_20261.odt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22566/indicacao__breno_farias_of.011.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22579/indicacao_-_redutor__mega_grill.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22580/indicacao_-_limpeza_conveima_i_ii_e_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22581/indicacao_sra_sheila_lemos_of_003.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22582/indicacao_sra_sheila_lemos_of_004.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22584/indicacao_-_limpeza_praca_iza_medeiros.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22585/indicacao_-_limpeza_rua_das_antilhas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22589/indicacao_cascalhamento_estrada_nova_cemiterio_limeira_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22590/paisagismo20vila20marina.pdf.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22591/indicacao_sac_zona_oeste.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22583/indicacao_sra_sheila_lemos_of_006.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22599/construcao_da_creche_morada_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22600/indicacao_de_operacao_tapa-buraco_-_rua_claudia_botelho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22601/indicacao_de_reforma_da_quadra_-_res._das_rosas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22602/inicacao_semob_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22603/indicacao_infraestrutura_-_cascalhamento_nenzinha_santos_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22604/indicacao_infraestrutura_-_cascalhamento_vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22605/indicacao_sesep_-_limpeza_de_vias_-_vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22606/indicacao_limpeza_e_rocagem_-_urbis_i.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22607/pavimentacao__asfaltica_rua_nove_d_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22608/construcao_da_escola_estadual_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22609/pavimentacao_asfaltica_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22610/pavimentacao_asfaltica_povoado_de_caicara.odt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22611/creche_sede_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22612/indicacao_-_jose_goncalves.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22613/tapa_buraco_rua_professor_itamar.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22614/indicacao_infraestrutura_-_tapa_buraco_no_inocoop_i.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22615/indicacao_sra_sheila_lemos_of_013.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22616/indicacao_hospital_pediatrico.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22617/indicacao__breno_farias_of.014_corta_lote.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22618/indicacao_luis_paulo_servicos_pub._of_016.26_iluminacao_corta_lote.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22619/007_-_indicacao_limpeza_no_entorno_do_posto_da_nova_cidade.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22620/008_-_indicacao_limpeza_no_entorno_do_escola_helder_thomaz.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22621/009-_indicacao_manutencao_autoclave.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22622/indicacao_hospital_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22623/reforma_posto_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22624/casa_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22625/reforma_posto_casa_de_telha.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22626/sanitarios_campo_de_duas_vendas_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22627/indicacao_centro_de_referencia_tea.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22628/rocagem_da_praca_da_rua_tele_santana.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22629/ocagem_no_canteiro_central_da_avenida_eduardo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22630/realizacao_de_limpeza_na_rua_odilon_correia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22631/realizacao_de_operacao_rocagem_na_avenida_olivia_flores_no_bairro_candeias.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22632/indicacao_hospital_municipal.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22633/_indicacao_rua_via_local_dois_-_candeias.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22634/indicacao_conjunto_semaforico.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22635/indicacao_recapeamento_asfaltico_da_rua_alziro_prates.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22637/11_-_indicacao_limpeza_praca_dos_motoristas_pdf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22638/12_-_indicacao_limpeza_praca_agapito_couto_pdf.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22639/13_-_indicacao_limpeza_praca_rogaciano_carneiro_da_silva_pdf.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22640/indicacao_-_av._frei_beijamim.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22641/indicacao_-_libero_badaro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22642/indicacao_-_venceslau_bras.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22643/indicacao_-_nilton_golcalves.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22644/indicacao_patrolamento_vila_sao_jose.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22647/reforma_da_escola_municipal_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22650/pavimentacao__asfaltica_rua___tupy_guarani__urbis_vi.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22651/copia_de_indicacao_infraestrutura_-_tapa_buraco_no_inocoop_ii_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22652/pavimentacao__asfaltica_rua__b.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22653/indicacao_-_infraestrutura_-__vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22654/indicacao_posto_de_saude_-_pov._algodao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22655/indicacao_limpeza_de_acude_-_pov._lagoa_da_visao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22656/limpeza_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22657/reforma_e_ampliaca_colegio_povoado_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22658/modelo_passagem_elevada.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22659/linha_de_onibus_transporte_coletivo.odt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22660/creche_recanto_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22661/indicacao__edgard_larryof.015_escola_corta_lote.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22662/indicacao_-_limpeza_e_rocagem_res._das_rosas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22663/indicacao_-_mao_unica_nas_ruas_a_e_b_res_das_rosas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22664/sanitarios_quadra_morada_real.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22665/reforma_quadra_capinal.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22666/indicacao_faixa_de_pedestre_rua_educardo_santos_costa.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22667/indicacao_poda_de_arvora_poco_escuro.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22669/indicacao_colegio_estadual_elizabeth_ferreira_lopes.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22670/indicacao_jackson_seinfra_of.017_lot._flamboyant..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22671/indicacao_luis_paulo_semob._of_012.26_linha_r03_pradoso_x_centro.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22672/realizacao_de_patrolamento_na_rua_b_rua_c_rua_d_rua_f_e_avenida_d_no_loteamento_mariana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22673/realizacao_de_operacao_tapa-buraco_na_rua_odilon_correia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22674/operacao_tapa-buraco_na_rua_cleusa_meira_sousa_do_prado_no_bairro_primavera..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22675/operacao_rocagem_na_area_compreendida_entre_a_avenida_paulo_ludovico_e_a_rua_ulisses_do_prado_nogueira.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22676/012-_indicacao_limpeza_no_cond_campo_verde.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22677/011_-_indicacao__limpeza_e_iluminacao_da_quadra_do_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22678/indicacao_jackson_seinfra_of.018_lot.morumbi..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22679/13_-_indicacao_limpeza_-_ruas_bairro_jurema_pdf.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22680/15_-_indicacao_limpeza_praca_moises_caetite.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22681/16_-_indicacao_limpeza_avenida_filipinas.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22682/17_-_indicacao_limpeza_condominio_lagoa_azul.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22701/indicacao_radar_avenida_filipinas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22702/posto_de_saude_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22703/equipamentos_unidade_de_saude_lagedinho.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22704/indicacao_campo_de_futebol_limeira_-_2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22705/indicacao_quadra_de_esportes_limeira_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22706/indicacao_quadra_de_esportes_bandinha_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22707/indicaca_reforma_posto_de_saude_capinal.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22708/indicacao_reforma_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22709/indicacao_reforma_posto_de_saude_barrocas.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22710/indicacao_reforma_ceasa.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22711/indicacao_revitalizacao_presidente_dutra.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22712/indicacao_creches_nos_distritos.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22714/indicacao_ponto_de_onibus__loteamento_cidade_serrinha.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22715/indicacao_-_reforma_do_parque_e_implantacao_de_academia_res_das_rosas.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22716/pavimentacao_asfalticas_em_torno_da_praca_das_malvinas_povoado_de_sao_sebatiao.odt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22717/indicacao_rua_pastor_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22718/construcao_de_praca_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22719/indicacao_mutirao_oftalmo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22720/indicacao_ppp_creches.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22721/limpeza_sao_sebastiao_e_nas_malvinas.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22722/implantacao_ponto_de_onibus_-_primavera.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22723/limpeza_e_rocagem_-_primavera.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22725/indicacao_luis_paulo_servicos_pub._of_019.26_iluminacao_loteamento_morumbi.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22726/equipamentos_unidade_de_saude_limeira.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22728/indicacao_-_operacao_tapa-buraco_rua_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22729/drenage_das_aguas_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22730/indicacao_sra_sheila_lemos_of_010.2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22731/indicacao_sra_sheila_lemos_of_002.2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22732/indicacao_sra_sheila_lemos_of_008.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22733/indicacao_-_ampliacao_e_reforco_da_linha_de_onibus_r20__uesb_no_bairro_cidade_modelo..docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22734/indicacao-_ifa-_agentes_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22740/18_-_indicacao_limpeza_praca_do_caja_pdf.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22741/19_-_indicacao_limpeza_praca_hercilio_lima_pdf.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22742/21_-_indicacao_limpeza_lateral_estadio_lomanto_junior.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22743/indicacao_ubs_sao_joao_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22744/0213_-_idicacao_ponto_onibus_proximo_justica_federal.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22745/indicacao_rua_avenida_joao_abuchid-_candeias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22746/015_-indicacao__ubs_simao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22762/indicacao_restaurante_popular_zona_oeste.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22763/indicacao_patrolamento_bairro_primavera.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22764/20_-_indicacao_limpeza_-_rua_laudionor_brasil_pdf.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22765/indicacao_patrolamento_miro_cairo.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22766/indicacao_-_oficio_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22767/indicacao_-_oficio_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22768/indicacao_limpeza_de_bueiros_urbis_2_e_urbis_3.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22769/indicacao_-_avenida_imperial.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22770/posto_de_saude_-_farinha_molhada_2.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22771/cobertura_quadra.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22772/coelba_renato_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22773/estrada_canaa_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22778/indicacao_rua_padre_palmeira.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22779/indicacao_tv_pedro_henrique_santos_barros.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22780/indicacao_av_brumado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22781/indicacao_av_expedicionarios.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22782/indicacao_sra_sheila_lemos_of_011.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22783/estrada_santa_marta.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22784/solicitacao_redutor_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22785/indicacao_reforma_posto_de_saude_patagonia.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22786/indicacao_reforma_posto_de_saude_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22787/indicacao_reforma_posto_de_saude_igua.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22788/implantacao_de_ciclovia_na_avenida_deputado_ulisses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22789/realizacao_de_operacao_tapa-buraco_na_avenida_contorno_no_bairro_primavera..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22790/realizacao_de_operacao_tapa-buraco_na_rua_cleusa_meira_sousa_do_prado_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22791/tapa-buraco_na_avenida_jesiel_norberto_no_bairro_candeias_nas_proximidades_da_petz..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22792/indicacao_-_oficio_no_009_2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22793/indicacao_-_oficio_no_010_2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22794/limpeza_e_rocagem_loteamento_copacabana.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22795/linha_de_onibus_rua_do_estreito.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22796/pavimentacao_bairro_conveima_ii.odt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22797/construcao_quadra_jardim_guanabara.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22798/indicacao_unidade_basica_de_saude_do_bairro_urbis_v.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22799/indicacao_-_rua_gilberto_de_queiroz_pdf_2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22800/bairro_urbis_ii.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22801/reposicao_de_lampadas_pdf.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22802/indicacao_-_oficio_no_011_2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22803/indicacao_-__servicos_publicos_-_limpeza_licia_pedral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22804/indicacao_-__servicos_publicos_-_.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22805/indicacao_de_operacao_tapa-buraco_-_rua_ribeira_do_pombal.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22806/indicacao_-_placas_res_das_rosas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22807/indicacao_campo_futebol_bandinha_.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22808/indicacao_campo_de_futebol_riachinho.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22809/indicacao_container_riachinho_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22810/indicacao_asfalto_rua_tg_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22811/_indicacao_-_infraestrutura_-__recuperacao_da_valeta_em_frete_licia_pedral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22812/__indicacao_-_infraestrutura_-__recuperacao_da_ponte_do_vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22813/indicacao_de_operacao_tapa-buraco_-_av._itabuna.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22814/indicacao_-_oficio_no_012_2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22815/indicacao_claudia_botelho.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22816/indicacao_jose_de_san_martins.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22817/indicacao_praca_nossa_senhora_da_luz.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22818/indicacao_quadra_nova_cidade.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22819/rocagem_cachoeira_destradas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22820/rocagem_cachoeira_destradas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22821/saude_pov_cobras.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22835/tapa_buraco_rua_cotegipe.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22836/poda_de_arvores_lomantao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22837/indicacaoarea_verde_-_creche_e_escola_mozart_tanajura.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22838/drenagem_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22839/pavimentacao_vila_elisa-1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22840/pavimentacao_renato_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22841/_indicacao_-_infraestrutura_-__revitalizacao_com_pavimentacao_asfaltica_da_rua_z_localizada_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22842/santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22843/indicacao_-_infraestrutura_-__esgoto_sanitario_da_feira_do_am.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22844/indicacao_-__servicos_publicos_-_lavagem_da_feira_do_am.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22845/indicacao_-__servicos_publicos_-_guarda_municipal_na_feira_do_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22846/indicacao__manutencao_da_ambulacia_do_posto_de_saude_de_bate_pe..odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22847/019_-__indicacao__limpeza_e_capinagemna_praca_do_caja.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22848/018_-_indicacao_limpeza_no_entorno_do_posto_jardim_valeria_1_2.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22849/020-_indicacao_para_reforma_e_manutencao_da_academia_da_saude_da_vila_serrana_i.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22850/021_-_indicacao_patrolamento_e_rocagem_o_assentamento_lamarca.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22851/indicacao_de_patrolamento_e_cascalhamento_-_periperi_x_vereda_x_tigre.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22852/indicacao_-_iluminacao_10.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22853/indicacao_-_urbis_2_pdf_8.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22854/indicacao_-_tapa_buraco_8.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22855/estudo_topografico_com_manilhamento_para_as_estradas_do_choca.odt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22856/construcao_de_quadra_coberta_no_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22857/construcao_de_um_reservatorio_de_um_piscinao_-_reservatorio_de_agua_em_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22858/patrolamento_e_cascalhamento_nas_estradas_-_sao_sebastiao_a_sao_domingos_sao_sebastiao_a_barra_do_choca_e_sao_sebastiao_ao_brejo.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22864/indicacao_seinfra_acostamento.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22865/indicacao_redutor_de_velocidade_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22866/indicacao_pavimentacao_asfaltica_malvina.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22867/indicacao_revitalizacao_da_praca_dos_ipes.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22868/indicacao_reforma_do_posto_de_saude_santa_helena.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22869/indicacao_operacao_tapa_buraco_avenida_professor_itamar.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22870/indicacao_revitalizacao_praca_seu_rosa_nova_cidade.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22871/indicacao_limpeza_bairro_henriqueta_prates.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22873/indicacao_sra_sheila_lemos_of_005.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22874/indicacao_sra_sheila_lemos_of_009.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22875/indicacao_sra_sheila_lemos_of_014.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22876/reforma_e_ligacao_do_ar_condicionado_escola_municipal_da_estiva.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22880/pavimentacao_asfaltica_nas_ruas_da_sede_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22881/patrolamanto_cascalhamento_das_estradas_que_ligam_a_sede_de_jose_goncalves_ao_povoado_do_xavier.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22882/construcao_de_uma_creche_no_bairro_conveima_ii.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22883/indicacao_grades_na_drenagem.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22884/ciclovia_e_iluminacao_ba539-1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22885/ponte_ribeirao-1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22886/22_-_indicacao_limpeza_praca_rua_tereza_santana_-_bairro_boa_vista_pdf.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22887/23_-_indicacao_limpeza_pracas_avenida_cuiaba_pdf.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22888/24_-_indicacao_limpeza_ruas_bairro_alegria_pdf.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22889/25_-_indicacao_iluminacao_quadra_lagoa_das_bateias.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22890/abertura_de_lagoa_no_assentamento_lagoa_nova_no_distrito_de_igua..pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22891/operacao_tapa-buraco_na_rua_dely_vieira.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22892/recuperacao_do_meio-fio_na_rua_v_no_bairro_felicia.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22893/redutor_de_velocidade_rua_v_no_bairro_felicia_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22894/22_-_indicaao_patrolamento_rua_a_lot_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22895/23_-_indicaao_patrolamento_ruaav_jose_machado_costa.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22910/indicacao_para_cachoeira_dos_porcos.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22911/indicacao_-_reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22912/rua_jonas_hortelio_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22913/indicacao_clinica_da_dor.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22914/indicacao_ponto_de_apoio_cemae_zona_oeste.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22915/indicacao_equipe_de_saude_psoto_solange_hortelio.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22916/iluminacao_santa_marta_sede.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22917/mobilidade_transporte_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22920/quebra_mola_rua_andorinha.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22921/indicacao_limpeza_e_rocagem_-_cidade_modelo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22922/capinageem_no_bairro_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22923/indicacao_limpeza_e_rocagem_-_lot._jardim_esplanada.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22924/indicacao__r._tv_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22926/estudo_de_viabilidade_tecnica_para_o_escoamento_de_agua_na_rua_das_oliveiras.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22927/operacao_tapa_buracos_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22928/recapeamento_asfaltico_1.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22929/indicacao_rocagem_conveima_ii.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22930/base_da_policia_militar_em_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22931/patrolamento_e_casc._pau_de_ferro_e_farinha_molhada.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22932/posto_de_saude_da_estiva.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22933/recuperacao_de_estrada_no_baixao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22934/tapa-buraco_na_rua_abel_damiao_de_souza.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22937/26_-_indicacao_limpeza_-_rua_e_bairro_urbis_4_pdf.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22938/27_-_indicacao_limpeza_pracas_bairro_nova_cidade_pdf.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22939/28_-_indicacao_pintura_faixa_de_pedestre_-_avenida_crescencio_silveira_pdf.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22940/29_-_indicacao_pintura_faixa_de_pedestre_-_avenida_alberto_leal_com_olivia_flores_pdf.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22941/indicacao_rocagem_estradas_barrocas_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22942/indicacao_manilhas_estrada_barrocas_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22943/entrada_distrito.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22944/av_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22945/unidade_de_saude_agrovila-1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22946/indicacao_reposicao_de_lampadas_gameleira.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22947/indicacao_redutor_de_velocidade_bateias_02.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22948/pavimentacao_da_estrada_br_116_ao_povoaod_de_cortalote_e_poco_verde.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22949/indicacao_luis_paulo_servicos_pub._of_021.26_limpeza_publica_terras_do_remanso.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22950/indicacao_luis_paulo_semob._of_022.26_faixa_de_pedestre_avenida_boa_vontade.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22951/indicacao__edgard_larry_of.023.2026.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22953/024_-_indicacao__limbpeza_e_capinagem_no_loteamento_henriqueta_prates.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22954/23_-_indicaao_patrolamento_ruaav_jose_machado_costa.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22955/25_-_indicaao_cratera_rua_a_lot_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22956/operacao_tapa-buraco_na_avenida_josue_sousa_sampaio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22957/indicacao_avenida_casemiro.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22962/indicacao_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22977/tapa-buraco_na_rua_panama_no_bairro_jurema.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22978/limpeza_e_rocagem_no_entorno_do_muro_do_antigo_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22979/estudo_de_viabilidade_-_pista_corrida_olivia_flores.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22980/estrada_vilaelisaxsanta_marta.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22981/indicacao_sra_sheila_lemos_of_012.2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22982/indicacao_infraestrutura_-_operacao_tapa_buraco_no_inocoop_i.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22983/indicacao_-_oficio_no_013_2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22984/indicacao_-_oficio_no_014_2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22985/indicacao__jackson_seinfra_of.027_recapeamento_asfaltico_sumare.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22986/indicacao_tapa_buracos_aparecida.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22987/indicacao_faixa_de_pedestres_urbis_5.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22988/indicacao_patrolamento_jaragua.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22989/indicacao_luis_paulo_servicos_pub._of_025.26_limpeza_publica_praca_do_cemiterio_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22990/indicacao_luis_paulo_servicos_pub._of_026.26_limpeza_publica_ruas_do_sumare.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22991/pavimentacao_asfaltica_br116_a_itaipu_-_reforco_2026.odt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22992/indicacao_bracos_de_luz_-_bairro_conveima_ii.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22993/reforco_reforma_do_posto_de_saude_povoado_de_itaipu.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22994/reforco_pavimentacao_cabeceira_alta.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22995/indicacao_parklet.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22996/027_-indicacao_reposicao_de_lampadas_na_avenida_jorge_teixeira.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22997/028_-indicacao_poda_de_arvore_na_avenida_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22998/indicacao_faixa_de_pedestre_jorge_teixeira.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22999/30_-_indicacao_limpeza_-_rua_benigno_santos_pdf.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23000/31_-_indicacao_limpeza_-_rua_fernando_spinola_pdf.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23001/estrada_vila_esperanca.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23002/poco_artesiano-2.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23003/iluminacao_bem_querer-1.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23010/patrolamanto_cascalhamento_quebra_mato_e_regiao.odt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23012/indicacao_construcao_de_campo_miro_cairo.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23013/indicacao_alambrado_campo_do_flamenguinho.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23014/indicacao_pavimentacao_estrada_matinha.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23015/indicacao_encascalhamento.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23026/patrolamanto_cascalhamento_lagoa_das_flores_e_regiao.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23027/indicacao_cid_programa.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23028/32_-_indicacao_limpeza_praca_norberto_aurich_pdf.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23029/01._indicacao_manutencao_asfaltica_bairro_felicia_2_removed.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23030/33_-_indicacao_tapa_buracos_-_alirio_sales_pdf.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23031/34_-_indicacao_limpeza_-_rua_carioca_pdf.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23032/35_-_indicacao_limpeza_-_avenida_aracaju_pdf.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23043/29_-_indicacao_rua_ivo_freire_de_aguiar_bairro_candeias.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23044/30_-_indicacao_avenida_santa_helena_bairro_sumare.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23045/31_-_indicacao_rua_monte_castelo_bairro_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23046/atendimento_do_cartao_sus_retorno_na_sub_prefeitura.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23047/poda_de_arvore_ao_lado_da_quadra_do_colegio_moises_meira.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23048/reforco_creche_povoado_de_sao_sebastiao.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23049/indicacao_-_redutores_de_velocidade_2.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23050/indicacao_-_patrolamento_4.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23051/estrada20juazeiro.pdf.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23052/lot20santa20monica.pdf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23053/creas20rural.pdf.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23054/limpeza20do20poccca7o20artesiano20da20lixa.pdf.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23055/indicacao_patrolamento_chacaras_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23056/indicacao_reposicao_de_lampadas_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23057/indicacao_ponte_vila_sao_jose_alto_do_boa_vista.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23058/indicacao_compressor_posto_de_saude_igua.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23063/indicacao_praca_da_matriz_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23064/indicacao_rua_da_quadra_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23065/patrolamento_e_cascalhamento_das_ruas_e_em_torno_da_praca_das_malvinas_povoado_de_sao_sebastiao.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23066/32-indicacao_avenida_piripa_bairro_cruzeiro_2.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23067/feira_de_empregabilidade.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23068/indicacao_-__guarda_municipal_no_ceasa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23070/033_-indicacao_capinagem__roseira_para_lagoa_comprida_e_mae_eleoteria.odt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23071/034_-indicacao_limpeza_de_acudea.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23073/indicacao_tapa-_buraco_-_b.brasil.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23074/indicacao_tapa-buraco_-_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23075/03._indicacao_limpeza_da_rua_antonia_fernandes_santos_silva_no_bairro_santa_cecilia_1.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23076/pavimentacao__asfaltica_rua_irma_dulce.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23077/reforco_redutor_de_velocidade_rua_dos_andrades.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23080/operacao_rocagem_na_entrada_do_bairro_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23081/rocagem_rua_sifredo_pedral_sampaio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23082/limpeza_rua_c_-_ifba.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23083/retirada_de_arvore_rua_alberto_oliveira.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23084/pavimentacao_jardim_valeria.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23085/indicacao_para_o_bairro_jurema_5.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23086/bairro_felicia_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23088/indicacao_-_oficio_no_015_2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23089/indicacao_-_oficio_no_016_2026.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23090/indicacao_-_oficio_no_017.1_2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23091/indicacao_-_oficio_no_017.2_2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23092/aguadas_gameleira.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23093/aguadas_limeira.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23094/patrolamento_estradas_santa_marta.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23095/iluminacao_itapirema.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23096/indicacao_-_ubs_bateias_ii.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23117/indicacao_-_oficio_no_017.3_2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23118/cata_bagulho_estrada_estiva.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23119/indicacao_seinfra_seinfra-redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23120/indicacao_feira_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23121/indicacao_rocagem_acostamento.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23122/indicacao_vila_elisa_.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23123/indicacao_ubs.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23124/indicacao_-_oficio_no_017.4_2026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23125/indicacao_-_oficio_no_017.5_2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23126/indicacao_-_oficio_no_017.6_2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23128/indicacao_banheiro_cristo.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23129/indicacao_canal_de_drenagem_guarani.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23131/limpeza_e_rocagem_nas_pracas_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23132/reforma_da_quadra_do_povoado_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23133/rocagem_nos_loteamentos_jardim_sudoeste_copacabana_1_e_2_conveima_2_morada_nova_morada_das_acacias.odt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23134/patrolamanto_cascalhamento_loteamento_jardim_valeria_bairro_jatoba.odt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23135/instalacao_de_redutor_de_velocidade_na_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23136/instalacao_de_redutor_de_velocidade_na_rua_das_antilhas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23137/realizacao_de_limpeza_na_praca_localizada_na_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23138/poda_de_arvores_na_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23139/035_-_idicacao_operacao_tapa_buracos_rua_alirio_sales_candeias_l.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23140/036_-_idicacao_limpeza_no_entorno_da_unidade_de_saude_campinhos_l.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23141/037_-_idicacao_instalacao_de_conteiner_residencial_margarida_campinhos_l.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23142/039_-_idicacao_operacao_tapa_buracos_rua_marajo_ibirapuera_l.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23143/travessa_grimaldo_estrela_6.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23144/povoado_do_cedro_-_indicacao_de_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23145/indicacao_-_avenida_amazonas_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23146/36_-_indicacao_limpeza_praca_rua_das_antilhas_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23147/indicacao__jackson_seinfra_of.028_lot.leblon..pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23148/37_-_indicacao_tapa_buracos_-_avenida_laura_nunes_pdf.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23149/38_-_indicacao_tapa_buracos_-_avenida_serrinha_e_avenida_caetite.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23150/39_-_indicacao_tapa_buracos_-_rua_nilton_goncalves_pdf.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23172/indicacao_patrolamento_rua_taiana__lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23173/indicacao_patrolamento_rua_da_flora.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23174/indicacao_redutor_de_velocidade_rua_eduardo.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23175/indicacao_redutor_de_velocidade_maneca.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23176/cocc81pia20de20coelba20larguinha.pdf.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23177/saude_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23178/limpeza_av_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23181/indicacao_-_oficio_no_018_2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23182/cmei_antonio_de_moura_pereira.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23183/indicacao_patrolamento_-_lot._vila_verde.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23184/indicacao_rocagem_-_lot._vila_verde.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23185/indicacao_tela_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23186/indicacao_limpeza_e_rocagem_-_urbis_iii.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23187/038_-_idicacao_instalacao_de_conteiner_residencial_parque_da_flores_l.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23188/040_-_idicacao_operacao_tapa_buracos_residencial_campo_verdel.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23189/041_-_idicacao_limpeza_no_entorno_da_unidade_de_panorama_l.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23190/indicacao_-_campo_fazenda_paixao.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23191/indicacao_-_limpeza_aparecida.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23192/patrolamento_nos_trechos_de_terra_da_avenida_angelim_no_bairro_miro_cairo..pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23193/limpeza_na_avenida_luis_eduardo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23194/patrolamento_nos_trechos_de_terra_da_avenida_ariano_suassuna_no_bairro_miro_cairo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23195/rocagem_no_entorno_do_campo_de_futebol_localizado_na_rua_agreste.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23196/sinaleira_miro_cairo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23197/pavimentacao_asfaltica_na_rua_bela_vista_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23198/patrolamento_e_cascalhamento_na_ladeira_do_povoado_cedro_1.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23200/redutor_de_velocidade_rua_miguelzinho_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23201/reforco_contrucao_de_posto_de_saude__povoado_do_xavier.odt" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23202/redutor_de_velocidade_kadija.odt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23203/construcao_do_muro_do_posto_de_saude_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23204/indicacao_transporte_coletivo_em_bate_pe.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23218/indicacao_-_oficio_no_017.7_2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23219/indicacao_cascalhamento_e_patrolamento_bandinha_.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23220/indicacao_vila_elisa_rua_21_.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23221/indicacao_operacao_tapa_buraco_limeira_.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23222/indicacao_rocagem_matos_limeira_.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23223/indicacao_reforma_posto_de_saude_periquito.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23224/indicacao_reforma_creche_lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23225/indicacao_-_oficio_no_017.8_2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23226/estradas_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23227/indicacao_reposicao_de_lampadas_urbis_5.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23228/ladeira_assentamento_mutum-1.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23229/iluminacao_campo_do_ibc-1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23230/praca_morada_real-1.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23231/indicacao_ambulancia_bate_pe.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23244/rocagem_-_lagoa_do_facao.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23245/rocagem_-_roseira.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23246/pavimentacao_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23247/indicacao_carreta_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23248/indicacao_-_patrolamento_primavera.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23249/indicacao_-_oficio_no_017.9_2026.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23250/indicacao_-_oficio_no_017.10_2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23251/indicacao_-_oficio_no_017.11_2026.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23252/indicacao_-_oficio_no_017.12_2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23253/cocc81pia20de20av20sacc83o20josecc81.pdf.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23254/capinagem_e__patrolamento__candeias__rua_33.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23255/povoado_do_brejo_-_15_de_abril_1.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23256/rua_bruno_barcelar_-_15_de_abril_1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23257/drenagem_das_aguas_de_chuva_rua_da_flora__e_parmalat.odt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23258/cemiterio_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23259/indicacao__jackson_seinfra_of.029_lot.assentamento_uniao_e_forca..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23260/drenagem_das_aguas_de_chuva_fazenda_paixao.odt" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23261/042_-indicacao_psatrolameto_e_carcalhamento_rua_irere_-_morada_dos_passaros.odt" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23262/043_-_indicacao__limbpeza_e_capinagem_na_praca_siberia_-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23263/044_-_indicacao__limbpeza_e_capinagem_valete_do_santa_cecilia-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23264/capinagem_e__patrolamento___rua_jequitionha.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23265/rocagem_da_br116.odt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23266/reforco_pavimentacao_asfaltica_povoado_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23267/40_-_indicacao_limpeza_-_urbis_ii_e_iii_pdf.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23268/41_-_indicacao_limpeza_-_avenida_integracao_pdf.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23269/42_-_indicacao_limpeza_-_cae_ii_pdf.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23270/43_-_indicacao_conserto_boca_de_lobo_-_rua_macarani_pdf.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23277/tapa-buraco_na_rua_mem_de_sa.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23278/tapa-buraco_na_rua_p_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23279/tapa-buraco_no_trecho_compreendido_entre_a_avenida_rosa_cruz.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23280/tapa-buraco_na_avenida_joana_souza.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23281/estradas20itapirema20.pdf.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23282/ubs20capinal.pdf.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23283/indicacao_arborizacao_presidene_vargas..doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23284/indicacao_mao_unica_ibirapuera.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23285/patrolamento___rua__jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23286/cata_bagulho__morada_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23288/operacao_tapa-buraco_na_rua_mar_da_galileia.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23289/viabilidade_tecnica_para_instalacao_de_semaforo_nas_proximidades_do_economart.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23291/realizacao_de_rocagem_na_avenida_independencia.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23292/limpeza_na_avenida_independencia_nas_proximidades_do_residencial_pau_brasil.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23293/inclusao_do_programa_minha_casa_minha_vida_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23294/limpeza_do_canal_na_rua_maneca_santos.odt" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23295/estrada_vilaelisa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23296/rua_da_unacon.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23297/reforma_e_retorno_das_atividades_do_posto_da_lagoa_do_facao.odt" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23298/rocagem_263-1.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23299/redutor_de_velocidade_corredor_de_itaipu.odt" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23300/reforma_estrada_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23302/indicacao_para_cascalhamento_-_16_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23303/pavimentacao_asfaltica_-_16_de_abril_1.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23305/banheiros_itapirema.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23306/indicacao_-_oficio_no_017.13_2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23307/indicacao_-_oficio_no_017.14_2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23308/indicacao_limpeza_e_rocagem_-_terras_do_remanso.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23309/cascalhamento_e_patrolamento_-_22_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23310/cascalhamento_-_22_de_abril_3.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23314/limpeza_e_rocagem_da_rua_dos_andrades_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23315/retorno_do_coletivo_entrando_na_rua_maneca_santos_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23316/indicacao_-_atendimento_fisioterapeutico_1.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23317/045_-_idicacao_operacao_tapa_buracos_travessa_gilberto_lopes_l.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23318/046_-_indicacao_bebedouro_da_praca_ceus_-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23319/patrolamento_cascalhamento_e_rocagem.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23323/indicacao_quebra_molas_rua_progresso_.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23324/realizacao_de_operacao_tapa-buraco_na_rua_da_corrente.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23325/realizacao_de_patrolamento_em_todas_as_ruas_do_loteamento_conquistense.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23326/nstalacao_de_redutor_de_velocidade_na_avenida_sergio_vieira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23327/adocao_do_novo_simbolo_internacional_de_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23328/coelba_sao_mateus_.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23329/serviccca7os20pucc81blicos20canaa.pdf.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23330/indicacao_ambulancia_saude_mental.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23331/indicacao_instalacao_de_banheiros_publicos_av_olivia_flores.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23332/indicacao_instalacao_de_banheiros_publicos_av_brumado.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23333/indicacao_pontos_de_wifi_gratuitos_pracas.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23334/patrolamento_e_cascalhamento_povoado_vereda_grande.odt" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23335/patrolamento_e_cascalhamento_povoado_tigre.odt" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23342/indicacao_-implantacao_de_faixa_de_pedestres_na_avenida_juracy_magalhaes_ao_lado_da_empresa_autoglass_e_em_frente_ao_estabelecimento_conhecido_como_cimentao..odt" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23343/cascalhamento__simao.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23344/solo20cimento20.pdf.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23345/implantacao_de_faixa_de_pedestre_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23346/implantacao_de_faixa_de_pedestre_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23347/povoado_da_estiva_-_27_de_abril.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23348/indicacao_-_vila_do_marques.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23349/indicacao_limpeza_e_rocagem_-_inocoop_ii.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23350/indicacao_limpeza_avenida_paulista.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23351/indicacao_limpeza_avenida_erico_verissimo.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23352/indicacao_troca_de_lampada_rua_tucano.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23353/indicacao_-_rua_placido_de_castro.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23355/indicacao_limpeza_campo_flamenguinho.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23356/048_-_indicacao_limpeza_no_entorno_do_posto_do_miro_cairo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23357/049_-_indicacao_capinagem_na_avenida_luis_eduardo-_bairro_candeias.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23358/050_-_indicacao_capinagem_na_area_do_antigo_clube_socials.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23359/pavimentacao_asfaltica_na_rua_do_campo_do_flamenguinho_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23360/operacao_tapa_buracos_avenida_recife_bairro_brasil.odt" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23361/averiguacao_sobre_esgoto_a_ceu_aberto_em_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23362/revitalizacao_e_limpeza_praca_dos_verdes.odt" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23377/cascalhamento_e_patrolamento_fazendinha_.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23378/44_-_indicacao_tapa_buracos_-_rua_sebastiao_castro_pdf.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23379/45_-_indicacao_tapa_buracos_-_rua_laudiceia_gusmao_pdf.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23380/46_-_indicacao_tapa_buracos_-_avenida_crescencio_silveira_pdf.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23381/47_-_indicacao_tapa_buracos_-_rua_joaquim_nabuco_pdf.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23382/implantacao_de_iluminacao_publica_na_avenida_gilenilda_alves.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23383/rocagem_na_area_compreendida_entre_as_avenidas_gilenilda_alves_e_luis_eduardo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23384/instalacao_de_ponto_de_onibus_na_avenida_independencia_no_bairro_miro_cairo..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23385/instalacao_de_redutores_de_velocidade_na_avenida_botafogo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23386/iptu.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23387/posto_de_saude_do_assentamento_mutum.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23388/retro_canaa_-1.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23390/patrolamento_e_cascalhamento_-_casulo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23391/indicacao_monitores.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23392/construcao_de_escola_no_povoado_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23393/extensao_de_rede_de_agua_veredinha_abelhas_inhobim_reforco.odt" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23394/cascalhamento_-_29_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23395/povado_do_sossego_-_29_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23396/indicacao_-_30_de_abril_4.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23397/modelo__passagem_elevada_facilita.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23398/051_-_indicacao__limbpeza_e_capinagem_nrua_feira_de_santana__-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23399/indicacao__breno_farias_of.030_baixa_grande_e_marreca.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23400/indicacao_-_sinalizacao_b.aparecida.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23401/extensao_de_rede_povoado_de_baixa_da_porteira.odt" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23402/patrolamanto_bairro_morada_da_vitoria.odt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23408/052_-_indicacao__limbpeza_e_capinagem_nrua10_no_bairro_coveima_2.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23409/053_-_indicacao__limbpeza_e_capinagementrea_a_rua_jose_pereira_de_oliveira_e_a_rua_sofia_a._fonseca_inocoop.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23410/055_-indicacao_reposicao_de_lampadas_nna_rua__no_bairro_coveimaa.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23434/48_-_indicacao_tapa_buracos_-_rua_lomanto_junior_pdf.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23435/49_-_indicacao_tapa_buracos_-_rua_dom_joao_vi_pdf.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23436/50_-_indicacao_tapa_buracos_-_avenida_deraldo_mendes_pdf.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23437/51_-_indicacao_tapa_buracos_-_rua_placido_de_castro_pdf.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23438/indicacao_quadra_de_esportes_lajedinho_.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23439/indicacao_quadra_de_esportes_riachinho_2_.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23440/indicacao_quadra_de_esportes_bandinha.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23441/indicacao_campo_de_futebol_limeira_2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23442/rocagem_nas_pracas_e_valetas_dos_bairros_vila_serrana_i_ii_iii_e_iv..pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23443/ealizacao_de_campanha_de_conscientizacao_para_que_pedestres_nao_utilizem_a_ciclovia_da_avenida_olivia_flores.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23444/estudo_de_viabilidade_tecnica_para_implantacao_de_mao_unica_na_rua_2.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23445/realizacao_de_estudo_de_viabilidade_tecnica_para_implantacao_de_mao_unica_na_avenida_ceara.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23446/indicacao_-_oficio_no_020_2026.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23447/pavimentacao_itapirema.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23448/quadra_periquito.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23449/indicacao_bandinha_saude.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23450/aguadas_gameleira-2.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23451/indicacao_patrolamento_e_cascalhamento_loteamento.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23452/regulamentacao_do_parklet.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23470/pavimentacao_duas_vendas.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23471/colocacao_de_placas__carga_e__descarga.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23473/indicacao_-_oficio_no_017.15_2026.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23474/indicacao_-_oficio_no_017.16_2026.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23475/indicacao_-_oficio_no_017.17_2026.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23476/indicacao_saude_facilita.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23477/indicacao_limpeza_primavera.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23478/_indicacao_-_infraestrutura_-__pavimentacao_-__ile_axe_abc_alaketu_terreiro_de_pai_jorge_2.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23482/vila_elisa_-_4_de_maio_1.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23483/bate_pe_-_6_de_maio_1.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23484/agente_comunitario_de_saude_-_6_de_maio_1.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23485/tapa_buraco__e_recapeamento_asfaltico__vila_elisa_rua_c.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23487/indicacao_patrolamento_e_cascalhamento_comunidade_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22387/mocao_de_aplauso_01-2026.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22388/mocao_de_aplauso_02-2026.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22424/mocao_de_aplauso_03-2026.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22425/mocao_de_aplauso_04-2026.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22439/mocao_de_aplauso_05-2026.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22440/mocao_de_aplauso_06-2026.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22441/mocao_de_aplauso_07-2026.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22460/mocao_de_aplauso_08-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22516/mocao_de_aplauso_09-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22530/mocao_de_aplauso_10-2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22565/mocao_de_aplauso_11-2026.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22586/mocao_de_aplauso_12-2026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22587/mocao_de_aplauso_13-2026.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22588/mocao_de_aplauso_14-2026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22592/mocao_de_aplauso_15-2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22593/mocao_de_aplauso_16-2026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22596/mocao_de_aplauso_17-2026.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22598/mocao_de_aplauso_18-2026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22636/mocao_de_aplauso_19-2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22668/mocao_de_aplauso_20-2026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22689/mocao_de_aplauso_21-2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22690/mocao_de_aplauso_22-2026.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22735/mocao_de_aplauso_23-2026.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22736/mocao_de_aplauso_24-2026.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22737/mocao_de_aplauso_25-2026.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22750/mocao_de_aplauso_26-2026.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22776/mocao_de_aplauso_27-2026.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22777/mocao_de_aplauso_28-2026.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22901/mocao_de_aplauso_29-2026.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22925/mocao_de_aplauso_30-2026.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22960/mocao_de_aplauso_31-2026.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22961/mocao_de_aplauso_32-2026.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22964/mocao_de_aplauso_33-2026.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22965/mocao_de_aplauso_34-2026.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22967/mocao_de_aplauso_35-2026.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22968/mocao_de_aplauso_36-2026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22969/mocao_de_aplauso_37-2026.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22976/mocao_de_aplauso_38-2026.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23004/mocao_de_aplauso_39-2026.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23006/mocao_de_aplauso_40-2026.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23034/mocao_de_aplauso_41-2026.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23036/mocao_de_aplauso_42-2026.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23072/mocao_de_aplauso_43-2026.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23079/mocao_de_aplauso_44-2026.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23127/mocao_de_aplauso_45-2026.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23130/mocao_de_aplauso_46-2026.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23155/mocao_de_aplauso_47-2026.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23156/mocao_de_aplauso_48-2026.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23180/mocao_de_aplauso_49-2026.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23199/mocao_de_aplauso_50-2026.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23209/mocao_de_aplauso_51-2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23240/mocao_de_aplauso_52-2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23242/mocao_de_aplauso_53-2026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23311/mocao_de_aplauso_54-2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23312/mocao_de_aplauso_55-2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23313/mocao_de_aplauso_56-2026.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23337/mocao_de_aplauso_57-2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23338/mocao_de_aplauso_58-2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23354/mocao_de_aplauso_59-2026.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23366/mocao_de_aplauso_60-2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23367/mocao_de_aplauso_61-2026.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23389/mocao_de_aplauso_62-2026.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23403/mocao_de_aplauso_63-2026.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23404/mocao_de_aplauso_64-2026.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23405/mocao_de_aplauso_65-2026.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23406/mocao_de_aplauso_66-2026.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23407/mocao_de_aplauso_67-2026.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23472/mocao_de_aplauso_dama_das_camelias.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23479/mocao_de_apaluso_time_juventude.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23480/mocao_de_aplauso_aluno_ifba.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23486/mocao_aplauso_-_equipe_de_infraestrutura_pdf.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22423/mocao_de_pesar_01-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22430/mocao_de_pesar_02-2026.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22434/mocao_de_pesar_03-2026.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22435/mocao_de_pesar_04-2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22436/mocao_de_pesar_05-2026.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22447/mocao_de_pesar_06-2026.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22527/mocao_de_pesar_07-2026.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22755/mocao_de_pesar_08-2026.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22825/mocao_de_pesar_09-2026.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22859/mocao_de_pesar_10-2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22862/mocao_de_pesar_11-2026.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22863/mocao_de_pesar_12-2026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22877/mocao_de_pesar_13-2026.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22879/mocao_de_pesar_14-2026.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22903/mocao_de_pesar_15-2026.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22963/mocao_de_pesar_16-2026.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23007/mocao_de_pesar_17-2026.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23008/mocao_de_pesar_18-2026.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23025/mocao_de_pesar_19-2026.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23035/mocao_de_pesar_20-2026.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23037/mocao_de_pesar_21-2026.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23041/mocao_de_pesar_22-2026.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23069/mocao_de_pesar_23-2026.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23078/mocao_de_pesar_24-2026.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23108/mocao_de_pesar_25-2026.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23109/mocao_de_pesar_26-2026.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23179/mocao_de_pesar_27-2026.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23208/mocao_de_pesar_28-2026.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23243/mocao_de_pesar_29-2026.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23287/mocao_de_pesar_30-2026.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23321/mocao_de_pesar_31-2026.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23322/mocao_de_pesar_32-2026.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23481/mocao_se_clemente_.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23206/mocao_de_repudio_01-2026.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23488/mocao_de_repudio_-_mocao_de_repudio_a_caixa_economica_federal_em_especial_a_agencia_0079_diante_da_recorrente_e_excessiva_demora_no_atendimento_ao_publico..docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22693/parecer_ao_pl_143-25.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22694/parecer_ao_pl_147-25.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22695/parecer_ao_pl_153-25.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22696/parecer_ao_pl_171-25.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22697/parecer_ao_pl_172-25.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22698/parecer_ao_pl_193-25.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22699/parecer_ao_pl_205-25.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22700/parecer_-_comissoes_-_nome_logradouro_-_pl_206.2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22713/parecer_comissao_pl_93_de_2025.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22727/parecer_ao_pl_183-25.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22738/parecer_ao_pl_185-25.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22739/parecer_pl_201-25.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22756/parecer_ao_pl_178-25.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22757/parecer_ao_pl_187-25.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22758/parecer_ao_pl_203-25.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22759/parecer_ao_pl_38-25_executivo.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22824/parecer_ao_pl_42-25.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22905/parecer_ao_plc_46-25.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22906/parecer_ao_ple_01-26.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22907/parecer_ao_208-25.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22908/parecer_ao_pl_19-26.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22909/parecer_ao_188-25.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22918/parecer_favoravel_financas_e_orcamento_ple_01-26.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22971/parecer_ao_pl_07-24.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22972/parecer_ao_pl_50-24.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22973/parecer__17-25.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22974/parecer_ao_pl_13-26.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22975/parecer_ao_pl_20-26.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23059/parecer_ao_pl_64-25.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23061/parecer_ao_pl_212-25.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23099/parecer_ao_pl_05-25.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23100/parecer_ao_pl_09-25.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23101/parecer_ao_pl_29-25.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23102/parecer_ao_pl_33-25.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23103/parecer_ao_pl_49-25.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23104/parecer_ao_pl_50-25.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23105/parecer_ao_pl_51-25.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23106/parecer_ao_pl_52-25.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23107/parecer_ao_pl_61-25.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23110/parecer_ao_pl_68-25.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23111/parecer_ao_pl_74-25.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23112/parecer_ao_pl_75-25.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23113/parecer_ao_pl_77-25.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23114/parecer_ao_pl_79-25.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23115/parecer_ao_pl_83-25.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23116/parecer_ao_pl_87-25.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23154/parecer_ao_pl_91-25.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23157/parecer_ao_pl_108-25.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23158/parecer_ao_pl_109-25.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23159/parecer_ao_pl_111-25.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23160/parecer_ao_pl_112-25.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23161/parecer_ao_pl_140-25.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23162/parecer_ao_pl_141-25.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23165/parecer_ao_pl_142-25.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23166/parecer_ao_pl_191-25.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23167/parecer_ao_pl_192-25.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23168/parecer_ao_pl_194-25.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23169/parecer_ao_pl_195-25.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23170/parecer_ao_pl_14-26.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23171/parecer_ao_pl_15-26.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23232/parecer_favoravel_ao_plc_43-25.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23233/parecer_ao_plc_44-25.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23304/parecer_a_proposta_de_emenda_a_lei_organica_01-26.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23235/parecer_ao_plc04-26.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23236/parecer_ao_plc_04.2026.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23237/parecer_ao_plc_05-26.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23238/parecer_ao_pl_29-26.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23239/parecer_ao_pl_30-26.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23371/parecer_ao_pl_40-26.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23372/parecer_-_comissoes_-_pl_42-26.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23373/parecer_ao_pl_40-26.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23374/parecer_-_comissoes_-_pl_45-26.docx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23375/parecer_-_comissoes_-_pl_46-26.docx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23376/parecer_ao_pl_50-25.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23454/parecer_-_comissoes_-_plc_03-26.docx" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23455/parecer_-_comissoes_-_pl_55-26.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23456/parecer_-_comissoes_-_pl_57-26_1.docx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23457/parecer_-_comissoes_-_pl_217-25.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23459/parecer_-_comissoes_-_pl_196-2025.docx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23460/parecer_-_comissoes_-_pl_197-25.docx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23461/parecer_-_comissoes_-_pl_199-25.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23462/parecer_-_comissoes_-_pl_190-251.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23463/parecer_-_comissoes_-_pl_200-25.docx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23465/parecer_-_comissoes_-_pl_209-25.docx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23466/parecer_-_comissoes_-_pl_213-25.docx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22595/proposta_de_emenda_a_lei_organica_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22774/a_mensagem_no_04-2026_ao_plc_no_03-2026_-_reestrutura_e_altera_a_denominacao_da_semdes_que_passa_a_se_denominar_sashds.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22823/a_mensagem_no_05-2026_ao_plc_no_04-2026_-_institui_e_disciplina_o_programa_meu_lar.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22900/a_mensagem_no_06-2026_ao_plc_no_05-2026_-_reestrutura_e_altera_a_denominacao_da_secretaria_municipal_de_governo.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23414/a_mensagem_no_07-2026_ao_plc_no_06-2026_-_lei_de_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23415/a_mensagem_no_08-2026_ao_plc_no_07-2026_-_lei_de_criacao_do_sistema_municipal_de_planejamento_e_gestao_urbana.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23430/a_mensagem_no_21-2026_ao_plc_no_20-2026_-_lei_de_parcelamento_uso_e_ocupacao_do_solo_lpuos.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23431/a_mensagem_no_22-2026_ao_plc_no_21-2026_-_institui_o_codigo_de_obras_e_edificacoes_do_municipio_de_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22355/criacao_animais.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22356/projeto_de_lei_02-2026-l.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22357/projeto_de_lei_03-2026-l.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22358/projeto_de_lei_04-2026-l.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22359/projeto_de_lei_05-2025-l.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22360/projeto_de_lei_06-2026-l.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22361/projeto_de_lei_07-2026-l.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22373/pl_-_isencao_de_taxa_de_zona_azul_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22374/sala_lilas.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22383/pl_profissionais_da_edicacao.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22384/pl_ternos_de_reis.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22386/pl_trabalhadoras_rurais_2.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22454/projeto_de_lei_13-2026-l.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22528/pl__dos_escritores_conquistenses_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22529/dispoe_observatorio_municipal_de_prevencao_a_violencia_contra_mulhere.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22531/projeto_de_lei_-_institui_a_semana_municipal_de_seguranca_publica_integrada_no_municipio_de_vitoria_da_conquista.docx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22567/obrigatoriedade_da_manutencao_da_limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22568/projeto_de_lei_18-2026-l.odt" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22569/projeto_de_lei_19-2026-l.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22572/semana_de_combate_a_ludopatia.odt" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22574/projeto_de_lei_-_denominacao_praca_eugenio_amancio_nogueira_neto.docx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22575/pl_-_responsabilizacao_da_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22577/pl_mariano_meira.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22683/projeto_de_lei_-_selo_empresa_amiga_da_juventude..docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22685/projeto_de_lei_25-26.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22686/parque_multisensorial.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22691/pl_-_mudanca_rua_i_-_nenzinha_santos__1.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22692/pl_-_mudanca_rua_h_-_nenzinha_santos__2.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22752/rua_j_bairro_zabele.odt" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22754/pl_30-25.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22760/projeto_de_lei_-_avenida_j_menezes.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22822/projeto_de_lei_-_sepultamento_de_animais_junto_a_seus_tutores.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22829/3-pl_dia_do_luto_e_memoria_em_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22830/5-pl_urgencia_no_atendimento_em_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22831/4-pl_morada_segura_em_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22832/projeto_de_lei_eua_joao_novais.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22834/projeto_de_lei_dia_municipal_do_policial_veterano.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22860/dia_municipal_do_circulo_de_oracao.odt" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22861/pl_escola_biblica_dominical.odt" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22896/pl_levi.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22919/pl_mudanca_nome_de_rua.novo.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22958/7-projeto_de_lei_nome_facilkita_saude.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22966/gerenciamento_adequado_de_residuos_solidos_gerados_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23005/projeto_de_lei_-_bicicletas_eletricass.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23009/projeto_de_lei_no_-_denomina_a_unidade_de_saude_do_vila_america_-_rosania_silva_borges.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23011/inclusao_do_simbolo_mundial_da_fibromialgia_nas_placas_de_atendimento_preferencial_e_nas_vagas_de_estacionamento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23024/projeto_de_lei_grades_de_protecao.doc" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23033/institui_o_programa_de_coleta_de_exames_e_vacinacao_em_domicilio_para_pessoas_com_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23038/permanencia_animais_em_hospitais.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23039/projeto_de_lei_melipolineos_.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23040/projeto_de_lei_parque_turistico_ecologico_do_marcal.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23042/projeto_de_lei-_introducao_do_ensino_do_xadrez.docx.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23097/projeto_de_lei_53-2026.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23098/pidia.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23151/lei_proibicao_de_cpf_farmarcias.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23152/projeto_de_lei_-_capital_do_cavalo.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23153/02_-_projeto_de_lei_-_patrimonio_cultural_e_imaterial_peca_jesus_de_nazare_pdf.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23163/projeto_de_lei_-_fila_unica_digital_do_sus.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23164/pl_sobre_protecao_a_vitima.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23207/pl_-_monumento_hormindo_barros_-_correto.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23271/pl_-_ubs_naildes.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23274/projeto_de_lei_programa_de_reabilitacao_em_fisioterapia_pelvica.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23320/03_-_projeto_de_lei_-_dia_municipal_do_retificador_e_torneiro_mecanico_pdf.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23336/projeto_de_lei_do_poste_ivan_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23341/projeto_de_lei_substituicao_de_sinais_sonoros_tea.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23416/05._projeto_ferias_sem_fome__2_removed.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23424/04._projeto_apoio_alimentar_aos_profissionais_servidores_da_rede_publica_municipal_de_ensino_1_removed.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23433/projeto_de_lei_-_alteracao_na_lei_no_1.219-2004_tornar_obrigatoria_a_vigilancia_das_piscinas_coletivas_por_salva_vidas_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22446/mensagem_no_01-2026_ao_pl_no_01-2026_-_altera_data-base_das_revisoes_e_reajustes_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22748/a_mensagem_no_02-2026_ao_pl_no_02-2026_-_amplia_o_quantitativo_geral_de_vagas_para_o_cargo_de_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23417/a_mensagem_no_09-2026_ao_pl_no_08-2026_-_lei_de_criacao_do_fundurb.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23418/a_mensagem_no_10-2026_ao_pl_no_09-2026_-_lei_da_transferencia_do_direito_de_construir.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23419/a_mensagem_no_11-2026_ao_pl_no_10-2026_-_lei_da_outorga_onerosa_do_direito_de_construir_e_alteracao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23420/a_mensagem_no_12-2026_ao_pl_no_11-2026_-_lei_de_peuc__parcelamento_edificacao_ou_utilizacao_compulsoria.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23421/a_mensagem_no_13-2026_ao_pl_no_12-2026_-_lei_do_iptu-p_iptu_progressivo_no_tempo.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23422/a_mensagem_no_14-2026_ao_pl_no_13-2026_-_lei_dos_consorcios_imobiliarios.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23423/a_mensagem_no_15-2026_ao_pl_no_14-2026_-_lei_das_operacoes_urbanas_consorciadas.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23425/a_mensagem_no_16-2026_ao_pl_no_15-2026_-_lei_do_direito_de_preempcao.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23426/a_mensagem_no_17-2026_ao_pl_no_16-2026_-_lei_da_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23427/a_mensagem_no_18-2026_ao_pl_no_17-2026_-_lei_do_direito_de_superficie.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23428/a_mensagem_no_19-2026_ao_pl_no_18-2026_-_lei_de_desapropriacao_mediante_pagamento_da_divida_publica.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23429/a_mensagem_no_20-2026_ao_pl_no_19-2026_-_lei_do_espaco_do_cidadao.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23432/a_mensagem_no_23-2026_ao_pl_no_22-2026_-_regulamenta_repasse_do_incentivo_adicional_do_componente_qualidade_as_equipes_de_aps.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22375/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22376/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22377/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22378/requerimento_04-2026.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22379/requerimento_05-2026.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22380/requerimento_06-2026.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22381/requerimento_07-2026.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22382/requerimento_08-2026.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22385/requerimento_09-2026.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22453/requerimento_10-2026.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22456/requerimento_11-2026.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22474/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22475/requerimento_13-2026.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22532/requerimento_14-2026.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22533/requerimento_15-2026.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22570/requerimento_16-2026.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22571/requerimento_17-2026.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22573/requerimento_18-2026.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22576/requerimento_19-2026.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22594/requerimento_20-2026.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22645/requerimento_21-2026.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22646/requerimento_22-2026.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22648/requerimento_23-2026.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22684/requerimento_24-2026.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22687/requerimento_25-2026.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22688/requerimento_26-2026.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22747/requerimento_27-2026.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22751/requerimento_28-2026.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22753/requerimento_29-2026.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22775/requerimento_30-2026.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22833/requerimento_31-2026.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22897/requerimento_32-2026.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22898/requerimento_33-2026.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22899/requerimento_34-2026.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22904/requerimento_35-20261.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22959/requerimento_36-2026.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22970/requerimento_37-2026.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23023/requerimento_38-2026.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23087/requerimento_39-2026.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23205/requerimento_40-2026.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23241/requerimento_41-2026.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23272/requerimento_42-2026.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23273/requerimento_43-2026.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23275/requerimento_44-2026.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23290/requerimento_45-2026.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23364/requerimento_46-2026.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23411/requerimento_47-2026.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23412/requerimento_48-2026.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23413/requerimento_49-2026.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22354/tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22649/requerimento_tribuna__luan_ferro_aragao.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22761/com.google.android.apps.photos.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22826/tribuna_livre_jaime_mendes_mnteiro.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22827/trubuna_livre_joao_paulo_lar_da_misercordia.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22828/tribuna_livre_lucia_piloto.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22872/tribuna_livre_-_nilson_bruno_viana_silva.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22902/tribuna_livre_neres_valda_associacao_maes_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22935/tribuna_livre_vitor_quadros_.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22936/tribuna_live_simmp.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23276/tribuna_livre_paulinho_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23301/requerimento_de_tribuna_livre_poliana_s._de_j._alexandrino.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23339/tribuna_livre_java_da_silva_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22350/lei_no_3.094-2026.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22351/lei_no_3.095-2026.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22457/lei_no_3.096-2026..pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22458/lei_no_3.097-2026..pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22459/lei_no_3.098-2026..pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22461/lei_no_3.099-2026..pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22462/lei_no_3.100-2026..pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22463/lei_no_3.101-2026..pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22464/lei_no_3.102-2026..pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22465/lei_no_3.103-2026..pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22466/lei_no_3.104-2026..pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22467/lei_no_3.105-2026..pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22468/lei_no_3.106-2026..pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22469/lei_no_3.107-2026..pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22470/lei_no_3.108-2026..pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22471/lei_no_3.109-2026..pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22472/lei_no_3.110-2026..pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22473/lei_no_3.111-2026..pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22476/lei_no_3.112-2026..pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22477/lei_no_3.113-2026..pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22478/lei_no_3.114-2026..pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22479/lei_no_3.115-2026..pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22480/lei_no_3.116-2026..pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22481/lei_no_3.117-2026..pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22482/lei_no_3.118-2026..pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22483/lei_no_3.119-2026..pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22484/lei_no_3.120-2026..pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22485/lei_no_3.121-2026..pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22486/lei_no_3.122-2026..pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22578/lei_no_3.123-2026..pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22597/lei_no_3.124-2026.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22952/lei_no_3.125-2026.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23016/lei_no_3.126-2026.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23017/lei_no_3.127-2026.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23018/lei_no_3.128-2026.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23019/lei_no_3.129-2026.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23020/lei_no_3.130-2026.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23021/lei_no_3.131-2026.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23022/lei_no_3.132-2026.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23062/lei_no_3.133-2026.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23210/lei_no_3.134-2026.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23211/lei_no_3.135-2026.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23212/lei_no_3.136-2026.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23213/lei_no_3.137-2026.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23214/lei_no_3.138-2026..pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23215/lei_no_3.139-2026..pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23216/lei_no_3.140-2026..pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23217/lei_no_3.141-2026..pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23363/lei_no_3.142-2026.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23365/lei_no_3.143-2026.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23368/lei_no_3.144-2026.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23369/lei_no_3.145-2026.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23370/lei_no_3.146-2026.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23467/lei_no_3.147-2026.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23468/lei_no_3.148-2026.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23469/lei_no_3.149-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22749/emenda_pl_153-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23453/06-_emenda_modificativa_para_projeto_complementar_03-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22389/praca_dom_barros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22390/cata_bagulho_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22391/creche_paulo_freire.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22392/tapa_buraco._av._paradocx.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22393/indicacao_patrolamento_e_cascalhamento_-_distrito_de_jose_goncalves.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22394/indicacao_limpeza_rocagem_-_bruno_barcelar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22395/redutor_de_velocidade_rua_primavera_bairro_primavera.odt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22396/asfalto_barrocas_-1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22397/indicacao_para_fazer_a_reforma_do_posto_de_saude_bate_pe.odt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22398/indicacao_construcao_do_posto_de_saude_pedra_branca.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22399/esgotamento_sanitario_sao_sebastiao_2026.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22400/indicacao_limpeza_do_bairro_nossa_senhora_aparecida.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22401/esgotamento_sanitario_lagoa_das_flores_2026.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22402/reforma_posto_brejo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22403/estrada_ladeira_da_jiboia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22404/estrada_estrada_da_tapera.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22405/indicacao_luis_paulo_servicos_pub._of_002.26_limpeza_publica_praca_abdias_soares.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22406/indicacao_luis_paulo_servicos_pub._of_003.26_limpeza_publica_praca_ciprestes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22407/indicacao_desenvolvimento_rural._of_004.26_patrolamento_e_casc.lagoa_de_jose_luiz.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22408/indicacao_desenvolvimento_rural._of_005.26_patrolamento_e_casc.lagoa_de_jose_luiz_mercadinho_bahia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22409/rod._coriolano_sales.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22410/indicacao_de_operacao_tapa-buraco_-_av._guanambi_-_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22411/indicacao_limpeza_e_rocagem_-_praca_adelmario_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22412/01_-_indicacao_tapa_buracos_-_campinhos.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22413/indicacao_sesep_-_limpeza_de_via_-_bairro_brasil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22414/indicacao_sms_-_fiscalizacao_de_imovel_abandonado_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22415/02_-_indicacao_limpeza_area_verde_pedro_alves_da_cunha.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22416/indicacao_-_rampas_no_cristo_de_mario_cravo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22417/indicacao_sesep_-_limpeza_no_vila_sul_e_vila_bonita.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22418/indicacao_reforma_do_posto_de_inhobim.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22419/indicacao_revitalizacao_praca_e_quadra_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22420/indicacao_abrigo_de_onibus_bairro_lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22421/indicacao_revitalizacao_praca_inhobim.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22422/indicacao_para_patrolamento_e_recuperacao_das_estradas_do_povoado_do_regiao_jose_goncalves_varios_povoados.odt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22426/indicacao_cascalhamento_e_patrolamento_lajedinho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22427/indicacao-larguinha-patrolamento_e_cascalhamento_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22428/indicacao_patrolamento_e_cascalhamento_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22429/manilhas_em_rancho_alegre.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22431/001-_indicacao_operacao_tapa_buracos_na_av_franklin_ferraz2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22432/002-_indicacao_operacao_tapa_buracos_na_avenida_espanha_com_av_franklin_ferraz2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22433/003_-_indicacao__limpeza_da_rua_guilherme_aguiar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22437/indicacao_com_policia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22438/indicacao_maternidade_regional.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22442/patrolamento_rua_r_nenzinha_santos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22443/patrolamento_povodo_do_baixao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22444/academias_ao_ar_livre_voltadas_a_pratica_de_musculacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22445/braco_de_lampada_e_lampada_do_porte_na_rua_espanha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22448/indicacao_casas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22449/indicacao_praca_bosque_da_paquera.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22450/indicacao_patrolamento_cascalhamento-fazendinha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22451/reforma_e_ampliacao_posto_de_saude_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22487/tapa_buraco_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22488/tapa_buraco_rua_anage.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22489/tapa_buraco_av__brumado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22490/construcao_da_creche_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22491/coelba_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22492/indicacao_luis_paulo_servicos_pub._of_006.26_limpeza_publicacanteiro_central_da_urbis_v.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22493/indicacao_-_continuacao_do_canal_de_drenagem_pe_de_galinha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22494/indicacao_-_prescricao_de_iptu_automatico.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22495/indicacao_-_patrol._e_casc._quatis_do_fumaca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22496/indicacao_-_patrol._e_casc._pe_de_galinha.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22497/indicacao_infraestrutura_-_tapa_buracos_nenzinha_santos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22498/indicacao_sesep_-_limpeza_cemiterio_kadija.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22499/indicacao_iluminacao_-_sesep_-_praca_novo_olhar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22500/indicacao_infraestrutura_-_cascalhamento_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22501/coelba_larguinha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22502/indicacao_reforma_do_posto_de_saude_miro_cairo.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22503/indicacao__breno_farias_of.007.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22504/indicacao__jackson_seinfra_of.008_pov.malhada.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22505/indicacao__breno_farias_of.009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22506/indicacao_patrolamento_riachinho_ie_ii.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22507/faixa_de_pedestre_me_frente_a_igreja_assembleia_de_deus_urbis_vi.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22508/004-_indicacao_operacao_tapa_buracos_na_av_franklin_ferraz2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22509/patrolamanto_cascalhamento_sede_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22510/patrolamanto_cascalhamento_povoado_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22511/patrolamanto_cascalhamento_povoado_de_caicara.odt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22512/indicacao_patrolamento_lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22513/indicacao_revitalizacao_praca_otacilio_rocha.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22514/indicacao_revitalizacao_praca_caju.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22515/indicacao_para_fazer_a_limpeza_das_ruas_do_bairro_bruno_barcelar_e_canais.odt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22517/03_-_indicacao_limpeza_-_rua_olavo_bilac_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22518/operacao_tapa-buracos_em_toda_a_avenida_central_do_loteamento_henriqueta_prates.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22519/servicos_de_limpeza_no_entorno_da_praca_maria_alves_moutinho.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22520/revitalizacao_da_praca_maria_alves_moutinho.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22521/04_-_indicacao_limpeza_-_rua_panama_pdf.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22522/demolicao_total_do_antigo_galpao_de_reciclagem_localizado_no_loteamento_henriqueta_prates.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22523/05_-_indicacao_pintura_faixa_de_pedestre_-_facilita_pdf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22524/06_-_indicacao_pintura_faixa_de_pedestre_-_ascendino_melo_pdf.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22525/005-_indicacao_operacao_tapa_buracos_av._panama_bairro_jurema.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22526/06_-_indicacao___coleta_lixo_bairro_iro_cairo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22534/rocagem_da_estrada_do_igua_ao_campo_formoso_1_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22535/indicacao_cachoeira_dos_porcos-1_1_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22536/indicacao_estrada_do_riachinho_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22537/indicacao_patrolamento_e_cascalhamento_bonito_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22538/reforma_posto_riachinho.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22539/reforma_estrada_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22540/indicacao_passagem_elevada.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22541/posto_bairro_brasil.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22542/ampliacao_a_creche___maria_de_lourdes_bairro_brasil.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22543/posto_boa_vistadoc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22544/posto_morada_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22545/indicacao_sesep_-_limpeza_de_via_-_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22546/indicacao_limpeza_e_rocagem_-_porto_seguro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22547/indicacao_limpeza_e_rocagem_-_pe_de_galinha.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22548/indicacao_limpeza_e_rocagem_-_inocoop_ii.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22549/indicacao_limpeza_e_rocagem_-_bem-querer.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22550/_indicacao_-__solicitacao_de_reparos_urgentes__escola_municipal_claudio_manoel_da_costa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22551/indicacao_infraestrutura_-_cascalhamento_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22552/indicacao_sesep_-_rocagem_das_vias_recanto_dos_passaros_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22553/indicacao__jackson_seinfra_of.010_tapa_buraco_rua_santa_rita_n.s.aparecida.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22554/patrolamanto_cascalhamento_povoado_de_tigre.odt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22555/patrolamanto_cascalhamento_povoado_de_vereda_grande.odt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22556/patrolamanto_cascalhamento_povoado_de_itapirema.odt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22557/patrolamanto_cascalhamento_regioes_da_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22558/indicacao_operacao_tapa_buraco_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22559/indicacao_reforma_do_posto_de_saude_igua.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22560/indicacao_refletores_campo_cachoeira_dos_porcos.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22561/praca_duas_vendas-1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22562/aguadas_assentamentos-1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22563/aracao_de_terras_cj_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22564/indicacao_operacao_tapa_buraco_na_rua_u_bairro_aparecida_e_guarani_20261.odt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22566/indicacao__breno_farias_of.011.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22579/indicacao_-_redutor__mega_grill.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22580/indicacao_-_limpeza_conveima_i_ii_e_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22581/indicacao_sra_sheila_lemos_of_003.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22582/indicacao_sra_sheila_lemos_of_004.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22584/indicacao_-_limpeza_praca_iza_medeiros.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22585/indicacao_-_limpeza_rua_das_antilhas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22589/indicacao_cascalhamento_estrada_nova_cemiterio_limeira_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22590/paisagismo20vila20marina.pdf.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22591/indicacao_sac_zona_oeste.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22583/indicacao_sra_sheila_lemos_of_006.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22599/construcao_da_creche_morada_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22600/indicacao_de_operacao_tapa-buraco_-_rua_claudia_botelho.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22601/indicacao_de_reforma_da_quadra_-_res._das_rosas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22602/inicacao_semob_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22603/indicacao_infraestrutura_-_cascalhamento_nenzinha_santos_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22604/indicacao_infraestrutura_-_cascalhamento_vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22605/indicacao_sesep_-_limpeza_de_vias_-_vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22606/indicacao_limpeza_e_rocagem_-_urbis_i.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22607/pavimentacao__asfaltica_rua_nove_d_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22608/construcao_da_escola_estadual_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22609/pavimentacao_asfaltica_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22610/pavimentacao_asfaltica_povoado_de_caicara.odt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22611/creche_sede_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22612/indicacao_-_jose_goncalves.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22613/tapa_buraco_rua_professor_itamar.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22614/indicacao_infraestrutura_-_tapa_buraco_no_inocoop_i.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22615/indicacao_sra_sheila_lemos_of_013.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22616/indicacao_hospital_pediatrico.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22617/indicacao__breno_farias_of.014_corta_lote.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22618/indicacao_luis_paulo_servicos_pub._of_016.26_iluminacao_corta_lote.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22619/007_-_indicacao_limpeza_no_entorno_do_posto_da_nova_cidade.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22620/008_-_indicacao_limpeza_no_entorno_do_escola_helder_thomaz.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22621/009-_indicacao_manutencao_autoclave.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22622/indicacao_hospital_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22623/reforma_posto_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22624/casa_do_cafe.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22625/reforma_posto_casa_de_telha.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22626/sanitarios_campo_de_duas_vendas_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22627/indicacao_centro_de_referencia_tea.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22628/rocagem_da_praca_da_rua_tele_santana.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22629/ocagem_no_canteiro_central_da_avenida_eduardo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22630/realizacao_de_limpeza_na_rua_odilon_correia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22631/realizacao_de_operacao_rocagem_na_avenida_olivia_flores_no_bairro_candeias.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22632/indicacao_hospital_municipal.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22633/_indicacao_rua_via_local_dois_-_candeias.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22634/indicacao_conjunto_semaforico.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22635/indicacao_recapeamento_asfaltico_da_rua_alziro_prates.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22637/11_-_indicacao_limpeza_praca_dos_motoristas_pdf.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22638/12_-_indicacao_limpeza_praca_agapito_couto_pdf.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22639/13_-_indicacao_limpeza_praca_rogaciano_carneiro_da_silva_pdf.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22640/indicacao_-_av._frei_beijamim.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22641/indicacao_-_libero_badaro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22642/indicacao_-_venceslau_bras.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22643/indicacao_-_nilton_golcalves.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22644/indicacao_patrolamento_vila_sao_jose.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22647/reforma_da_escola_municipal_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22650/pavimentacao__asfaltica_rua___tupy_guarani__urbis_vi.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22651/copia_de_indicacao_infraestrutura_-_tapa_buraco_no_inocoop_ii_1.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22652/pavimentacao__asfaltica_rua__b.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22653/indicacao_-_infraestrutura_-__vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22654/indicacao_posto_de_saude_-_pov._algodao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22655/indicacao_limpeza_de_acude_-_pov._lagoa_da_visao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22656/limpeza_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22657/reforma_e_ampliaca_colegio_povoado_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22658/modelo_passagem_elevada.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22659/linha_de_onibus_transporte_coletivo.odt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22660/creche_recanto_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22661/indicacao__edgard_larryof.015_escola_corta_lote.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22662/indicacao_-_limpeza_e_rocagem_res._das_rosas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22663/indicacao_-_mao_unica_nas_ruas_a_e_b_res_das_rosas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22664/sanitarios_quadra_morada_real.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22665/reforma_quadra_capinal.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22666/indicacao_faixa_de_pedestre_rua_educardo_santos_costa.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22667/indicacao_poda_de_arvora_poco_escuro.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22669/indicacao_colegio_estadual_elizabeth_ferreira_lopes.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22670/indicacao_jackson_seinfra_of.017_lot._flamboyant..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22671/indicacao_luis_paulo_semob._of_012.26_linha_r03_pradoso_x_centro.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22672/realizacao_de_patrolamento_na_rua_b_rua_c_rua_d_rua_f_e_avenida_d_no_loteamento_mariana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22673/realizacao_de_operacao_tapa-buraco_na_rua_odilon_correia.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22674/operacao_tapa-buraco_na_rua_cleusa_meira_sousa_do_prado_no_bairro_primavera..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22675/operacao_rocagem_na_area_compreendida_entre_a_avenida_paulo_ludovico_e_a_rua_ulisses_do_prado_nogueira.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22676/012-_indicacao_limpeza_no_cond_campo_verde.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22677/011_-_indicacao__limpeza_e_iluminacao_da_quadra_do_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22678/indicacao_jackson_seinfra_of.018_lot.morumbi..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22679/13_-_indicacao_limpeza_-_ruas_bairro_jurema_pdf.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22680/15_-_indicacao_limpeza_praca_moises_caetite.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22681/16_-_indicacao_limpeza_avenida_filipinas.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22682/17_-_indicacao_limpeza_condominio_lagoa_azul.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22701/indicacao_radar_avenida_filipinas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22702/posto_de_saude_goiabeira.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22703/equipamentos_unidade_de_saude_lagedinho.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22704/indicacao_campo_de_futebol_limeira_-_2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22705/indicacao_quadra_de_esportes_limeira_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22706/indicacao_quadra_de_esportes_bandinha_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22707/indicaca_reforma_posto_de_saude_capinal.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22708/indicacao_reforma_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22709/indicacao_reforma_posto_de_saude_barrocas.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22710/indicacao_reforma_ceasa.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22711/indicacao_revitalizacao_presidente_dutra.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22712/indicacao_creches_nos_distritos.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22714/indicacao_ponto_de_onibus__loteamento_cidade_serrinha.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22715/indicacao_-_reforma_do_parque_e_implantacao_de_academia_res_das_rosas.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22716/pavimentacao_asfalticas_em_torno_da_praca_das_malvinas_povoado_de_sao_sebatiao.odt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22717/indicacao_rua_pastor_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22718/construcao_de_praca_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22719/indicacao_mutirao_oftalmo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22720/indicacao_ppp_creches.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22721/limpeza_sao_sebastiao_e_nas_malvinas.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22722/implantacao_ponto_de_onibus_-_primavera.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22723/limpeza_e_rocagem_-_primavera.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22725/indicacao_luis_paulo_servicos_pub._of_019.26_iluminacao_loteamento_morumbi.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22726/equipamentos_unidade_de_saude_limeira.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22728/indicacao_-_operacao_tapa-buraco_rua_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22729/drenage_das_aguas_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22730/indicacao_sra_sheila_lemos_of_010.2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22731/indicacao_sra_sheila_lemos_of_002.2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22732/indicacao_sra_sheila_lemos_of_008.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22733/indicacao_-_ampliacao_e_reforco_da_linha_de_onibus_r20__uesb_no_bairro_cidade_modelo..docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22734/indicacao-_ifa-_agentes_de_saude_e_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22740/18_-_indicacao_limpeza_praca_do_caja_pdf.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22741/19_-_indicacao_limpeza_praca_hercilio_lima_pdf.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22742/21_-_indicacao_limpeza_lateral_estadio_lomanto_junior.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22743/indicacao_ubs_sao_joao_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22744/0213_-_idicacao_ponto_onibus_proximo_justica_federal.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22745/indicacao_rua_avenida_joao_abuchid-_candeias.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22746/015_-indicacao__ubs_simao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22762/indicacao_restaurante_popular_zona_oeste.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22763/indicacao_patrolamento_bairro_primavera.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22764/20_-_indicacao_limpeza_-_rua_laudionor_brasil_pdf.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22765/indicacao_patrolamento_miro_cairo.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22766/indicacao_-_oficio_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22767/indicacao_-_oficio_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22768/indicacao_limpeza_de_bueiros_urbis_2_e_urbis_3.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22769/indicacao_-_avenida_imperial.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22770/posto_de_saude_-_farinha_molhada_2.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22771/cobertura_quadra.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22772/coelba_renato_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22773/estrada_canaa_.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22778/indicacao_rua_padre_palmeira.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22779/indicacao_tv_pedro_henrique_santos_barros.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22780/indicacao_av_brumado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22781/indicacao_av_expedicionarios.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22782/indicacao_sra_sheila_lemos_of_011.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22783/estrada_santa_marta.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22784/solicitacao_redutor_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22785/indicacao_reforma_posto_de_saude_patagonia.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22786/indicacao_reforma_posto_de_saude_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22787/indicacao_reforma_posto_de_saude_igua.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22788/implantacao_de_ciclovia_na_avenida_deputado_ulisses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22789/realizacao_de_operacao_tapa-buraco_na_avenida_contorno_no_bairro_primavera..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22790/realizacao_de_operacao_tapa-buraco_na_rua_cleusa_meira_sousa_do_prado_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22791/tapa-buraco_na_avenida_jesiel_norberto_no_bairro_candeias_nas_proximidades_da_petz..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22792/indicacao_-_oficio_no_009_2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22793/indicacao_-_oficio_no_010_2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22794/limpeza_e_rocagem_loteamento_copacabana.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22795/linha_de_onibus_rua_do_estreito.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22796/pavimentacao_bairro_conveima_ii.odt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22797/construcao_quadra_jardim_guanabara.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22798/indicacao_unidade_basica_de_saude_do_bairro_urbis_v.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22799/indicacao_-_rua_gilberto_de_queiroz_pdf_2.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22800/bairro_urbis_ii.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22801/reposicao_de_lampadas_pdf.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22802/indicacao_-_oficio_no_011_2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22803/indicacao_-__servicos_publicos_-_limpeza_licia_pedral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22804/indicacao_-__servicos_publicos_-_.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22805/indicacao_de_operacao_tapa-buraco_-_rua_ribeira_do_pombal.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22806/indicacao_-_placas_res_das_rosas.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22807/indicacao_campo_futebol_bandinha_.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22808/indicacao_campo_de_futebol_riachinho.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22809/indicacao_container_riachinho_.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22810/indicacao_asfalto_rua_tg_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22811/_indicacao_-_infraestrutura_-__recuperacao_da_valeta_em_frete_licia_pedral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22812/__indicacao_-_infraestrutura_-__recuperacao_da_ponte_do_vila_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22813/indicacao_de_operacao_tapa-buraco_-_av._itabuna.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22814/indicacao_-_oficio_no_012_2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22815/indicacao_claudia_botelho.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22816/indicacao_jose_de_san_martins.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22817/indicacao_praca_nossa_senhora_da_luz.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22818/indicacao_quadra_nova_cidade.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22819/rocagem_cachoeira_destradas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22820/rocagem_cachoeira_destradas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22821/saude_pov_cobras.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22835/tapa_buraco_rua_cotegipe.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22836/poda_de_arvores_lomantao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22837/indicacaoarea_verde_-_creche_e_escola_mozart_tanajura.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22838/drenagem_vila_elisa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22839/pavimentacao_vila_elisa-1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22840/pavimentacao_renato_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22841/_indicacao_-_infraestrutura_-__revitalizacao_com_pavimentacao_asfaltica_da_rua_z_localizada_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22842/santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22843/indicacao_-_infraestrutura_-__esgoto_sanitario_da_feira_do_am.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22844/indicacao_-__servicos_publicos_-_lavagem_da_feira_do_am.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22845/indicacao_-__servicos_publicos_-_guarda_municipal_na_feira_do_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22846/indicacao__manutencao_da_ambulacia_do_posto_de_saude_de_bate_pe..odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22847/019_-__indicacao__limpeza_e_capinagemna_praca_do_caja.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22848/018_-_indicacao_limpeza_no_entorno_do_posto_jardim_valeria_1_2.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22849/020-_indicacao_para_reforma_e_manutencao_da_academia_da_saude_da_vila_serrana_i.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22850/021_-_indicacao_patrolamento_e_rocagem_o_assentamento_lamarca.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22851/indicacao_de_patrolamento_e_cascalhamento_-_periperi_x_vereda_x_tigre.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22852/indicacao_-_iluminacao_10.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22853/indicacao_-_urbis_2_pdf_8.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22854/indicacao_-_tapa_buraco_8.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22855/estudo_topografico_com_manilhamento_para_as_estradas_do_choca.odt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22856/construcao_de_quadra_coberta_no_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22857/construcao_de_um_reservatorio_de_um_piscinao_-_reservatorio_de_agua_em_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22858/patrolamento_e_cascalhamento_nas_estradas_-_sao_sebastiao_a_sao_domingos_sao_sebastiao_a_barra_do_choca_e_sao_sebastiao_ao_brejo.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22864/indicacao_seinfra_acostamento.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22865/indicacao_redutor_de_velocidade_.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22866/indicacao_pavimentacao_asfaltica_malvina.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22867/indicacao_revitalizacao_da_praca_dos_ipes.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22868/indicacao_reforma_do_posto_de_saude_santa_helena.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22869/indicacao_operacao_tapa_buraco_avenida_professor_itamar.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22870/indicacao_revitalizacao_praca_seu_rosa_nova_cidade.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22871/indicacao_limpeza_bairro_henriqueta_prates.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22873/indicacao_sra_sheila_lemos_of_005.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22874/indicacao_sra_sheila_lemos_of_009.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22875/indicacao_sra_sheila_lemos_of_014.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22876/reforma_e_ligacao_do_ar_condicionado_escola_municipal_da_estiva.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22880/pavimentacao_asfaltica_nas_ruas_da_sede_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22881/patrolamanto_cascalhamento_das_estradas_que_ligam_a_sede_de_jose_goncalves_ao_povoado_do_xavier.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22882/construcao_de_uma_creche_no_bairro_conveima_ii.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22883/indicacao_grades_na_drenagem.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22884/ciclovia_e_iluminacao_ba539-1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22885/ponte_ribeirao-1.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22886/22_-_indicacao_limpeza_praca_rua_tereza_santana_-_bairro_boa_vista_pdf.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22887/23_-_indicacao_limpeza_pracas_avenida_cuiaba_pdf.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22888/24_-_indicacao_limpeza_ruas_bairro_alegria_pdf.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22889/25_-_indicacao_iluminacao_quadra_lagoa_das_bateias.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22890/abertura_de_lagoa_no_assentamento_lagoa_nova_no_distrito_de_igua..pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22891/operacao_tapa-buraco_na_rua_dely_vieira.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22892/recuperacao_do_meio-fio_na_rua_v_no_bairro_felicia.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22893/redutor_de_velocidade_rua_v_no_bairro_felicia_.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22894/22_-_indicaao_patrolamento_rua_a_lot_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22895/23_-_indicaao_patrolamento_ruaav_jose_machado_costa.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22910/indicacao_para_cachoeira_dos_porcos.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22911/indicacao_-_reposicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22912/rua_jonas_hortelio_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22913/indicacao_clinica_da_dor.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22914/indicacao_ponto_de_apoio_cemae_zona_oeste.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22915/indicacao_equipe_de_saude_psoto_solange_hortelio.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22916/iluminacao_santa_marta_sede.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22917/mobilidade_transporte_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22920/quebra_mola_rua_andorinha.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22921/indicacao_limpeza_e_rocagem_-_cidade_modelo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22922/capinageem_no_bairro_santa_cecilia.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22923/indicacao_limpeza_e_rocagem_-_lot._jardim_esplanada.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22924/indicacao__r._tv_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22926/estudo_de_viabilidade_tecnica_para_o_escoamento_de_agua_na_rua_das_oliveiras.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22927/operacao_tapa_buracos_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22928/recapeamento_asfaltico_1.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22929/indicacao_rocagem_conveima_ii.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22930/base_da_policia_militar_em_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22931/patrolamento_e_casc._pau_de_ferro_e_farinha_molhada.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22932/posto_de_saude_da_estiva.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22933/recuperacao_de_estrada_no_baixao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22934/tapa-buraco_na_rua_abel_damiao_de_souza.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22937/26_-_indicacao_limpeza_-_rua_e_bairro_urbis_4_pdf.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22938/27_-_indicacao_limpeza_pracas_bairro_nova_cidade_pdf.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22939/28_-_indicacao_pintura_faixa_de_pedestre_-_avenida_crescencio_silveira_pdf.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22940/29_-_indicacao_pintura_faixa_de_pedestre_-_avenida_alberto_leal_com_olivia_flores_pdf.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22941/indicacao_rocagem_estradas_barrocas_.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22942/indicacao_manilhas_estrada_barrocas_.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22943/entrada_distrito.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22944/av_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22945/unidade_de_saude_agrovila-1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22946/indicacao_reposicao_de_lampadas_gameleira.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22947/indicacao_redutor_de_velocidade_bateias_02.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22948/pavimentacao_da_estrada_br_116_ao_povoaod_de_cortalote_e_poco_verde.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22949/indicacao_luis_paulo_servicos_pub._of_021.26_limpeza_publica_terras_do_remanso.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22950/indicacao_luis_paulo_semob._of_022.26_faixa_de_pedestre_avenida_boa_vontade.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22951/indicacao__edgard_larry_of.023.2026.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22953/024_-_indicacao__limbpeza_e_capinagem_no_loteamento_henriqueta_prates.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22954/23_-_indicaao_patrolamento_ruaav_jose_machado_costa.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22955/25_-_indicaao_cratera_rua_a_lot_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22956/operacao_tapa-buraco_na_avenida_josue_sousa_sampaio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22957/indicacao_avenida_casemiro.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22962/indicacao_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22977/tapa-buraco_na_rua_panama_no_bairro_jurema.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22978/limpeza_e_rocagem_no_entorno_do_muro_do_antigo_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22979/estudo_de_viabilidade_-_pista_corrida_olivia_flores.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22980/estrada_vilaelisaxsanta_marta.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22981/indicacao_sra_sheila_lemos_of_012.2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22982/indicacao_infraestrutura_-_operacao_tapa_buraco_no_inocoop_i.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22983/indicacao_-_oficio_no_013_2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22984/indicacao_-_oficio_no_014_2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22985/indicacao__jackson_seinfra_of.027_recapeamento_asfaltico_sumare.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22986/indicacao_tapa_buracos_aparecida.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22987/indicacao_faixa_de_pedestres_urbis_5.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22988/indicacao_patrolamento_jaragua.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22989/indicacao_luis_paulo_servicos_pub._of_025.26_limpeza_publica_praca_do_cemiterio_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22990/indicacao_luis_paulo_servicos_pub._of_026.26_limpeza_publica_ruas_do_sumare.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22991/pavimentacao_asfaltica_br116_a_itaipu_-_reforco_2026.odt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22992/indicacao_bracos_de_luz_-_bairro_conveima_ii.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22993/reforco_reforma_do_posto_de_saude_povoado_de_itaipu.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22994/reforco_pavimentacao_cabeceira_alta.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22995/indicacao_parklet.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22996/027_-indicacao_reposicao_de_lampadas_na_avenida_jorge_teixeira.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22997/028_-indicacao_poda_de_arvore_na_avenida_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22998/indicacao_faixa_de_pedestre_jorge_teixeira.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22999/30_-_indicacao_limpeza_-_rua_benigno_santos_pdf.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23000/31_-_indicacao_limpeza_-_rua_fernando_spinola_pdf.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23001/estrada_vila_esperanca.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23002/poco_artesiano-2.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23003/iluminacao_bem_querer-1.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23010/patrolamanto_cascalhamento_quebra_mato_e_regiao.odt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23012/indicacao_construcao_de_campo_miro_cairo.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23013/indicacao_alambrado_campo_do_flamenguinho.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23014/indicacao_pavimentacao_estrada_matinha.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23015/indicacao_encascalhamento.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23026/patrolamanto_cascalhamento_lagoa_das_flores_e_regiao.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23027/indicacao_cid_programa.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23028/32_-_indicacao_limpeza_praca_norberto_aurich_pdf.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23029/01._indicacao_manutencao_asfaltica_bairro_felicia_2_removed.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23030/33_-_indicacao_tapa_buracos_-_alirio_sales_pdf.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23031/34_-_indicacao_limpeza_-_rua_carioca_pdf.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23032/35_-_indicacao_limpeza_-_avenida_aracaju_pdf.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23043/29_-_indicacao_rua_ivo_freire_de_aguiar_bairro_candeias.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23044/30_-_indicacao_avenida_santa_helena_bairro_sumare.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23045/31_-_indicacao_rua_monte_castelo_bairro_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23046/atendimento_do_cartao_sus_retorno_na_sub_prefeitura.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23047/poda_de_arvore_ao_lado_da_quadra_do_colegio_moises_meira.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23048/reforco_creche_povoado_de_sao_sebastiao.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23049/indicacao_-_redutores_de_velocidade_2.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23050/indicacao_-_patrolamento_4.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23051/estrada20juazeiro.pdf.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23052/lot20santa20monica.pdf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23053/creas20rural.pdf.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23054/limpeza20do20poccca7o20artesiano20da20lixa.pdf.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23055/indicacao_patrolamento_chacaras_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23056/indicacao_reposicao_de_lampadas_sol_nascente.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23057/indicacao_ponte_vila_sao_jose_alto_do_boa_vista.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23058/indicacao_compressor_posto_de_saude_igua.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23063/indicacao_praca_da_matriz_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23064/indicacao_rua_da_quadra_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23065/patrolamento_e_cascalhamento_das_ruas_e_em_torno_da_praca_das_malvinas_povoado_de_sao_sebastiao.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23066/32-indicacao_avenida_piripa_bairro_cruzeiro_2.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23067/feira_de_empregabilidade.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23068/indicacao_-__guarda_municipal_no_ceasa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23070/033_-indicacao_capinagem__roseira_para_lagoa_comprida_e_mae_eleoteria.odt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23071/034_-indicacao_limpeza_de_acudea.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23073/indicacao_tapa-_buraco_-_b.brasil.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23074/indicacao_tapa-buraco_-_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23075/03._indicacao_limpeza_da_rua_antonia_fernandes_santos_silva_no_bairro_santa_cecilia_1.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23076/pavimentacao__asfaltica_rua_irma_dulce.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23077/reforco_redutor_de_velocidade_rua_dos_andrades.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23080/operacao_rocagem_na_entrada_do_bairro_bem_querer.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23081/rocagem_rua_sifredo_pedral_sampaio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23082/limpeza_rua_c_-_ifba.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23083/retirada_de_arvore_rua_alberto_oliveira.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23084/pavimentacao_jardim_valeria.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23085/indicacao_para_o_bairro_jurema_5.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23086/bairro_felicia_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23088/indicacao_-_oficio_no_015_2026.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23089/indicacao_-_oficio_no_016_2026.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23090/indicacao_-_oficio_no_017.1_2026.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23091/indicacao_-_oficio_no_017.2_2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23092/aguadas_gameleira.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23093/aguadas_limeira.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23094/patrolamento_estradas_santa_marta.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23095/iluminacao_itapirema.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23096/indicacao_-_ubs_bateias_ii.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23117/indicacao_-_oficio_no_017.3_2026.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23118/cata_bagulho_estrada_estiva.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23119/indicacao_seinfra_seinfra-redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23120/indicacao_feira_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23121/indicacao_rocagem_acostamento.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23122/indicacao_vila_elisa_.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23123/indicacao_ubs.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23124/indicacao_-_oficio_no_017.4_2026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23125/indicacao_-_oficio_no_017.5_2026.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23126/indicacao_-_oficio_no_017.6_2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23128/indicacao_banheiro_cristo.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23129/indicacao_canal_de_drenagem_guarani.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23131/limpeza_e_rocagem_nas_pracas_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23132/reforma_da_quadra_do_povoado_de_cabeceira.odt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23133/rocagem_nos_loteamentos_jardim_sudoeste_copacabana_1_e_2_conveima_2_morada_nova_morada_das_acacias.odt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23134/patrolamanto_cascalhamento_loteamento_jardim_valeria_bairro_jatoba.odt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23135/instalacao_de_redutor_de_velocidade_na_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23136/instalacao_de_redutor_de_velocidade_na_rua_das_antilhas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23137/realizacao_de_limpeza_na_praca_localizada_na_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23138/poda_de_arvores_na_rua_colombia.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23139/035_-_idicacao_operacao_tapa_buracos_rua_alirio_sales_candeias_l.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23140/036_-_idicacao_limpeza_no_entorno_da_unidade_de_saude_campinhos_l.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23141/037_-_idicacao_instalacao_de_conteiner_residencial_margarida_campinhos_l.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23142/039_-_idicacao_operacao_tapa_buracos_rua_marajo_ibirapuera_l.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23143/travessa_grimaldo_estrela_6.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23144/povoado_do_cedro_-_indicacao_de_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23145/indicacao_-_avenida_amazonas_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23146/36_-_indicacao_limpeza_praca_rua_das_antilhas_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23147/indicacao__jackson_seinfra_of.028_lot.leblon..pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23148/37_-_indicacao_tapa_buracos_-_avenida_laura_nunes_pdf.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23149/38_-_indicacao_tapa_buracos_-_avenida_serrinha_e_avenida_caetite.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23150/39_-_indicacao_tapa_buracos_-_rua_nilton_goncalves_pdf.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23172/indicacao_patrolamento_rua_taiana__lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23173/indicacao_patrolamento_rua_da_flora.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23174/indicacao_redutor_de_velocidade_rua_eduardo.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23175/indicacao_redutor_de_velocidade_maneca.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23176/cocc81pia20de20coelba20larguinha.pdf.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23177/saude_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23178/limpeza_av_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23181/indicacao_-_oficio_no_018_2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23182/cmei_antonio_de_moura_pereira.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23183/indicacao_patrolamento_-_lot._vila_verde.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23184/indicacao_rocagem_-_lot._vila_verde.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23185/indicacao_tela_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23186/indicacao_limpeza_e_rocagem_-_urbis_iii.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23187/038_-_idicacao_instalacao_de_conteiner_residencial_parque_da_flores_l.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23188/040_-_idicacao_operacao_tapa_buracos_residencial_campo_verdel.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23189/041_-_idicacao_limpeza_no_entorno_da_unidade_de_panorama_l.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23190/indicacao_-_campo_fazenda_paixao.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23191/indicacao_-_limpeza_aparecida.doc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23192/patrolamento_nos_trechos_de_terra_da_avenida_angelim_no_bairro_miro_cairo..pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23193/limpeza_na_avenida_luis_eduardo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23194/patrolamento_nos_trechos_de_terra_da_avenida_ariano_suassuna_no_bairro_miro_cairo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23195/rocagem_no_entorno_do_campo_de_futebol_localizado_na_rua_agreste.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23196/sinaleira_miro_cairo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23197/pavimentacao_asfaltica_na_rua_bela_vista_1.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23198/patrolamento_e_cascalhamento_na_ladeira_do_povoado_cedro_1.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23200/redutor_de_velocidade_rua_miguelzinho_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23201/reforco_contrucao_de_posto_de_saude__povoado_do_xavier.odt" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23202/redutor_de_velocidade_kadija.odt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23203/construcao_do_muro_do_posto_de_saude_de_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23204/indicacao_transporte_coletivo_em_bate_pe.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23218/indicacao_-_oficio_no_017.7_2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23219/indicacao_cascalhamento_e_patrolamento_bandinha_.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23220/indicacao_vila_elisa_rua_21_.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23221/indicacao_operacao_tapa_buraco_limeira_.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23222/indicacao_rocagem_matos_limeira_.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23223/indicacao_reforma_posto_de_saude_periquito.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23224/indicacao_reforma_creche_lagoa_das_flores.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23225/indicacao_-_oficio_no_017.8_2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23226/estradas_sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23227/indicacao_reposicao_de_lampadas_urbis_5.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23228/ladeira_assentamento_mutum-1.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23229/iluminacao_campo_do_ibc-1.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23230/praca_morada_real-1.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23231/indicacao_ambulancia_bate_pe.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23244/rocagem_-_lagoa_do_facao.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23245/rocagem_-_roseira.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23246/pavimentacao_recanto_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23247/indicacao_carreta_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23248/indicacao_-_patrolamento_primavera.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23249/indicacao_-_oficio_no_017.9_2026.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23250/indicacao_-_oficio_no_017.10_2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23251/indicacao_-_oficio_no_017.11_2026.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23252/indicacao_-_oficio_no_017.12_2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23253/cocc81pia20de20av20sacc83o20josecc81.pdf.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23254/capinagem_e__patrolamento__candeias__rua_33.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23255/povoado_do_brejo_-_15_de_abril_1.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23256/rua_bruno_barcelar_-_15_de_abril_1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23257/drenagem_das_aguas_de_chuva_rua_da_flora__e_parmalat.odt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23258/cemiterio_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23259/indicacao__jackson_seinfra_of.029_lot.assentamento_uniao_e_forca..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23260/drenagem_das_aguas_de_chuva_fazenda_paixao.odt" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23261/042_-indicacao_psatrolameto_e_carcalhamento_rua_irere_-_morada_dos_passaros.odt" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23262/043_-_indicacao__limbpeza_e_capinagem_na_praca_siberia_-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23263/044_-_indicacao__limbpeza_e_capinagem_valete_do_santa_cecilia-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23264/capinagem_e__patrolamento___rua_jequitionha.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23265/rocagem_da_br116.odt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23266/reforco_pavimentacao_asfaltica_povoado_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23267/40_-_indicacao_limpeza_-_urbis_ii_e_iii_pdf.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23268/41_-_indicacao_limpeza_-_avenida_integracao_pdf.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23269/42_-_indicacao_limpeza_-_cae_ii_pdf.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23270/43_-_indicacao_conserto_boca_de_lobo_-_rua_macarani_pdf.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23277/tapa-buraco_na_rua_mem_de_sa.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23278/tapa-buraco_na_rua_p_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23279/tapa-buraco_no_trecho_compreendido_entre_a_avenida_rosa_cruz.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23280/tapa-buraco_na_avenida_joana_souza.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23281/estradas20itapirema20.pdf.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23282/ubs20capinal.pdf.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23283/indicacao_arborizacao_presidene_vargas..doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23284/indicacao_mao_unica_ibirapuera.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23285/patrolamento___rua__jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23286/cata_bagulho__morada_dos_passaros.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23288/operacao_tapa-buraco_na_rua_mar_da_galileia.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23289/viabilidade_tecnica_para_instalacao_de_semaforo_nas_proximidades_do_economart.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23291/realizacao_de_rocagem_na_avenida_independencia.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23292/limpeza_na_avenida_independencia_nas_proximidades_do_residencial_pau_brasil.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23293/inclusao_do_programa_minha_casa_minha_vida_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23294/limpeza_do_canal_na_rua_maneca_santos.odt" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23295/estrada_vilaelisa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23296/rua_da_unacon.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23297/reforma_e_retorno_das_atividades_do_posto_da_lagoa_do_facao.odt" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23298/rocagem_263-1.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23299/redutor_de_velocidade_corredor_de_itaipu.odt" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23300/reforma_estrada_da_limeira.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23302/indicacao_para_cascalhamento_-_16_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23303/pavimentacao_asfaltica_-_16_de_abril_1.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23305/banheiros_itapirema.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23306/indicacao_-_oficio_no_017.13_2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23307/indicacao_-_oficio_no_017.14_2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23308/indicacao_limpeza_e_rocagem_-_terras_do_remanso.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23309/cascalhamento_e_patrolamento_-_22_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23310/cascalhamento_-_22_de_abril_3.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23314/limpeza_e_rocagem_da_rua_dos_andrades_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23315/retorno_do_coletivo_entrando_na_rua_maneca_santos_bairro_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23316/indicacao_-_atendimento_fisioterapeutico_1.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23317/045_-_idicacao_operacao_tapa_buracos_travessa_gilberto_lopes_l.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23318/046_-_indicacao_bebedouro_da_praca_ceus_-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23319/patrolamento_cascalhamento_e_rocagem.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23323/indicacao_quebra_molas_rua_progresso_.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23324/realizacao_de_operacao_tapa-buraco_na_rua_da_corrente.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23325/realizacao_de_patrolamento_em_todas_as_ruas_do_loteamento_conquistense.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23326/nstalacao_de_redutor_de_velocidade_na_avenida_sergio_vieira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23327/adocao_do_novo_simbolo_internacional_de_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23328/coelba_sao_mateus_.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23329/serviccca7os20pucc81blicos20canaa.pdf.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23330/indicacao_ambulancia_saude_mental.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23331/indicacao_instalacao_de_banheiros_publicos_av_olivia_flores.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23332/indicacao_instalacao_de_banheiros_publicos_av_brumado.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23333/indicacao_pontos_de_wifi_gratuitos_pracas.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23334/patrolamento_e_cascalhamento_povoado_vereda_grande.odt" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23335/patrolamento_e_cascalhamento_povoado_tigre.odt" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23342/indicacao_-implantacao_de_faixa_de_pedestres_na_avenida_juracy_magalhaes_ao_lado_da_empresa_autoglass_e_em_frente_ao_estabelecimento_conhecido_como_cimentao..odt" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23343/cascalhamento__simao.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23344/solo20cimento20.pdf.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23345/implantacao_de_faixa_de_pedestre_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23346/implantacao_de_faixa_de_pedestre_-_indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23347/povoado_da_estiva_-_27_de_abril.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23348/indicacao_-_vila_do_marques.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23349/indicacao_limpeza_e_rocagem_-_inocoop_ii.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23350/indicacao_limpeza_avenida_paulista.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23351/indicacao_limpeza_avenida_erico_verissimo.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23352/indicacao_troca_de_lampada_rua_tucano.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23353/indicacao_-_rua_placido_de_castro.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23355/indicacao_limpeza_campo_flamenguinho.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23356/048_-_indicacao_limpeza_no_entorno_do_posto_do_miro_cairo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23357/049_-_indicacao_capinagem_na_avenida_luis_eduardo-_bairro_candeias.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23358/050_-_indicacao_capinagem_na_area_do_antigo_clube_socials.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23359/pavimentacao_asfaltica_na_rua_do_campo_do_flamenguinho_lagoa_das_flores.odt" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23360/operacao_tapa_buracos_avenida_recife_bairro_brasil.odt" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23361/averiguacao_sobre_esgoto_a_ceu_aberto_em_jose_goncalves.odt" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23362/revitalizacao_e_limpeza_praca_dos_verdes.odt" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23377/cascalhamento_e_patrolamento_fazendinha_.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23378/44_-_indicacao_tapa_buracos_-_rua_sebastiao_castro_pdf.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23379/45_-_indicacao_tapa_buracos_-_rua_laudiceia_gusmao_pdf.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23380/46_-_indicacao_tapa_buracos_-_avenida_crescencio_silveira_pdf.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23381/47_-_indicacao_tapa_buracos_-_rua_joaquim_nabuco_pdf.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23382/implantacao_de_iluminacao_publica_na_avenida_gilenilda_alves.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23383/rocagem_na_area_compreendida_entre_as_avenidas_gilenilda_alves_e_luis_eduardo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23384/instalacao_de_ponto_de_onibus_na_avenida_independencia_no_bairro_miro_cairo..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23385/instalacao_de_redutores_de_velocidade_na_avenida_botafogo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23386/iptu.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23387/posto_de_saude_do_assentamento_mutum.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23388/retro_canaa_-1.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23390/patrolamento_e_cascalhamento_-_casulo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23391/indicacao_monitores.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23392/construcao_de_escola_no_povoado_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23393/extensao_de_rede_de_agua_veredinha_abelhas_inhobim_reforco.odt" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23394/cascalhamento_-_29_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23395/povado_do_sossego_-_29_de_abril_2.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23396/indicacao_-_30_de_abril_4.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23397/modelo__passagem_elevada_facilita.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23398/051_-_indicacao__limbpeza_e_capinagem_nrua_feira_de_santana__-_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23399/indicacao__breno_farias_of.030_baixa_grande_e_marreca.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23400/indicacao_-_sinalizacao_b.aparecida.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23401/extensao_de_rede_povoado_de_baixa_da_porteira.odt" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23402/patrolamanto_bairro_morada_da_vitoria.odt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23408/052_-_indicacao__limbpeza_e_capinagem_nrua10_no_bairro_coveima_2.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23409/053_-_indicacao__limbpeza_e_capinagementrea_a_rua_jose_pereira_de_oliveira_e_a_rua_sofia_a._fonseca_inocoop.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23410/055_-indicacao_reposicao_de_lampadas_nna_rua__no_bairro_coveimaa.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23434/48_-_indicacao_tapa_buracos_-_rua_lomanto_junior_pdf.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23435/49_-_indicacao_tapa_buracos_-_rua_dom_joao_vi_pdf.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23436/50_-_indicacao_tapa_buracos_-_avenida_deraldo_mendes_pdf.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23437/51_-_indicacao_tapa_buracos_-_rua_placido_de_castro_pdf.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23438/indicacao_quadra_de_esportes_lajedinho_.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23439/indicacao_quadra_de_esportes_riachinho_2_.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23440/indicacao_quadra_de_esportes_bandinha.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23441/indicacao_campo_de_futebol_limeira_2026.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23442/rocagem_nas_pracas_e_valetas_dos_bairros_vila_serrana_i_ii_iii_e_iv..pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23443/ealizacao_de_campanha_de_conscientizacao_para_que_pedestres_nao_utilizem_a_ciclovia_da_avenida_olivia_flores.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23444/estudo_de_viabilidade_tecnica_para_implantacao_de_mao_unica_na_rua_2.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23445/realizacao_de_estudo_de_viabilidade_tecnica_para_implantacao_de_mao_unica_na_avenida_ceara.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23446/indicacao_-_oficio_no_020_2026.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23447/pavimentacao_itapirema.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23448/quadra_periquito.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23449/indicacao_bandinha_saude.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23450/aguadas_gameleira-2.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23451/indicacao_patrolamento_e_cascalhamento_loteamento.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23452/regulamentacao_do_parklet.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23470/pavimentacao_duas_vendas.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23471/colocacao_de_placas__carga_e__descarga.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23473/indicacao_-_oficio_no_017.15_2026.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23474/indicacao_-_oficio_no_017.16_2026.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23475/indicacao_-_oficio_no_017.17_2026.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23476/indicacao_saude_facilita.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23477/indicacao_limpeza_primavera.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23478/_indicacao_-_infraestrutura_-__pavimentacao_-__ile_axe_abc_alaketu_terreiro_de_pai_jorge_2.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23482/vila_elisa_-_4_de_maio_1.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23483/bate_pe_-_6_de_maio_1.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23484/agente_comunitario_de_saude_-_6_de_maio_1.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23485/tapa_buraco__e_recapeamento_asfaltico__vila_elisa_rua_c.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23487/indicacao_patrolamento_e_cascalhamento_comunidade_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23489/desapropriacao_do_terreno_em_lagoa_das_flores_para_contrucao_de_praca.odt" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23491/056_-indicacao_reposicao_de_lampadas_nna_rua_c__no_bairro_coveimaa.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23492/057_-_idicacao_operacao_tapa_buracos_rua_alberto_leall.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23493/058_-_indicacao__limpeza_da_rua_guilherme_aguiar.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23494/indicacao_patrolar_cascalhar_povoados_lagoa_da_tabua_serra_grandesanto_antonio_etc..odt" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23495/indicacao_troca_de_lampada_rua_f.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23496/indicacao_equipe_de_saude_alto_do_boa_vista.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23497/indicacao_faixa_de_pedreste_rua_dr_nicanou.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23498/indicacao__jackson_seinfra_of.031_lot.santa_rita_bairro_ayrton_sena.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23499/redutor_de_velocidade_escola_povoado_da_estiva.odt" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23500/estradas_brejo.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23502/nstalacao_de_placas_de_conscientizacao_para_que_pedestres_nao_utilizem_a_ciclovia_da_lagoa_das_bateias.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23503/operacao_tapa-buraco_na_avenida_bartolomeu_de_gusmao.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23504/implantacao_de_semaforo_para_pedestres_entre_a_rua_joao_pessoa_e_a_travessa_odilon_jose_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23505/instalacao_de_refletores_no_campo_de_futebol_localizado_na_rua_agreste.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23513/sao_joao_da_vitoria_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23514/indicacao_sao_joaquim_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23515/indicacao_riachinho_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23516/indicacao_barrocas_.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23517/indicacao_bandinha_.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23518/pavimentacao_asfaltica_maneca_santos.odt" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23519/52_-_indicacao_patrolamento_tg5_tg6_tg7_pdf.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23520/indicacao_-_secretaria_de_educacao_-_ba_construcao_pista_de_skate_.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23521/53_-_indicacao_limpeza_-_ruas_tg5_tg6_tg7_pdf.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23523/54_-_indicacao_tapa_buracos_-_ifba_pdf.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23524/estudo_do_semaforo_no_cruzamento_da_av._laura_nunes_bairro_boa_vista.odt" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23522/indicacao_instalacao_de_lampadas_santa_helena.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22387/mocao_de_aplauso_01-2026.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22388/mocao_de_aplauso_02-2026.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22424/mocao_de_aplauso_03-2026.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22425/mocao_de_aplauso_04-2026.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22439/mocao_de_aplauso_05-2026.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22440/mocao_de_aplauso_06-2026.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22441/mocao_de_aplauso_07-2026.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22460/mocao_de_aplauso_08-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22516/mocao_de_aplauso_09-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22530/mocao_de_aplauso_10-2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22565/mocao_de_aplauso_11-2026.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22586/mocao_de_aplauso_12-2026.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22587/mocao_de_aplauso_13-2026.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22588/mocao_de_aplauso_14-2026.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22592/mocao_de_aplauso_15-2026.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22593/mocao_de_aplauso_16-2026.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22596/mocao_de_aplauso_17-2026.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22598/mocao_de_aplauso_18-2026.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22636/mocao_de_aplauso_19-2026.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22668/mocao_de_aplauso_20-2026.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22689/mocao_de_aplauso_21-2026.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22690/mocao_de_aplauso_22-2026.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22735/mocao_de_aplauso_23-2026.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22736/mocao_de_aplauso_24-2026.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22737/mocao_de_aplauso_25-2026.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22750/mocao_de_aplauso_26-2026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22776/mocao_de_aplauso_27-2026.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22777/mocao_de_aplauso_28-2026.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22901/mocao_de_aplauso_29-2026.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22925/mocao_de_aplauso_30-2026.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22960/mocao_de_aplauso_31-2026.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22961/mocao_de_aplauso_32-2026.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22964/mocao_de_aplauso_33-2026.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22965/mocao_de_aplauso_34-2026.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22967/mocao_de_aplauso_35-2026.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22968/mocao_de_aplauso_36-2026.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22969/mocao_de_aplauso_37-2026.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22976/mocao_de_aplauso_38-2026.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23004/mocao_de_aplauso_39-2026.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23006/mocao_de_aplauso_40-2026.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23034/mocao_de_aplauso_41-2026.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23036/mocao_de_aplauso_42-2026.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23072/mocao_de_aplauso_43-2026.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23079/mocao_de_aplauso_44-2026.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23127/mocao_de_aplauso_45-2026.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23130/mocao_de_aplauso_46-2026.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23155/mocao_de_aplauso_47-2026.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23156/mocao_de_aplauso_48-2026.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23180/mocao_de_aplauso_49-2026.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23199/mocao_de_aplauso_50-2026.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23209/mocao_de_aplauso_51-2026.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23240/mocao_de_aplauso_52-2026.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23242/mocao_de_aplauso_53-2026.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23311/mocao_de_aplauso_54-2026.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23312/mocao_de_aplauso_55-2026.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23313/mocao_de_aplauso_56-2026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23337/mocao_de_aplauso_57-2026.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23338/mocao_de_aplauso_58-2026.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23354/mocao_de_aplauso_59-2026.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23366/mocao_de_aplauso_60-2026.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23367/mocao_de_aplauso_61-2026.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23389/mocao_de_aplauso_62-2026.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23403/mocao_de_aplauso_63-2026.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23404/mocao_de_aplauso_64-2026.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23405/mocao_de_aplauso_65-2026.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23406/mocao_de_aplauso_66-2026.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23407/mocao_de_aplauso_67-2026.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23472/mocao_de_aplauso_68-2026.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23479/mocao_de_aplauso_69-2026.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23480/mocao_de_aplauso_70-2026.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23486/mocao_de_aplauso_71-2026.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23511/mocao_de_aplauso_72-2026.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22423/mocao_de_pesar_01-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22430/mocao_de_pesar_02-2026.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22434/mocao_de_pesar_03-2026.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22435/mocao_de_pesar_04-2026.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22436/mocao_de_pesar_05-2026.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22447/mocao_de_pesar_06-2026.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22527/mocao_de_pesar_07-2026.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22755/mocao_de_pesar_08-2026.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22825/mocao_de_pesar_09-2026.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22859/mocao_de_pesar_10-2026.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22862/mocao_de_pesar_11-2026.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22863/mocao_de_pesar_12-2026.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22877/mocao_de_pesar_13-2026.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22879/mocao_de_pesar_14-2026.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22903/mocao_de_pesar_15-2026.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22963/mocao_de_pesar_16-2026.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23007/mocao_de_pesar_17-2026.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23008/mocao_de_pesar_18-2026.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23025/mocao_de_pesar_19-2026.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23035/mocao_de_pesar_20-2026.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23037/mocao_de_pesar_21-2026.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23041/mocao_de_pesar_22-2026.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23069/mocao_de_pesar_23-2026.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23078/mocao_de_pesar_24-2026.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23108/mocao_de_pesar_25-2026.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23109/mocao_de_pesar_26-2026.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23179/mocao_de_pesar_27-2026.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23208/mocao_de_pesar_28-2026.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23243/mocao_de_pesar_29-2026.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23287/mocao_de_pesar_30-2026.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23321/mocao_de_pesar_31-2026.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23322/mocao_de_pesar_32-2026.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23481/mocao_de_pesar_33-2026.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23490/mocao_de_pesar_34-2026.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23206/mocao_de_repudio_01-2026.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23488/mocao_de_repudio_-_mocao_de_repudio_a_caixa_economica_federal_em_especial_a_agencia_0079_diante_da_recorrente_e_excessiva_demora_no_atendimento_ao_publico..docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22693/parecer_ao_pl_143-25.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22694/parecer_ao_pl_147-25.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22695/parecer_ao_pl_153-25.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22696/parecer_ao_pl_171-25.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22697/parecer_ao_pl_172-25.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22698/parecer_ao_pl_193-25.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22699/parecer_ao_pl_205-25.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22700/parecer_-_comissoes_-_nome_logradouro_-_pl_206.2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22713/parecer_comissao_pl_93_de_2025.docx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22727/parecer_ao_pl_183-25.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22738/parecer_ao_pl_185-25.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22739/parecer_pl_201-25.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22756/parecer_ao_pl_178-25.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22757/parecer_ao_pl_187-25.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22758/parecer_ao_pl_203-25.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22759/parecer_ao_pl_38-25_executivo.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22824/parecer_ao_pl_42-25.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22905/parecer_ao_plc_46-25.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22906/parecer_ao_ple_01-26.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22907/parecer_ao_208-25.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22908/parecer_ao_pl_19-26.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22909/parecer_ao_188-25.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22918/parecer_favoravel_financas_e_orcamento_ple_01-26.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22971/parecer_ao_pl_07-24.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22972/parecer_ao_pl_50-24.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22973/parecer__17-25.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22974/parecer_ao_pl_13-26.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22975/parecer_ao_pl_20-26.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23059/parecer_ao_pl_64-25.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23061/parecer_ao_pl_212-25.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23099/parecer_ao_pl_05-25.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23100/parecer_ao_pl_09-25.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23101/parecer_ao_pl_29-25.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23102/parecer_ao_pl_33-25.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23103/parecer_ao_pl_49-25.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23104/parecer_ao_pl_50-25.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23105/parecer_ao_pl_51-25.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23106/parecer_ao_pl_52-25.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23107/parecer_ao_pl_61-25.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23110/parecer_ao_pl_68-25.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23111/parecer_ao_pl_74-25.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23112/parecer_ao_pl_75-25.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23113/parecer_ao_pl_77-25.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23114/parecer_ao_pl_79-25.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23115/parecer_ao_pl_83-25.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23116/parecer_ao_pl_87-25.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23154/parecer_ao_pl_91-25.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23157/parecer_ao_pl_108-25.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23158/parecer_ao_pl_109-25.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23159/parecer_ao_pl_111-25.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23160/parecer_ao_pl_112-25.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23161/parecer_ao_pl_140-25.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23162/parecer_ao_pl_141-25.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23165/parecer_ao_pl_142-25.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23166/parecer_ao_pl_191-25.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23167/parecer_ao_pl_192-25.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23168/parecer_ao_pl_194-25.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23169/parecer_ao_pl_195-25.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23170/parecer_ao_pl_14-26.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23171/parecer_ao_pl_15-26.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23232/parecer_favoravel_ao_plc_43-25.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23233/parecer_ao_plc_44-25.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23304/parecer_a_proposta_de_emenda_a_lei_organica_01-26.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23235/parecer_ao_plc04-26.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23236/parecer_ao_plc_04.2026.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23237/parecer_ao_plc_05-26.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23238/parecer_ao_pl_29-26.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23239/parecer_ao_pl_30-26.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23371/parecer_ao_pl_40-26.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23372/parecer_-_comissoes_-_pl_42-26.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23373/parecer_ao_pl_40-26.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23374/parecer_-_comissoes_-_pl_45-26.docx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23375/parecer_-_comissoes_-_pl_46-26.docx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23376/parecer_ao_pl_50-25.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23454/parecer_-_comissoes_-_plc_03-26.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23455/parecer_-_comissoes_-_pl_55-26.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23456/parecer_ao_pl_57-2026.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23457/parcer_ao_pl_217-25.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23459/parecer_ao_pl_196-2025..pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23460/parecer_-_comissoes_-_pl_197-25.docx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23461/parecer_ao_pl_199-25.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23462/parecer_-_comissoes_-_pl_190-251.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23463/parecer_ao_pl_200-25.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23464/parecer_ao_pl_202-25.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23465/parecer_ao_pl209-25.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23466/parecer_ao_pl_2013-25.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23501/parecer_ao_pl_204-2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23512/parecer_-_comissoes_-_plc_47-25.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22595/proposta_de_emenda_a_lei_organica_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22774/a_mensagem_no_04-2026_ao_plc_no_03-2026_-_reestrutura_e_altera_a_denominacao_da_semdes_que_passa_a_se_denominar_sashds.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22823/a_mensagem_no_05-2026_ao_plc_no_04-2026_-_institui_e_disciplina_o_programa_meu_lar.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22900/a_mensagem_no_06-2026_ao_plc_no_05-2026_-_reestrutura_e_altera_a_denominacao_da_secretaria_municipal_de_governo.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23414/a_mensagem_no_07-2026_ao_plc_no_06-2026_-_lei_de_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23415/a_mensagem_no_08-2026_ao_plc_no_07-2026_-_lei_de_criacao_do_sistema_municipal_de_planejamento_e_gestao_urbana.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23430/a_mensagem_no_21-2026_ao_plc_no_20-2026_-_lei_de_parcelamento_uso_e_ocupacao_do_solo_lpuos.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23431/a_mensagem_no_22-2026_ao_plc_no_21-2026_-_institui_o_codigo_de_obras_e_edificacoes_do_municipio_de_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22355/criacao_animais.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22356/projeto_de_lei_02-2026-l.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22357/projeto_de_lei_03-2026-l.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22358/projeto_de_lei_04-2026-l.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22359/projeto_de_lei_05-2025-l.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22360/projeto_de_lei_06-2026-l.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22361/projeto_de_lei_07-2026-l.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22373/pl_-_isencao_de_taxa_de_zona_azul_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22374/sala_lilas.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22383/pl_profissionais_da_edicacao.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22384/pl_ternos_de_reis.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22386/pl_trabalhadoras_rurais_2.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22454/projeto_de_lei_13-2026-l.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22528/pl__dos_escritores_conquistenses_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22529/dispoe_observatorio_municipal_de_prevencao_a_violencia_contra_mulhere.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22531/projeto_de_lei_-_institui_a_semana_municipal_de_seguranca_publica_integrada_no_municipio_de_vitoria_da_conquista.docx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22567/obrigatoriedade_da_manutencao_da_limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22568/projeto_de_lei_18-2026-l.odt" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22569/projeto_de_lei_19-2026-l.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22572/semana_de_combate_a_ludopatia.odt" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22574/projeto_de_lei_-_denominacao_praca_eugenio_amancio_nogueira_neto.docx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22575/pl_-_responsabilizacao_da_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22577/pl_mariano_meira.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22683/projeto_de_lei_-_selo_empresa_amiga_da_juventude..docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22685/projeto_de_lei_25-26.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22686/parque_multisensorial.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22691/pl_-_mudanca_rua_i_-_nenzinha_santos__1.docx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22692/pl_-_mudanca_rua_h_-_nenzinha_santos__2.docx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22752/rua_j_bairro_zabele.odt" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22754/pl_30-25.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22760/projeto_de_lei_-_avenida_j_menezes.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22822/projeto_de_lei_-_sepultamento_de_animais_junto_a_seus_tutores.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22829/3-pl_dia_do_luto_e_memoria_em_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22830/5-pl_urgencia_no_atendimento_em_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22831/4-pl_morada_segura_em_vitoria_da_conquista.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22832/projeto_de_lei_eua_joao_novais.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22834/projeto_de_lei_dia_municipal_do_policial_veterano.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22860/dia_municipal_do_circulo_de_oracao.odt" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22861/pl_escola_biblica_dominical.odt" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22896/pl_levi.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22919/pl_mudanca_nome_de_rua.novo.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22958/7-projeto_de_lei_nome_facilkita_saude.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22966/gerenciamento_adequado_de_residuos_solidos_gerados_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23005/projeto_de_lei_-_bicicletas_eletricass.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23009/projeto_de_lei_no_-_denomina_a_unidade_de_saude_do_vila_america_-_rosania_silva_borges.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23011/inclusao_do_simbolo_mundial_da_fibromialgia_nas_placas_de_atendimento_preferencial_e_nas_vagas_de_estacionamento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23024/projeto_de_lei_grades_de_protecao.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23033/institui_o_programa_de_coleta_de_exames_e_vacinacao_em_domicilio_para_pessoas_com_transtorno_do_espectro_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23038/permanencia_animais_em_hospitais.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23039/projeto_de_lei_melipolineos_.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23040/projeto_de_lei_parque_turistico_ecologico_do_marcal.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23042/projeto_de_lei-_introducao_do_ensino_do_xadrez.docx.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23097/projeto_de_lei_53-2026.docx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23098/pidia.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23151/lei_proibicao_de_cpf_farmarcias.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23152/projeto_de_lei_-_capital_do_cavalo.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23153/02_-_projeto_de_lei_-_patrimonio_cultural_e_imaterial_peca_jesus_de_nazare_pdf.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23163/projeto_de_lei_-_fila_unica_digital_do_sus.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23164/pl_sobre_protecao_a_vitima.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23207/pl_-_monumento_hormindo_barros_-_correto.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23271/pl_-_ubs_naildes.docx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23274/projeto_de_lei_programa_de_reabilitacao_em_fisioterapia_pelvica.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23320/03_-_projeto_de_lei_-_dia_municipal_do_retificador_e_torneiro_mecanico_pdf.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23336/projeto_de_lei_do_poste_ivan_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23341/projeto_de_lei_substituicao_de_sinais_sonoros_tea.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23416/05._projeto_ferias_sem_fome__2_removed.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23424/04._projeto_apoio_alimentar_aos_profissionais_servidores_da_rede_publica_municipal_de_ensino_1_removed.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23433/projeto_de_lei_-_alteracao_na_lei_no_1.219-2004_tornar_obrigatoria_a_vigilancia_das_piscinas_coletivas_por_salva_vidas_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23506/06._projeto_programa_uniforme_completo__1_removed.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23507/bebe_a_bordo.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23508/psicologo_obstetra.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23509/acompanhamento_pre-natal_parto_e_pos-parto_de_gestantes_com_tea.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22446/mensagem_no_01-2026_ao_pl_no_01-2026_-_altera_data-base_das_revisoes_e_reajustes_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22748/a_mensagem_no_02-2026_ao_pl_no_02-2026_-_amplia_o_quantitativo_geral_de_vagas_para_o_cargo_de_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23417/a_mensagem_no_09-2026_ao_pl_no_08-2026_-_lei_de_criacao_do_fundurb.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23418/a_mensagem_no_10-2026_ao_pl_no_09-2026_-_lei_da_transferencia_do_direito_de_construir.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23419/a_mensagem_no_11-2026_ao_pl_no_10-2026_-_lei_da_outorga_onerosa_do_direito_de_construir_e_alteracao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23420/a_mensagem_no_12-2026_ao_pl_no_11-2026_-_lei_de_peuc__parcelamento_edificacao_ou_utilizacao_compulsoria.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23421/a_mensagem_no_13-2026_ao_pl_no_12-2026_-_lei_do_iptu-p_iptu_progressivo_no_tempo.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23422/a_mensagem_no_14-2026_ao_pl_no_13-2026_-_lei_dos_consorcios_imobiliarios.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23423/a_mensagem_no_15-2026_ao_pl_no_14-2026_-_lei_das_operacoes_urbanas_consorciadas.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23425/a_mensagem_no_16-2026_ao_pl_no_15-2026_-_lei_do_direito_de_preempcao.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23426/a_mensagem_no_17-2026_ao_pl_no_16-2026_-_lei_da_contribuicao_de_melhoria.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23427/a_mensagem_no_18-2026_ao_pl_no_17-2026_-_lei_do_direito_de_superficie.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23428/a_mensagem_no_19-2026_ao_pl_no_18-2026_-_lei_de_desapropriacao_mediante_pagamento_da_divida_publica.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23429/a_mensagem_no_20-2026_ao_pl_no_19-2026_-_lei_do_espaco_do_cidadao.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23432/a_mensagem_no_23-2026_ao_pl_no_22-2026_-_regulamenta_repasse_do_incentivo_adicional_do_componente_qualidade_as_equipes_de_aps.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22375/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22376/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22377/requerimento_03-2026.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22378/requerimento_04-2026.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22379/requerimento_05-2026.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22380/requerimento_06-2026.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22381/requerimento_07-2026.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22382/requerimento_08-2026.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22385/requerimento_09-2026.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22453/requerimento_10-2026.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22456/requerimento_11-2026.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22474/requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22475/requerimento_13-2026.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22532/requerimento_14-2026.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22533/requerimento_15-2026.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22570/requerimento_16-2026.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22571/requerimento_17-2026.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22573/requerimento_18-2026.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22576/requerimento_19-2026.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22594/requerimento_20-2026.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22645/requerimento_21-2026.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22646/requerimento_22-2026.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22648/requerimento_23-2026.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22684/requerimento_24-2026.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22687/requerimento_25-2026.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22688/requerimento_26-2026.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22747/requerimento_27-2026.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22751/requerimento_28-2026.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22753/requerimento_29-2026.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22775/requerimento_30-2026.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22833/requerimento_31-2026.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22897/requerimento_32-2026.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22898/requerimento_33-2026.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22899/requerimento_34-2026.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22904/requerimento_35-20261.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22959/requerimento_36-2026.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22970/requerimento_37-2026.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23023/requerimento_38-2026.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23087/requerimento_39-2026.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23205/requerimento_40-2026.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23241/requerimento_41-2026.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23272/requerimento_42-2026.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23273/requerimento_43-2026.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23275/requerimento_44-2026.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23290/requerimento_45-2026.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23364/requerimento_46-2026.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23411/requerimento_47-2026.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23412/requerimento_48-2026.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23413/requerimento_49-2026.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23510/requerimento_50-2026.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22354/tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22649/requerimento_tribuna__luan_ferro_aragao.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22761/com.google.android.apps.photos.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22826/tribuna_livre_jaime_mendes_mnteiro.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22827/trubuna_livre_joao_paulo_lar_da_misercordia.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22828/tribuna_livre_lucia_piloto.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22872/tribuna_livre_-_nilson_bruno_viana_silva.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22902/tribuna_livre_neres_valda_associacao_maes_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22935/tribuna_livre_vitor_quadros_.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22936/tribuna_live_simmp.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23276/tribuna_livre_paulinho_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23301/requerimento_de_tribuna_livre_poliana_s._de_j._alexandrino.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23339/tribuna_livre_java_da_silva_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22350/lei_no_3.094-2026.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22351/lei_no_3.095-2026.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22457/lei_no_3.096-2026..pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22458/lei_no_3.097-2026..pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22459/lei_no_3.098-2026..pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22461/lei_no_3.099-2026..pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22462/lei_no_3.100-2026..pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22463/lei_no_3.101-2026..pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22464/lei_no_3.102-2026..pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22465/lei_no_3.103-2026..pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22466/lei_no_3.104-2026..pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22467/lei_no_3.105-2026..pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22468/lei_no_3.106-2026..pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22469/lei_no_3.107-2026..pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22470/lei_no_3.108-2026..pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22471/lei_no_3.109-2026..pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22472/lei_no_3.110-2026..pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22473/lei_no_3.111-2026..pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22476/lei_no_3.112-2026..pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22477/lei_no_3.113-2026..pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22478/lei_no_3.114-2026..pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22479/lei_no_3.115-2026..pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22480/lei_no_3.116-2026..pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22481/lei_no_3.117-2026..pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22482/lei_no_3.118-2026..pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22483/lei_no_3.119-2026..pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22484/lei_no_3.120-2026..pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22485/lei_no_3.121-2026..pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22486/lei_no_3.122-2026..pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22578/lei_no_3.123-2026..pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22597/lei_no_3.124-2026.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/22952/lei_no_3.125-2026.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23016/lei_no_3.126-2026.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23017/lei_no_3.127-2026.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23018/lei_no_3.128-2026.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23019/lei_no_3.129-2026.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23020/lei_no_3.130-2026.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23021/lei_no_3.131-2026.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23022/lei_no_3.132-2026.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23062/lei_no_3.133-2026.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23210/lei_no_3.134-2026.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23211/lei_no_3.135-2026.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23212/lei_no_3.136-2026.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23213/lei_no_3.137-2026.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23214/lei_no_3.138-2026..pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23215/lei_no_3.139-2026..pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23216/lei_no_3.140-2026..pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23217/lei_no_3.141-2026..pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23363/lei_no_3.142-2026.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23365/lei_no_3.143-2026.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23368/lei_no_3.144-2026.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23369/lei_no_3.145-2026.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23370/lei_no_3.146-2026.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23467/lei_no_3.147-2026.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23468/lei_no_3.148-2026.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23469/lei_no_3.149-2026.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23525/lei_no_3.150-2026.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23526/lei_no_3.151-2026.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2026/23527/lei_no_3.152-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H1119"/>
+  <dimension ref="A1:H1158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="242.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -32078,10466 +32537,11480 @@
       </c>
       <c r="D718" t="s">
         <v>22</v>
       </c>
       <c r="E718" t="s">
         <v>23</v>
       </c>
       <c r="F718" t="s">
         <v>903</v>
       </c>
       <c r="G718" s="1" t="s">
         <v>2898</v>
       </c>
       <c r="H718" t="s">
         <v>2899</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
         <v>2900</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>10</v>
+        <v>2901</v>
       </c>
       <c r="D719" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E719" t="s">
+        <v>23</v>
+      </c>
+      <c r="F719" t="s">
+        <v>49</v>
+      </c>
+      <c r="G719" s="1" t="s">
         <v>2902</v>
       </c>
-      <c r="F719" t="s">
+      <c r="H719" t="s">
         <v>2903</v>
-      </c>
-[...4 lines deleted...]
-        <v>2905</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D720" t="s">
+        <v>22</v>
+      </c>
+      <c r="E720" t="s">
+        <v>23</v>
+      </c>
+      <c r="F720" t="s">
+        <v>186</v>
+      </c>
+      <c r="G720" s="1" t="s">
         <v>2906</v>
       </c>
-      <c r="B720" t="s">
-[...14 lines deleted...]
-      <c r="G720" s="1" t="s">
+      <c r="H720" t="s">
         <v>2907</v>
-      </c>
-[...1 lines deleted...]
-        <v>2908</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
         <v>2909</v>
       </c>
-      <c r="B721" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D721" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E721" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F721" t="s">
+        <v>186</v>
+      </c>
+      <c r="G721" s="1" t="s">
         <v>2910</v>
       </c>
-      <c r="G721" s="1" t="s">
+      <c r="H721" t="s">
         <v>2911</v>
-      </c>
-[...1 lines deleted...]
-        <v>2912</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
         <v>2913</v>
       </c>
-      <c r="B722" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D722" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E722" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F722" t="s">
-        <v>2910</v>
+        <v>186</v>
       </c>
       <c r="G722" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="H722" t="s">
         <v>2915</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
         <v>2916</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>39</v>
+        <v>2917</v>
       </c>
       <c r="D723" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E723" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F723" t="s">
-        <v>2917</v>
+        <v>59</v>
       </c>
       <c r="G723" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="H723" t="s">
         <v>2919</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
         <v>2920</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>44</v>
+        <v>2921</v>
       </c>
       <c r="D724" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E724" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F724" t="s">
-        <v>2917</v>
+        <v>147</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
       <c r="H724" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>48</v>
+        <v>2925</v>
       </c>
       <c r="D725" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E725" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F725" t="s">
-        <v>2924</v>
+        <v>147</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
       <c r="H725" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>53</v>
+        <v>2929</v>
       </c>
       <c r="D726" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E726" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F726" t="s">
-        <v>656</v>
+        <v>147</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2928</v>
+        <v>2930</v>
       </c>
       <c r="H726" t="s">
-        <v>2929</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2930</v>
+        <v>2932</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>58</v>
+        <v>2933</v>
       </c>
       <c r="D727" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E727" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F727" t="s">
-        <v>2931</v>
+        <v>13</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2932</v>
+        <v>2934</v>
       </c>
       <c r="H727" t="s">
-        <v>2933</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2934</v>
+        <v>2936</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>63</v>
+        <v>2937</v>
       </c>
       <c r="D728" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E728" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F728" t="s">
-        <v>725</v>
+        <v>49</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="H728" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2937</v>
+        <v>2940</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>67</v>
+        <v>2941</v>
       </c>
       <c r="D729" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E729" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F729" t="s">
-        <v>2931</v>
+        <v>54</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2938</v>
+        <v>2942</v>
       </c>
       <c r="H729" t="s">
-        <v>2939</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2940</v>
+        <v>2944</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>71</v>
+        <v>2945</v>
       </c>
       <c r="D730" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E730" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F730" t="s">
-        <v>1001</v>
+        <v>207</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2941</v>
+        <v>2946</v>
       </c>
       <c r="H730" t="s">
-        <v>2942</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2943</v>
+        <v>2948</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>75</v>
+        <v>2949</v>
       </c>
       <c r="D731" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E731" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F731" t="s">
         <v>207</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2944</v>
+        <v>2950</v>
       </c>
       <c r="H731" t="s">
-        <v>2945</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2946</v>
+        <v>2952</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>79</v>
+        <v>2953</v>
       </c>
       <c r="D732" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E732" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F732" t="s">
         <v>207</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2947</v>
+        <v>2954</v>
       </c>
       <c r="H732" t="s">
-        <v>2948</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2949</v>
+        <v>2956</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>83</v>
+        <v>2957</v>
       </c>
       <c r="D733" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E733" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F733" t="s">
-        <v>2950</v>
+        <v>207</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2951</v>
+        <v>2958</v>
       </c>
       <c r="H733" t="s">
-        <v>2952</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2953</v>
+        <v>2960</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>87</v>
+        <v>2961</v>
       </c>
       <c r="D734" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E734" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F734" t="s">
-        <v>40</v>
+        <v>181</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2954</v>
+        <v>2962</v>
       </c>
       <c r="H734" t="s">
-        <v>2955</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2956</v>
+        <v>2964</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>91</v>
+        <v>2965</v>
       </c>
       <c r="D735" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E735" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F735" t="s">
-        <v>2957</v>
+        <v>168</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2958</v>
+        <v>2966</v>
       </c>
       <c r="H735" t="s">
-        <v>2959</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2960</v>
+        <v>2968</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>95</v>
+        <v>2969</v>
       </c>
       <c r="D736" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E736" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F736" t="s">
-        <v>996</v>
+        <v>168</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2961</v>
+        <v>2970</v>
       </c>
       <c r="H736" t="s">
-        <v>2962</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2963</v>
+        <v>2972</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>99</v>
+        <v>2973</v>
       </c>
       <c r="D737" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E737" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F737" t="s">
-        <v>54</v>
+        <v>168</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2964</v>
+        <v>2974</v>
       </c>
       <c r="H737" t="s">
-        <v>2965</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2966</v>
+        <v>2976</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>103</v>
+        <v>2977</v>
       </c>
       <c r="D738" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E738" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F738" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2967</v>
+        <v>2978</v>
       </c>
       <c r="H738" t="s">
-        <v>2968</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2969</v>
+        <v>2980</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>107</v>
+        <v>2981</v>
       </c>
       <c r="D739" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E739" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F739" t="s">
-        <v>168</v>
+        <v>49</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2970</v>
+        <v>2982</v>
       </c>
       <c r="H739" t="s">
-        <v>2971</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2972</v>
+        <v>2984</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>112</v>
+        <v>2985</v>
       </c>
       <c r="D740" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E740" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F740" t="s">
-        <v>903</v>
+        <v>121</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2973</v>
+        <v>2986</v>
       </c>
       <c r="H740" t="s">
-        <v>2974</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2975</v>
+        <v>2988</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>116</v>
+        <v>2989</v>
       </c>
       <c r="D741" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E741" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F741" t="s">
-        <v>40</v>
+        <v>126</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>2976</v>
+        <v>2990</v>
       </c>
       <c r="H741" t="s">
-        <v>2977</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2978</v>
+        <v>2992</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>120</v>
+        <v>2993</v>
       </c>
       <c r="D742" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E742" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F742" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>2979</v>
+        <v>2994</v>
       </c>
       <c r="H742" t="s">
-        <v>2980</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2981</v>
+        <v>2996</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>125</v>
+        <v>2997</v>
       </c>
       <c r="D743" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E743" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F743" t="s">
         <v>121</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2982</v>
+        <v>2998</v>
       </c>
       <c r="H743" t="s">
-        <v>2983</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2984</v>
+        <v>3000</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>130</v>
+        <v>3001</v>
       </c>
       <c r="D744" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E744" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F744" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2985</v>
+        <v>3002</v>
       </c>
       <c r="H744" t="s">
-        <v>2986</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2987</v>
+        <v>3004</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>134</v>
+        <v>3005</v>
       </c>
       <c r="D745" t="s">
-        <v>2901</v>
+        <v>22</v>
       </c>
       <c r="E745" t="s">
-        <v>2902</v>
+        <v>23</v>
       </c>
       <c r="F745" t="s">
-        <v>2988</v>
+        <v>147</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2989</v>
+        <v>3006</v>
       </c>
       <c r="H745" t="s">
-        <v>2990</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2991</v>
+        <v>3008</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>138</v>
+        <v>10</v>
       </c>
       <c r="D746" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E746" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F746" t="s">
-        <v>168</v>
+        <v>3011</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>2992</v>
+        <v>3012</v>
       </c>
       <c r="H746" t="s">
-        <v>2993</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2994</v>
+        <v>3014</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="D747" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E747" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F747" t="s">
-        <v>1001</v>
+        <v>814</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2995</v>
+        <v>3015</v>
       </c>
       <c r="H747" t="s">
-        <v>2996</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2997</v>
+        <v>3017</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>146</v>
+        <v>31</v>
       </c>
       <c r="D748" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E748" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F748" t="s">
-        <v>147</v>
+        <v>3018</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2998</v>
+        <v>3019</v>
       </c>
       <c r="H748" t="s">
-        <v>2999</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>3000</v>
+        <v>3021</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>151</v>
+        <v>35</v>
       </c>
       <c r="D749" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E749" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F749" t="s">
-        <v>3001</v>
+        <v>3018</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>3002</v>
+        <v>3022</v>
       </c>
       <c r="H749" t="s">
-        <v>3003</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>3004</v>
+        <v>3024</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>155</v>
+        <v>39</v>
       </c>
       <c r="D750" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E750" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F750" t="s">
-        <v>3005</v>
+        <v>3025</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>3006</v>
+        <v>3026</v>
       </c>
       <c r="H750" t="s">
-        <v>3007</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>3008</v>
+        <v>3028</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>159</v>
+        <v>44</v>
       </c>
       <c r="D751" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E751" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F751" t="s">
-        <v>40</v>
+        <v>3025</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>3009</v>
+        <v>3029</v>
       </c>
       <c r="H751" t="s">
-        <v>3010</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>3011</v>
+        <v>3031</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>163</v>
+        <v>48</v>
       </c>
       <c r="D752" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E752" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F752" t="s">
-        <v>121</v>
+        <v>3032</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>3012</v>
+        <v>3033</v>
       </c>
       <c r="H752" t="s">
-        <v>3013</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>3014</v>
+        <v>3035</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>167</v>
+        <v>53</v>
       </c>
       <c r="D753" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E753" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F753" t="s">
-        <v>2931</v>
+        <v>656</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>3015</v>
+        <v>3036</v>
       </c>
       <c r="H753" t="s">
-        <v>3016</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>3017</v>
+        <v>3038</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>172</v>
+        <v>58</v>
       </c>
       <c r="D754" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E754" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F754" t="s">
-        <v>725</v>
+        <v>3039</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>3018</v>
+        <v>3040</v>
       </c>
       <c r="H754" t="s">
-        <v>3019</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>3020</v>
+        <v>3042</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>176</v>
+        <v>63</v>
       </c>
       <c r="D755" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E755" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F755" t="s">
         <v>725</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>3021</v>
+        <v>3043</v>
       </c>
       <c r="H755" t="s">
-        <v>3022</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>3023</v>
+        <v>3045</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>180</v>
+        <v>67</v>
       </c>
       <c r="D756" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E756" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F756" t="s">
-        <v>108</v>
+        <v>3039</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>3024</v>
+        <v>3046</v>
       </c>
       <c r="H756" t="s">
-        <v>3025</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>3026</v>
+        <v>3048</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>185</v>
+        <v>71</v>
       </c>
       <c r="D757" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E757" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F757" t="s">
-        <v>24</v>
+        <v>1001</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>3027</v>
+        <v>3049</v>
       </c>
       <c r="H757" t="s">
-        <v>3028</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>3029</v>
+        <v>3051</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>190</v>
+        <v>75</v>
       </c>
       <c r="D758" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E758" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F758" t="s">
-        <v>13</v>
+        <v>207</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>3030</v>
+        <v>3052</v>
       </c>
       <c r="H758" t="s">
-        <v>3031</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>3032</v>
+        <v>3054</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>194</v>
+        <v>79</v>
       </c>
       <c r="D759" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E759" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F759" t="s">
-        <v>3033</v>
+        <v>207</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>3034</v>
+        <v>3055</v>
       </c>
       <c r="H759" t="s">
-        <v>3035</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>3036</v>
+        <v>3057</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>198</v>
+        <v>83</v>
       </c>
       <c r="D760" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E760" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F760" t="s">
-        <v>3037</v>
+        <v>3058</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>3038</v>
+        <v>3059</v>
       </c>
       <c r="H760" t="s">
-        <v>3039</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>3040</v>
+        <v>3061</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>202</v>
+        <v>87</v>
       </c>
       <c r="D761" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E761" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F761" t="s">
-        <v>2988</v>
+        <v>40</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>3041</v>
+        <v>3062</v>
       </c>
       <c r="H761" t="s">
-        <v>3042</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>3043</v>
+        <v>3064</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>206</v>
+        <v>91</v>
       </c>
       <c r="D762" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E762" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F762" t="s">
-        <v>108</v>
+        <v>3065</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>3044</v>
+        <v>3066</v>
       </c>
       <c r="H762" t="s">
-        <v>3045</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>3046</v>
+        <v>3068</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>211</v>
+        <v>95</v>
       </c>
       <c r="D763" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E763" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F763" t="s">
-        <v>181</v>
+        <v>996</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>3047</v>
+        <v>3069</v>
       </c>
       <c r="H763" t="s">
-        <v>3048</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>3049</v>
+        <v>3071</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>215</v>
+        <v>99</v>
       </c>
       <c r="D764" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E764" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F764" t="s">
-        <v>2931</v>
+        <v>54</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>3050</v>
+        <v>3072</v>
       </c>
       <c r="H764" t="s">
-        <v>3051</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>3052</v>
+        <v>3074</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>219</v>
+        <v>103</v>
       </c>
       <c r="D765" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E765" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F765" t="s">
-        <v>224</v>
+        <v>186</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>3053</v>
+        <v>3075</v>
       </c>
       <c r="H765" t="s">
-        <v>3054</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>3055</v>
+        <v>3077</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
-        <v>223</v>
+        <v>107</v>
       </c>
       <c r="D766" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E766" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F766" t="s">
-        <v>2931</v>
+        <v>168</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>3056</v>
+        <v>3078</v>
       </c>
       <c r="H766" t="s">
-        <v>3057</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>3058</v>
+        <v>3080</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>228</v>
+        <v>112</v>
       </c>
       <c r="D767" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E767" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F767" t="s">
-        <v>814</v>
+        <v>903</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>3059</v>
+        <v>3081</v>
       </c>
       <c r="H767" t="s">
-        <v>3060</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>3061</v>
+        <v>3083</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>232</v>
+        <v>116</v>
       </c>
       <c r="D768" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E768" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F768" t="s">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>3062</v>
+        <v>3084</v>
       </c>
       <c r="H768" t="s">
-        <v>3063</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>3064</v>
+        <v>3086</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>236</v>
+        <v>120</v>
       </c>
       <c r="D769" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E769" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F769" t="s">
-        <v>3065</v>
+        <v>40</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>3066</v>
+        <v>3087</v>
       </c>
       <c r="H769" t="s">
-        <v>3067</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>3068</v>
+        <v>3089</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>240</v>
+        <v>125</v>
       </c>
       <c r="D770" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E770" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F770" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>3069</v>
+        <v>3090</v>
       </c>
       <c r="H770" t="s">
-        <v>3070</v>
+        <v>3091</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>3071</v>
+        <v>3092</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>244</v>
+        <v>130</v>
       </c>
       <c r="D771" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E771" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F771" t="s">
-        <v>725</v>
+        <v>147</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>3072</v>
+        <v>3093</v>
       </c>
       <c r="H771" t="s">
-        <v>3073</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>3074</v>
+        <v>3095</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
-        <v>248</v>
+        <v>134</v>
       </c>
       <c r="D772" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E772" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F772" t="s">
-        <v>181</v>
+        <v>3096</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>3075</v>
+        <v>3097</v>
       </c>
       <c r="H772" t="s">
-        <v>3076</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>3077</v>
+        <v>3099</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>252</v>
+        <v>138</v>
       </c>
       <c r="D773" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E773" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F773" t="s">
-        <v>40</v>
+        <v>168</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>3078</v>
+        <v>3100</v>
       </c>
       <c r="H773" t="s">
-        <v>3079</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>3080</v>
+        <v>3102</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>256</v>
+        <v>142</v>
       </c>
       <c r="D774" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E774" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F774" t="s">
-        <v>49</v>
+        <v>1001</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>3081</v>
+        <v>3103</v>
       </c>
       <c r="H774" t="s">
-        <v>3082</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>3083</v>
+        <v>3105</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>260</v>
+        <v>146</v>
       </c>
       <c r="D775" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E775" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F775" t="s">
-        <v>996</v>
+        <v>147</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>3084</v>
+        <v>3106</v>
       </c>
       <c r="H775" t="s">
-        <v>3085</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>3086</v>
+        <v>3108</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>264</v>
+        <v>151</v>
       </c>
       <c r="D776" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E776" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F776" t="s">
-        <v>3065</v>
+        <v>3109</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>3087</v>
+        <v>3110</v>
       </c>
       <c r="H776" t="s">
-        <v>3088</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>3089</v>
+        <v>3112</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>268</v>
+        <v>155</v>
       </c>
       <c r="D777" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E777" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F777" t="s">
-        <v>108</v>
+        <v>3113</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>3090</v>
+        <v>3114</v>
       </c>
       <c r="H777" t="s">
-        <v>3091</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>3092</v>
+        <v>3116</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>272</v>
+        <v>159</v>
       </c>
       <c r="D778" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E778" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F778" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>3093</v>
+        <v>3117</v>
       </c>
       <c r="H778" t="s">
-        <v>3094</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>3095</v>
+        <v>3119</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>276</v>
+        <v>163</v>
       </c>
       <c r="D779" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E779" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F779" t="s">
-        <v>3096</v>
+        <v>121</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>3097</v>
+        <v>3120</v>
       </c>
       <c r="H779" t="s">
-        <v>3098</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>3099</v>
+        <v>3122</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>280</v>
+        <v>167</v>
       </c>
       <c r="D780" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E780" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F780" t="s">
-        <v>3100</v>
+        <v>3039</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>3101</v>
+        <v>3123</v>
       </c>
       <c r="H780" t="s">
-        <v>3102</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>3103</v>
+        <v>3125</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>284</v>
+        <v>172</v>
       </c>
       <c r="D781" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E781" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F781" t="s">
-        <v>49</v>
+        <v>725</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>3104</v>
+        <v>3126</v>
       </c>
       <c r="H781" t="s">
-        <v>3105</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>3106</v>
+        <v>3128</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>288</v>
+        <v>176</v>
       </c>
       <c r="D782" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E782" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F782" t="s">
-        <v>207</v>
+        <v>725</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>3107</v>
+        <v>3129</v>
       </c>
       <c r="H782" t="s">
-        <v>3108</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>3109</v>
+        <v>3131</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>292</v>
+        <v>180</v>
       </c>
       <c r="D783" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E783" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F783" t="s">
-        <v>3110</v>
+        <v>108</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>3111</v>
+        <v>3132</v>
       </c>
       <c r="H783" t="s">
-        <v>3112</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>3113</v>
+        <v>3134</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>296</v>
+        <v>185</v>
       </c>
       <c r="D784" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E784" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F784" t="s">
-        <v>3114</v>
+        <v>24</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>3115</v>
+        <v>3135</v>
       </c>
       <c r="H784" t="s">
-        <v>3116</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>3117</v>
+        <v>3137</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>300</v>
+        <v>190</v>
       </c>
       <c r="D785" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E785" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F785" t="s">
-        <v>186</v>
+        <v>13</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>3118</v>
+        <v>3138</v>
       </c>
       <c r="H785" t="s">
-        <v>3119</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>3120</v>
+        <v>3140</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
-        <v>304</v>
+        <v>194</v>
       </c>
       <c r="D786" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E786" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F786" t="s">
-        <v>814</v>
+        <v>3141</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>3121</v>
+        <v>3142</v>
       </c>
       <c r="H786" t="s">
-        <v>3122</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>3123</v>
+        <v>3144</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
-        <v>308</v>
+        <v>198</v>
       </c>
       <c r="D787" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E787" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F787" t="s">
-        <v>903</v>
+        <v>3145</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>3124</v>
+        <v>3146</v>
       </c>
       <c r="H787" t="s">
-        <v>3125</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>3126</v>
+        <v>3148</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
-        <v>312</v>
+        <v>202</v>
       </c>
       <c r="D788" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E788" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F788" t="s">
-        <v>24</v>
+        <v>3096</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>3127</v>
+        <v>3149</v>
       </c>
       <c r="H788" t="s">
-        <v>3128</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>3129</v>
+        <v>3151</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
-        <v>316</v>
+        <v>206</v>
       </c>
       <c r="D789" t="s">
-        <v>2901</v>
+        <v>3009</v>
       </c>
       <c r="E789" t="s">
-        <v>2902</v>
+        <v>3010</v>
       </c>
       <c r="F789" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>3130</v>
+        <v>3152</v>
       </c>
       <c r="H789" t="s">
-        <v>3131</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>3132</v>
+        <v>3154</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
-        <v>10</v>
+        <v>211</v>
       </c>
       <c r="D790" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E790" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F790" t="s">
-        <v>54</v>
+        <v>181</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>3135</v>
+        <v>3155</v>
       </c>
       <c r="H790" t="s">
-        <v>3136</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>3137</v>
+        <v>3157</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
-        <v>17</v>
+        <v>215</v>
       </c>
       <c r="D791" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E791" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F791" t="s">
-        <v>121</v>
+        <v>3039</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>3138</v>
+        <v>3158</v>
       </c>
       <c r="H791" t="s">
-        <v>3139</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>3140</v>
+        <v>3160</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
-        <v>31</v>
+        <v>219</v>
       </c>
       <c r="D792" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E792" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F792" t="s">
-        <v>121</v>
+        <v>224</v>
       </c>
       <c r="G792" s="1" t="s">
-        <v>3141</v>
+        <v>3161</v>
       </c>
       <c r="H792" t="s">
-        <v>3142</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>3143</v>
+        <v>3163</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
-        <v>35</v>
+        <v>223</v>
       </c>
       <c r="D793" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E793" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F793" t="s">
-        <v>121</v>
+        <v>3039</v>
       </c>
       <c r="G793" s="1" t="s">
-        <v>3144</v>
+        <v>3164</v>
       </c>
       <c r="H793" t="s">
-        <v>3145</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>3146</v>
+        <v>3166</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
-        <v>39</v>
+        <v>228</v>
       </c>
       <c r="D794" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E794" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F794" t="s">
-        <v>121</v>
+        <v>814</v>
       </c>
       <c r="G794" s="1" t="s">
-        <v>3147</v>
+        <v>3167</v>
       </c>
       <c r="H794" t="s">
-        <v>3148</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>3149</v>
+        <v>3169</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
-        <v>44</v>
+        <v>232</v>
       </c>
       <c r="D795" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E795" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F795" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="G795" s="1" t="s">
-        <v>3150</v>
+        <v>3170</v>
       </c>
       <c r="H795" t="s">
-        <v>3151</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>3152</v>
+        <v>3172</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
-        <v>48</v>
+        <v>236</v>
       </c>
       <c r="D796" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E796" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F796" t="s">
-        <v>126</v>
+        <v>3173</v>
       </c>
       <c r="G796" s="1" t="s">
-        <v>3153</v>
+        <v>3174</v>
       </c>
       <c r="H796" t="s">
-        <v>3154</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>3155</v>
+        <v>3176</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
-        <v>53</v>
+        <v>240</v>
       </c>
       <c r="D797" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E797" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F797" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G797" s="1" t="s">
-        <v>3156</v>
+        <v>3177</v>
       </c>
       <c r="H797" t="s">
-        <v>3157</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>3158</v>
+        <v>3179</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
-        <v>58</v>
+        <v>244</v>
       </c>
       <c r="D798" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E798" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F798" t="s">
-        <v>224</v>
+        <v>725</v>
       </c>
       <c r="G798" s="1" t="s">
-        <v>3159</v>
+        <v>3180</v>
       </c>
       <c r="H798" t="s">
-        <v>3160</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>3161</v>
+        <v>3182</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
-        <v>63</v>
+        <v>248</v>
       </c>
       <c r="D799" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E799" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F799" t="s">
-        <v>49</v>
+        <v>181</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>3162</v>
+        <v>3183</v>
       </c>
       <c r="H799" t="s">
-        <v>3163</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>3164</v>
+        <v>3185</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
-        <v>67</v>
+        <v>252</v>
       </c>
       <c r="D800" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E800" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F800" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>3165</v>
+        <v>3186</v>
       </c>
       <c r="H800" t="s">
-        <v>3166</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>3167</v>
+        <v>3188</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
-        <v>71</v>
+        <v>256</v>
       </c>
       <c r="D801" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E801" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F801" t="s">
-        <v>3168</v>
+        <v>49</v>
       </c>
       <c r="G801" s="1" t="s">
-        <v>3169</v>
+        <v>3189</v>
       </c>
       <c r="H801" t="s">
-        <v>3170</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>3171</v>
+        <v>3191</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
-        <v>75</v>
+        <v>260</v>
       </c>
       <c r="D802" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E802" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F802" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="G802" s="1" t="s">
-        <v>3172</v>
+        <v>3192</v>
       </c>
       <c r="H802" t="s">
-        <v>3173</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>3174</v>
+        <v>3194</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
-        <v>79</v>
+        <v>264</v>
       </c>
       <c r="D803" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E803" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F803" t="s">
-        <v>1001</v>
+        <v>3173</v>
       </c>
       <c r="G803" s="1" t="s">
-        <v>3175</v>
+        <v>3195</v>
       </c>
       <c r="H803" t="s">
-        <v>3176</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>3177</v>
+        <v>3197</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
-        <v>83</v>
+        <v>268</v>
       </c>
       <c r="D804" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E804" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F804" t="s">
-        <v>49</v>
+        <v>108</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>3178</v>
+        <v>3198</v>
       </c>
       <c r="H804" t="s">
-        <v>3179</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>3180</v>
+        <v>3200</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
-        <v>87</v>
+        <v>272</v>
       </c>
       <c r="D805" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E805" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F805" t="s">
         <v>121</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>3181</v>
+        <v>3201</v>
       </c>
       <c r="H805" t="s">
-        <v>3182</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>3183</v>
+        <v>3203</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
-        <v>91</v>
+        <v>276</v>
       </c>
       <c r="D806" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E806" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F806" t="s">
-        <v>54</v>
+        <v>3204</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>3184</v>
+        <v>3205</v>
       </c>
       <c r="H806" t="s">
-        <v>3185</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>3186</v>
+        <v>3207</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
-        <v>95</v>
+        <v>280</v>
       </c>
       <c r="D807" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E807" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F807" t="s">
-        <v>49</v>
+        <v>3208</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>3187</v>
+        <v>3209</v>
       </c>
       <c r="H807" t="s">
-        <v>3188</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>3189</v>
+        <v>3211</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
-        <v>99</v>
+        <v>284</v>
       </c>
       <c r="D808" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E808" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F808" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>3190</v>
+        <v>3212</v>
       </c>
       <c r="H808" t="s">
-        <v>3191</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>3192</v>
+        <v>3214</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
-        <v>103</v>
+        <v>288</v>
       </c>
       <c r="D809" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E809" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F809" t="s">
-        <v>121</v>
+        <v>207</v>
       </c>
       <c r="G809" s="1" t="s">
-        <v>3193</v>
+        <v>3215</v>
       </c>
       <c r="H809" t="s">
-        <v>3194</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>3195</v>
+        <v>3217</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
-        <v>107</v>
+        <v>292</v>
       </c>
       <c r="D810" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E810" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F810" t="s">
-        <v>3196</v>
+        <v>3218</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>3197</v>
+        <v>3219</v>
       </c>
       <c r="H810" t="s">
-        <v>3198</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>3199</v>
+        <v>3221</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
-        <v>112</v>
+        <v>296</v>
       </c>
       <c r="D811" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E811" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F811" t="s">
-        <v>168</v>
+        <v>3222</v>
       </c>
       <c r="G811" s="1" t="s">
-        <v>3200</v>
+        <v>3223</v>
       </c>
       <c r="H811" t="s">
-        <v>3201</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>3202</v>
+        <v>3225</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
-        <v>116</v>
+        <v>300</v>
       </c>
       <c r="D812" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E812" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F812" t="s">
-        <v>3203</v>
+        <v>186</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>3204</v>
+        <v>3226</v>
       </c>
       <c r="H812" t="s">
-        <v>3205</v>
+        <v>3227</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>3206</v>
+        <v>3228</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
-        <v>120</v>
+        <v>304</v>
       </c>
       <c r="D813" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E813" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F813" t="s">
-        <v>2957</v>
+        <v>814</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>3207</v>
+        <v>3229</v>
       </c>
       <c r="H813" t="s">
-        <v>3208</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>3209</v>
+        <v>3231</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
-        <v>125</v>
+        <v>308</v>
       </c>
       <c r="D814" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E814" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F814" t="s">
-        <v>224</v>
+        <v>903</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>3210</v>
+        <v>3232</v>
       </c>
       <c r="H814" t="s">
-        <v>3211</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>3212</v>
+        <v>3234</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
-        <v>130</v>
+        <v>312</v>
       </c>
       <c r="D815" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E815" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F815" t="s">
-        <v>3213</v>
+        <v>24</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>3214</v>
+        <v>3235</v>
       </c>
       <c r="H815" t="s">
-        <v>3215</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>3216</v>
+        <v>3237</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
-        <v>134</v>
+        <v>316</v>
       </c>
       <c r="D816" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E816" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F816" t="s">
-        <v>3217</v>
+        <v>3238</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>3218</v>
+        <v>3239</v>
       </c>
       <c r="H816" t="s">
-        <v>3219</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>3220</v>
+        <v>3241</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
-        <v>138</v>
+        <v>320</v>
       </c>
       <c r="D817" t="s">
-        <v>3133</v>
+        <v>3009</v>
       </c>
       <c r="E817" t="s">
-        <v>3134</v>
+        <v>3010</v>
       </c>
       <c r="F817" t="s">
-        <v>49</v>
+        <v>725</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>3221</v>
+        <v>3242</v>
       </c>
       <c r="H817" t="s">
-        <v>3222</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>3223</v>
+        <v>3244</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="D818" t="s">
-        <v>3133</v>
+        <v>3245</v>
       </c>
       <c r="E818" t="s">
-        <v>3134</v>
+        <v>3246</v>
       </c>
       <c r="F818" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>3224</v>
+        <v>3247</v>
       </c>
       <c r="H818" t="s">
-        <v>3225</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>3226</v>
+        <v>3249</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
-        <v>146</v>
+        <v>17</v>
       </c>
       <c r="D819" t="s">
-        <v>3133</v>
+        <v>3245</v>
       </c>
       <c r="E819" t="s">
-        <v>3134</v>
+        <v>3246</v>
       </c>
       <c r="F819" t="s">
-        <v>3227</v>
+        <v>121</v>
       </c>
       <c r="G819" s="1" t="s">
-        <v>3228</v>
+        <v>3250</v>
       </c>
       <c r="H819" t="s">
-        <v>3229</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>3230</v>
+        <v>3252</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
-        <v>151</v>
+        <v>31</v>
       </c>
       <c r="D820" t="s">
-        <v>3133</v>
+        <v>3245</v>
       </c>
       <c r="E820" t="s">
-        <v>3134</v>
+        <v>3246</v>
       </c>
       <c r="F820" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>3231</v>
+        <v>3253</v>
       </c>
       <c r="H820" t="s">
-        <v>3232</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>3233</v>
+        <v>3255</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="D821" t="s">
-        <v>3133</v>
+        <v>3245</v>
       </c>
       <c r="E821" t="s">
-        <v>3134</v>
+        <v>3246</v>
       </c>
       <c r="F821" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>3234</v>
+        <v>3256</v>
       </c>
       <c r="H821" t="s">
-        <v>3235</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>3236</v>
+        <v>3258</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="D822" t="s">
-        <v>3133</v>
+        <v>3245</v>
       </c>
       <c r="E822" t="s">
-        <v>3134</v>
+        <v>3246</v>
       </c>
       <c r="F822" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>3237</v>
+        <v>3259</v>
       </c>
       <c r="H822" t="s">
-        <v>3238</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>3239</v>
+        <v>3261</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D823" t="s">
-        <v>3240</v>
+        <v>3245</v>
       </c>
       <c r="E823" t="s">
-        <v>3241</v>
+        <v>3246</v>
       </c>
       <c r="F823" t="s">
-        <v>1001</v>
+        <v>121</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>3242</v>
+        <v>3262</v>
       </c>
       <c r="H823" t="s">
-        <v>3243</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>3244</v>
+        <v>3264</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D824" t="s">
-        <v>3240</v>
+        <v>3245</v>
       </c>
       <c r="E824" t="s">
-        <v>3241</v>
+        <v>3246</v>
       </c>
       <c r="F824" t="s">
-        <v>996</v>
+        <v>126</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>3245</v>
+        <v>3265</v>
       </c>
       <c r="H824" t="s">
-        <v>3246</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>3247</v>
+        <v>3267</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D825" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E825" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F825" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>3250</v>
+        <v>3268</v>
       </c>
       <c r="H825" t="s">
-        <v>3251</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>3252</v>
+        <v>3270</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="D826" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E826" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F826" t="s">
-        <v>18</v>
+        <v>224</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>3253</v>
+        <v>3271</v>
       </c>
       <c r="H826" t="s">
-        <v>3254</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>3255</v>
+        <v>3273</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="D827" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E827" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F827" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>3256</v>
+        <v>3274</v>
       </c>
       <c r="H827" t="s">
-        <v>3257</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>3258</v>
+        <v>3276</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="D828" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E828" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F828" t="s">
-        <v>18</v>
+        <v>168</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>3259</v>
+        <v>3277</v>
       </c>
       <c r="H828" t="s">
-        <v>3260</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>3261</v>
+        <v>3279</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="D829" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E829" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F829" t="s">
-        <v>18</v>
+        <v>3280</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>3262</v>
+        <v>3281</v>
       </c>
       <c r="H829" t="s">
-        <v>3263</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>3264</v>
+        <v>3283</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="D830" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E830" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F830" t="s">
-        <v>18</v>
+        <v>1001</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>3265</v>
+        <v>3284</v>
       </c>
       <c r="H830" t="s">
-        <v>3266</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>3267</v>
+        <v>3286</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="D831" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E831" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F831" t="s">
-        <v>18</v>
+        <v>1001</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>3268</v>
+        <v>3287</v>
       </c>
       <c r="H831" t="s">
-        <v>3269</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>3270</v>
+        <v>3289</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="D832" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E832" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F832" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>3271</v>
+        <v>3290</v>
       </c>
       <c r="H832" t="s">
-        <v>3272</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>3273</v>
+        <v>3292</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="D833" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E833" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F833" t="s">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>3274</v>
+        <v>3293</v>
       </c>
       <c r="H833" t="s">
-        <v>3275</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>3276</v>
+        <v>3295</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="D834" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E834" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F834" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>3277</v>
+        <v>3296</v>
       </c>
       <c r="H834" t="s">
-        <v>3278</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>3279</v>
+        <v>3298</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="D835" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E835" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F835" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>3280</v>
+        <v>3299</v>
       </c>
       <c r="H835" t="s">
-        <v>3281</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>3282</v>
+        <v>3301</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
-        <v>71</v>
+        <v>99</v>
       </c>
       <c r="D836" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E836" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F836" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>3283</v>
+        <v>3302</v>
       </c>
       <c r="H836" t="s">
-        <v>3284</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>3285</v>
+        <v>3304</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D837" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E837" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F837" t="s">
-        <v>18</v>
+        <v>121</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>3286</v>
+        <v>3305</v>
       </c>
       <c r="H837" t="s">
-        <v>3287</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>3288</v>
+        <v>3307</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
-        <v>79</v>
+        <v>107</v>
       </c>
       <c r="D838" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E838" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F838" t="s">
-        <v>18</v>
+        <v>3308</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>3289</v>
+        <v>3309</v>
       </c>
       <c r="H838" t="s">
-        <v>3290</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>3291</v>
+        <v>3311</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
-        <v>83</v>
+        <v>112</v>
       </c>
       <c r="D839" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E839" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F839" t="s">
-        <v>18</v>
+        <v>168</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>3292</v>
+        <v>3312</v>
       </c>
       <c r="H839" t="s">
-        <v>3293</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>3294</v>
+        <v>3314</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
-        <v>87</v>
+        <v>116</v>
       </c>
       <c r="D840" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E840" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F840" t="s">
-        <v>18</v>
+        <v>3315</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>3295</v>
+        <v>3316</v>
       </c>
       <c r="H840" t="s">
-        <v>3296</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>3297</v>
+        <v>3318</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="D841" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E841" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F841" t="s">
-        <v>18</v>
+        <v>3065</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>3298</v>
+        <v>3319</v>
       </c>
       <c r="H841" t="s">
-        <v>3299</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>3300</v>
+        <v>3321</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="D842" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E842" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F842" t="s">
-        <v>18</v>
+        <v>224</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>3301</v>
+        <v>3322</v>
       </c>
       <c r="H842" t="s">
-        <v>3302</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>3303</v>
+        <v>3324</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
-        <v>99</v>
+        <v>130</v>
       </c>
       <c r="D843" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E843" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F843" t="s">
-        <v>18</v>
+        <v>3325</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>3304</v>
+        <v>3326</v>
       </c>
       <c r="H843" t="s">
-        <v>3305</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>3306</v>
+        <v>3328</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="D844" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E844" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F844" t="s">
-        <v>18</v>
+        <v>3329</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>3307</v>
+        <v>3330</v>
       </c>
       <c r="H844" t="s">
-        <v>3308</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>3309</v>
+        <v>3332</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="D845" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E845" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F845" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>3310</v>
+        <v>3333</v>
       </c>
       <c r="H845" t="s">
-        <v>3311</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>3312</v>
+        <v>3335</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
       <c r="D846" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E846" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F846" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>3313</v>
+        <v>3336</v>
       </c>
       <c r="H846" t="s">
-        <v>3314</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>3315</v>
+        <v>3338</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
-        <v>116</v>
+        <v>146</v>
       </c>
       <c r="D847" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E847" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F847" t="s">
-        <v>3316</v>
+        <v>3339</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>3317</v>
+        <v>3340</v>
       </c>
       <c r="H847" t="s">
-        <v>3318</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>3319</v>
+        <v>3342</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="D848" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E848" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F848" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>3320</v>
+        <v>3343</v>
       </c>
       <c r="H848" t="s">
-        <v>3321</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>3322</v>
+        <v>3345</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
-        <v>125</v>
+        <v>155</v>
       </c>
       <c r="D849" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E849" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F849" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>3323</v>
+        <v>3346</v>
       </c>
       <c r="H849" t="s">
-        <v>3324</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>3325</v>
+        <v>3348</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
-        <v>130</v>
+        <v>159</v>
       </c>
       <c r="D850" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E850" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F850" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>3326</v>
+        <v>3349</v>
       </c>
       <c r="H850" t="s">
-        <v>3327</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>3328</v>
+        <v>3351</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
-        <v>134</v>
+        <v>163</v>
       </c>
       <c r="D851" t="s">
-        <v>3248</v>
+        <v>3245</v>
       </c>
       <c r="E851" t="s">
-        <v>3249</v>
+        <v>3246</v>
       </c>
       <c r="F851" t="s">
-        <v>18</v>
+        <v>3352</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>3329</v>
+        <v>3353</v>
       </c>
       <c r="H851" t="s">
-        <v>3330</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>3331</v>
+        <v>3355</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
-        <v>138</v>
+        <v>10</v>
       </c>
       <c r="D852" t="s">
-        <v>3248</v>
+        <v>3356</v>
       </c>
       <c r="E852" t="s">
-        <v>3249</v>
+        <v>3357</v>
       </c>
       <c r="F852" t="s">
-        <v>18</v>
+        <v>1001</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>3332</v>
+        <v>3358</v>
       </c>
       <c r="H852" t="s">
-        <v>3333</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>3334</v>
+        <v>3360</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="D853" t="s">
-        <v>3248</v>
+        <v>3356</v>
       </c>
       <c r="E853" t="s">
-        <v>3249</v>
+        <v>3357</v>
       </c>
       <c r="F853" t="s">
-        <v>18</v>
+        <v>996</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>3335</v>
+        <v>3361</v>
       </c>
       <c r="H853" t="s">
-        <v>3336</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>3337</v>
+        <v>3363</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="D854" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E854" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F854" t="s">
         <v>18</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>3338</v>
+        <v>3366</v>
       </c>
       <c r="H854" t="s">
-        <v>3339</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>3340</v>
+        <v>3368</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="D855" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E855" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F855" t="s">
         <v>18</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>3341</v>
+        <v>3369</v>
       </c>
       <c r="H855" t="s">
-        <v>3342</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>3343</v>
+        <v>3371</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
       <c r="D856" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E856" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F856" t="s">
         <v>18</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>3344</v>
+        <v>3372</v>
       </c>
       <c r="H856" t="s">
-        <v>3345</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>3346</v>
+        <v>3374</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
-        <v>159</v>
+        <v>35</v>
       </c>
       <c r="D857" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E857" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F857" t="s">
         <v>18</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>3347</v>
+        <v>3375</v>
       </c>
       <c r="H857" t="s">
-        <v>3348</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>3349</v>
+        <v>3377</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
-        <v>163</v>
+        <v>39</v>
       </c>
       <c r="D858" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E858" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F858" t="s">
         <v>18</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>3350</v>
+        <v>3378</v>
       </c>
       <c r="H858" t="s">
-        <v>3351</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>3352</v>
+        <v>3380</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D859" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E859" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F859" t="s">
         <v>18</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>3353</v>
+        <v>3381</v>
       </c>
       <c r="H859" t="s">
-        <v>3354</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>3355</v>
+        <v>3383</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
-        <v>172</v>
+        <v>48</v>
       </c>
       <c r="D860" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E860" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F860" t="s">
         <v>18</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>3356</v>
+        <v>3384</v>
       </c>
       <c r="H860" t="s">
-        <v>3357</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>3358</v>
+        <v>3386</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
-        <v>176</v>
+        <v>53</v>
       </c>
       <c r="D861" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E861" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F861" t="s">
         <v>18</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>3359</v>
+        <v>3387</v>
       </c>
       <c r="H861" t="s">
-        <v>3360</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>3361</v>
+        <v>3389</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
-        <v>180</v>
+        <v>58</v>
       </c>
       <c r="D862" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E862" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F862" t="s">
         <v>18</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>3362</v>
+        <v>3390</v>
       </c>
       <c r="H862" t="s">
-        <v>3363</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
+        <v>3392</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>63</v>
+      </c>
+      <c r="D863" t="s">
         <v>3364</v>
       </c>
-      <c r="B863" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E863" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F863" t="s">
         <v>18</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>3365</v>
+        <v>3393</v>
       </c>
       <c r="H863" t="s">
-        <v>3366</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>3367</v>
+        <v>3395</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
-        <v>190</v>
+        <v>67</v>
       </c>
       <c r="D864" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E864" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F864" t="s">
         <v>18</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>3368</v>
+        <v>3396</v>
       </c>
       <c r="H864" t="s">
-        <v>3369</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>3370</v>
+        <v>3398</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
-        <v>194</v>
+        <v>71</v>
       </c>
       <c r="D865" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E865" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F865" t="s">
         <v>18</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>3371</v>
+        <v>3399</v>
       </c>
       <c r="H865" t="s">
-        <v>3372</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>3373</v>
+        <v>3401</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
-        <v>198</v>
+        <v>75</v>
       </c>
       <c r="D866" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E866" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F866" t="s">
         <v>18</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>3374</v>
+        <v>3402</v>
       </c>
       <c r="H866" t="s">
-        <v>3375</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>3376</v>
+        <v>3404</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
-        <v>202</v>
+        <v>79</v>
       </c>
       <c r="D867" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E867" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F867" t="s">
         <v>18</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>3377</v>
+        <v>3405</v>
       </c>
       <c r="H867" t="s">
-        <v>3378</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>3379</v>
+        <v>3407</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
-        <v>206</v>
+        <v>83</v>
       </c>
       <c r="D868" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E868" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F868" t="s">
         <v>18</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>3380</v>
+        <v>3408</v>
       </c>
       <c r="H868" t="s">
-        <v>3381</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>3382</v>
+        <v>3410</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
-        <v>211</v>
+        <v>87</v>
       </c>
       <c r="D869" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E869" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F869" t="s">
         <v>18</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>3383</v>
+        <v>3411</v>
       </c>
       <c r="H869" t="s">
-        <v>3384</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>3385</v>
+        <v>3413</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
-        <v>215</v>
+        <v>91</v>
       </c>
       <c r="D870" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E870" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F870" t="s">
         <v>18</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>3386</v>
+        <v>3414</v>
       </c>
       <c r="H870" t="s">
-        <v>3387</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>3388</v>
+        <v>3416</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
-        <v>219</v>
+        <v>95</v>
       </c>
       <c r="D871" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E871" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F871" t="s">
         <v>18</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>3389</v>
+        <v>3417</v>
       </c>
       <c r="H871" t="s">
-        <v>3390</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>3391</v>
+        <v>3419</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
-        <v>223</v>
+        <v>99</v>
       </c>
       <c r="D872" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E872" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F872" t="s">
         <v>18</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>3392</v>
+        <v>3420</v>
       </c>
       <c r="H872" t="s">
-        <v>3393</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>3394</v>
+        <v>3422</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
-        <v>228</v>
+        <v>103</v>
       </c>
       <c r="D873" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E873" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F873" t="s">
         <v>18</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>3395</v>
+        <v>3423</v>
       </c>
       <c r="H873" t="s">
-        <v>3396</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>3397</v>
+        <v>3425</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
-        <v>232</v>
+        <v>107</v>
       </c>
       <c r="D874" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E874" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F874" t="s">
         <v>18</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>3398</v>
+        <v>3426</v>
       </c>
       <c r="H874" t="s">
-        <v>3399</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>3400</v>
+        <v>3428</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
-        <v>236</v>
+        <v>112</v>
       </c>
       <c r="D875" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E875" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F875" t="s">
         <v>18</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>3401</v>
+        <v>3429</v>
       </c>
       <c r="H875" t="s">
-        <v>3402</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>3403</v>
+        <v>3431</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
-        <v>240</v>
+        <v>116</v>
       </c>
       <c r="D876" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E876" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F876" t="s">
-        <v>18</v>
+        <v>3432</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>3404</v>
+        <v>3433</v>
       </c>
       <c r="H876" t="s">
-        <v>3405</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
-        <v>3406</v>
+        <v>3435</v>
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
-        <v>244</v>
+        <v>120</v>
       </c>
       <c r="D877" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E877" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F877" t="s">
         <v>18</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>3407</v>
+        <v>3436</v>
       </c>
       <c r="H877" t="s">
-        <v>3408</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>3409</v>
+        <v>3438</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
-        <v>248</v>
+        <v>125</v>
       </c>
       <c r="D878" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E878" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F878" t="s">
         <v>18</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>3410</v>
+        <v>3439</v>
       </c>
       <c r="H878" t="s">
-        <v>3411</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>3412</v>
+        <v>3441</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
-        <v>252</v>
+        <v>130</v>
       </c>
       <c r="D879" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E879" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F879" t="s">
         <v>18</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>3413</v>
+        <v>3442</v>
       </c>
       <c r="H879" t="s">
-        <v>3414</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>3415</v>
+        <v>3444</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
-        <v>256</v>
+        <v>134</v>
       </c>
       <c r="D880" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E880" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F880" t="s">
         <v>18</v>
       </c>
       <c r="G880" s="1" t="s">
-        <v>3416</v>
+        <v>3445</v>
       </c>
       <c r="H880" t="s">
-        <v>3417</v>
+        <v>3446</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
-        <v>3418</v>
+        <v>3447</v>
       </c>
       <c r="B881" t="s">
         <v>9</v>
       </c>
       <c r="C881" t="s">
-        <v>260</v>
+        <v>138</v>
       </c>
       <c r="D881" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E881" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F881" t="s">
         <v>18</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>3419</v>
+        <v>3448</v>
       </c>
       <c r="H881" t="s">
-        <v>3420</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
-        <v>3421</v>
+        <v>3450</v>
       </c>
       <c r="B882" t="s">
         <v>9</v>
       </c>
       <c r="C882" t="s">
-        <v>264</v>
+        <v>142</v>
       </c>
       <c r="D882" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E882" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F882" t="s">
         <v>18</v>
       </c>
       <c r="G882" s="1" t="s">
-        <v>3422</v>
+        <v>3451</v>
       </c>
       <c r="H882" t="s">
-        <v>3423</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
-        <v>3424</v>
+        <v>3453</v>
       </c>
       <c r="B883" t="s">
         <v>9</v>
       </c>
       <c r="C883" t="s">
-        <v>268</v>
+        <v>146</v>
       </c>
       <c r="D883" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E883" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F883" t="s">
         <v>18</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>3425</v>
+        <v>3454</v>
       </c>
       <c r="H883" t="s">
-        <v>3426</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
-        <v>3427</v>
+        <v>3456</v>
       </c>
       <c r="B884" t="s">
         <v>9</v>
       </c>
       <c r="C884" t="s">
-        <v>272</v>
+        <v>151</v>
       </c>
       <c r="D884" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E884" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F884" t="s">
         <v>18</v>
       </c>
       <c r="G884" s="1" t="s">
-        <v>3428</v>
+        <v>3457</v>
       </c>
       <c r="H884" t="s">
-        <v>3429</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
-        <v>3430</v>
+        <v>3459</v>
       </c>
       <c r="B885" t="s">
         <v>9</v>
       </c>
       <c r="C885" t="s">
-        <v>276</v>
+        <v>155</v>
       </c>
       <c r="D885" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E885" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F885" t="s">
         <v>18</v>
       </c>
       <c r="G885" s="1" t="s">
-        <v>3431</v>
+        <v>3460</v>
       </c>
       <c r="H885" t="s">
-        <v>3432</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
-        <v>3433</v>
+        <v>3462</v>
       </c>
       <c r="B886" t="s">
         <v>9</v>
       </c>
       <c r="C886" t="s">
-        <v>280</v>
+        <v>159</v>
       </c>
       <c r="D886" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E886" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F886" t="s">
         <v>18</v>
       </c>
       <c r="G886" s="1" t="s">
-        <v>3434</v>
+        <v>3463</v>
       </c>
       <c r="H886" t="s">
-        <v>3435</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
-        <v>3436</v>
+        <v>3465</v>
       </c>
       <c r="B887" t="s">
         <v>9</v>
       </c>
       <c r="C887" t="s">
-        <v>284</v>
+        <v>163</v>
       </c>
       <c r="D887" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E887" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F887" t="s">
-        <v>3437</v>
+        <v>18</v>
       </c>
       <c r="G887" s="1" t="s">
-        <v>3438</v>
+        <v>3466</v>
       </c>
       <c r="H887" t="s">
-        <v>3439</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
-        <v>3440</v>
+        <v>3468</v>
       </c>
       <c r="B888" t="s">
         <v>9</v>
       </c>
       <c r="C888" t="s">
-        <v>288</v>
+        <v>167</v>
       </c>
       <c r="D888" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E888" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F888" t="s">
         <v>18</v>
       </c>
       <c r="G888" s="1" t="s">
-        <v>3441</v>
+        <v>3469</v>
       </c>
       <c r="H888" t="s">
-        <v>3442</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
-        <v>3443</v>
+        <v>3471</v>
       </c>
       <c r="B889" t="s">
         <v>9</v>
       </c>
       <c r="C889" t="s">
-        <v>292</v>
+        <v>172</v>
       </c>
       <c r="D889" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E889" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F889" t="s">
         <v>18</v>
       </c>
       <c r="G889" s="1" t="s">
-        <v>3444</v>
+        <v>3472</v>
       </c>
       <c r="H889" t="s">
-        <v>3445</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
-        <v>3446</v>
+        <v>3474</v>
       </c>
       <c r="B890" t="s">
         <v>9</v>
       </c>
       <c r="C890" t="s">
-        <v>296</v>
+        <v>176</v>
       </c>
       <c r="D890" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E890" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F890" t="s">
         <v>18</v>
       </c>
       <c r="G890" s="1" t="s">
-        <v>3447</v>
+        <v>3475</v>
       </c>
       <c r="H890" t="s">
-        <v>3448</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
-        <v>3449</v>
+        <v>3477</v>
       </c>
       <c r="B891" t="s">
         <v>9</v>
       </c>
       <c r="C891" t="s">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="D891" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E891" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F891" t="s">
         <v>18</v>
       </c>
       <c r="G891" s="1" t="s">
-        <v>3450</v>
+        <v>3478</v>
       </c>
       <c r="H891" t="s">
-        <v>3451</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" t="s">
-        <v>3452</v>
+        <v>3480</v>
       </c>
       <c r="B892" t="s">
         <v>9</v>
       </c>
       <c r="C892" t="s">
-        <v>304</v>
+        <v>185</v>
       </c>
       <c r="D892" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E892" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F892" t="s">
         <v>18</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>3453</v>
+        <v>3481</v>
       </c>
       <c r="H892" t="s">
-        <v>3454</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" t="s">
-        <v>3455</v>
+        <v>3483</v>
       </c>
       <c r="B893" t="s">
         <v>9</v>
       </c>
       <c r="C893" t="s">
-        <v>308</v>
+        <v>190</v>
       </c>
       <c r="D893" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E893" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F893" t="s">
         <v>18</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>3456</v>
+        <v>3484</v>
       </c>
       <c r="H893" t="s">
-        <v>3457</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
-        <v>3458</v>
+        <v>3486</v>
       </c>
       <c r="B894" t="s">
         <v>9</v>
       </c>
       <c r="C894" t="s">
-        <v>312</v>
+        <v>194</v>
       </c>
       <c r="D894" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E894" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F894" t="s">
         <v>18</v>
       </c>
       <c r="G894" s="1" t="s">
-        <v>3459</v>
+        <v>3487</v>
       </c>
       <c r="H894" t="s">
-        <v>3460</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
-        <v>3461</v>
+        <v>3489</v>
       </c>
       <c r="B895" t="s">
         <v>9</v>
       </c>
       <c r="C895" t="s">
-        <v>316</v>
+        <v>198</v>
       </c>
       <c r="D895" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E895" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F895" t="s">
         <v>18</v>
       </c>
       <c r="G895" s="1" t="s">
-        <v>3462</v>
+        <v>3490</v>
       </c>
       <c r="H895" t="s">
-        <v>3463</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
-        <v>3464</v>
+        <v>3492</v>
       </c>
       <c r="B896" t="s">
         <v>9</v>
       </c>
       <c r="C896" t="s">
-        <v>320</v>
+        <v>202</v>
       </c>
       <c r="D896" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E896" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F896" t="s">
         <v>18</v>
       </c>
       <c r="G896" s="1" t="s">
-        <v>3465</v>
+        <v>3493</v>
       </c>
       <c r="H896" t="s">
-        <v>3466</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
-        <v>3467</v>
+        <v>3495</v>
       </c>
       <c r="B897" t="s">
         <v>9</v>
       </c>
       <c r="C897" t="s">
-        <v>324</v>
+        <v>206</v>
       </c>
       <c r="D897" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E897" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F897" t="s">
         <v>18</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>3468</v>
+        <v>3496</v>
       </c>
       <c r="H897" t="s">
-        <v>3469</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
-        <v>3470</v>
+        <v>3498</v>
       </c>
       <c r="B898" t="s">
         <v>9</v>
       </c>
       <c r="C898" t="s">
-        <v>328</v>
+        <v>211</v>
       </c>
       <c r="D898" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E898" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F898" t="s">
         <v>18</v>
       </c>
       <c r="G898" s="1" t="s">
-        <v>3471</v>
+        <v>3499</v>
       </c>
       <c r="H898" t="s">
-        <v>3472</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
-        <v>3473</v>
+        <v>3501</v>
       </c>
       <c r="B899" t="s">
         <v>9</v>
       </c>
       <c r="C899" t="s">
-        <v>332</v>
+        <v>215</v>
       </c>
       <c r="D899" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E899" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F899" t="s">
         <v>18</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>3474</v>
+        <v>3502</v>
       </c>
       <c r="H899" t="s">
-        <v>3475</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
-        <v>3476</v>
+        <v>3504</v>
       </c>
       <c r="B900" t="s">
         <v>9</v>
       </c>
       <c r="C900" t="s">
-        <v>336</v>
+        <v>219</v>
       </c>
       <c r="D900" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E900" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F900" t="s">
         <v>18</v>
       </c>
       <c r="G900" s="1" t="s">
-        <v>3477</v>
+        <v>3505</v>
       </c>
       <c r="H900" t="s">
-        <v>3478</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
-        <v>3479</v>
+        <v>3507</v>
       </c>
       <c r="B901" t="s">
         <v>9</v>
       </c>
       <c r="C901" t="s">
-        <v>340</v>
+        <v>223</v>
       </c>
       <c r="D901" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E901" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F901" t="s">
         <v>18</v>
       </c>
       <c r="G901" s="1" t="s">
-        <v>3480</v>
+        <v>3508</v>
       </c>
       <c r="H901" t="s">
-        <v>3481</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" t="s">
-        <v>3482</v>
+        <v>3510</v>
       </c>
       <c r="B902" t="s">
         <v>9</v>
       </c>
       <c r="C902" t="s">
-        <v>344</v>
+        <v>228</v>
       </c>
       <c r="D902" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E902" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F902" t="s">
         <v>18</v>
       </c>
       <c r="G902" s="1" t="s">
-        <v>3483</v>
+        <v>3511</v>
       </c>
       <c r="H902" t="s">
-        <v>3484</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" t="s">
-        <v>3485</v>
+        <v>3513</v>
       </c>
       <c r="B903" t="s">
         <v>9</v>
       </c>
       <c r="C903" t="s">
-        <v>348</v>
+        <v>232</v>
       </c>
       <c r="D903" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E903" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F903" t="s">
         <v>18</v>
       </c>
       <c r="G903" s="1" t="s">
-        <v>3486</v>
+        <v>3514</v>
       </c>
       <c r="H903" t="s">
-        <v>3487</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
-        <v>3488</v>
+        <v>3516</v>
       </c>
       <c r="B904" t="s">
         <v>9</v>
       </c>
       <c r="C904" t="s">
-        <v>352</v>
+        <v>236</v>
       </c>
       <c r="D904" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E904" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F904" t="s">
         <v>18</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>3489</v>
+        <v>3517</v>
       </c>
       <c r="H904" t="s">
-        <v>3490</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
-        <v>3491</v>
+        <v>3519</v>
       </c>
       <c r="B905" t="s">
         <v>9</v>
       </c>
       <c r="C905" t="s">
-        <v>356</v>
+        <v>240</v>
       </c>
       <c r="D905" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E905" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F905" t="s">
         <v>18</v>
       </c>
       <c r="G905" s="1" t="s">
-        <v>3492</v>
+        <v>3520</v>
       </c>
       <c r="H905" t="s">
-        <v>3493</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
-        <v>3494</v>
+        <v>3522</v>
       </c>
       <c r="B906" t="s">
         <v>9</v>
       </c>
       <c r="C906" t="s">
-        <v>360</v>
+        <v>244</v>
       </c>
       <c r="D906" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E906" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F906" t="s">
         <v>18</v>
       </c>
       <c r="G906" s="1" t="s">
-        <v>3495</v>
+        <v>3523</v>
       </c>
       <c r="H906" t="s">
-        <v>3496</v>
+        <v>3524</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
-        <v>3497</v>
+        <v>3525</v>
       </c>
       <c r="B907" t="s">
         <v>9</v>
       </c>
       <c r="C907" t="s">
-        <v>364</v>
+        <v>248</v>
       </c>
       <c r="D907" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E907" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F907" t="s">
         <v>18</v>
       </c>
       <c r="G907" s="1" t="s">
-        <v>3498</v>
+        <v>3526</v>
       </c>
       <c r="H907" t="s">
-        <v>3499</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" t="s">
-        <v>3500</v>
+        <v>3528</v>
       </c>
       <c r="B908" t="s">
         <v>9</v>
       </c>
       <c r="C908" t="s">
-        <v>368</v>
+        <v>252</v>
       </c>
       <c r="D908" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E908" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F908" t="s">
         <v>18</v>
       </c>
       <c r="G908" s="1" t="s">
-        <v>3501</v>
+        <v>3529</v>
       </c>
       <c r="H908" t="s">
-        <v>3502</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" t="s">
-        <v>3503</v>
+        <v>3531</v>
       </c>
       <c r="B909" t="s">
         <v>9</v>
       </c>
       <c r="C909" t="s">
-        <v>372</v>
+        <v>256</v>
       </c>
       <c r="D909" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E909" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F909" t="s">
         <v>18</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>3504</v>
+        <v>3532</v>
       </c>
       <c r="H909" t="s">
-        <v>3505</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
-        <v>3506</v>
+        <v>3534</v>
       </c>
       <c r="B910" t="s">
         <v>9</v>
       </c>
       <c r="C910" t="s">
-        <v>376</v>
+        <v>260</v>
       </c>
       <c r="D910" t="s">
-        <v>3248</v>
+        <v>3364</v>
       </c>
       <c r="E910" t="s">
-        <v>3249</v>
+        <v>3365</v>
       </c>
       <c r="F910" t="s">
         <v>18</v>
       </c>
       <c r="G910" s="1" t="s">
-        <v>3507</v>
+        <v>3535</v>
       </c>
       <c r="H910" t="s">
-        <v>3508</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
-        <v>3509</v>
+        <v>3537</v>
       </c>
       <c r="B911" t="s">
         <v>9</v>
       </c>
       <c r="C911" t="s">
-        <v>10</v>
+        <v>264</v>
       </c>
       <c r="D911" t="s">
-        <v>3510</v>
+        <v>3364</v>
       </c>
       <c r="E911" t="s">
-        <v>3511</v>
+        <v>3365</v>
       </c>
       <c r="F911" t="s">
-        <v>3512</v>
+        <v>18</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>3513</v>
+        <v>3538</v>
       </c>
       <c r="H911" t="s">
-        <v>3514</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
-        <v>3515</v>
+        <v>3540</v>
       </c>
       <c r="B912" t="s">
         <v>9</v>
       </c>
       <c r="C912" t="s">
-        <v>31</v>
+        <v>268</v>
       </c>
       <c r="D912" t="s">
-        <v>3516</v>
+        <v>3364</v>
       </c>
       <c r="E912" t="s">
-        <v>3517</v>
+        <v>3365</v>
       </c>
       <c r="F912" t="s">
-        <v>3518</v>
+        <v>18</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>3519</v>
+        <v>3541</v>
       </c>
       <c r="H912" t="s">
-        <v>3520</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
-        <v>3521</v>
+        <v>3543</v>
       </c>
       <c r="B913" t="s">
         <v>9</v>
       </c>
       <c r="C913" t="s">
-        <v>35</v>
+        <v>272</v>
       </c>
       <c r="D913" t="s">
-        <v>3516</v>
+        <v>3364</v>
       </c>
       <c r="E913" t="s">
-        <v>3517</v>
+        <v>3365</v>
       </c>
       <c r="F913" t="s">
-        <v>3518</v>
+        <v>18</v>
       </c>
       <c r="G913" s="1" t="s">
-        <v>3522</v>
+        <v>3544</v>
       </c>
       <c r="H913" t="s">
-        <v>3523</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
-        <v>3524</v>
+        <v>3546</v>
       </c>
       <c r="B914" t="s">
         <v>9</v>
       </c>
       <c r="C914" t="s">
-        <v>39</v>
+        <v>276</v>
       </c>
       <c r="D914" t="s">
-        <v>3516</v>
+        <v>3364</v>
       </c>
       <c r="E914" t="s">
-        <v>3517</v>
+        <v>3365</v>
       </c>
       <c r="F914" t="s">
-        <v>3518</v>
+        <v>18</v>
       </c>
       <c r="G914" s="1" t="s">
-        <v>3525</v>
+        <v>3547</v>
       </c>
       <c r="H914" t="s">
-        <v>3526</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
-        <v>3527</v>
+        <v>3549</v>
       </c>
       <c r="B915" t="s">
         <v>9</v>
       </c>
       <c r="C915" t="s">
-        <v>44</v>
+        <v>280</v>
       </c>
       <c r="D915" t="s">
-        <v>3516</v>
+        <v>3364</v>
       </c>
       <c r="E915" t="s">
-        <v>3517</v>
+        <v>3365</v>
       </c>
       <c r="F915" t="s">
-        <v>3518</v>
+        <v>18</v>
       </c>
       <c r="G915" s="1" t="s">
-        <v>3528</v>
+        <v>3550</v>
       </c>
       <c r="H915" t="s">
-        <v>3529</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
-        <v>3530</v>
+        <v>3552</v>
       </c>
       <c r="B916" t="s">
         <v>9</v>
       </c>
       <c r="C916" t="s">
-        <v>48</v>
+        <v>284</v>
       </c>
       <c r="D916" t="s">
-        <v>3516</v>
+        <v>3364</v>
       </c>
       <c r="E916" t="s">
-        <v>3517</v>
+        <v>3365</v>
       </c>
       <c r="F916" t="s">
-        <v>3518</v>
+        <v>3553</v>
       </c>
       <c r="G916" s="1" t="s">
-        <v>3531</v>
+        <v>3554</v>
       </c>
       <c r="H916" t="s">
-        <v>3532</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
-        <v>3533</v>
+        <v>3556</v>
       </c>
       <c r="B917" t="s">
         <v>9</v>
       </c>
       <c r="C917" t="s">
-        <v>103</v>
+        <v>288</v>
       </c>
       <c r="D917" t="s">
-        <v>3516</v>
+        <v>3364</v>
       </c>
       <c r="E917" t="s">
-        <v>3517</v>
+        <v>3365</v>
       </c>
       <c r="F917" t="s">
-        <v>3518</v>
+        <v>18</v>
       </c>
       <c r="G917" s="1" t="s">
-        <v>3534</v>
+        <v>3557</v>
       </c>
       <c r="H917" t="s">
-        <v>3535</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
-        <v>3536</v>
+        <v>3559</v>
       </c>
       <c r="B918" t="s">
         <v>9</v>
       </c>
       <c r="C918" t="s">
-        <v>107</v>
+        <v>292</v>
       </c>
       <c r="D918" t="s">
-        <v>3516</v>
+        <v>3364</v>
       </c>
       <c r="E918" t="s">
-        <v>3517</v>
+        <v>3365</v>
       </c>
       <c r="F918" t="s">
-        <v>3518</v>
+        <v>18</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>3537</v>
+        <v>3560</v>
       </c>
       <c r="H918" t="s">
-        <v>3538</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" t="s">
-        <v>3539</v>
+        <v>3562</v>
       </c>
       <c r="B919" t="s">
         <v>9</v>
       </c>
       <c r="C919" t="s">
-        <v>10</v>
+        <v>296</v>
       </c>
       <c r="D919" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E919" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F919" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G919" s="1" t="s">
-        <v>3542</v>
+        <v>3563</v>
       </c>
       <c r="H919" t="s">
-        <v>3543</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
-        <v>3544</v>
+        <v>3565</v>
       </c>
       <c r="B920" t="s">
         <v>9</v>
       </c>
       <c r="C920" t="s">
-        <v>17</v>
+        <v>300</v>
       </c>
       <c r="D920" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E920" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F920" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G920" s="1" t="s">
-        <v>3545</v>
+        <v>3566</v>
       </c>
       <c r="H920" t="s">
-        <v>3546</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" t="s">
-        <v>3547</v>
+        <v>3568</v>
       </c>
       <c r="B921" t="s">
         <v>9</v>
       </c>
       <c r="C921" t="s">
-        <v>31</v>
+        <v>304</v>
       </c>
       <c r="D921" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E921" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F921" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G921" s="1" t="s">
-        <v>3548</v>
+        <v>3569</v>
       </c>
       <c r="H921" t="s">
-        <v>3549</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
-        <v>3550</v>
+        <v>3571</v>
       </c>
       <c r="B922" t="s">
         <v>9</v>
       </c>
       <c r="C922" t="s">
-        <v>35</v>
+        <v>308</v>
       </c>
       <c r="D922" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E922" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F922" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G922" s="1" t="s">
-        <v>3551</v>
+        <v>3572</v>
       </c>
       <c r="H922" t="s">
-        <v>3552</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
-        <v>3553</v>
+        <v>3574</v>
       </c>
       <c r="B923" t="s">
         <v>9</v>
       </c>
       <c r="C923" t="s">
-        <v>39</v>
+        <v>312</v>
       </c>
       <c r="D923" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E923" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F923" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G923" s="1" t="s">
-        <v>3554</v>
+        <v>3575</v>
       </c>
       <c r="H923" t="s">
-        <v>3555</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
-        <v>3556</v>
+        <v>3577</v>
       </c>
       <c r="B924" t="s">
         <v>9</v>
       </c>
       <c r="C924" t="s">
-        <v>44</v>
+        <v>316</v>
       </c>
       <c r="D924" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E924" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F924" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G924" s="1" t="s">
-        <v>3557</v>
+        <v>3578</v>
       </c>
       <c r="H924" t="s">
-        <v>3558</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
-        <v>3559</v>
+        <v>3580</v>
       </c>
       <c r="B925" t="s">
         <v>9</v>
       </c>
       <c r="C925" t="s">
-        <v>48</v>
+        <v>320</v>
       </c>
       <c r="D925" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E925" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F925" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G925" s="1" t="s">
-        <v>3560</v>
+        <v>3581</v>
       </c>
       <c r="H925" t="s">
-        <v>3561</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
-        <v>3562</v>
+        <v>3583</v>
       </c>
       <c r="B926" t="s">
         <v>9</v>
       </c>
       <c r="C926" t="s">
-        <v>53</v>
+        <v>324</v>
       </c>
       <c r="D926" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E926" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F926" t="s">
-        <v>814</v>
+        <v>18</v>
       </c>
       <c r="G926" s="1" t="s">
-        <v>3563</v>
+        <v>3584</v>
       </c>
       <c r="H926" t="s">
-        <v>3564</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" t="s">
-        <v>3565</v>
+        <v>3586</v>
       </c>
       <c r="B927" t="s">
         <v>9</v>
       </c>
       <c r="C927" t="s">
-        <v>58</v>
+        <v>328</v>
       </c>
       <c r="D927" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E927" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F927" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G927" s="1" t="s">
-        <v>3566</v>
+        <v>3587</v>
       </c>
       <c r="H927" t="s">
-        <v>3567</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" t="s">
-        <v>3568</v>
+        <v>3589</v>
       </c>
       <c r="B928" t="s">
         <v>9</v>
       </c>
       <c r="C928" t="s">
-        <v>63</v>
+        <v>332</v>
       </c>
       <c r="D928" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E928" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F928" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="G928" s="1" t="s">
-        <v>3569</v>
+        <v>3590</v>
       </c>
       <c r="H928" t="s">
-        <v>3570</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" t="s">
-        <v>3571</v>
+        <v>3592</v>
       </c>
       <c r="B929" t="s">
         <v>9</v>
       </c>
       <c r="C929" t="s">
-        <v>67</v>
+        <v>336</v>
       </c>
       <c r="D929" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E929" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F929" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="G929" s="1" t="s">
-        <v>3572</v>
+        <v>3593</v>
       </c>
       <c r="H929" t="s">
-        <v>3573</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
-        <v>3574</v>
+        <v>3595</v>
       </c>
       <c r="B930" t="s">
         <v>9</v>
       </c>
       <c r="C930" t="s">
-        <v>71</v>
+        <v>340</v>
       </c>
       <c r="D930" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E930" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F930" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="G930" s="1" t="s">
-        <v>3575</v>
+        <v>3596</v>
       </c>
       <c r="H930" t="s">
-        <v>3576</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
-        <v>3577</v>
+        <v>3598</v>
       </c>
       <c r="B931" t="s">
         <v>9</v>
       </c>
       <c r="C931" t="s">
-        <v>75</v>
+        <v>344</v>
       </c>
       <c r="D931" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E931" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F931" t="s">
-        <v>814</v>
+        <v>18</v>
       </c>
       <c r="G931" s="1" t="s">
-        <v>3578</v>
+        <v>3599</v>
       </c>
       <c r="H931" t="s">
-        <v>3579</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
-        <v>3580</v>
+        <v>3601</v>
       </c>
       <c r="B932" t="s">
         <v>9</v>
       </c>
       <c r="C932" t="s">
-        <v>79</v>
+        <v>348</v>
       </c>
       <c r="D932" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E932" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F932" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="G932" s="1" t="s">
-        <v>3581</v>
+        <v>3602</v>
       </c>
       <c r="H932" t="s">
-        <v>3582</v>
+        <v>3603</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
-        <v>3583</v>
+        <v>3604</v>
       </c>
       <c r="B933" t="s">
         <v>9</v>
       </c>
       <c r="C933" t="s">
-        <v>83</v>
+        <v>352</v>
       </c>
       <c r="D933" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E933" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F933" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="G933" s="1" t="s">
-        <v>3584</v>
+        <v>3605</v>
       </c>
       <c r="H933" t="s">
-        <v>3585</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
-        <v>3586</v>
+        <v>3607</v>
       </c>
       <c r="B934" t="s">
         <v>9</v>
       </c>
       <c r="C934" t="s">
-        <v>87</v>
+        <v>356</v>
       </c>
       <c r="D934" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E934" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F934" t="s">
-        <v>996</v>
+        <v>18</v>
       </c>
       <c r="G934" s="1" t="s">
-        <v>3587</v>
+        <v>3608</v>
       </c>
       <c r="H934" t="s">
-        <v>3588</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
-        <v>3589</v>
+        <v>3610</v>
       </c>
       <c r="B935" t="s">
         <v>9</v>
       </c>
       <c r="C935" t="s">
-        <v>91</v>
+        <v>360</v>
       </c>
       <c r="D935" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E935" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F935" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G935" s="1" t="s">
-        <v>3590</v>
+        <v>3611</v>
       </c>
       <c r="H935" t="s">
-        <v>3591</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
-        <v>3592</v>
+        <v>3613</v>
       </c>
       <c r="B936" t="s">
         <v>9</v>
       </c>
       <c r="C936" t="s">
-        <v>95</v>
+        <v>364</v>
       </c>
       <c r="D936" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E936" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F936" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G936" s="1" t="s">
-        <v>3593</v>
+        <v>3614</v>
       </c>
       <c r="H936" t="s">
-        <v>3594</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
-        <v>3595</v>
+        <v>3616</v>
       </c>
       <c r="B937" t="s">
         <v>9</v>
       </c>
       <c r="C937" t="s">
-        <v>99</v>
+        <v>368</v>
       </c>
       <c r="D937" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E937" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F937" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G937" s="1" t="s">
-        <v>3596</v>
+        <v>3617</v>
       </c>
       <c r="H937" t="s">
-        <v>3597</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
-        <v>3598</v>
+        <v>3619</v>
       </c>
       <c r="B938" t="s">
         <v>9</v>
       </c>
       <c r="C938" t="s">
-        <v>103</v>
+        <v>372</v>
       </c>
       <c r="D938" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E938" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F938" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="G938" s="1" t="s">
-        <v>3599</v>
+        <v>3620</v>
       </c>
       <c r="H938" t="s">
-        <v>3600</v>
+        <v>3621</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
-        <v>3601</v>
+        <v>3622</v>
       </c>
       <c r="B939" t="s">
         <v>9</v>
       </c>
       <c r="C939" t="s">
-        <v>107</v>
+        <v>376</v>
       </c>
       <c r="D939" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E939" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F939" t="s">
-        <v>996</v>
+        <v>18</v>
       </c>
       <c r="G939" s="1" t="s">
-        <v>3602</v>
+        <v>3623</v>
       </c>
       <c r="H939" t="s">
-        <v>3603</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
-        <v>3604</v>
+        <v>3625</v>
       </c>
       <c r="B940" t="s">
         <v>9</v>
       </c>
       <c r="C940" t="s">
-        <v>112</v>
+        <v>380</v>
       </c>
       <c r="D940" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E940" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F940" t="s">
-        <v>814</v>
+        <v>18</v>
       </c>
       <c r="G940" s="1" t="s">
-        <v>3605</v>
+        <v>3626</v>
       </c>
       <c r="H940" t="s">
-        <v>3606</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
-        <v>3607</v>
+        <v>3628</v>
       </c>
       <c r="B941" t="s">
         <v>9</v>
       </c>
       <c r="C941" t="s">
-        <v>116</v>
+        <v>384</v>
       </c>
       <c r="D941" t="s">
-        <v>3540</v>
+        <v>3364</v>
       </c>
       <c r="E941" t="s">
-        <v>3541</v>
+        <v>3365</v>
       </c>
       <c r="F941" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="G941" s="1" t="s">
-        <v>3608</v>
+        <v>3629</v>
       </c>
       <c r="H941" t="s">
-        <v>3609</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
-        <v>3610</v>
+        <v>3631</v>
       </c>
       <c r="B942" t="s">
         <v>9</v>
       </c>
       <c r="C942" t="s">
-        <v>120</v>
+        <v>10</v>
       </c>
       <c r="D942" t="s">
-        <v>3540</v>
+        <v>3632</v>
       </c>
       <c r="E942" t="s">
-        <v>3541</v>
+        <v>3633</v>
       </c>
       <c r="F942" t="s">
-        <v>996</v>
+        <v>3634</v>
       </c>
       <c r="G942" s="1" t="s">
-        <v>3611</v>
+        <v>3635</v>
       </c>
       <c r="H942" t="s">
-        <v>3612</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" t="s">
-        <v>3613</v>
+        <v>3637</v>
       </c>
       <c r="B943" t="s">
         <v>9</v>
       </c>
       <c r="C943" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="D943" t="s">
-        <v>3540</v>
+        <v>3638</v>
       </c>
       <c r="E943" t="s">
-        <v>3541</v>
+        <v>3639</v>
       </c>
       <c r="F943" t="s">
-        <v>3065</v>
+        <v>3640</v>
       </c>
       <c r="G943" s="1" t="s">
-        <v>3614</v>
+        <v>3641</v>
       </c>
       <c r="H943" t="s">
-        <v>3615</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
-        <v>3616</v>
+        <v>3643</v>
       </c>
       <c r="B944" t="s">
         <v>9</v>
       </c>
       <c r="C944" t="s">
-        <v>130</v>
+        <v>35</v>
       </c>
       <c r="D944" t="s">
-        <v>3540</v>
+        <v>3638</v>
       </c>
       <c r="E944" t="s">
-        <v>3541</v>
+        <v>3639</v>
       </c>
       <c r="F944" t="s">
-        <v>207</v>
+        <v>3640</v>
       </c>
       <c r="G944" s="1" t="s">
-        <v>3617</v>
+        <v>3644</v>
       </c>
       <c r="H944" t="s">
-        <v>3618</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
-        <v>3619</v>
+        <v>3646</v>
       </c>
       <c r="B945" t="s">
         <v>9</v>
       </c>
       <c r="C945" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D945" t="s">
-        <v>3540</v>
+        <v>3638</v>
       </c>
       <c r="E945" t="s">
-        <v>3541</v>
+        <v>3639</v>
       </c>
       <c r="F945" t="s">
-        <v>126</v>
+        <v>3640</v>
       </c>
       <c r="G945" s="1" t="s">
-        <v>3620</v>
+        <v>3647</v>
       </c>
       <c r="H945" t="s">
-        <v>3621</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" t="s">
-        <v>3622</v>
+        <v>3649</v>
       </c>
       <c r="B946" t="s">
         <v>9</v>
       </c>
       <c r="C946" t="s">
-        <v>138</v>
+        <v>44</v>
       </c>
       <c r="D946" t="s">
-        <v>3540</v>
+        <v>3638</v>
       </c>
       <c r="E946" t="s">
-        <v>3541</v>
+        <v>3639</v>
       </c>
       <c r="F946" t="s">
-        <v>126</v>
+        <v>3640</v>
       </c>
       <c r="G946" s="1" t="s">
-        <v>3623</v>
+        <v>3650</v>
       </c>
       <c r="H946" t="s">
-        <v>3624</v>
+        <v>3651</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
-        <v>3625</v>
+        <v>3652</v>
       </c>
       <c r="B947" t="s">
         <v>9</v>
       </c>
       <c r="C947" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="D947" t="s">
-        <v>3540</v>
+        <v>3638</v>
       </c>
       <c r="E947" t="s">
-        <v>3541</v>
+        <v>3639</v>
       </c>
       <c r="F947" t="s">
-        <v>49</v>
+        <v>3640</v>
       </c>
       <c r="G947" s="1" t="s">
-        <v>3626</v>
+        <v>3653</v>
       </c>
       <c r="H947" t="s">
-        <v>3627</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
-        <v>3628</v>
+        <v>3655</v>
       </c>
       <c r="B948" t="s">
         <v>9</v>
       </c>
       <c r="C948" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
       <c r="D948" t="s">
-        <v>3540</v>
+        <v>3638</v>
       </c>
       <c r="E948" t="s">
-        <v>3541</v>
+        <v>3639</v>
       </c>
       <c r="F948" t="s">
-        <v>121</v>
+        <v>3640</v>
       </c>
       <c r="G948" s="1" t="s">
-        <v>3629</v>
+        <v>3656</v>
       </c>
       <c r="H948" t="s">
-        <v>3630</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
-        <v>3631</v>
+        <v>3658</v>
       </c>
       <c r="B949" t="s">
         <v>9</v>
       </c>
       <c r="C949" t="s">
-        <v>151</v>
+        <v>107</v>
       </c>
       <c r="D949" t="s">
-        <v>3540</v>
+        <v>3638</v>
       </c>
       <c r="E949" t="s">
-        <v>3541</v>
+        <v>3639</v>
       </c>
       <c r="F949" t="s">
-        <v>40</v>
+        <v>3640</v>
       </c>
       <c r="G949" s="1" t="s">
-        <v>3632</v>
+        <v>3659</v>
       </c>
       <c r="H949" t="s">
-        <v>3633</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
-        <v>3634</v>
+        <v>3661</v>
       </c>
       <c r="B950" t="s">
         <v>9</v>
       </c>
       <c r="C950" t="s">
-        <v>155</v>
+        <v>10</v>
       </c>
       <c r="D950" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E950" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F950" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>3635</v>
+        <v>3664</v>
       </c>
       <c r="H950" t="s">
-        <v>3636</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" t="s">
-        <v>3637</v>
+        <v>3666</v>
       </c>
       <c r="B951" t="s">
         <v>9</v>
       </c>
       <c r="C951" t="s">
-        <v>159</v>
+        <v>17</v>
       </c>
       <c r="D951" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E951" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F951" t="s">
-        <v>186</v>
+        <v>49</v>
       </c>
       <c r="G951" s="1" t="s">
-        <v>3638</v>
+        <v>3667</v>
       </c>
       <c r="H951" t="s">
-        <v>3639</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
-        <v>3640</v>
+        <v>3669</v>
       </c>
       <c r="B952" t="s">
         <v>9</v>
       </c>
       <c r="C952" t="s">
-        <v>163</v>
+        <v>31</v>
       </c>
       <c r="D952" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E952" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F952" t="s">
-        <v>186</v>
+        <v>49</v>
       </c>
       <c r="G952" s="1" t="s">
-        <v>3641</v>
+        <v>3670</v>
       </c>
       <c r="H952" t="s">
-        <v>3642</v>
+        <v>3671</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
-        <v>3643</v>
+        <v>3672</v>
       </c>
       <c r="B953" t="s">
         <v>9</v>
       </c>
       <c r="C953" t="s">
-        <v>167</v>
+        <v>35</v>
       </c>
       <c r="D953" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E953" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F953" t="s">
-        <v>186</v>
+        <v>49</v>
       </c>
       <c r="G953" s="1" t="s">
-        <v>3644</v>
+        <v>3673</v>
       </c>
       <c r="H953" t="s">
-        <v>3645</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" t="s">
-        <v>3646</v>
+        <v>3675</v>
       </c>
       <c r="B954" t="s">
         <v>9</v>
       </c>
       <c r="C954" t="s">
-        <v>172</v>
+        <v>39</v>
       </c>
       <c r="D954" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E954" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F954" t="s">
-        <v>186</v>
+        <v>49</v>
       </c>
       <c r="G954" s="1" t="s">
-        <v>3647</v>
+        <v>3676</v>
       </c>
       <c r="H954" t="s">
-        <v>3648</v>
+        <v>3677</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
-        <v>3649</v>
+        <v>3678</v>
       </c>
       <c r="B955" t="s">
         <v>9</v>
       </c>
       <c r="C955" t="s">
-        <v>176</v>
+        <v>44</v>
       </c>
       <c r="D955" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E955" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F955" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G955" s="1" t="s">
-        <v>3650</v>
+        <v>3679</v>
       </c>
       <c r="H955" t="s">
-        <v>3651</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
-        <v>3652</v>
+        <v>3681</v>
       </c>
       <c r="B956" t="s">
         <v>9</v>
       </c>
       <c r="C956" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="D956" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E956" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F956" t="s">
         <v>49</v>
       </c>
       <c r="G956" s="1" t="s">
-        <v>3653</v>
+        <v>3682</v>
       </c>
       <c r="H956" t="s">
-        <v>3654</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
-        <v>3655</v>
+        <v>3684</v>
       </c>
       <c r="B957" t="s">
         <v>9</v>
       </c>
       <c r="C957" t="s">
-        <v>185</v>
+        <v>53</v>
       </c>
       <c r="D957" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E957" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F957" t="s">
-        <v>49</v>
+        <v>814</v>
       </c>
       <c r="G957" s="1" t="s">
-        <v>3656</v>
+        <v>3685</v>
       </c>
       <c r="H957" t="s">
-        <v>3657</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
-        <v>3658</v>
+        <v>3687</v>
       </c>
       <c r="B958" t="s">
         <v>9</v>
       </c>
       <c r="C958" t="s">
-        <v>190</v>
+        <v>58</v>
       </c>
       <c r="D958" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E958" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F958" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="G958" s="1" t="s">
-        <v>3659</v>
+        <v>3688</v>
       </c>
       <c r="H958" t="s">
-        <v>3660</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
-        <v>3661</v>
+        <v>3690</v>
       </c>
       <c r="B959" t="s">
         <v>9</v>
       </c>
       <c r="C959" t="s">
-        <v>194</v>
+        <v>63</v>
       </c>
       <c r="D959" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E959" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F959" t="s">
-        <v>903</v>
+        <v>54</v>
       </c>
       <c r="G959" s="1" t="s">
-        <v>3662</v>
+        <v>3691</v>
       </c>
       <c r="H959" t="s">
-        <v>3663</v>
+        <v>3692</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" t="s">
-        <v>3664</v>
+        <v>3693</v>
       </c>
       <c r="B960" t="s">
         <v>9</v>
       </c>
       <c r="C960" t="s">
-        <v>198</v>
+        <v>67</v>
       </c>
       <c r="D960" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E960" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F960" t="s">
-        <v>186</v>
+        <v>54</v>
       </c>
       <c r="G960" s="1" t="s">
-        <v>3665</v>
+        <v>3694</v>
       </c>
       <c r="H960" t="s">
-        <v>3666</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
-        <v>3667</v>
+        <v>3696</v>
       </c>
       <c r="B961" t="s">
         <v>9</v>
       </c>
       <c r="C961" t="s">
-        <v>202</v>
+        <v>71</v>
       </c>
       <c r="D961" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E961" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F961" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="G961" s="1" t="s">
-        <v>3668</v>
+        <v>3697</v>
       </c>
       <c r="H961" t="s">
-        <v>3669</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
-        <v>3670</v>
+        <v>3699</v>
       </c>
       <c r="B962" t="s">
         <v>9</v>
       </c>
       <c r="C962" t="s">
-        <v>206</v>
+        <v>75</v>
       </c>
       <c r="D962" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E962" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F962" t="s">
-        <v>40</v>
+        <v>814</v>
       </c>
       <c r="G962" s="1" t="s">
-        <v>3671</v>
+        <v>3700</v>
       </c>
       <c r="H962" t="s">
-        <v>3672</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
-        <v>3673</v>
+        <v>3702</v>
       </c>
       <c r="B963" t="s">
         <v>9</v>
       </c>
       <c r="C963" t="s">
-        <v>211</v>
+        <v>79</v>
       </c>
       <c r="D963" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E963" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F963" t="s">
         <v>186</v>
       </c>
       <c r="G963" s="1" t="s">
-        <v>3674</v>
+        <v>3703</v>
       </c>
       <c r="H963" t="s">
-        <v>3675</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
-        <v>3676</v>
+        <v>3705</v>
       </c>
       <c r="B964" t="s">
         <v>9</v>
       </c>
       <c r="C964" t="s">
-        <v>215</v>
+        <v>83</v>
       </c>
       <c r="D964" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E964" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F964" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>3677</v>
+        <v>3706</v>
       </c>
       <c r="H964" t="s">
-        <v>3678</v>
+        <v>3707</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
-        <v>3679</v>
+        <v>3708</v>
       </c>
       <c r="B965" t="s">
         <v>9</v>
       </c>
       <c r="C965" t="s">
-        <v>219</v>
+        <v>87</v>
       </c>
       <c r="D965" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E965" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F965" t="s">
-        <v>147</v>
+        <v>996</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>3680</v>
+        <v>3709</v>
       </c>
       <c r="H965" t="s">
-        <v>3681</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" t="s">
-        <v>3682</v>
+        <v>3711</v>
       </c>
       <c r="B966" t="s">
         <v>9</v>
       </c>
       <c r="C966" t="s">
-        <v>223</v>
+        <v>91</v>
       </c>
       <c r="D966" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E966" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F966" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="G966" s="1" t="s">
-        <v>3683</v>
+        <v>3712</v>
       </c>
       <c r="H966" t="s">
-        <v>3684</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
-        <v>3685</v>
+        <v>3714</v>
       </c>
       <c r="B967" t="s">
         <v>9</v>
       </c>
       <c r="C967" t="s">
-        <v>228</v>
+        <v>95</v>
       </c>
       <c r="D967" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E967" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F967" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G967" s="1" t="s">
-        <v>3686</v>
+        <v>3715</v>
       </c>
       <c r="H967" t="s">
-        <v>3687</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
-        <v>3688</v>
+        <v>3717</v>
       </c>
       <c r="B968" t="s">
         <v>9</v>
       </c>
       <c r="C968" t="s">
-        <v>232</v>
+        <v>99</v>
       </c>
       <c r="D968" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E968" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F968" t="s">
-        <v>168</v>
+        <v>49</v>
       </c>
       <c r="G968" s="1" t="s">
-        <v>3689</v>
+        <v>3718</v>
       </c>
       <c r="H968" t="s">
-        <v>3690</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" t="s">
-        <v>3691</v>
+        <v>3720</v>
       </c>
       <c r="B969" t="s">
         <v>9</v>
       </c>
       <c r="C969" t="s">
-        <v>236</v>
+        <v>103</v>
       </c>
       <c r="D969" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E969" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F969" t="s">
-        <v>168</v>
+        <v>49</v>
       </c>
       <c r="G969" s="1" t="s">
-        <v>3692</v>
+        <v>3721</v>
       </c>
       <c r="H969" t="s">
-        <v>3693</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
-        <v>3694</v>
+        <v>3723</v>
       </c>
       <c r="B970" t="s">
         <v>9</v>
       </c>
       <c r="C970" t="s">
-        <v>240</v>
+        <v>107</v>
       </c>
       <c r="D970" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E970" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F970" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="G970" s="1" t="s">
-        <v>3695</v>
+        <v>3724</v>
       </c>
       <c r="H970" t="s">
-        <v>3696</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
-        <v>3697</v>
+        <v>3726</v>
       </c>
       <c r="B971" t="s">
         <v>9</v>
       </c>
       <c r="C971" t="s">
-        <v>244</v>
+        <v>112</v>
       </c>
       <c r="D971" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E971" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F971" t="s">
-        <v>996</v>
+        <v>814</v>
       </c>
       <c r="G971" s="1" t="s">
-        <v>3698</v>
+        <v>3727</v>
       </c>
       <c r="H971" t="s">
-        <v>3699</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" t="s">
-        <v>3700</v>
+        <v>3729</v>
       </c>
       <c r="B972" t="s">
         <v>9</v>
       </c>
       <c r="C972" t="s">
-        <v>248</v>
+        <v>116</v>
       </c>
       <c r="D972" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E972" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F972" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="G972" s="1" t="s">
-        <v>3701</v>
+        <v>3730</v>
       </c>
       <c r="H972" t="s">
-        <v>3702</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" t="s">
-        <v>3703</v>
+        <v>3732</v>
       </c>
       <c r="B973" t="s">
         <v>9</v>
       </c>
       <c r="C973" t="s">
-        <v>252</v>
+        <v>120</v>
       </c>
       <c r="D973" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E973" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F973" t="s">
-        <v>207</v>
+        <v>996</v>
       </c>
       <c r="G973" s="1" t="s">
-        <v>3704</v>
+        <v>3733</v>
       </c>
       <c r="H973" t="s">
-        <v>3705</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" t="s">
-        <v>3706</v>
+        <v>3735</v>
       </c>
       <c r="B974" t="s">
         <v>9</v>
       </c>
       <c r="C974" t="s">
-        <v>256</v>
+        <v>125</v>
       </c>
       <c r="D974" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E974" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F974" t="s">
-        <v>181</v>
+        <v>3173</v>
       </c>
       <c r="G974" s="1" t="s">
-        <v>3707</v>
+        <v>3736</v>
       </c>
       <c r="H974" t="s">
-        <v>3708</v>
+        <v>3737</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" t="s">
-        <v>3709</v>
+        <v>3738</v>
       </c>
       <c r="B975" t="s">
         <v>9</v>
       </c>
       <c r="C975" t="s">
-        <v>260</v>
+        <v>130</v>
       </c>
       <c r="D975" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E975" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F975" t="s">
-        <v>121</v>
+        <v>207</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>3710</v>
+        <v>3739</v>
       </c>
       <c r="H975" t="s">
-        <v>3711</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" t="s">
-        <v>3712</v>
+        <v>3741</v>
       </c>
       <c r="B976" t="s">
         <v>9</v>
       </c>
       <c r="C976" t="s">
-        <v>264</v>
+        <v>134</v>
       </c>
       <c r="D976" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E976" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F976" t="s">
-        <v>181</v>
+        <v>126</v>
       </c>
       <c r="G976" s="1" t="s">
-        <v>3713</v>
+        <v>3742</v>
       </c>
       <c r="H976" t="s">
-        <v>3714</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" t="s">
-        <v>3715</v>
+        <v>3744</v>
       </c>
       <c r="B977" t="s">
         <v>9</v>
       </c>
       <c r="C977" t="s">
-        <v>268</v>
+        <v>138</v>
       </c>
       <c r="D977" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E977" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F977" t="s">
-        <v>181</v>
+        <v>126</v>
       </c>
       <c r="G977" s="1" t="s">
-        <v>3716</v>
+        <v>3745</v>
       </c>
       <c r="H977" t="s">
-        <v>3717</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" t="s">
-        <v>3718</v>
+        <v>3747</v>
       </c>
       <c r="B978" t="s">
         <v>9</v>
       </c>
       <c r="C978" t="s">
-        <v>272</v>
+        <v>142</v>
       </c>
       <c r="D978" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E978" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F978" t="s">
-        <v>186</v>
+        <v>49</v>
       </c>
       <c r="G978" s="1" t="s">
-        <v>3719</v>
+        <v>3748</v>
       </c>
       <c r="H978" t="s">
-        <v>3720</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" t="s">
-        <v>3721</v>
+        <v>3750</v>
       </c>
       <c r="B979" t="s">
         <v>9</v>
       </c>
       <c r="C979" t="s">
-        <v>276</v>
+        <v>146</v>
       </c>
       <c r="D979" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E979" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F979" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="G979" s="1" t="s">
-        <v>3722</v>
+        <v>3751</v>
       </c>
       <c r="H979" t="s">
-        <v>3723</v>
+        <v>3752</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" t="s">
-        <v>3724</v>
+        <v>3753</v>
       </c>
       <c r="B980" t="s">
         <v>9</v>
       </c>
       <c r="C980" t="s">
-        <v>280</v>
+        <v>151</v>
       </c>
       <c r="D980" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E980" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F980" t="s">
-        <v>147</v>
+        <v>40</v>
       </c>
       <c r="G980" s="1" t="s">
-        <v>3725</v>
+        <v>3754</v>
       </c>
       <c r="H980" t="s">
-        <v>3726</v>
+        <v>3755</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" t="s">
-        <v>3727</v>
+        <v>3756</v>
       </c>
       <c r="B981" t="s">
         <v>9</v>
       </c>
       <c r="C981" t="s">
-        <v>284</v>
+        <v>155</v>
       </c>
       <c r="D981" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E981" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F981" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="G981" s="1" t="s">
-        <v>3728</v>
+        <v>3757</v>
       </c>
       <c r="H981" t="s">
-        <v>3729</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" t="s">
-        <v>3730</v>
+        <v>3759</v>
       </c>
       <c r="B982" t="s">
         <v>9</v>
       </c>
       <c r="C982" t="s">
-        <v>288</v>
+        <v>159</v>
       </c>
       <c r="D982" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E982" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F982" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="G982" s="1" t="s">
-        <v>3731</v>
+        <v>3760</v>
       </c>
       <c r="H982" t="s">
-        <v>3732</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" t="s">
-        <v>3733</v>
+        <v>3762</v>
       </c>
       <c r="B983" t="s">
         <v>9</v>
       </c>
       <c r="C983" t="s">
-        <v>292</v>
+        <v>163</v>
       </c>
       <c r="D983" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E983" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F983" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="G983" s="1" t="s">
-        <v>3734</v>
+        <v>3763</v>
       </c>
       <c r="H983" t="s">
-        <v>3735</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" t="s">
-        <v>3736</v>
+        <v>3765</v>
       </c>
       <c r="B984" t="s">
         <v>9</v>
       </c>
       <c r="C984" t="s">
-        <v>296</v>
+        <v>167</v>
       </c>
       <c r="D984" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E984" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F984" t="s">
-        <v>1777</v>
+        <v>186</v>
       </c>
       <c r="G984" s="1" t="s">
-        <v>3737</v>
+        <v>3766</v>
       </c>
       <c r="H984" t="s">
-        <v>3738</v>
+        <v>3767</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" t="s">
-        <v>3739</v>
+        <v>3768</v>
       </c>
       <c r="B985" t="s">
         <v>9</v>
       </c>
       <c r="C985" t="s">
-        <v>300</v>
+        <v>172</v>
       </c>
       <c r="D985" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E985" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F985" t="s">
-        <v>1777</v>
+        <v>186</v>
       </c>
       <c r="G985" s="1" t="s">
-        <v>3740</v>
+        <v>3769</v>
       </c>
       <c r="H985" t="s">
-        <v>3741</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" t="s">
-        <v>3742</v>
+        <v>3771</v>
       </c>
       <c r="B986" t="s">
         <v>9</v>
       </c>
       <c r="C986" t="s">
-        <v>304</v>
+        <v>176</v>
       </c>
       <c r="D986" t="s">
-        <v>3540</v>
+        <v>3662</v>
       </c>
       <c r="E986" t="s">
-        <v>3541</v>
+        <v>3663</v>
       </c>
       <c r="F986" t="s">
-        <v>996</v>
+        <v>13</v>
       </c>
       <c r="G986" s="1" t="s">
-        <v>3743</v>
+        <v>3772</v>
       </c>
       <c r="H986" t="s">
-        <v>3744</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" t="s">
-        <v>3745</v>
+        <v>3774</v>
       </c>
       <c r="B987" t="s">
         <v>9</v>
       </c>
       <c r="C987" t="s">
-        <v>10</v>
+        <v>180</v>
       </c>
       <c r="D987" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E987" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F987" t="s">
-        <v>3518</v>
+        <v>49</v>
       </c>
       <c r="G987" s="1" t="s">
-        <v>3748</v>
+        <v>3775</v>
       </c>
       <c r="H987" t="s">
-        <v>3749</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" t="s">
-        <v>3750</v>
+        <v>3777</v>
       </c>
       <c r="B988" t="s">
         <v>9</v>
       </c>
       <c r="C988" t="s">
-        <v>17</v>
+        <v>185</v>
       </c>
       <c r="D988" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E988" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F988" t="s">
-        <v>3518</v>
+        <v>49</v>
       </c>
       <c r="G988" s="1" t="s">
-        <v>3751</v>
+        <v>3778</v>
       </c>
       <c r="H988" t="s">
-        <v>3752</v>
+        <v>3779</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" t="s">
-        <v>3753</v>
+        <v>3780</v>
       </c>
       <c r="B989" t="s">
         <v>9</v>
       </c>
       <c r="C989" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="D989" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E989" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F989" t="s">
-        <v>3518</v>
+        <v>54</v>
       </c>
       <c r="G989" s="1" t="s">
-        <v>3754</v>
+        <v>3781</v>
       </c>
       <c r="H989" t="s">
-        <v>3755</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" t="s">
-        <v>3756</v>
+        <v>3783</v>
       </c>
       <c r="B990" t="s">
         <v>9</v>
       </c>
       <c r="C990" t="s">
-        <v>58</v>
+        <v>194</v>
       </c>
       <c r="D990" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E990" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F990" t="s">
-        <v>3518</v>
+        <v>903</v>
       </c>
       <c r="G990" s="1" t="s">
-        <v>3757</v>
+        <v>3784</v>
       </c>
       <c r="H990" t="s">
-        <v>3758</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" t="s">
-        <v>3759</v>
+        <v>3786</v>
       </c>
       <c r="B991" t="s">
         <v>9</v>
       </c>
       <c r="C991" t="s">
-        <v>63</v>
+        <v>198</v>
       </c>
       <c r="D991" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E991" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F991" t="s">
-        <v>3518</v>
+        <v>186</v>
       </c>
       <c r="G991" s="1" t="s">
-        <v>3760</v>
+        <v>3787</v>
       </c>
       <c r="H991" t="s">
-        <v>3761</v>
+        <v>3788</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" t="s">
-        <v>3762</v>
+        <v>3789</v>
       </c>
       <c r="B992" t="s">
         <v>9</v>
       </c>
       <c r="C992" t="s">
-        <v>67</v>
+        <v>202</v>
       </c>
       <c r="D992" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E992" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F992" t="s">
-        <v>3518</v>
+        <v>24</v>
       </c>
       <c r="G992" s="1" t="s">
-        <v>3763</v>
+        <v>3790</v>
       </c>
       <c r="H992" t="s">
-        <v>3764</v>
+        <v>3791</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" t="s">
-        <v>3765</v>
+        <v>3792</v>
       </c>
       <c r="B993" t="s">
         <v>9</v>
       </c>
       <c r="C993" t="s">
-        <v>71</v>
+        <v>206</v>
       </c>
       <c r="D993" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E993" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F993" t="s">
-        <v>3518</v>
+        <v>40</v>
       </c>
       <c r="G993" s="1" t="s">
-        <v>3766</v>
+        <v>3793</v>
       </c>
       <c r="H993" t="s">
-        <v>3767</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" t="s">
-        <v>3768</v>
+        <v>3795</v>
       </c>
       <c r="B994" t="s">
         <v>9</v>
       </c>
       <c r="C994" t="s">
-        <v>75</v>
+        <v>211</v>
       </c>
       <c r="D994" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E994" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F994" t="s">
-        <v>3518</v>
+        <v>186</v>
       </c>
       <c r="G994" s="1" t="s">
-        <v>3769</v>
+        <v>3796</v>
       </c>
       <c r="H994" t="s">
-        <v>3770</v>
+        <v>3797</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" t="s">
-        <v>3771</v>
+        <v>3798</v>
       </c>
       <c r="B995" t="s">
         <v>9</v>
       </c>
       <c r="C995" t="s">
-        <v>79</v>
+        <v>215</v>
       </c>
       <c r="D995" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E995" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F995" t="s">
-        <v>3518</v>
+        <v>24</v>
       </c>
       <c r="G995" s="1" t="s">
-        <v>3772</v>
+        <v>3799</v>
       </c>
       <c r="H995" t="s">
-        <v>3773</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" t="s">
-        <v>3774</v>
+        <v>3801</v>
       </c>
       <c r="B996" t="s">
         <v>9</v>
       </c>
       <c r="C996" t="s">
-        <v>83</v>
+        <v>219</v>
       </c>
       <c r="D996" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E996" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F996" t="s">
-        <v>3518</v>
+        <v>147</v>
       </c>
       <c r="G996" s="1" t="s">
-        <v>3775</v>
+        <v>3802</v>
       </c>
       <c r="H996" t="s">
-        <v>3776</v>
+        <v>3803</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" t="s">
-        <v>3777</v>
+        <v>3804</v>
       </c>
       <c r="B997" t="s">
         <v>9</v>
       </c>
       <c r="C997" t="s">
-        <v>87</v>
+        <v>223</v>
       </c>
       <c r="D997" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E997" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F997" t="s">
-        <v>3518</v>
+        <v>207</v>
       </c>
       <c r="G997" s="1" t="s">
-        <v>3778</v>
+        <v>3805</v>
       </c>
       <c r="H997" t="s">
-        <v>3779</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" t="s">
-        <v>3780</v>
+        <v>3807</v>
       </c>
       <c r="B998" t="s">
         <v>9</v>
       </c>
       <c r="C998" t="s">
-        <v>91</v>
+        <v>228</v>
       </c>
       <c r="D998" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E998" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F998" t="s">
-        <v>3518</v>
+        <v>24</v>
       </c>
       <c r="G998" s="1" t="s">
-        <v>3781</v>
+        <v>3808</v>
       </c>
       <c r="H998" t="s">
-        <v>3782</v>
+        <v>3809</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" t="s">
-        <v>3783</v>
+        <v>3810</v>
       </c>
       <c r="B999" t="s">
         <v>9</v>
       </c>
       <c r="C999" t="s">
-        <v>95</v>
+        <v>232</v>
       </c>
       <c r="D999" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E999" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F999" t="s">
-        <v>3518</v>
+        <v>168</v>
       </c>
       <c r="G999" s="1" t="s">
-        <v>3784</v>
+        <v>3811</v>
       </c>
       <c r="H999" t="s">
-        <v>3785</v>
+        <v>3812</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" t="s">
-        <v>3786</v>
+        <v>3813</v>
       </c>
       <c r="B1000" t="s">
         <v>9</v>
       </c>
       <c r="C1000" t="s">
-        <v>99</v>
+        <v>236</v>
       </c>
       <c r="D1000" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E1000" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F1000" t="s">
-        <v>3518</v>
+        <v>168</v>
       </c>
       <c r="G1000" s="1" t="s">
-        <v>3787</v>
+        <v>3814</v>
       </c>
       <c r="H1000" t="s">
-        <v>3788</v>
+        <v>3815</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" t="s">
-        <v>3789</v>
+        <v>3816</v>
       </c>
       <c r="B1001" t="s">
         <v>9</v>
       </c>
       <c r="C1001" t="s">
-        <v>112</v>
+        <v>240</v>
       </c>
       <c r="D1001" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="E1001" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="F1001" t="s">
-        <v>3518</v>
+        <v>1001</v>
       </c>
       <c r="G1001" s="1" t="s">
-        <v>3790</v>
+        <v>3817</v>
       </c>
       <c r="H1001" t="s">
-        <v>3791</v>
+        <v>3818</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" t="s">
-        <v>3792</v>
+        <v>3819</v>
       </c>
       <c r="B1002" t="s">
         <v>9</v>
       </c>
       <c r="C1002" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="D1002" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1002" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1002" t="s">
-        <v>49</v>
+        <v>996</v>
       </c>
       <c r="G1002" s="1" t="s">
-        <v>3795</v>
+        <v>3820</v>
       </c>
       <c r="H1002" t="s">
-        <v>3796</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" t="s">
-        <v>3797</v>
+        <v>3822</v>
       </c>
       <c r="B1003" t="s">
         <v>9</v>
       </c>
       <c r="C1003" t="s">
-        <v>17</v>
+        <v>248</v>
       </c>
       <c r="D1003" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1003" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1003" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="G1003" s="1" t="s">
-        <v>3798</v>
+        <v>3823</v>
       </c>
       <c r="H1003" t="s">
-        <v>3799</v>
+        <v>3824</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" t="s">
-        <v>3800</v>
+        <v>3825</v>
       </c>
       <c r="B1004" t="s">
         <v>9</v>
       </c>
       <c r="C1004" t="s">
-        <v>31</v>
+        <v>252</v>
       </c>
       <c r="D1004" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1004" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1004" t="s">
-        <v>49</v>
+        <v>207</v>
       </c>
       <c r="G1004" s="1" t="s">
-        <v>3801</v>
+        <v>3826</v>
       </c>
       <c r="H1004" t="s">
-        <v>3802</v>
+        <v>3827</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" t="s">
-        <v>3803</v>
+        <v>3828</v>
       </c>
       <c r="B1005" t="s">
         <v>9</v>
       </c>
       <c r="C1005" t="s">
-        <v>35</v>
+        <v>256</v>
       </c>
       <c r="D1005" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1005" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1005" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="G1005" s="1" t="s">
-        <v>3804</v>
+        <v>3829</v>
       </c>
       <c r="H1005" t="s">
-        <v>3805</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" t="s">
-        <v>3806</v>
+        <v>3831</v>
       </c>
       <c r="B1006" t="s">
         <v>9</v>
       </c>
       <c r="C1006" t="s">
-        <v>39</v>
+        <v>260</v>
       </c>
       <c r="D1006" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1006" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1006" t="s">
-        <v>186</v>
+        <v>121</v>
       </c>
       <c r="G1006" s="1" t="s">
-        <v>3807</v>
+        <v>3832</v>
       </c>
       <c r="H1006" t="s">
-        <v>3808</v>
+        <v>3833</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" t="s">
-        <v>3809</v>
+        <v>3834</v>
       </c>
       <c r="B1007" t="s">
         <v>9</v>
       </c>
       <c r="C1007" t="s">
-        <v>44</v>
+        <v>264</v>
       </c>
       <c r="D1007" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1007" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1007" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="G1007" s="1" t="s">
-        <v>3810</v>
+        <v>3835</v>
       </c>
       <c r="H1007" t="s">
-        <v>3811</v>
+        <v>3836</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" t="s">
-        <v>3812</v>
+        <v>3837</v>
       </c>
       <c r="B1008" t="s">
         <v>9</v>
       </c>
       <c r="C1008" t="s">
-        <v>48</v>
+        <v>268</v>
       </c>
       <c r="D1008" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1008" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1008" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="G1008" s="1" t="s">
-        <v>3813</v>
+        <v>3838</v>
       </c>
       <c r="H1008" t="s">
-        <v>3814</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" t="s">
-        <v>3815</v>
+        <v>3840</v>
       </c>
       <c r="B1009" t="s">
         <v>9</v>
       </c>
       <c r="C1009" t="s">
-        <v>53</v>
+        <v>272</v>
       </c>
       <c r="D1009" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1009" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1009" t="s">
         <v>186</v>
       </c>
       <c r="G1009" s="1" t="s">
-        <v>3816</v>
+        <v>3841</v>
       </c>
       <c r="H1009" t="s">
-        <v>3817</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" t="s">
-        <v>3818</v>
+        <v>3843</v>
       </c>
       <c r="B1010" t="s">
         <v>9</v>
       </c>
       <c r="C1010" t="s">
-        <v>58</v>
+        <v>276</v>
       </c>
       <c r="D1010" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1010" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1010" t="s">
-        <v>186</v>
+        <v>40</v>
       </c>
       <c r="G1010" s="1" t="s">
-        <v>3819</v>
+        <v>3844</v>
       </c>
       <c r="H1010" t="s">
-        <v>3820</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" t="s">
-        <v>3821</v>
+        <v>3846</v>
       </c>
       <c r="B1011" t="s">
         <v>9</v>
       </c>
       <c r="C1011" t="s">
-        <v>63</v>
+        <v>280</v>
       </c>
       <c r="D1011" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1011" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1011" t="s">
-        <v>224</v>
+        <v>147</v>
       </c>
       <c r="G1011" s="1" t="s">
-        <v>3822</v>
+        <v>3847</v>
       </c>
       <c r="H1011" t="s">
-        <v>3823</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" t="s">
-        <v>3824</v>
+        <v>3849</v>
       </c>
       <c r="B1012" t="s">
         <v>9</v>
       </c>
       <c r="C1012" t="s">
-        <v>67</v>
+        <v>284</v>
       </c>
       <c r="D1012" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1012" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1012" t="s">
-        <v>3825</v>
+        <v>121</v>
       </c>
       <c r="G1012" s="1" t="s">
-        <v>3826</v>
+        <v>3850</v>
       </c>
       <c r="H1012" t="s">
-        <v>3827</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" t="s">
-        <v>3828</v>
+        <v>3852</v>
       </c>
       <c r="B1013" t="s">
         <v>9</v>
       </c>
       <c r="C1013" t="s">
-        <v>71</v>
+        <v>288</v>
       </c>
       <c r="D1013" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1013" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1013" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="G1013" s="1" t="s">
-        <v>3829</v>
+        <v>3853</v>
       </c>
       <c r="H1013" t="s">
-        <v>3830</v>
+        <v>3854</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" t="s">
-        <v>3831</v>
+        <v>3855</v>
       </c>
       <c r="B1014" t="s">
         <v>9</v>
       </c>
       <c r="C1014" t="s">
-        <v>75</v>
+        <v>292</v>
       </c>
       <c r="D1014" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1014" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1014" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="G1014" s="1" t="s">
-        <v>3832</v>
+        <v>3856</v>
       </c>
       <c r="H1014" t="s">
-        <v>3833</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" t="s">
-        <v>3834</v>
+        <v>3858</v>
       </c>
       <c r="B1015" t="s">
         <v>9</v>
       </c>
       <c r="C1015" t="s">
-        <v>79</v>
+        <v>296</v>
       </c>
       <c r="D1015" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1015" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1015" t="s">
-        <v>54</v>
+        <v>1777</v>
       </c>
       <c r="G1015" s="1" t="s">
-        <v>3835</v>
+        <v>3859</v>
       </c>
       <c r="H1015" t="s">
-        <v>3836</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" t="s">
-        <v>3837</v>
+        <v>3861</v>
       </c>
       <c r="B1016" t="s">
         <v>9</v>
       </c>
       <c r="C1016" t="s">
-        <v>83</v>
+        <v>300</v>
       </c>
       <c r="D1016" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1016" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1016" t="s">
-        <v>814</v>
+        <v>1777</v>
       </c>
       <c r="G1016" s="1" t="s">
-        <v>3838</v>
+        <v>3862</v>
       </c>
       <c r="H1016" t="s">
-        <v>3839</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" t="s">
-        <v>3840</v>
+        <v>3864</v>
       </c>
       <c r="B1017" t="s">
         <v>9</v>
       </c>
       <c r="C1017" t="s">
-        <v>87</v>
+        <v>304</v>
       </c>
       <c r="D1017" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1017" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1017" t="s">
-        <v>54</v>
+        <v>996</v>
       </c>
       <c r="G1017" s="1" t="s">
-        <v>3841</v>
+        <v>3865</v>
       </c>
       <c r="H1017" t="s">
-        <v>3842</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" t="s">
-        <v>3843</v>
+        <v>3867</v>
       </c>
       <c r="B1018" t="s">
         <v>9</v>
       </c>
       <c r="C1018" t="s">
-        <v>91</v>
+        <v>308</v>
       </c>
       <c r="D1018" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1018" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1018" t="s">
-        <v>54</v>
+        <v>1777</v>
       </c>
       <c r="G1018" s="1" t="s">
-        <v>3844</v>
+        <v>3868</v>
       </c>
       <c r="H1018" t="s">
-        <v>3845</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" t="s">
-        <v>3846</v>
+        <v>3870</v>
       </c>
       <c r="B1019" t="s">
         <v>9</v>
       </c>
       <c r="C1019" t="s">
-        <v>95</v>
+        <v>312</v>
       </c>
       <c r="D1019" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1019" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1019" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="G1019" s="1" t="s">
-        <v>3847</v>
+        <v>3871</v>
       </c>
       <c r="H1019" t="s">
-        <v>3848</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" t="s">
-        <v>3849</v>
+        <v>3873</v>
       </c>
       <c r="B1020" t="s">
         <v>9</v>
       </c>
       <c r="C1020" t="s">
-        <v>99</v>
+        <v>316</v>
       </c>
       <c r="D1020" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1020" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1020" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="G1020" s="1" t="s">
-        <v>3850</v>
+        <v>3874</v>
       </c>
       <c r="H1020" t="s">
-        <v>3851</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" t="s">
-        <v>3852</v>
+        <v>3876</v>
       </c>
       <c r="B1021" t="s">
         <v>9</v>
       </c>
       <c r="C1021" t="s">
-        <v>103</v>
+        <v>320</v>
       </c>
       <c r="D1021" t="s">
-        <v>3793</v>
+        <v>3662</v>
       </c>
       <c r="E1021" t="s">
-        <v>3794</v>
+        <v>3663</v>
       </c>
       <c r="F1021" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="G1021" s="1" t="s">
-        <v>3853</v>
+        <v>3877</v>
       </c>
       <c r="H1021" t="s">
-        <v>3854</v>
+        <v>3878</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" t="s">
-        <v>3855</v>
+        <v>3879</v>
       </c>
       <c r="B1022" t="s">
         <v>9</v>
       </c>
       <c r="C1022" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="D1022" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1022" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1022" t="s">
-        <v>224</v>
+        <v>3640</v>
       </c>
       <c r="G1022" s="1" t="s">
-        <v>3856</v>
+        <v>3882</v>
       </c>
       <c r="H1022" t="s">
-        <v>3857</v>
+        <v>3883</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" t="s">
-        <v>3858</v>
+        <v>3884</v>
       </c>
       <c r="B1023" t="s">
         <v>9</v>
       </c>
       <c r="C1023" t="s">
-        <v>112</v>
+        <v>17</v>
       </c>
       <c r="D1023" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1023" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1023" t="s">
-        <v>224</v>
+        <v>3640</v>
       </c>
       <c r="G1023" s="1" t="s">
-        <v>3859</v>
+        <v>3885</v>
       </c>
       <c r="H1023" t="s">
-        <v>3860</v>
+        <v>3886</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" t="s">
-        <v>3861</v>
+        <v>3887</v>
       </c>
       <c r="B1024" t="s">
         <v>9</v>
       </c>
       <c r="C1024" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="D1024" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1024" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1024" t="s">
-        <v>108</v>
+        <v>3640</v>
       </c>
       <c r="G1024" s="1" t="s">
-        <v>3862</v>
+        <v>3888</v>
       </c>
       <c r="H1024" t="s">
-        <v>3863</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" t="s">
-        <v>3864</v>
+        <v>3890</v>
       </c>
       <c r="B1025" t="s">
         <v>9</v>
       </c>
       <c r="C1025" t="s">
-        <v>120</v>
+        <v>58</v>
       </c>
       <c r="D1025" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1025" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1025" t="s">
-        <v>814</v>
+        <v>3640</v>
       </c>
       <c r="G1025" s="1" t="s">
-        <v>3865</v>
+        <v>3891</v>
       </c>
       <c r="H1025" t="s">
-        <v>3866</v>
+        <v>3892</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" t="s">
-        <v>3867</v>
+        <v>3893</v>
       </c>
       <c r="B1026" t="s">
         <v>9</v>
       </c>
       <c r="C1026" t="s">
-        <v>125</v>
+        <v>63</v>
       </c>
       <c r="D1026" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1026" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1026" t="s">
-        <v>186</v>
+        <v>3640</v>
       </c>
       <c r="G1026" s="1" t="s">
-        <v>3868</v>
+        <v>3894</v>
       </c>
       <c r="H1026" t="s">
-        <v>3869</v>
+        <v>3895</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" t="s">
-        <v>3870</v>
+        <v>3896</v>
       </c>
       <c r="B1027" t="s">
         <v>9</v>
       </c>
       <c r="C1027" t="s">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="D1027" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1027" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1027" t="s">
-        <v>186</v>
+        <v>3640</v>
       </c>
       <c r="G1027" s="1" t="s">
-        <v>3871</v>
+        <v>3897</v>
       </c>
       <c r="H1027" t="s">
-        <v>3872</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" t="s">
-        <v>3873</v>
+        <v>3899</v>
       </c>
       <c r="B1028" t="s">
         <v>9</v>
       </c>
       <c r="C1028" t="s">
-        <v>134</v>
+        <v>71</v>
       </c>
       <c r="D1028" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1028" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1028" t="s">
-        <v>49</v>
+        <v>3640</v>
       </c>
       <c r="G1028" s="1" t="s">
-        <v>3874</v>
+        <v>3900</v>
       </c>
       <c r="H1028" t="s">
-        <v>3875</v>
+        <v>3901</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" t="s">
-        <v>3876</v>
+        <v>3902</v>
       </c>
       <c r="B1029" t="s">
         <v>9</v>
       </c>
       <c r="C1029" t="s">
-        <v>138</v>
+        <v>75</v>
       </c>
       <c r="D1029" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1029" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1029" t="s">
-        <v>24</v>
+        <v>3640</v>
       </c>
       <c r="G1029" s="1" t="s">
-        <v>3877</v>
+        <v>3903</v>
       </c>
       <c r="H1029" t="s">
-        <v>3878</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" t="s">
-        <v>3879</v>
+        <v>3905</v>
       </c>
       <c r="B1030" t="s">
         <v>9</v>
       </c>
       <c r="C1030" t="s">
-        <v>142</v>
+        <v>79</v>
       </c>
       <c r="D1030" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1030" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1030" t="s">
-        <v>147</v>
+        <v>3640</v>
       </c>
       <c r="G1030" s="1" t="s">
-        <v>3880</v>
+        <v>3906</v>
       </c>
       <c r="H1030" t="s">
-        <v>3881</v>
+        <v>3907</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" t="s">
-        <v>3882</v>
+        <v>3908</v>
       </c>
       <c r="B1031" t="s">
         <v>9</v>
       </c>
       <c r="C1031" t="s">
-        <v>146</v>
+        <v>83</v>
       </c>
       <c r="D1031" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1031" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1031" t="s">
-        <v>181</v>
+        <v>3640</v>
       </c>
       <c r="G1031" s="1" t="s">
-        <v>3883</v>
+        <v>3909</v>
       </c>
       <c r="H1031" t="s">
-        <v>3884</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" t="s">
-        <v>3885</v>
+        <v>3911</v>
       </c>
       <c r="B1032" t="s">
         <v>9</v>
       </c>
       <c r="C1032" t="s">
-        <v>151</v>
+        <v>87</v>
       </c>
       <c r="D1032" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1032" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1032" t="s">
-        <v>186</v>
+        <v>3640</v>
       </c>
       <c r="G1032" s="1" t="s">
-        <v>3886</v>
+        <v>3912</v>
       </c>
       <c r="H1032" t="s">
-        <v>3887</v>
+        <v>3913</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" t="s">
-        <v>3888</v>
+        <v>3914</v>
       </c>
       <c r="B1033" t="s">
         <v>9</v>
       </c>
       <c r="C1033" t="s">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="D1033" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1033" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1033" t="s">
-        <v>725</v>
+        <v>3640</v>
       </c>
       <c r="G1033" s="1" t="s">
-        <v>3889</v>
+        <v>3915</v>
       </c>
       <c r="H1033" t="s">
-        <v>3890</v>
+        <v>3916</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" t="s">
-        <v>3891</v>
+        <v>3917</v>
       </c>
       <c r="B1034" t="s">
         <v>9</v>
       </c>
       <c r="C1034" t="s">
-        <v>159</v>
+        <v>95</v>
       </c>
       <c r="D1034" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1034" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1034" t="s">
-        <v>725</v>
+        <v>3640</v>
       </c>
       <c r="G1034" s="1" t="s">
-        <v>3892</v>
+        <v>3918</v>
       </c>
       <c r="H1034" t="s">
-        <v>3893</v>
+        <v>3919</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" t="s">
-        <v>3894</v>
+        <v>3920</v>
       </c>
       <c r="B1035" t="s">
         <v>9</v>
       </c>
       <c r="C1035" t="s">
-        <v>163</v>
+        <v>99</v>
       </c>
       <c r="D1035" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1035" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1035" t="s">
-        <v>725</v>
+        <v>3640</v>
       </c>
       <c r="G1035" s="1" t="s">
-        <v>3895</v>
+        <v>3921</v>
       </c>
       <c r="H1035" t="s">
-        <v>3896</v>
+        <v>3922</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" t="s">
-        <v>3897</v>
+        <v>3923</v>
       </c>
       <c r="B1036" t="s">
         <v>9</v>
       </c>
       <c r="C1036" t="s">
-        <v>167</v>
+        <v>112</v>
       </c>
       <c r="D1036" t="s">
-        <v>3793</v>
+        <v>3880</v>
       </c>
       <c r="E1036" t="s">
-        <v>3794</v>
+        <v>3881</v>
       </c>
       <c r="F1036" t="s">
-        <v>224</v>
+        <v>3640</v>
       </c>
       <c r="G1036" s="1" t="s">
-        <v>3898</v>
+        <v>3924</v>
       </c>
       <c r="H1036" t="s">
-        <v>3899</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" t="s">
-        <v>3900</v>
+        <v>3926</v>
       </c>
       <c r="B1037" t="s">
         <v>9</v>
       </c>
       <c r="C1037" t="s">
-        <v>172</v>
+        <v>10</v>
       </c>
       <c r="D1037" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1037" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1037" t="s">
         <v>49</v>
       </c>
       <c r="G1037" s="1" t="s">
-        <v>3901</v>
+        <v>3929</v>
       </c>
       <c r="H1037" t="s">
-        <v>3902</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" t="s">
-        <v>3903</v>
+        <v>3931</v>
       </c>
       <c r="B1038" t="s">
         <v>9</v>
       </c>
       <c r="C1038" t="s">
-        <v>176</v>
+        <v>17</v>
       </c>
       <c r="D1038" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1038" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1038" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G1038" s="1" t="s">
-        <v>3904</v>
+        <v>3932</v>
       </c>
       <c r="H1038" t="s">
-        <v>3905</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" t="s">
-        <v>3906</v>
+        <v>3934</v>
       </c>
       <c r="B1039" t="s">
         <v>9</v>
       </c>
       <c r="C1039" t="s">
-        <v>180</v>
+        <v>31</v>
       </c>
       <c r="D1039" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1039" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1039" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="G1039" s="1" t="s">
-        <v>3907</v>
+        <v>3935</v>
       </c>
       <c r="H1039" t="s">
-        <v>3908</v>
+        <v>3936</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" t="s">
-        <v>3909</v>
+        <v>3937</v>
       </c>
       <c r="B1040" t="s">
         <v>9</v>
       </c>
       <c r="C1040" t="s">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="D1040" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1040" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1040" t="s">
-        <v>3910</v>
+        <v>186</v>
       </c>
       <c r="G1040" s="1" t="s">
-        <v>3911</v>
+        <v>3938</v>
       </c>
       <c r="H1040" t="s">
-        <v>3912</v>
+        <v>3939</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" t="s">
-        <v>3913</v>
+        <v>3940</v>
       </c>
       <c r="B1041" t="s">
         <v>9</v>
       </c>
       <c r="C1041" t="s">
-        <v>190</v>
+        <v>39</v>
       </c>
       <c r="D1041" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1041" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1041" t="s">
-        <v>54</v>
+        <v>186</v>
       </c>
       <c r="G1041" s="1" t="s">
-        <v>3914</v>
+        <v>3941</v>
       </c>
       <c r="H1041" t="s">
-        <v>3915</v>
+        <v>3942</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" t="s">
-        <v>3916</v>
+        <v>3943</v>
       </c>
       <c r="B1042" t="s">
         <v>9</v>
       </c>
       <c r="C1042" t="s">
-        <v>194</v>
+        <v>44</v>
       </c>
       <c r="D1042" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1042" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1042" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
       <c r="G1042" s="1" t="s">
-        <v>3917</v>
+        <v>3944</v>
       </c>
       <c r="H1042" t="s">
-        <v>3918</v>
+        <v>3945</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" t="s">
-        <v>3919</v>
+        <v>3946</v>
       </c>
       <c r="B1043" t="s">
         <v>9</v>
       </c>
       <c r="C1043" t="s">
-        <v>198</v>
+        <v>48</v>
       </c>
       <c r="D1043" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1043" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1043" t="s">
-        <v>3213</v>
+        <v>186</v>
       </c>
       <c r="G1043" s="1" t="s">
-        <v>3920</v>
+        <v>3947</v>
       </c>
       <c r="H1043" t="s">
-        <v>3921</v>
+        <v>3948</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" t="s">
-        <v>3922</v>
+        <v>3949</v>
       </c>
       <c r="B1044" t="s">
         <v>9</v>
       </c>
       <c r="C1044" t="s">
-        <v>202</v>
+        <v>53</v>
       </c>
       <c r="D1044" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1044" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1044" t="s">
-        <v>126</v>
+        <v>186</v>
       </c>
       <c r="G1044" s="1" t="s">
-        <v>3923</v>
+        <v>3950</v>
       </c>
       <c r="H1044" t="s">
-        <v>3924</v>
+        <v>3951</v>
       </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045" t="s">
-        <v>3925</v>
+        <v>3952</v>
       </c>
       <c r="B1045" t="s">
         <v>9</v>
       </c>
       <c r="C1045" t="s">
-        <v>206</v>
+        <v>58</v>
       </c>
       <c r="D1045" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1045" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1045" t="s">
         <v>186</v>
       </c>
       <c r="G1045" s="1" t="s">
-        <v>3926</v>
+        <v>3953</v>
       </c>
       <c r="H1045" t="s">
-        <v>3927</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046" t="s">
+        <v>3955</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3927</v>
+      </c>
+      <c r="E1046" t="s">
         <v>3928</v>
       </c>
-      <c r="B1046" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F1046" t="s">
-        <v>126</v>
+        <v>224</v>
       </c>
       <c r="G1046" s="1" t="s">
-        <v>3929</v>
+        <v>3956</v>
       </c>
       <c r="H1046" t="s">
-        <v>3930</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" t="s">
-        <v>3931</v>
+        <v>3958</v>
       </c>
       <c r="B1047" t="s">
         <v>9</v>
       </c>
       <c r="C1047" t="s">
-        <v>215</v>
+        <v>67</v>
       </c>
       <c r="D1047" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1047" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1047" t="s">
-        <v>224</v>
+        <v>3959</v>
       </c>
       <c r="G1047" s="1" t="s">
-        <v>3932</v>
+        <v>3960</v>
       </c>
       <c r="H1047" t="s">
-        <v>3933</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" t="s">
-        <v>3934</v>
+        <v>3962</v>
       </c>
       <c r="B1048" t="s">
         <v>9</v>
       </c>
       <c r="C1048" t="s">
-        <v>219</v>
+        <v>71</v>
       </c>
       <c r="D1048" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1048" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1048" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="G1048" s="1" t="s">
-        <v>3935</v>
+        <v>3963</v>
       </c>
       <c r="H1048" t="s">
-        <v>3936</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" t="s">
-        <v>3937</v>
+        <v>3965</v>
       </c>
       <c r="B1049" t="s">
         <v>9</v>
       </c>
       <c r="C1049" t="s">
-        <v>223</v>
+        <v>75</v>
       </c>
       <c r="D1049" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1049" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1049" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="G1049" s="1" t="s">
-        <v>3938</v>
+        <v>3966</v>
       </c>
       <c r="H1049" t="s">
-        <v>3939</v>
+        <v>3967</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" t="s">
-        <v>3940</v>
+        <v>3968</v>
       </c>
       <c r="B1050" t="s">
         <v>9</v>
       </c>
       <c r="C1050" t="s">
-        <v>228</v>
+        <v>79</v>
       </c>
       <c r="D1050" t="s">
-        <v>3793</v>
+        <v>3927</v>
       </c>
       <c r="E1050" t="s">
-        <v>3794</v>
+        <v>3928</v>
       </c>
       <c r="F1050" t="s">
-        <v>186</v>
+        <v>54</v>
       </c>
       <c r="G1050" s="1" t="s">
-        <v>3941</v>
+        <v>3969</v>
       </c>
       <c r="H1050" t="s">
-        <v>3942</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" t="s">
-        <v>3943</v>
+        <v>3971</v>
       </c>
       <c r="B1051" t="s">
         <v>9</v>
       </c>
       <c r="C1051" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D1051" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1051" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1051" t="s">
-        <v>3946</v>
+        <v>814</v>
       </c>
       <c r="G1051" s="1" t="s">
-        <v>3947</v>
+        <v>3972</v>
       </c>
       <c r="H1051" t="s">
-        <v>3948</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" t="s">
-        <v>3949</v>
+        <v>3974</v>
       </c>
       <c r="B1052" t="s">
         <v>9</v>
       </c>
       <c r="C1052" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="D1052" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1052" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1052" t="s">
-        <v>3946</v>
+        <v>54</v>
       </c>
       <c r="G1052" s="1" t="s">
-        <v>3950</v>
+        <v>3975</v>
       </c>
       <c r="H1052" t="s">
-        <v>3951</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" t="s">
-        <v>3952</v>
+        <v>3977</v>
       </c>
       <c r="B1053" t="s">
         <v>9</v>
       </c>
       <c r="C1053" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="D1053" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1053" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1053" t="s">
-        <v>3946</v>
+        <v>54</v>
       </c>
       <c r="G1053" s="1" t="s">
-        <v>3953</v>
+        <v>3978</v>
       </c>
       <c r="H1053" t="s">
-        <v>3954</v>
+        <v>3979</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" t="s">
-        <v>3955</v>
+        <v>3980</v>
       </c>
       <c r="B1054" t="s">
         <v>9</v>
       </c>
       <c r="C1054" t="s">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c r="D1054" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1054" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1054" t="s">
-        <v>3946</v>
+        <v>126</v>
       </c>
       <c r="G1054" s="1" t="s">
-        <v>3956</v>
+        <v>3981</v>
       </c>
       <c r="H1054" t="s">
-        <v>3957</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" t="s">
-        <v>3958</v>
+        <v>3983</v>
       </c>
       <c r="B1055" t="s">
         <v>9</v>
       </c>
       <c r="C1055" t="s">
-        <v>39</v>
+        <v>99</v>
       </c>
       <c r="D1055" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1055" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1055" t="s">
-        <v>3946</v>
+        <v>126</v>
       </c>
       <c r="G1055" s="1" t="s">
-        <v>3959</v>
+        <v>3984</v>
       </c>
       <c r="H1055" t="s">
-        <v>3960</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" t="s">
-        <v>3961</v>
+        <v>3986</v>
       </c>
       <c r="B1056" t="s">
         <v>9</v>
       </c>
       <c r="C1056" t="s">
-        <v>44</v>
+        <v>103</v>
       </c>
       <c r="D1056" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1056" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1056" t="s">
-        <v>3946</v>
+        <v>49</v>
       </c>
       <c r="G1056" s="1" t="s">
-        <v>3962</v>
+        <v>3987</v>
       </c>
       <c r="H1056" t="s">
-        <v>3963</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" t="s">
-        <v>3964</v>
+        <v>3989</v>
       </c>
       <c r="B1057" t="s">
         <v>9</v>
       </c>
       <c r="C1057" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="D1057" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1057" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1057" t="s">
-        <v>3946</v>
+        <v>224</v>
       </c>
       <c r="G1057" s="1" t="s">
-        <v>3965</v>
+        <v>3990</v>
       </c>
       <c r="H1057" t="s">
-        <v>3966</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" t="s">
-        <v>3967</v>
+        <v>3992</v>
       </c>
       <c r="B1058" t="s">
         <v>9</v>
       </c>
       <c r="C1058" t="s">
-        <v>53</v>
+        <v>112</v>
       </c>
       <c r="D1058" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1058" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1058" t="s">
-        <v>3946</v>
+        <v>224</v>
       </c>
       <c r="G1058" s="1" t="s">
-        <v>3968</v>
+        <v>3993</v>
       </c>
       <c r="H1058" t="s">
-        <v>3969</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" t="s">
-        <v>3970</v>
+        <v>3995</v>
       </c>
       <c r="B1059" t="s">
         <v>9</v>
       </c>
       <c r="C1059" t="s">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="D1059" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1059" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1059" t="s">
-        <v>3946</v>
+        <v>108</v>
       </c>
       <c r="G1059" s="1" t="s">
-        <v>3971</v>
+        <v>3996</v>
       </c>
       <c r="H1059" t="s">
-        <v>3972</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" t="s">
-        <v>3973</v>
+        <v>3998</v>
       </c>
       <c r="B1060" t="s">
         <v>9</v>
       </c>
       <c r="C1060" t="s">
-        <v>63</v>
+        <v>120</v>
       </c>
       <c r="D1060" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1060" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1060" t="s">
-        <v>3946</v>
+        <v>814</v>
       </c>
       <c r="G1060" s="1" t="s">
-        <v>3974</v>
+        <v>3999</v>
       </c>
       <c r="H1060" t="s">
-        <v>3975</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061" t="s">
-        <v>3976</v>
+        <v>4001</v>
       </c>
       <c r="B1061" t="s">
         <v>9</v>
       </c>
       <c r="C1061" t="s">
-        <v>67</v>
+        <v>125</v>
       </c>
       <c r="D1061" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1061" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1061" t="s">
-        <v>3946</v>
+        <v>186</v>
       </c>
       <c r="G1061" s="1" t="s">
-        <v>3977</v>
+        <v>4002</v>
       </c>
       <c r="H1061" t="s">
-        <v>3978</v>
+        <v>4003</v>
       </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062" t="s">
-        <v>3979</v>
+        <v>4004</v>
       </c>
       <c r="B1062" t="s">
         <v>9</v>
       </c>
       <c r="C1062" t="s">
-        <v>71</v>
+        <v>130</v>
       </c>
       <c r="D1062" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1062" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1062" t="s">
-        <v>3946</v>
+        <v>186</v>
       </c>
       <c r="G1062" s="1" t="s">
-        <v>3980</v>
+        <v>4005</v>
       </c>
       <c r="H1062" t="s">
-        <v>3981</v>
+        <v>4006</v>
       </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063" t="s">
-        <v>3982</v>
+        <v>4007</v>
       </c>
       <c r="B1063" t="s">
         <v>9</v>
       </c>
       <c r="C1063" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="D1063" t="s">
-        <v>3944</v>
+        <v>3927</v>
       </c>
       <c r="E1063" t="s">
-        <v>3945</v>
+        <v>3928</v>
       </c>
       <c r="F1063" t="s">
-        <v>3946</v>
+        <v>49</v>
       </c>
       <c r="G1063" s="1" t="s">
-        <v>3983</v>
+        <v>4008</v>
       </c>
       <c r="H1063" t="s">
-        <v>3984</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064" t="s">
-        <v>3985</v>
+        <v>4010</v>
       </c>
       <c r="B1064" t="s">
         <v>9</v>
       </c>
       <c r="C1064" t="s">
-        <v>3986</v>
+        <v>138</v>
       </c>
       <c r="D1064" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1064" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1064" t="s">
-        <v>3518</v>
+        <v>24</v>
       </c>
       <c r="G1064" s="1" t="s">
-        <v>3989</v>
+        <v>4011</v>
       </c>
       <c r="H1064" t="s">
-        <v>3990</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065" t="s">
-        <v>3991</v>
+        <v>4013</v>
       </c>
       <c r="B1065" t="s">
         <v>9</v>
       </c>
       <c r="C1065" t="s">
-        <v>3992</v>
+        <v>142</v>
       </c>
       <c r="D1065" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1065" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1065" t="s">
-        <v>3518</v>
+        <v>147</v>
       </c>
       <c r="G1065" s="1" t="s">
-        <v>3993</v>
+        <v>4014</v>
       </c>
       <c r="H1065" t="s">
-        <v>3994</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066" t="s">
-        <v>3995</v>
+        <v>4016</v>
       </c>
       <c r="B1066" t="s">
         <v>9</v>
       </c>
       <c r="C1066" t="s">
-        <v>3996</v>
+        <v>146</v>
       </c>
       <c r="D1066" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1066" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1066" t="s">
-        <v>3518</v>
+        <v>181</v>
       </c>
       <c r="G1066" s="1" t="s">
-        <v>3997</v>
+        <v>4017</v>
       </c>
       <c r="H1066" t="s">
-        <v>3998</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067" t="s">
-        <v>3999</v>
+        <v>4019</v>
       </c>
       <c r="B1067" t="s">
         <v>9</v>
       </c>
       <c r="C1067" t="s">
-        <v>4000</v>
+        <v>151</v>
       </c>
       <c r="D1067" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1067" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1067" t="s">
-        <v>3518</v>
+        <v>186</v>
       </c>
       <c r="G1067" s="1" t="s">
-        <v>4001</v>
+        <v>4020</v>
       </c>
       <c r="H1067" t="s">
-        <v>4002</v>
+        <v>4021</v>
       </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068" t="s">
-        <v>4003</v>
+        <v>4022</v>
       </c>
       <c r="B1068" t="s">
         <v>9</v>
       </c>
       <c r="C1068" t="s">
-        <v>4004</v>
+        <v>155</v>
       </c>
       <c r="D1068" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1068" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1068" t="s">
-        <v>3518</v>
+        <v>725</v>
       </c>
       <c r="G1068" s="1" t="s">
-        <v>4005</v>
+        <v>4023</v>
       </c>
       <c r="H1068" t="s">
-        <v>4006</v>
+        <v>4024</v>
       </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069" t="s">
-        <v>4007</v>
+        <v>4025</v>
       </c>
       <c r="B1069" t="s">
         <v>9</v>
       </c>
       <c r="C1069" t="s">
-        <v>4008</v>
+        <v>159</v>
       </c>
       <c r="D1069" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1069" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1069" t="s">
-        <v>3518</v>
+        <v>725</v>
       </c>
       <c r="G1069" s="1" t="s">
-        <v>4009</v>
+        <v>4026</v>
       </c>
       <c r="H1069" t="s">
-        <v>4010</v>
+        <v>4027</v>
       </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070" t="s">
-        <v>4011</v>
+        <v>4028</v>
       </c>
       <c r="B1070" t="s">
         <v>9</v>
       </c>
       <c r="C1070" t="s">
-        <v>4012</v>
+        <v>163</v>
       </c>
       <c r="D1070" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1070" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1070" t="s">
-        <v>3518</v>
+        <v>725</v>
       </c>
       <c r="G1070" s="1" t="s">
-        <v>4013</v>
+        <v>4029</v>
       </c>
       <c r="H1070" t="s">
-        <v>4014</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071" t="s">
-        <v>4015</v>
+        <v>4031</v>
       </c>
       <c r="B1071" t="s">
         <v>9</v>
       </c>
       <c r="C1071" t="s">
-        <v>4016</v>
+        <v>167</v>
       </c>
       <c r="D1071" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1071" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1071" t="s">
-        <v>3518</v>
+        <v>224</v>
       </c>
       <c r="G1071" s="1" t="s">
-        <v>4017</v>
+        <v>4032</v>
       </c>
       <c r="H1071" t="s">
-        <v>4018</v>
+        <v>4033</v>
       </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072" t="s">
-        <v>4019</v>
+        <v>4034</v>
       </c>
       <c r="B1072" t="s">
         <v>9</v>
       </c>
       <c r="C1072" t="s">
-        <v>4020</v>
+        <v>172</v>
       </c>
       <c r="D1072" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1072" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1072" t="s">
-        <v>3518</v>
+        <v>49</v>
       </c>
       <c r="G1072" s="1" t="s">
-        <v>4021</v>
+        <v>4035</v>
       </c>
       <c r="H1072" t="s">
-        <v>4022</v>
+        <v>4036</v>
       </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073" t="s">
-        <v>4023</v>
+        <v>4037</v>
       </c>
       <c r="B1073" t="s">
         <v>9</v>
       </c>
       <c r="C1073" t="s">
-        <v>4024</v>
+        <v>176</v>
       </c>
       <c r="D1073" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1073" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1073" t="s">
-        <v>3518</v>
+        <v>54</v>
       </c>
       <c r="G1073" s="1" t="s">
-        <v>4025</v>
+        <v>4038</v>
       </c>
       <c r="H1073" t="s">
-        <v>4026</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074" t="s">
-        <v>4027</v>
+        <v>4040</v>
       </c>
       <c r="B1074" t="s">
         <v>9</v>
       </c>
       <c r="C1074" t="s">
-        <v>4028</v>
+        <v>180</v>
       </c>
       <c r="D1074" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1074" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1074" t="s">
-        <v>3518</v>
+        <v>126</v>
       </c>
       <c r="G1074" s="1" t="s">
-        <v>4029</v>
+        <v>4041</v>
       </c>
       <c r="H1074" t="s">
-        <v>4030</v>
+        <v>4042</v>
       </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075" t="s">
-        <v>4031</v>
+        <v>4043</v>
       </c>
       <c r="B1075" t="s">
         <v>9</v>
       </c>
       <c r="C1075" t="s">
-        <v>4032</v>
+        <v>185</v>
       </c>
       <c r="D1075" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1075" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1075" t="s">
-        <v>3518</v>
+        <v>4044</v>
       </c>
       <c r="G1075" s="1" t="s">
-        <v>4033</v>
+        <v>4045</v>
       </c>
       <c r="H1075" t="s">
-        <v>4034</v>
+        <v>4046</v>
       </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076" t="s">
-        <v>4035</v>
+        <v>4047</v>
       </c>
       <c r="B1076" t="s">
         <v>9</v>
       </c>
       <c r="C1076" t="s">
-        <v>4036</v>
+        <v>190</v>
       </c>
       <c r="D1076" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1076" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1076" t="s">
-        <v>3518</v>
+        <v>54</v>
       </c>
       <c r="G1076" s="1" t="s">
-        <v>4037</v>
+        <v>4048</v>
       </c>
       <c r="H1076" t="s">
-        <v>4038</v>
+        <v>4049</v>
       </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077" t="s">
-        <v>4039</v>
+        <v>4050</v>
       </c>
       <c r="B1077" t="s">
         <v>9</v>
       </c>
       <c r="C1077" t="s">
-        <v>4040</v>
+        <v>194</v>
       </c>
       <c r="D1077" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1077" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1077" t="s">
-        <v>3518</v>
+        <v>207</v>
       </c>
       <c r="G1077" s="1" t="s">
-        <v>4041</v>
+        <v>4051</v>
       </c>
       <c r="H1077" t="s">
-        <v>4042</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078" t="s">
-        <v>4043</v>
+        <v>4053</v>
       </c>
       <c r="B1078" t="s">
         <v>9</v>
       </c>
       <c r="C1078" t="s">
-        <v>4044</v>
+        <v>198</v>
       </c>
       <c r="D1078" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1078" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1078" t="s">
-        <v>3518</v>
+        <v>3325</v>
       </c>
       <c r="G1078" s="1" t="s">
-        <v>4045</v>
+        <v>4054</v>
       </c>
       <c r="H1078" t="s">
-        <v>4046</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079" t="s">
-        <v>4047</v>
+        <v>4056</v>
       </c>
       <c r="B1079" t="s">
         <v>9</v>
       </c>
       <c r="C1079" t="s">
-        <v>4048</v>
+        <v>202</v>
       </c>
       <c r="D1079" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1079" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1079" t="s">
-        <v>3518</v>
+        <v>126</v>
       </c>
       <c r="G1079" s="1" t="s">
-        <v>4049</v>
+        <v>4057</v>
       </c>
       <c r="H1079" t="s">
-        <v>4050</v>
+        <v>4058</v>
       </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080" t="s">
-        <v>4051</v>
+        <v>4059</v>
       </c>
       <c r="B1080" t="s">
         <v>9</v>
       </c>
       <c r="C1080" t="s">
-        <v>4052</v>
+        <v>206</v>
       </c>
       <c r="D1080" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1080" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1080" t="s">
-        <v>3518</v>
+        <v>186</v>
       </c>
       <c r="G1080" s="1" t="s">
-        <v>4053</v>
+        <v>4060</v>
       </c>
       <c r="H1080" t="s">
-        <v>4054</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081" t="s">
-        <v>4055</v>
+        <v>4062</v>
       </c>
       <c r="B1081" t="s">
         <v>9</v>
       </c>
       <c r="C1081" t="s">
-        <v>4056</v>
+        <v>211</v>
       </c>
       <c r="D1081" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1081" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1081" t="s">
-        <v>3518</v>
+        <v>126</v>
       </c>
       <c r="G1081" s="1" t="s">
-        <v>4057</v>
+        <v>4063</v>
       </c>
       <c r="H1081" t="s">
-        <v>4058</v>
+        <v>4064</v>
       </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082" t="s">
-        <v>4059</v>
+        <v>4065</v>
       </c>
       <c r="B1082" t="s">
         <v>9</v>
       </c>
       <c r="C1082" t="s">
-        <v>4060</v>
+        <v>215</v>
       </c>
       <c r="D1082" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1082" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1082" t="s">
-        <v>3518</v>
+        <v>224</v>
       </c>
       <c r="G1082" s="1" t="s">
-        <v>4061</v>
+        <v>4066</v>
       </c>
       <c r="H1082" t="s">
-        <v>4062</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083" t="s">
-        <v>4063</v>
+        <v>4068</v>
       </c>
       <c r="B1083" t="s">
         <v>9</v>
       </c>
       <c r="C1083" t="s">
-        <v>4064</v>
+        <v>219</v>
       </c>
       <c r="D1083" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1083" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1083" t="s">
-        <v>3518</v>
+        <v>24</v>
       </c>
       <c r="G1083" s="1" t="s">
-        <v>4065</v>
+        <v>4069</v>
       </c>
       <c r="H1083" t="s">
-        <v>4066</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084" t="s">
-        <v>4067</v>
+        <v>4071</v>
       </c>
       <c r="B1084" t="s">
         <v>9</v>
       </c>
       <c r="C1084" t="s">
-        <v>4068</v>
+        <v>223</v>
       </c>
       <c r="D1084" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1084" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1084" t="s">
-        <v>3518</v>
+        <v>24</v>
       </c>
       <c r="G1084" s="1" t="s">
-        <v>4069</v>
+        <v>4072</v>
       </c>
       <c r="H1084" t="s">
-        <v>4070</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085" t="s">
-        <v>4071</v>
+        <v>4074</v>
       </c>
       <c r="B1085" t="s">
         <v>9</v>
       </c>
       <c r="C1085" t="s">
-        <v>4072</v>
+        <v>228</v>
       </c>
       <c r="D1085" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1085" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1085" t="s">
-        <v>3518</v>
+        <v>186</v>
       </c>
       <c r="G1085" s="1" t="s">
-        <v>4073</v>
+        <v>4075</v>
       </c>
       <c r="H1085" t="s">
-        <v>4074</v>
+        <v>4076</v>
       </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086" t="s">
-        <v>4075</v>
+        <v>4077</v>
       </c>
       <c r="B1086" t="s">
         <v>9</v>
       </c>
       <c r="C1086" t="s">
-        <v>4076</v>
+        <v>232</v>
       </c>
       <c r="D1086" t="s">
-        <v>3987</v>
+        <v>3927</v>
       </c>
       <c r="E1086" t="s">
-        <v>3988</v>
+        <v>3928</v>
       </c>
       <c r="F1086" t="s">
-        <v>3518</v>
+        <v>3325</v>
       </c>
       <c r="G1086" s="1" t="s">
-        <v>4077</v>
+        <v>4078</v>
       </c>
       <c r="H1086" t="s">
-        <v>4078</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087" t="s">
-        <v>4079</v>
+        <v>4080</v>
       </c>
       <c r="B1087" t="s">
         <v>9</v>
       </c>
       <c r="C1087" t="s">
-        <v>4080</v>
+        <v>10</v>
       </c>
       <c r="D1087" t="s">
-        <v>3987</v>
+        <v>4081</v>
       </c>
       <c r="E1087" t="s">
-        <v>3988</v>
+        <v>4082</v>
       </c>
       <c r="F1087" t="s">
-        <v>3518</v>
+        <v>4083</v>
       </c>
       <c r="G1087" s="1" t="s">
-        <v>4081</v>
+        <v>4084</v>
       </c>
       <c r="H1087" t="s">
-        <v>4082</v>
+        <v>4085</v>
       </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088" t="s">
+        <v>4086</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>4081</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>4082</v>
+      </c>
+      <c r="F1088" t="s">
         <v>4083</v>
       </c>
-      <c r="B1088" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G1088" s="1" t="s">
-        <v>4085</v>
+        <v>4087</v>
       </c>
       <c r="H1088" t="s">
-        <v>4086</v>
+        <v>4088</v>
       </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089" t="s">
-        <v>4087</v>
+        <v>4089</v>
       </c>
       <c r="B1089" t="s">
         <v>9</v>
       </c>
       <c r="C1089" t="s">
-        <v>4088</v>
+        <v>31</v>
       </c>
       <c r="D1089" t="s">
-        <v>3987</v>
+        <v>4081</v>
       </c>
       <c r="E1089" t="s">
-        <v>3988</v>
+        <v>4082</v>
       </c>
       <c r="F1089" t="s">
-        <v>3518</v>
+        <v>4083</v>
       </c>
       <c r="G1089" s="1" t="s">
-        <v>4089</v>
+        <v>4090</v>
       </c>
       <c r="H1089" t="s">
-        <v>4090</v>
+        <v>4091</v>
       </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090" t="s">
-        <v>4091</v>
+        <v>4092</v>
       </c>
       <c r="B1090" t="s">
         <v>9</v>
       </c>
       <c r="C1090" t="s">
-        <v>4092</v>
+        <v>35</v>
       </c>
       <c r="D1090" t="s">
-        <v>3987</v>
+        <v>4081</v>
       </c>
       <c r="E1090" t="s">
-        <v>3988</v>
+        <v>4082</v>
       </c>
       <c r="F1090" t="s">
-        <v>3518</v>
+        <v>4083</v>
       </c>
       <c r="G1090" s="1" t="s">
         <v>4093</v>
       </c>
       <c r="H1090" t="s">
         <v>4094</v>
       </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091" t="s">
         <v>4095</v>
       </c>
       <c r="B1091" t="s">
         <v>9</v>
       </c>
       <c r="C1091" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>4081</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>4082</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>4083</v>
+      </c>
+      <c r="G1091" s="1" t="s">
         <v>4096</v>
       </c>
-      <c r="D1091" t="s">
-[...8 lines deleted...]
-      <c r="G1091" s="1" t="s">
+      <c r="H1091" t="s">
         <v>4097</v>
-      </c>
-[...1 lines deleted...]
-        <v>4098</v>
       </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092" t="s">
+        <v>4098</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>4081</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>4082</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>4083</v>
+      </c>
+      <c r="G1092" s="1" t="s">
         <v>4099</v>
       </c>
-      <c r="B1092" t="s">
-[...2 lines deleted...]
-      <c r="C1092" t="s">
+      <c r="H1092" t="s">
         <v>4100</v>
-      </c>
-[...13 lines deleted...]
-        <v>4102</v>
       </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093" t="s">
+        <v>4101</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>4081</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>4082</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>4083</v>
+      </c>
+      <c r="G1093" s="1" t="s">
+        <v>4102</v>
+      </c>
+      <c r="H1093" t="s">
         <v>4103</v>
-      </c>
-[...19 lines deleted...]
-        <v>4106</v>
       </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094" t="s">
-        <v>4107</v>
+        <v>4104</v>
       </c>
       <c r="B1094" t="s">
         <v>9</v>
       </c>
       <c r="C1094" t="s">
-        <v>4108</v>
+        <v>53</v>
       </c>
       <c r="D1094" t="s">
-        <v>3987</v>
+        <v>4081</v>
       </c>
       <c r="E1094" t="s">
-        <v>3988</v>
+        <v>4082</v>
       </c>
       <c r="F1094" t="s">
-        <v>3518</v>
+        <v>4083</v>
       </c>
       <c r="G1094" s="1" t="s">
-        <v>4109</v>
+        <v>4105</v>
       </c>
       <c r="H1094" t="s">
-        <v>4110</v>
+        <v>4106</v>
       </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095" t="s">
-        <v>4111</v>
+        <v>4107</v>
       </c>
       <c r="B1095" t="s">
         <v>9</v>
       </c>
       <c r="C1095" t="s">
-        <v>4112</v>
+        <v>58</v>
       </c>
       <c r="D1095" t="s">
-        <v>3987</v>
+        <v>4081</v>
       </c>
       <c r="E1095" t="s">
-        <v>3988</v>
+        <v>4082</v>
       </c>
       <c r="F1095" t="s">
-        <v>3518</v>
+        <v>4083</v>
       </c>
       <c r="G1095" s="1" t="s">
-        <v>4113</v>
+        <v>4108</v>
       </c>
       <c r="H1095" t="s">
-        <v>4114</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096" t="s">
-        <v>4115</v>
+        <v>4110</v>
       </c>
       <c r="B1096" t="s">
         <v>9</v>
       </c>
       <c r="C1096" t="s">
-        <v>4116</v>
+        <v>63</v>
       </c>
       <c r="D1096" t="s">
-        <v>3987</v>
+        <v>4081</v>
       </c>
       <c r="E1096" t="s">
-        <v>3988</v>
+        <v>4082</v>
       </c>
       <c r="F1096" t="s">
-        <v>3518</v>
+        <v>4083</v>
       </c>
       <c r="G1096" s="1" t="s">
-        <v>4117</v>
+        <v>4111</v>
       </c>
       <c r="H1096" t="s">
-        <v>4118</v>
+        <v>4112</v>
       </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097" t="s">
-        <v>4119</v>
+        <v>4113</v>
       </c>
       <c r="B1097" t="s">
         <v>9</v>
       </c>
       <c r="C1097" t="s">
-        <v>4120</v>
+        <v>67</v>
       </c>
       <c r="D1097" t="s">
-        <v>3987</v>
+        <v>4081</v>
       </c>
       <c r="E1097" t="s">
-        <v>3988</v>
+        <v>4082</v>
       </c>
       <c r="F1097" t="s">
-        <v>3518</v>
+        <v>4083</v>
       </c>
       <c r="G1097" s="1" t="s">
-        <v>4121</v>
+        <v>4114</v>
       </c>
       <c r="H1097" t="s">
-        <v>4122</v>
+        <v>4115</v>
       </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098" t="s">
-        <v>4123</v>
+        <v>4116</v>
       </c>
       <c r="B1098" t="s">
         <v>9</v>
       </c>
       <c r="C1098" t="s">
-        <v>4124</v>
+        <v>71</v>
       </c>
       <c r="D1098" t="s">
-        <v>3987</v>
+        <v>4081</v>
       </c>
       <c r="E1098" t="s">
-        <v>3988</v>
+        <v>4082</v>
       </c>
       <c r="F1098" t="s">
-        <v>3518</v>
+        <v>4083</v>
       </c>
       <c r="G1098" s="1" t="s">
-        <v>4125</v>
+        <v>4117</v>
       </c>
       <c r="H1098" t="s">
-        <v>4126</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099" t="s">
-        <v>4127</v>
+        <v>4119</v>
       </c>
       <c r="B1099" t="s">
         <v>9</v>
       </c>
       <c r="C1099" t="s">
-        <v>4128</v>
+        <v>75</v>
       </c>
       <c r="D1099" t="s">
-        <v>3987</v>
+        <v>4081</v>
       </c>
       <c r="E1099" t="s">
-        <v>3988</v>
+        <v>4082</v>
       </c>
       <c r="F1099" t="s">
-        <v>3518</v>
+        <v>4083</v>
       </c>
       <c r="G1099" s="1" t="s">
-        <v>4129</v>
+        <v>4120</v>
       </c>
       <c r="H1099" t="s">
-        <v>4130</v>
+        <v>4121</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100" t="s">
-        <v>4131</v>
+        <v>4122</v>
       </c>
       <c r="B1100" t="s">
         <v>9</v>
       </c>
       <c r="C1100" t="s">
-        <v>4132</v>
+        <v>4123</v>
       </c>
       <c r="D1100" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1100" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1100" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1100" s="1" t="s">
-        <v>4133</v>
+        <v>4126</v>
       </c>
       <c r="H1100" t="s">
-        <v>4134</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101" t="s">
-        <v>4135</v>
+        <v>4128</v>
       </c>
       <c r="B1101" t="s">
         <v>9</v>
       </c>
       <c r="C1101" t="s">
-        <v>4136</v>
+        <v>4129</v>
       </c>
       <c r="D1101" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1101" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1101" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1101" s="1" t="s">
-        <v>4137</v>
+        <v>4130</v>
       </c>
       <c r="H1101" t="s">
-        <v>4138</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102" t="s">
-        <v>4139</v>
+        <v>4132</v>
       </c>
       <c r="B1102" t="s">
         <v>9</v>
       </c>
       <c r="C1102" t="s">
-        <v>4140</v>
+        <v>4133</v>
       </c>
       <c r="D1102" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1102" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1102" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1102" s="1" t="s">
-        <v>4141</v>
+        <v>4134</v>
       </c>
       <c r="H1102" t="s">
-        <v>4142</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103" t="s">
-        <v>4143</v>
+        <v>4136</v>
       </c>
       <c r="B1103" t="s">
         <v>9</v>
       </c>
       <c r="C1103" t="s">
-        <v>4144</v>
+        <v>4137</v>
       </c>
       <c r="D1103" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1103" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1103" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1103" s="1" t="s">
-        <v>4145</v>
+        <v>4138</v>
       </c>
       <c r="H1103" t="s">
-        <v>4146</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104" t="s">
-        <v>4147</v>
+        <v>4140</v>
       </c>
       <c r="B1104" t="s">
         <v>9</v>
       </c>
       <c r="C1104" t="s">
-        <v>4148</v>
+        <v>4141</v>
       </c>
       <c r="D1104" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1104" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1104" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1104" s="1" t="s">
-        <v>4149</v>
+        <v>4142</v>
       </c>
       <c r="H1104" t="s">
-        <v>4150</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105" t="s">
-        <v>4151</v>
+        <v>4144</v>
       </c>
       <c r="B1105" t="s">
         <v>9</v>
       </c>
       <c r="C1105" t="s">
-        <v>4152</v>
+        <v>4145</v>
       </c>
       <c r="D1105" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1105" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1105" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1105" s="1" t="s">
-        <v>4153</v>
+        <v>4146</v>
       </c>
       <c r="H1105" t="s">
-        <v>4154</v>
+        <v>4147</v>
       </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106" t="s">
-        <v>4155</v>
+        <v>4148</v>
       </c>
       <c r="B1106" t="s">
         <v>9</v>
       </c>
       <c r="C1106" t="s">
-        <v>4156</v>
+        <v>4149</v>
       </c>
       <c r="D1106" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1106" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1106" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1106" s="1" t="s">
-        <v>4157</v>
+        <v>4150</v>
       </c>
       <c r="H1106" t="s">
-        <v>4158</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107" t="s">
-        <v>4159</v>
+        <v>4152</v>
       </c>
       <c r="B1107" t="s">
         <v>9</v>
       </c>
       <c r="C1107" t="s">
-        <v>4160</v>
+        <v>4153</v>
       </c>
       <c r="D1107" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1107" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1107" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1107" s="1" t="s">
-        <v>4161</v>
+        <v>4154</v>
       </c>
       <c r="H1107" t="s">
-        <v>4162</v>
+        <v>4155</v>
       </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108" t="s">
-        <v>4163</v>
+        <v>4156</v>
       </c>
       <c r="B1108" t="s">
         <v>9</v>
       </c>
       <c r="C1108" t="s">
-        <v>4164</v>
+        <v>4157</v>
       </c>
       <c r="D1108" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1108" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1108" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1108" s="1" t="s">
-        <v>4165</v>
+        <v>4158</v>
       </c>
       <c r="H1108" t="s">
-        <v>4166</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109" t="s">
-        <v>4167</v>
+        <v>4160</v>
       </c>
       <c r="B1109" t="s">
         <v>9</v>
       </c>
       <c r="C1109" t="s">
-        <v>4168</v>
+        <v>4161</v>
       </c>
       <c r="D1109" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1109" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1109" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1109" s="1" t="s">
-        <v>4169</v>
+        <v>4162</v>
       </c>
       <c r="H1109" t="s">
-        <v>4170</v>
+        <v>4163</v>
       </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110" t="s">
-        <v>4171</v>
+        <v>4164</v>
       </c>
       <c r="B1110" t="s">
         <v>9</v>
       </c>
       <c r="C1110" t="s">
-        <v>4172</v>
+        <v>4165</v>
       </c>
       <c r="D1110" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1110" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1110" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1110" s="1" t="s">
-        <v>4173</v>
+        <v>4166</v>
       </c>
       <c r="H1110" t="s">
-        <v>4174</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111" t="s">
-        <v>4175</v>
+        <v>4168</v>
       </c>
       <c r="B1111" t="s">
         <v>9</v>
       </c>
       <c r="C1111" t="s">
-        <v>4176</v>
+        <v>4169</v>
       </c>
       <c r="D1111" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1111" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1111" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1111" s="1" t="s">
-        <v>4177</v>
+        <v>4170</v>
       </c>
       <c r="H1111" t="s">
-        <v>4178</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112" t="s">
-        <v>4179</v>
+        <v>4172</v>
       </c>
       <c r="B1112" t="s">
         <v>9</v>
       </c>
       <c r="C1112" t="s">
-        <v>4180</v>
+        <v>4173</v>
       </c>
       <c r="D1112" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1112" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1112" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1112" s="1" t="s">
-        <v>4181</v>
+        <v>4174</v>
       </c>
       <c r="H1112" t="s">
-        <v>4182</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113" t="s">
-        <v>4183</v>
+        <v>4176</v>
       </c>
       <c r="B1113" t="s">
         <v>9</v>
       </c>
       <c r="C1113" t="s">
-        <v>4184</v>
+        <v>4177</v>
       </c>
       <c r="D1113" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1113" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1113" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1113" s="1" t="s">
-        <v>4185</v>
+        <v>4178</v>
       </c>
       <c r="H1113" t="s">
-        <v>4186</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114" t="s">
-        <v>4187</v>
+        <v>4180</v>
       </c>
       <c r="B1114" t="s">
         <v>9</v>
       </c>
       <c r="C1114" t="s">
-        <v>4188</v>
+        <v>4181</v>
       </c>
       <c r="D1114" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1114" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1114" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1114" s="1" t="s">
-        <v>4189</v>
+        <v>4182</v>
       </c>
       <c r="H1114" t="s">
-        <v>4190</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115" t="s">
-        <v>4191</v>
+        <v>4184</v>
       </c>
       <c r="B1115" t="s">
         <v>9</v>
       </c>
       <c r="C1115" t="s">
-        <v>4192</v>
+        <v>4185</v>
       </c>
       <c r="D1115" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1115" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1115" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1115" s="1" t="s">
-        <v>4193</v>
+        <v>4186</v>
       </c>
       <c r="H1115" t="s">
-        <v>4194</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116" t="s">
-        <v>4195</v>
+        <v>4188</v>
       </c>
       <c r="B1116" t="s">
         <v>9</v>
       </c>
       <c r="C1116" t="s">
-        <v>4196</v>
+        <v>4189</v>
       </c>
       <c r="D1116" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1116" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1116" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1116" s="1" t="s">
-        <v>4197</v>
+        <v>4190</v>
       </c>
       <c r="H1116" t="s">
-        <v>4198</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117" t="s">
-        <v>4199</v>
+        <v>4192</v>
       </c>
       <c r="B1117" t="s">
         <v>9</v>
       </c>
       <c r="C1117" t="s">
-        <v>4200</v>
+        <v>4193</v>
       </c>
       <c r="D1117" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1117" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1117" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1117" s="1" t="s">
-        <v>4201</v>
+        <v>4194</v>
       </c>
       <c r="H1117" t="s">
-        <v>4202</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118" t="s">
-        <v>4203</v>
+        <v>4196</v>
       </c>
       <c r="B1118" t="s">
         <v>9</v>
       </c>
       <c r="C1118" t="s">
-        <v>4204</v>
+        <v>4197</v>
       </c>
       <c r="D1118" t="s">
-        <v>3987</v>
+        <v>4124</v>
       </c>
       <c r="E1118" t="s">
-        <v>3988</v>
+        <v>4125</v>
       </c>
       <c r="F1118" t="s">
-        <v>3518</v>
+        <v>3640</v>
       </c>
       <c r="G1118" s="1" t="s">
-        <v>4205</v>
+        <v>4198</v>
       </c>
       <c r="H1118" t="s">
-        <v>4206</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119" t="s">
+        <v>4200</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>4201</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1119" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="H1119" t="s">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120" t="s">
+        <v>4204</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>4205</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1120" s="1" t="s">
+        <v>4206</v>
+      </c>
+      <c r="H1120" t="s">
         <v>4207</v>
       </c>
-      <c r="B1119" t="s">
-[...2 lines deleted...]
-      <c r="C1119" t="s">
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121" t="s">
         <v>4208</v>
       </c>
-      <c r="D1119" t="s">
-[...8 lines deleted...]
-      <c r="G1119" s="1" t="s">
+      <c r="B1121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1121" t="s">
         <v>4209</v>
       </c>
-      <c r="H1119" t="s">
+      <c r="D1121" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1121" s="1" t="s">
         <v>4210</v>
+      </c>
+      <c r="H1121" t="s">
+        <v>4211</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122" t="s">
+        <v>4212</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>4213</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1122" s="1" t="s">
+        <v>4214</v>
+      </c>
+      <c r="H1122" t="s">
+        <v>4215</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123" t="s">
+        <v>4216</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>4217</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1123" s="1" t="s">
+        <v>4218</v>
+      </c>
+      <c r="H1123" t="s">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124" t="s">
+        <v>4220</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>4221</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1124" s="1" t="s">
+        <v>4222</v>
+      </c>
+      <c r="H1124" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125" t="s">
+        <v>4224</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1125" s="1" t="s">
+        <v>4226</v>
+      </c>
+      <c r="H1125" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126" t="s">
+        <v>4228</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>4229</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1126" s="1" t="s">
+        <v>4230</v>
+      </c>
+      <c r="H1126" t="s">
+        <v>4231</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127" t="s">
+        <v>4232</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>4233</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1127" s="1" t="s">
+        <v>4234</v>
+      </c>
+      <c r="H1127" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128" t="s">
+        <v>4236</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>4237</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1128" s="1" t="s">
+        <v>4238</v>
+      </c>
+      <c r="H1128" t="s">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129" t="s">
+        <v>4240</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>4241</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1129" s="1" t="s">
+        <v>4242</v>
+      </c>
+      <c r="H1129" t="s">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130" t="s">
+        <v>4244</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1130" s="1" t="s">
+        <v>4246</v>
+      </c>
+      <c r="H1130" t="s">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131" t="s">
+        <v>4248</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>4249</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1131" s="1" t="s">
+        <v>4250</v>
+      </c>
+      <c r="H1131" t="s">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132" t="s">
+        <v>4252</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>4253</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1132" s="1" t="s">
+        <v>4254</v>
+      </c>
+      <c r="H1132" t="s">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133" t="s">
+        <v>4256</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>4257</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1133" s="1" t="s">
+        <v>4258</v>
+      </c>
+      <c r="H1133" t="s">
+        <v>4259</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134" t="s">
+        <v>4260</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1134" s="1" t="s">
+        <v>4262</v>
+      </c>
+      <c r="H1134" t="s">
+        <v>4263</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135" t="s">
+        <v>4264</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>4265</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1135" s="1" t="s">
+        <v>4266</v>
+      </c>
+      <c r="H1135" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136" t="s">
+        <v>4268</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>4269</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1136" s="1" t="s">
+        <v>4270</v>
+      </c>
+      <c r="H1136" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137" t="s">
+        <v>4272</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>4273</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1137" s="1" t="s">
+        <v>4274</v>
+      </c>
+      <c r="H1137" t="s">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138" t="s">
+        <v>4276</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>4277</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1138" s="1" t="s">
+        <v>4278</v>
+      </c>
+      <c r="H1138" t="s">
+        <v>4279</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139" t="s">
+        <v>4280</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>4281</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1139" s="1" t="s">
+        <v>4282</v>
+      </c>
+      <c r="H1139" t="s">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140" t="s">
+        <v>4284</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>4285</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1140" s="1" t="s">
+        <v>4286</v>
+      </c>
+      <c r="H1140" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141" t="s">
+        <v>4288</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>4289</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1141" s="1" t="s">
+        <v>4290</v>
+      </c>
+      <c r="H1141" t="s">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142" t="s">
+        <v>4292</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>4293</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1142" s="1" t="s">
+        <v>4294</v>
+      </c>
+      <c r="H1142" t="s">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143" t="s">
+        <v>4296</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>4297</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1143" s="1" t="s">
+        <v>4298</v>
+      </c>
+      <c r="H1143" t="s">
+        <v>4299</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144" t="s">
+        <v>4300</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>4301</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1144" s="1" t="s">
+        <v>4302</v>
+      </c>
+      <c r="H1144" t="s">
+        <v>4303</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145" t="s">
+        <v>4304</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>4305</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1145" s="1" t="s">
+        <v>4306</v>
+      </c>
+      <c r="H1145" t="s">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146" t="s">
+        <v>4308</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>4309</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1146" s="1" t="s">
+        <v>4310</v>
+      </c>
+      <c r="H1146" t="s">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147" t="s">
+        <v>4312</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>4313</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1147" s="1" t="s">
+        <v>4314</v>
+      </c>
+      <c r="H1147" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148" t="s">
+        <v>4316</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>4317</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1148" s="1" t="s">
+        <v>4318</v>
+      </c>
+      <c r="H1148" t="s">
+        <v>4319</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149" t="s">
+        <v>4320</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>4321</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1149" s="1" t="s">
+        <v>4322</v>
+      </c>
+      <c r="H1149" t="s">
+        <v>4323</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150" t="s">
+        <v>4324</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1150" s="1" t="s">
+        <v>4326</v>
+      </c>
+      <c r="H1150" t="s">
+        <v>4327</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151" t="s">
+        <v>4328</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>4329</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1151" s="1" t="s">
+        <v>4330</v>
+      </c>
+      <c r="H1151" t="s">
+        <v>4331</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152" t="s">
+        <v>4332</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1152" s="1" t="s">
+        <v>4334</v>
+      </c>
+      <c r="H1152" t="s">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153" t="s">
+        <v>4336</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>4337</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1153" s="1" t="s">
+        <v>4338</v>
+      </c>
+      <c r="H1153" t="s">
+        <v>4339</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154" t="s">
+        <v>4340</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>4341</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1154" s="1" t="s">
+        <v>4342</v>
+      </c>
+      <c r="H1154" t="s">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155" t="s">
+        <v>4344</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>4345</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1155" s="1" t="s">
+        <v>4346</v>
+      </c>
+      <c r="H1155" t="s">
+        <v>4347</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156" t="s">
+        <v>4348</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>4349</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1156" s="1" t="s">
+        <v>4350</v>
+      </c>
+      <c r="H1156" t="s">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157" t="s">
+        <v>4352</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>4353</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1157" s="1" t="s">
+        <v>4354</v>
+      </c>
+      <c r="H1157" t="s">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158" t="s">
+        <v>4356</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>4357</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1158" s="1" t="s">
+        <v>4358</v>
+      </c>
+      <c r="H1158" t="s">
+        <v>4359</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -43616,50 +45089,89 @@
     <hyperlink ref="G1095" r:id="rId1094"/>
     <hyperlink ref="G1096" r:id="rId1095"/>
     <hyperlink ref="G1097" r:id="rId1096"/>
     <hyperlink ref="G1098" r:id="rId1097"/>
     <hyperlink ref="G1099" r:id="rId1098"/>
     <hyperlink ref="G1100" r:id="rId1099"/>
     <hyperlink ref="G1101" r:id="rId1100"/>
     <hyperlink ref="G1102" r:id="rId1101"/>
     <hyperlink ref="G1103" r:id="rId1102"/>
     <hyperlink ref="G1104" r:id="rId1103"/>
     <hyperlink ref="G1105" r:id="rId1104"/>
     <hyperlink ref="G1106" r:id="rId1105"/>
     <hyperlink ref="G1107" r:id="rId1106"/>
     <hyperlink ref="G1108" r:id="rId1107"/>
     <hyperlink ref="G1109" r:id="rId1108"/>
     <hyperlink ref="G1110" r:id="rId1109"/>
     <hyperlink ref="G1111" r:id="rId1110"/>
     <hyperlink ref="G1112" r:id="rId1111"/>
     <hyperlink ref="G1113" r:id="rId1112"/>
     <hyperlink ref="G1114" r:id="rId1113"/>
     <hyperlink ref="G1115" r:id="rId1114"/>
     <hyperlink ref="G1116" r:id="rId1115"/>
     <hyperlink ref="G1117" r:id="rId1116"/>
     <hyperlink ref="G1118" r:id="rId1117"/>
     <hyperlink ref="G1119" r:id="rId1118"/>
+    <hyperlink ref="G1120" r:id="rId1119"/>
+    <hyperlink ref="G1121" r:id="rId1120"/>
+    <hyperlink ref="G1122" r:id="rId1121"/>
+    <hyperlink ref="G1123" r:id="rId1122"/>
+    <hyperlink ref="G1124" r:id="rId1123"/>
+    <hyperlink ref="G1125" r:id="rId1124"/>
+    <hyperlink ref="G1126" r:id="rId1125"/>
+    <hyperlink ref="G1127" r:id="rId1126"/>
+    <hyperlink ref="G1128" r:id="rId1127"/>
+    <hyperlink ref="G1129" r:id="rId1128"/>
+    <hyperlink ref="G1130" r:id="rId1129"/>
+    <hyperlink ref="G1131" r:id="rId1130"/>
+    <hyperlink ref="G1132" r:id="rId1131"/>
+    <hyperlink ref="G1133" r:id="rId1132"/>
+    <hyperlink ref="G1134" r:id="rId1133"/>
+    <hyperlink ref="G1135" r:id="rId1134"/>
+    <hyperlink ref="G1136" r:id="rId1135"/>
+    <hyperlink ref="G1137" r:id="rId1136"/>
+    <hyperlink ref="G1138" r:id="rId1137"/>
+    <hyperlink ref="G1139" r:id="rId1138"/>
+    <hyperlink ref="G1140" r:id="rId1139"/>
+    <hyperlink ref="G1141" r:id="rId1140"/>
+    <hyperlink ref="G1142" r:id="rId1141"/>
+    <hyperlink ref="G1143" r:id="rId1142"/>
+    <hyperlink ref="G1144" r:id="rId1143"/>
+    <hyperlink ref="G1145" r:id="rId1144"/>
+    <hyperlink ref="G1146" r:id="rId1145"/>
+    <hyperlink ref="G1147" r:id="rId1146"/>
+    <hyperlink ref="G1148" r:id="rId1147"/>
+    <hyperlink ref="G1149" r:id="rId1148"/>
+    <hyperlink ref="G1150" r:id="rId1149"/>
+    <hyperlink ref="G1151" r:id="rId1150"/>
+    <hyperlink ref="G1152" r:id="rId1151"/>
+    <hyperlink ref="G1153" r:id="rId1152"/>
+    <hyperlink ref="G1154" r:id="rId1153"/>
+    <hyperlink ref="G1155" r:id="rId1154"/>
+    <hyperlink ref="G1156" r:id="rId1155"/>
+    <hyperlink ref="G1157" r:id="rId1156"/>
+    <hyperlink ref="G1158" r:id="rId1157"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>