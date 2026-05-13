--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -54,237 +54,237 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2520/patrulhamento_no_bairro_ailton_sena.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2520/patrulhamento_no_bairro_ailton_sena.doc</t>
   </si>
   <si>
     <t>Indico ao Comandante de 78° Companhia Independente da Polícia Militar da Bahia em Vitória da Conquista, o aumento do patrulhamento na Rua 5, A, Vila do Sul, Bairro Ailton Sena.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2549/indicacao_59.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2549/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Solicito ao Doutor Cléber Rocha Andrade, Coordenador da Polícia Civil de Vitória da Conquista, informações sobre o andamento do Inquérito relativo aos ataques aos ônibus de transporte publico, tendo em vista que dois coletivos foram incendiados nos últimos meses em Vitória da Conquista.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2566/posto_policial_no_bairro_serrinha.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2566/posto_policial_no_bairro_serrinha.doc</t>
   </si>
   <si>
     <t>Indico ao Comandante de 78° Companhia Independente da Polícia Militar da Bahia em Vitória da Conquista, o aumento do patrulhamento e instalação de posto policial na região do bairro Lateamento cidade serrinha e Bairro Bateias.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2610/indicacao_105.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2610/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Major Edmário José Britto, Comandante da 78ª Companhia Independente da Polícia Militar, realizar Ronda Policial no Bairro Urbis 4 nos horários Diurno e Noturno, todos os dias.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2637/indicacao_128.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2637/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Indico a Vossas Excelências, o Major Wellington Cirilo Costa, Comandante da 92ª CIPM e Cap PM André Máximo Braga Horácio Sub Comandante da 92ª CIPM, a intensificação das rondas da Polícia Militar no Povoado de Pé de Galinha, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2661/indicacao_148.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2661/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Major Fernando Leite, Comandante da 77ª Companhia Independente da Polícia Militar, realizar Ronda Policial ostensiva na Rua F, Loteamento Conquistense, Bairro Boa Vista, Nos horários Diurnos e Noturnos, diariamente.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2769/indicacao_231.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2769/indicacao_231.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Major Edmário josé Britto, Comandante da 78ª Companhia Independente da Polícia Militar, realizar Ronda Policial ostensiva na Feirinha do Bairro Brasil, principalmente nos dias de pico, sábado e domingo.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2910/indicacao_328.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2910/indicacao_328.pdf</t>
   </si>
   <si>
     <t>Indico ao Major Silvio Berlink Santos, Comandante da 78° da CPM/Vitória da Conquista-Zona Oeste urgência em reforçar o envio de policiamento ostensivo na Feirinha do Bairro Brasil.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2960/indicacao_362.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2960/indicacao_362.pdf</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3051/indicacao_430.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3051/indicacao_430.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Major PM Fernando Leite, Comandante da 77ª Companhia Independente da Polícia Militar, realizar ronda policial na Rua Antônio Nascimento, Bairro Petrópolis, principalmente aos sábados e domingos no turno noturno.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3184/indicacao_531.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3184/indicacao_531.pdf</t>
   </si>
   <si>
     <t>Indico a Vossas Excelências, o Major Wellington Cirilo Costa, Comandante da 92ª CIPM e Cap PM André Máximo Braga Horácio Sub Comandante da 92ª CIPM, a intensificação da Ronda Escolar da Polícia Militar no Colégio Anísio Teixeira, Distrito do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3303/indicacao_624.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3303/indicacao_624.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Major PM Fernando Leite, Comandante da 77ª Companhia Independente da Polícia Militar, realizar ronda policial na Rua Antônio Nascimento, Bairro Petrópolis, principalmente a noite.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3339/indicacao_648.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3339/indicacao_648.pdf</t>
   </si>
   <si>
     <t>Indico ao Comandante de 78° Companhia Independente da Polícia Militar da Bahia em Vitória da Conquista, o aumento do patrulhamento no bairro Patagônia, nas mediações do colégio Camilo de Jesus.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3389/indicacao_691_MvE63zv.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3389/indicacao_691_MvE63zv.pdf</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3471/indicacao_756.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3471/indicacao_756.pdf</t>
   </si>
   <si>
     <t>Indico ao Comandante de 78° Companhia Independente da Polícia Militar da Bahia em Vitória da Conquista, uma base da Polícia Militar no bairro Vila América.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3482/indicacao_763.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3482/indicacao_763.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Major PM Fernando Leite, Comandante da 77ª Companhia Independente da Polícia Militar, realizar ronda policial na Feira do Alto Maron, diariamente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,67 +591,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2520/patrulhamento_no_bairro_ailton_sena.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2549/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2566/posto_policial_no_bairro_serrinha.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2610/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2637/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2661/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2769/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2910/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2960/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3051/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3184/indicacao_531.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3303/indicacao_624.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3339/indicacao_648.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3389/indicacao_691_MvE63zv.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3471/indicacao_756.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3482/indicacao_763.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2520/patrulhamento_no_bairro_ailton_sena.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2549/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2566/posto_policial_no_bairro_serrinha.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2610/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2637/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2661/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2769/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2910/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2960/indicacao_362.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3051/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3184/indicacao_531.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3303/indicacao_624.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3339/indicacao_648.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3389/indicacao_691_MvE63zv.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3471/indicacao_756.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3482/indicacao_763.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>