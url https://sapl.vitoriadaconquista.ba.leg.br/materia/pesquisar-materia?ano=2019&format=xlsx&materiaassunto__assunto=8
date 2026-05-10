--- v0 (2025-12-19)
+++ v1 (2026-05-10)
@@ -54,516 +54,516 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao_02.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor Paulo César de Andrade de Oliveira, Secretário de Agricultura e Desenvolvimento Rural, Urgência no desassoreamento da Lagoa de Maria Clemência.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2495/indicacao_19.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2495/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente e o Senhor José Marques, Secretário de Serviços Públicos, limpeza e poda geral na denominada Praça do Cajú, situada no bairro Santa Helena.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2521/reforma_praca_.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2521/reforma_praca_.odt</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Serviços Públicos de Vitória da Conquista, a Reforma da Praça Nossa Senhora dos Verdes, Bairro Brasil.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2525/indicacao_45.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2525/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal.  a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, secretária de Meio Ambiente, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, que proceda com estudo para construção de uma Praça no Bairro Cidade Modelo.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2547/indicacao_58.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2547/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a secretaria do Meio Ambiente Sra. Luzia Lúcia Vieira de Oliveira, urgência na polda das árvores  do bairro Urbis V.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2568/na_rua_monte_sinai.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2568/na_rua_monte_sinai.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e ao Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, a poda de árvore, na Rua Monte Sinai, Praça da Via Local 2, bairro Urbis 2.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2588/indicacao_88.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2588/indicacao_88.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, a poda de árvores na Rua F do Bairro Urbis VI e na Rua Tupi-Guarani do Bairro Morada Real, próximo ao Colégio Estadual Dom Climério e à Creche Municipal da Morada Real.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2590/indicacao_90.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2590/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, para que seja providenciado a roçagem  das estradas que ligam as comunidades  de: São João da Vitória ao Anteiro/Anteiro/ Areiada/Areiada/BR 116/BR 116/ Areiada/São João da Vitória.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2633/indicacao_127.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2633/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indicamos a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Serviços Públicos, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a revitalização da Lagoa das Bateia</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2656/indicacao_143.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2656/indicacao_143.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, proceder com a Arborização da Rua Tupi Guarani, Bairro Morada Real.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2664/indicacao_151.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2664/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria  a Senhora Luzia Lúcia Vieira de Oliveira, Secretária do Meio Ambiente, a poda preventiva de árvores, na avenida Otávio Santos, Bairro Recreio, n* 641, em frente a clínica Prime Odontologia.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2690/indicacao_176.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2690/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a revitalização do Reserva Florestal do Poço Escuro.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2691/indicacao_177.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2691/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, a poda de árvores na Área Verde II do Bairro Urbis VI, nas proximidades da feira livre e da Escola Municipal Fidelcina Carvalho Santos.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2763/indicacao_225.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2763/indicacao_225.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora, Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, proceder com a poda da árvore da Rua Aloísio Lacerda nº 10, Bairro Recreio.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2786/indicacao_246.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2786/indicacao_246.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira Negreiros  secretaria de Meio Ambiente a revitalização e Arborização da praça Alto da Colina bairro Bruno Bacelar.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2787/indicacao_247.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2787/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e ao Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, o término da reforma da Praça da Bíblia, bairro Centro.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2934/indicacao_348.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2934/indicacao_348.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a revitalização da Praça da Juventude e a designação de funcionários da guarda patrimonial para realizar a vigilância da localidade.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao_375.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao_375.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente e o Senhor José Marques, Secretário de Serviços Públicos, limpeza e poda geral na denominada Praça do Coronel, situada na confluência das ruas Lourival Cairo, Leonídio Oliveira e Crescêncio Lacerda, bairro Recreio.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3015/indicacao_408.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3015/indicacao_408.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de infraestrutura Urbana, para que seja providenciada a construção de uma praça para o Povoado de Corta Lote.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3071/indicacao_447.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3071/indicacao_447.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Praça professor Itamar (igreja da Santa Helena), localizada na avenida Barreiras, bairro Santa Helena.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3079/indicacao_455.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3079/indicacao_455.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretária de Meio Ambiente a Sra. Luzia Lúcia Vieira de Oliveira, urgência na polda das árvores na Praça da Vila Serrana III.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3082/indicacao_457.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3082/indicacao_457.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretária de Meio Ambiente a Sra. Luzia Lúcia Vieira de Oliveira, urgência na revitalização da Praça da Juventude.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3092/indicacao_465.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3092/indicacao_465.pdf</t>
   </si>
   <si>
     <t>Indicamos a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a arborização da Avenida Siqueira Campos</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3111/indicacao_480.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3111/indicacao_480.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a revitalização da Praça Estevão Santo situada próximo ao Fórum de Vitória da Conquista.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3112/indicacao_481.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3112/indicacao_481.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Herzem Gusmão, Prefeito, e a Sua Senhoria a Senhora Luzia Lúcia, secretária municipal de meio ambiente, a tomada de providências no tocante a recuperação e revitalização paisagística, da praça do Distrito de Inhobim.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3209/indicacao_551.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3209/indicacao_551.pdf</t>
   </si>
   <si>
     <t>Indicamos a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia, Secretária Municipal de Meio Ambiente, a arborização da Avenida Frei Benjamim da cidade de Vitória da Conquista.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3241/indicacao_576.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3241/indicacao_576.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana e a Secretaria de Meio Ambiente, fiscalização e realização de blitz específica para medir os ruídos emitidos por escapamentos de automóveis e motociclistas.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3265/indicacao_591.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3265/indicacao_591.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e ao Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, a urbanização do canteiro central da praça Urbis V, localizada na avenida principal.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3313/indicacao_632.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3313/indicacao_632.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Secretária de Meio Ambiente Ana Cláudia Oliveira Passos, urgencia na revitalização das áreas verdes da Urbis II e III.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3318/indicacao_636.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3318/indicacao_636.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Marques, Secretário Municipal de Serviços Públicos de Vitória da Conquista, realização de limpeza na praça próximo da Rua E, nº 15, Loteamento Jardim Guanabara, I, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3342/indicacao_651.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3342/indicacao_651.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, a Sua Senhoria o Senhor José Marques, secretário de Serviços Públicos a premente necessidade de proceder com limpeza e revitalização na Praça do Bairro Vila Serrana I, em frente ao Supermercado Local.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_653.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_653.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, a premente necessidade de proceder com uma avaliação em área de preservação ambiental no Povoado de Itapirema.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3373/indicacao_679.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3373/indicacao_679.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e ao Senhor José Marques, Secretário de Serviços Públicos, urgência em um mutirão de limpeza na Praça dos Verdes.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3402/indicacao_704.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3402/indicacao_704.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza e manutenção das Praças localizadas no bairro Bem-Querer.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3507/indicacao_779.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3507/indicacao_779.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora  Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, a liberação da área da Praça do Carvão, onde acontece a Feira do Rolo, para a prática de esportes e o Recapeamento asfáltico e implantação de paisagismo no local.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3545/indicacao_810.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3545/indicacao_810.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, secretário de Serviços Públicos, a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, secretária de Meio Ambiente, a premente necessidade de proceder com mutirão de limpeza e revitalização, na praça do Bairro Morada dos Pássaros, próximo ao Posto de Saúde.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3596/indicacao_836.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3596/indicacao_836.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza e manutenção da Praça Laudionor Brasil,  bairro São Vicente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -870,67 +870,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2495/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2521/reforma_praca_.odt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2525/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2547/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2568/na_rua_monte_sinai.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2588/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2590/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2633/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2656/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2664/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2690/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2691/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2763/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2786/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2787/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2934/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3015/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3071/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3079/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3082/indicacao_457.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3092/indicacao_465.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3111/indicacao_480.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3112/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3209/indicacao_551.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3241/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3265/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3313/indicacao_632.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3318/indicacao_636.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3342/indicacao_651.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_653.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3373/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3402/indicacao_704.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3507/indicacao_779.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3545/indicacao_810.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3596/indicacao_836.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2495/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2521/reforma_praca_.odt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2525/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2547/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2568/na_rua_monte_sinai.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2588/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2590/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2633/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2656/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2664/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2690/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2691/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2763/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2786/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2787/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2934/indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3015/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3071/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3079/indicacao_455.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3082/indicacao_457.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3092/indicacao_465.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3111/indicacao_480.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3112/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3209/indicacao_551.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3241/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3265/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3313/indicacao_632.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3318/indicacao_636.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3342/indicacao_651.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_653.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3373/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3402/indicacao_704.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3507/indicacao_779.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3545/indicacao_810.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3596/indicacao_836.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>