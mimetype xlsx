--- v0 (2025-12-19)
+++ v1 (2026-05-08)
@@ -54,1263 +54,1263 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2486/indicacao_12.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2486/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Rosemário Pereira dos Santos, Gerente da agência do Banco do Brasil, de Vitória da Conquista -  Bahia, da Praça Cacheiro Viajante ao lado da 1º Igreja Batista Bíblica, a retirada dos carros-fortes, estacionados na rua, (Anexo 1 Foto – Digitalizada).</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2500/indicacao_22.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2500/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e ao Senhor  Ivan Cordeiros, secretário de Mobilidade Urbana, pintura nos quebra-molas e nas faixas de pedestres das diversas ruas de Vitória da Conquista, a exemplo da Avenida Alagoas, entre outras.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2519/indicacao_39.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2519/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutores de velocidade) juntamente com a faixa de pedestres em frente a Igreja Bom Jesus, localizada na Av.  PramirimS/N, bairro Brasil.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2554/indicacao_61.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2554/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana, refaça as faixas de pedestres do centro da cidade que etão todas apagadas .</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2555/indicacao_62.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2555/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana, uma faixa elevada de pedestre com placa de sinalização na rua Democrata cruzamento com a rua Olavo Ramos no bairro Guarani.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2577/indicacao_82.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2577/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, construção de redutor de velocidade na Rua Humberto de Campos, entre as ruas Chile e Bolívia, Bairro Jurema.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2602/indicacao_04_2019_-_redutor_de_velocidade_av_f_8pHSbVC.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2602/indicacao_04_2019_-_redutor_de_velocidade_av_f_8pHSbVC.docx</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Esmeraldino Correia, a instalação de um redutor de velocidade na Avenida Fernando Spínola.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2624/indicacao_118.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2624/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor , Ivan Cordeiro Secretário de Mobilidade Urbana a construção de uma  faixa de pedestre com travessia elevada, no cruzamento da Rua Aurelino Leal com Rua Planalto, Bairro  Kadija.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2632/indicacao_126.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2632/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a implantação de sentido único na Avenida Frei Benjamim.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2659/indicacao_146.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2659/indicacao_146.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, colocação de faixa de pedestre no cruzamento da Avenida Salvador com Avenida Caetité.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2678/indicacao_164.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2678/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, pintura de uma faixa de pedestre localizada na Avenida Bartolomeu, próxima a Artlux Comunicação Visual, Bairro Jurema.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2765/indicacao_227.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2765/indicacao_227.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, proceder com a instalação da Faixa de Travessias de Pedestres Elevada – FTPe em frente ao Centro Cultural Glauber Rocha.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2767/indicacao_229.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2767/indicacao_229.pdf</t>
   </si>
   <si>
     <t>Indico  ao Secretário de Mobilidade Urbana, colocar redutor de velocidade na Rua Tamoios, em frente a residência de número 105, Bairro Flamengo.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2772/indicacao_232.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2772/indicacao_232.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Mobilidade Urbana, construção de redutor de velocidade na Rua Bogotá, entre as ruas Iolanda Fonseca e Nestor Guimarães, Bairro Jurema.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2775/indicacao_235.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2775/indicacao_235.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura Secretário Municipal de Mobilidade Urbana, construção de redutor de velocidade na Rua Lima, entre as ruas Iolanda Fonseca e Nestor Guimarães, Bairro Jurema.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2781/indicacao_241.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2781/indicacao_241.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a premente necessidades de construir quebra-molas com redutor de velocidade no contorno que dá acesso ao anel viário no Bairro Miro Cairo.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2785/indicacao_245.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2785/indicacao_245.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana uma faixa de pedestre com placa de sinalização na av Jequié cruzamento com av Rondônia no bairro Ibirapuera.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2827/indicacao_275.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2827/indicacao_275.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Yoshiura secretaria de Mobilidade Urbana, uma faixa elevada de pedestre com placa de sinalização na avenida Serrinha cruzamento com a avenida Amazonas no bairro Ibirapuera.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2828/indicacao_276.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2828/indicacao_276.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Yoshiura secretaria de Mobilidade Urbana uma faixa de pedestre com placa de sinalização na av Jequié cruzamento com av Rondônia no bairro Ibirapuera.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2835/indicacao_281.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2835/indicacao_281.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a implantação de passagem elevada para pedestres na Rua Santa Rita, cruzamentos com as Ruas Santa Isabel e Santa Helena, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2847/indicacao_289.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2847/indicacao_289.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Serviços Públicos, pintura de uma faixa de pedestre localizada na Avenida Integração no cruzamento com a Avenida Cuiabá, Bairro Brasil.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2849/indicacao_291.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2849/indicacao_291.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Serviços Públicos, pintura de uma faixa de pedestre localizada na Avenida Integração no cruzamento com a Avenida Santos Dumont, Bairro São Vicente.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2863/indicacao_296.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2863/indicacao_296.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a construção de calçadas para pedestres com ciclovias na Avenida Presidente Vargas, do cruzamento com a Avenida Rosa Cruz até as proximidades do anel viário.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2865/indicacao_298.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2865/indicacao_298.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a implantação de passagens elevadas para pedestres na Avenida Manoel Beckman, cruzamento com a Francisco Sabino, Bairro Vila América.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2880/indicacao_308.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2880/indicacao_308.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a premente necessidades de construir 02(dois) quebra-molas no início da Rua Berlamino Marinho, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2882/indicacao_310.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2882/indicacao_310.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Mobilidade Urbana, construção de redutor de velocidade na Via Local J 5 (em frente ao lava jato Lara), loteamento Vila América, Bairro boa Vista.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2888/indicacao_315.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2888/indicacao_315.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Nossa Senhora Aparecida, como também nas proximidades de encontro com a UESB.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2924/indicacao_338.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2924/indicacao_338.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, pintura da faixa de pedestre da Avenida Genésio Porto, nas proximidades do Posto Recreio Petrobahia, bairro Recreio.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2926/indicacao_340.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2926/indicacao_340.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Yoshiura secretaria de Mobilidade Urbana, uma faixa elevada de pedestre com placa de sinalização na rua Democrata cruzamento com a rua Olavo Ramos no bairro Guarani.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2928/indicacao_342.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2928/indicacao_342.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura ,  Secretário de Mobilidade Urbana, construir urgentemente um redutor de velocidade na Rua ‘’D’’ N° 55, Morada dos Pássaros Dos Pássaros, Bairro Felícia, ponto de referência ‘’ARCELORMITTAL’’.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2929/indicacao_343.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2929/indicacao_343.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, realizar urgentemente,  uma nova pintura nas Quatro Faixas de Pedestre elevada na 3°  Avenida, Bairro Boa Vista, Loteamento Conquistense, em frente e ao lado do Supermecado Novo Visual, Cep: 45026-445.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2930/indicacao_344.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2930/indicacao_344.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, realizar urgentemente,  uma nova pintura na Faixa de Pedestre elevada, na Rua São pedro, Centro da Cidade, ao lado do ceasa e em frente a churrascaria do Niva, Cep: 45023-000.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2961/indicacao_363.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2961/indicacao_363.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e ao senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Nossa Senhora Aparecida, como também nas proximidades de encontro com a UESB.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2969/indicacao_368.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2969/indicacao_368.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor Jackson Yoshiura secretaria de mobilidade Urbana venho por meio deste, solicitar uma mudança de mão dupla para mão única sentido centro na rua Nílton Gonçalves no  bairro guarani.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2977/indicacao_376.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2977/indicacao_376.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, pintura da faixa de pedestre da Avenida Aracaju (perto do Bar do Nilson), bairro Brasil.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2978/indicacao_377.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2978/indicacao_377.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, Secretário de Mobilidade Urbana, colocação de Faixa de Travessia de pedestre na Avenida Serrinha (em frente à Igreja Assembleia de Deus), bairro Brasil.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2979/indicacao_378.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2979/indicacao_378.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, estudo de viabilidade técnica, transformar Avenida Moneol Beckman, bairro Boa Vista, loteamento Vila América, em mão única, descendo pela Avenida Manoel Beckman (subindo pela Juracy Magalhães, saindo pelo Lomantão.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2992/indicacao_389.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2992/indicacao_389.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito e a sua Senhoria o Senhor Jackson Apolinário Yoshiura , Secretário de Mobilidade Urbana, inserir o Itinerário de Ônibus na Linha (Nova Cidade x Alto Maron, Via atacadão).</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2994/indicacao_391.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2994/indicacao_391.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Mobilidade Urbana, a instalação de placas de identificação com os nomes e os respectivos CEPs das vias e logradouros do Loteamento Santa Mônica.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2998/indicacao_395.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2998/indicacao_395.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Carla Ataíde, gerente regional dos Correios, solicito a premente necessidade de inclusão/ criação de um CEP para o Sítio Alegria, foram aprovados os projetos de Lei Nº76/2017,77/2017 78/2017,78/2017,79/2017,80/2017,81/2017, nos quais denomina os nomes de todas as vias do referido Sítio, localizado no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3007/indicacao_402.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3007/indicacao_402.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de redutor de velocidade na avenida Filipinas e Ulisses Guimarães.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3012/indicacao_405.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3012/indicacao_405.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, manutenção com pintura das faixas de transito da cidade de Vitória da Conquista, sobretudo, as faixas de pedestres de toda a cidade..</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3014/indicacao_407.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3014/indicacao_407.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, para implantação de quebra-molas, bem como instalação de placas de sinalização no Povoado de Periperi.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3028/indicacao_414.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3028/indicacao_414.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Nossa Senhora Aparecida, como também nas proximidades de encontro com a UESB.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3031/indicacao_417.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3031/indicacao_417.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Yoshiura, secretaria de Mobilidade Urbana, uma faixa de pedestre na rua paulino Santos em frente a casa lotérica no bairro guarani..</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3047/indicacao_426.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3047/indicacao_426.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, pintura da faixa de pedestre na Avenida Aracaju (perto do Bar do Nílson), bairro Brasil.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor Esmeraldino Correia Santos, Secretário Municipal de Educação, a normalidade do transporte que leva os professores de Conquista para o Distrito de Bate-pé, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3062/indicacao_-_rotatoria_entrada_da_urbis.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3062/indicacao_-_rotatoria_entrada_da_urbis.doc</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Marcus Benício Foltz Cavalcanti, Secretário Estadual de Infraestrutura, e a Sua Senhoria o Senhor Carlos Bonini, Gerente de Comunicação e Relacionamento da VIABAHIA, a construção de uma rotatória que dê acesso ao Bairro Urbis VI para os veículos que estão trafegando pelo Anel Viário no sentido da UESB para o mencionado Bairro.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3089/indicacao_463.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3089/indicacao_463.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o senhor Herzem Gusmão, Prefeito Municipal, e a sua senhoria o senhor  José Antônio de Jesus, Secretário municipal de Infraestrutura , a instalação de redutor de velocidade na Rua Ulisses Guimarães em frente a igreja Canção Nova e pintar uma faixa de pedestre.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3098/indicacao_470.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3098/indicacao_470.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Yoshiura, secretaria de Mobilidade Urbana, um redutor de velocidade na rua dos Fonsecas, em frente á TV sudoeste bairro centro</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3119/indicacao_486.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3119/indicacao_486.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, a construção de um quebra-molas e faixa de pedestre na Av. Filipinas, Bairro Felícia/Jurema/ Vitória da Conquista.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3126/indicacao_491.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3126/indicacao_491.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Jackson Apolinário Yoshiura, a implantação de faixa de pedestres e redutores de velocidade em todo o trecho urbano da Rodovia Santos Dumont, em nosso município.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3131/indicacao_495.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3131/indicacao_495.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, restauração de pintura de faixa de pedestre na rua Lourival Cairo, bairro Recreio (em frente a Creche-Escola Vivinfância).</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3133/indicacao_497.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3133/indicacao_497.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, colocação de faixa de pedestre no cruzamento da Avenida Salvador com Avenida Caetité.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3149/indicacao_512.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3149/indicacao_512.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a premente necessidades de construir 01(um) quebra-mola em frente a igreja Assembleia de Deus, Rua Aurelino Leal, Nº732, Bairro Kadija.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3151/indicacao_514.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3151/indicacao_514.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Yoshiura, secretaria de Mobilidade Urbana, um redutor de velocidade com placa de sinalização na rua Placido de Castro cruzamento com a rua Enrique Dias bairro Guarani.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3163/indicacao_520.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3163/indicacao_520.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Interino de Mobilidade Urbana, a reabertura da Rua J do Loteamento Parque Imperial.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3197/indicacao_539.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3197/indicacao_539.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, construir na Avenida Olívia Flores ponte semelhante  a  existente em frente ao Estádio Lomantão, para travessia de pedestre e principalmente dos alunos e funcionários do Colégio Modelo Luiz Eduardo Magalhães, (fotos em anexo).</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3199/indicacao_541.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3199/indicacao_541.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Yoshiura, secretaria de Mobilidade Urbana que seja refeita todas as faixas de pedestre do centro da Cidade e também de todos os bairros que estão apagadas.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3201/indicacao_543.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3201/indicacao_543.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Luciano Gomes, Presidente da Câmara Municipal, ouvido o douto plenário e cumpridas as formalidades regimentais, a criação de uma Comissão Especial para acompanhar e discutir a regulamentação do Serviço de Transporte de Pessoas Remunerado Privado por intermédio de Aplicativos Tecnológicos, em nosso município.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3203/indicacao_545.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3203/indicacao_545.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Jackson Apolinário Yoshiura, a manutenção de faixa de pedestres e redutor de velocidade no cruzamento das Ruas Duarte da Costa com a Rua Eduardo Dauto, nas proximidades do Supermercado Deus Dará bairro Alto Maron, em nosso município.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3208/indicacao_550.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3208/indicacao_550.pdf</t>
   </si>
   <si>
     <t>ndico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a instalação de um redutor de velocidade na Avenida Maceió,Bairro Brasil em frente ao supermercado Bom Jesus</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3215/indicacao_557.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3215/indicacao_557.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Mobilidade Urbana, construção de redutor de velocidade na Rua Agenor Rocha (cruzamento com avenida Fernando Spínola), Bairro São Vicente.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3218/indicacao_558.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3218/indicacao_558.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Carlos Bonini Filho, Gerente de comunicação e Relacionamento da Via Bahia a instalação de iluminação e redutores de velocidade e placas de sinalização em frente o retorno do residencial Vila Bonita.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3219/indicacao_559.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3219/indicacao_559.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a premente necessidade de proceder com projeto para pavimentação asfáltica na Rua O, a qual é corredor de ônibus, como também nas demais ruas: C,D,E,F,G,H,I,J, todas situadas no Loteamento Serrinhas, próximo ao Parque das Bateias.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3220/indicacao_560.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3220/indicacao_560.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José Carlos Novaes Fernandes, Diretor da Via Bahia, a Sua Senhoria o Senhor Jorge Luiz Macedo Bastos, Diretor da ANTT, solicito a premente necessidade de proceder com placas de sinalização, indicando o limite da faixa de domínio da BR116, mediações do Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3241/indicacao_576.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3241/indicacao_576.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana e a Secretaria de Meio Ambiente, fiscalização e realização de blitz específica para medir os ruídos emitidos por escapamentos de automóveis e motociclistas.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3268/indicacao_594.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3268/indicacao_594.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutores de velocidade) juntamente com faixas de pedestres na Avenida J. Pedral.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3270/indicacao_596.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3270/indicacao_596.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, urgência na Implantação de lombadas (redutores de velocidade) juntamente com a faixa de pedestres em toda extensão da Av. Serrinha, bairro Brasil.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3271/indicacao_597.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3271/indicacao_597.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, urgência na Implantação de lombadas (redutores de velocidade) juntamente com a faixa de pedestres em toda extensão da Av. Sergipe, bairro Brasil.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3273/indicacao_599.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3273/indicacao_599.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Interino de Mobilidade Urbana, a instalação de sinalização vertical e horizontal do cruzamento da Avenida A com a Rua Tupi-Guarani, Bairro Morada Real.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3276/indicacao_de_implantacao_retudor_de_velocidade__DTqwvX2.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3276/indicacao_de_implantacao_retudor_de_velocidade__DTqwvX2.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a implantação de um redutor de velocidade (quebra-molas) em frente a Escola Educando para o Futuro, na Rua J, N º 19, no Bairro Morada Real, Desta Cidade.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3304/indicacao_625.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3304/indicacao_625.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário de Mobilidade Urbana, o Senhor Jackson Apolinário Yoshiura, construir uma faixa de pedestre e um redutor de velocidade na rua Floriano Peixoto, em frente à escola Polyana, bairro Alto Maron.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3338/indicacao_647.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3338/indicacao_647.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de uma lombada na Rua Aurelino Leal nos dois sentidos, com o cruzamento na Rua Planalto, bairro Patagônia.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3340/indicacao_649.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3340/indicacao_649.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de uma faixa de pedestre na avenida Frei Benjamin, no fundo do muro do aeroporto.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3350/indicacao_659.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3350/indicacao_659.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, urgência na Implantação de lombadas (redutores de velocidade) juntamente com  faixas de pedestres nos cruzamentos das ruas dos bairros  Morada dos Pássaros I, II e III.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3394/indicacao_696.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3394/indicacao_696.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, a instalação de passagem elevada na Avenida Santa Catarina, Bairro Patagônia.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>Danillo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3397/indicacao_699.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3397/indicacao_699.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a implantação de redutores de velocidade na Avenida Mongoió, Bairro Patagônia.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3420/indicacao_712.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3420/indicacao_712.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, estudo técnico para rever a decisão de proibir estacionamentos de veículos em ambos os lados daquela Avenida, tendo em vista queda vertiginosa nas vendas dos vários comércios existentes a exemplo de: mercado, borracharia, padaria, salão de beleza, posto de combustível. Em anexo abaixo assinado.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3436/indicacao_727.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3436/indicacao_727.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Interino de Mobilidade Urbana, a instalação de faixa de pedestres nos dois sentidos da Av. Rafael Spínola, em frente ao Supermercado Local, Bairro Vila Serrana I.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3444/indicacao_735.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3444/indicacao_735.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, pintura das faixas de pedestre nas vias contíguas à rotatória da avenida Olívia Flores com avenida Luís Eduardo Magalhães.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3480/indicacao_761.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3480/indicacao_761.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a implantação de um redutor de velocidade na Avenida Maceió, Bairro Brasil, em frente ao Mercado Bom Jesus.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3498/indicacao_772_rEsLY5k.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3498/indicacao_772_rEsLY5k.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a implantação de um redutor de velocidade na BA 265, estrada da Barra, nas proximidades do Conjunto Penal de Vitória da Conquista.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3587/indicacao.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3587/indicacao.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretario de  Mobilidade Urbana, Sr. Jackson Polinário Yoshiura, Urgência na implantação de estacionamento na Rua Laudionor Brasil, Centro, ao lado do armarinho Anjo da Guarda.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3588/indicacao_829.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3588/indicacao_829.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutores de velocidade) juntamente com a faixa de pedestres no cruzamento da Avenida Caetité com a Avenida Salvador (ao lado do Supermercado Modelo) no Bairro Brasil.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3594/indicacao_835.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3594/indicacao_835.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Mobilidade Urbana, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a instalação de placas de sinalização de trânsito no povoado Lagoa do Boi, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3597/indicacao_837.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3597/indicacao_837.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Mobilidade Urbana, a colocação de um semáforo entre as avenidas Frei Benjamin e Brasília, bairro Patagônia.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>Herminio Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3601/indicacao_841.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3601/indicacao_841.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a implantação de um redutor de velocidade, de fronte a praça do Bairro Cruzeiro nas imediações do campo de futebol.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3603/indicacao_843.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3603/indicacao_843.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Interino de Mobilidade Urbana, a instalação de placas de sinalização vertical e horizontal dos cruzamentos das ruas do Bairro Patagônia, dos Loteamentos Conveima, Kadija, Jardim Valéria e Cidade Modelo com a indicação dos devidos nomes das ruas.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3616/indicacao_856.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3616/indicacao_856.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, e o Senhor Agdo Santa Rosa, coordenador de Trânsito, Colocar uma placa ‘’Pare’’ na Rua P, na esquina com a residência n°467, com final da Rua A do Loteamento do Alto do Panorama 2, bairro Alto Maron.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3618/indicacao_858.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3618/indicacao_858.pdf</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3626/indicacao_865.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3626/indicacao_865.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Jackson Apolinário, Secretário de Mobilidade Urbana, proceder com a instalação de placas sinalização em frente à escola Idália Torres situada na Rua da Conquista, Povoado Simão.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3628/indicacao_867.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3628/indicacao_867.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Jackson Apolinário, Secretário de Mobilidade Urbana, proceder com a instalação de Faixa de Travessias de Pedestres Elevada – FTPe na Rua São Felix, Bairro Patagônia.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3650/indicacao_880.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3650/indicacao_880.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, venho por meio deste, solicitar o estudo para instalação de um semáforo entre as Avenidas Frei Benjamim e Salvador, no Bairro Brasil.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3654/indicacao_884.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3654/indicacao_884.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Yoshiura secretaria de Mobilidade Urbana uma faixa elevada de pedestre com placa de sinalização na rua Pedro Alvares Cabral em frente ao mercadinho Leve Mais no bairro Ibirapuera..</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3656/faixa_de_pedestre__no_bairro_ibirapuera..doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3656/faixa_de_pedestre__no_bairro_ibirapuera..doc</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3725/indicacao_934.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3725/indicacao_934.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de uma lombada na Avenida Manoel Beckman, bairro Vila América.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3736/indicacao_938.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3736/indicacao_938.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Jackson Yoshiura, Secretário de Mobilidade Urbana, estudo técnico para rever a decisão de  proibir estacionamentos de veículos na Avenida Genésio Porto em ambos os lados, tendo em vista queda vertiginosa nas vendas dos vários comércios existentes a exemplo de: mercado, borracharia, padaria, salão de beleza, posto de combustível. Em anexo abaixo assinado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1617,67 +1617,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2486/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2500/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2519/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2554/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2555/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2577/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2602/indicacao_04_2019_-_redutor_de_velocidade_av_f_8pHSbVC.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2624/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2632/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2659/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2678/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2765/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2767/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2772/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2775/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2781/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2785/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2827/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2828/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2835/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2847/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2849/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2863/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2865/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2880/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2882/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2888/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2924/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2926/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2928/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2929/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2930/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2961/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2969/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2977/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2978/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2979/indicacao_378.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2992/indicacao_389.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2994/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2998/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3007/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3012/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3014/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3028/indicacao_414.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3031/indicacao_417.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3047/indicacao_426.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3062/indicacao_-_rotatoria_entrada_da_urbis.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3089/indicacao_463.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3098/indicacao_470.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3119/indicacao_486.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3126/indicacao_491.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3131/indicacao_495.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3133/indicacao_497.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3149/indicacao_512.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3151/indicacao_514.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3163/indicacao_520.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3197/indicacao_539.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3199/indicacao_541.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3201/indicacao_543.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3203/indicacao_545.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3208/indicacao_550.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3215/indicacao_557.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3218/indicacao_558.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3219/indicacao_559.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3220/indicacao_560.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3241/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3268/indicacao_594.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3270/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3271/indicacao_597.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3273/indicacao_599.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3276/indicacao_de_implantacao_retudor_de_velocidade__DTqwvX2.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3304/indicacao_625.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3338/indicacao_647.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3340/indicacao_649.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3350/indicacao_659.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3394/indicacao_696.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3397/indicacao_699.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3420/indicacao_712.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3436/indicacao_727.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3444/indicacao_735.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3480/indicacao_761.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3498/indicacao_772_rEsLY5k.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3587/indicacao.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3588/indicacao_829.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3594/indicacao_835.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3597/indicacao_837.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3601/indicacao_841.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3603/indicacao_843.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3616/indicacao_856.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3618/indicacao_858.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3626/indicacao_865.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3628/indicacao_867.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3650/indicacao_880.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3654/indicacao_884.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3656/faixa_de_pedestre__no_bairro_ibirapuera..doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3725/indicacao_934.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3736/indicacao_938.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2486/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2500/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2519/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2554/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2555/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2577/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2602/indicacao_04_2019_-_redutor_de_velocidade_av_f_8pHSbVC.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2624/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2632/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2659/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2678/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2765/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2767/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2772/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2775/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2781/indicacao_241.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2785/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2827/indicacao_275.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2828/indicacao_276.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2835/indicacao_281.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2847/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2849/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2863/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2865/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2880/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2882/indicacao_310.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2888/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2924/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2926/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2928/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2929/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2930/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2961/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2969/indicacao_368.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2977/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2978/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2979/indicacao_378.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2992/indicacao_389.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2994/indicacao_391.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2998/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3007/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3012/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3014/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3028/indicacao_414.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3031/indicacao_417.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3047/indicacao_426.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3062/indicacao_-_rotatoria_entrada_da_urbis.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3089/indicacao_463.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3098/indicacao_470.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3119/indicacao_486.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3126/indicacao_491.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3131/indicacao_495.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3133/indicacao_497.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3149/indicacao_512.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3151/indicacao_514.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3163/indicacao_520.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3197/indicacao_539.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3199/indicacao_541.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3201/indicacao_543.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3203/indicacao_545.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3208/indicacao_550.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3215/indicacao_557.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3218/indicacao_558.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3219/indicacao_559.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3220/indicacao_560.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3241/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3268/indicacao_594.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3270/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3271/indicacao_597.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3273/indicacao_599.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3276/indicacao_de_implantacao_retudor_de_velocidade__DTqwvX2.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3304/indicacao_625.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3338/indicacao_647.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3340/indicacao_649.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3350/indicacao_659.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3394/indicacao_696.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3397/indicacao_699.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3420/indicacao_712.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3436/indicacao_727.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3444/indicacao_735.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3480/indicacao_761.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3498/indicacao_772_rEsLY5k.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3587/indicacao.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3588/indicacao_829.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3594/indicacao_835.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3597/indicacao_837.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3601/indicacao_841.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3603/indicacao_843.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3616/indicacao_856.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3618/indicacao_858.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3626/indicacao_865.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3628/indicacao_867.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3650/indicacao_880.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3654/indicacao_884.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3656/faixa_de_pedestre__no_bairro_ibirapuera..doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3725/indicacao_934.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3736/indicacao_938.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>