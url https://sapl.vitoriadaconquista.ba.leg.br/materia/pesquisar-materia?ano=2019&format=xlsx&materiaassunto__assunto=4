--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -54,660 +54,660 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2523/indicacao_43.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2523/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora  Irma Lemos, Secretária de Desenvolvimento Social e  a Sua Senhoria o Senhor Péricles Oliveira Nascimento, Diretor de Habitação de Interesse Social ,a Solicitação de Escrituras para os moradores do Conjunto da Vitória, Loteamento Patagônia, zona urbana deste município.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2526/indicacao_46_ewysq2n.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2526/indicacao_46_ewysq2n.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal.  a Sua Senhoria o Senhor, Renato Pontual, Diretor da Vivo no Nordeste, A Sua Senhoria o Senhor José Cláudio Moreira Gonçalves, Diretor de Operações (Diretor Estatutário) a instalação do serviço de telefonia móvel, no Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2527/indicacao_47.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2527/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José Marques, secretario de Serviços Públicos, a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, secretária de Meio Ambiente, a premente necessidade de proceder com estudo para viabilidade de tornar o Cemitério do Bairro Lagoa das Flores em órgão Público.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2544/indicacao_55.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2544/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura, o aprimoramento da coleta de lixo da Unidade de Saúde de Lagoa Formosa,  zona rural de nosso município.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2564/indicacao_71.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2564/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, realizar urgentemente uma nova pintura na Faixa de Pedestre elevada, na avenida rosa cruz, bairro Candeias, em frente ao  Educandário Primeiros Passos n°150.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2592/indicacao_92.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2592/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Raimundo Costa Fernandes (Juka), Secretário Municipal de Saúde, para que seja providenciado a imediata lipeza e pintura no Posto de Saúde de São João da Vitória.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2596/indicacao_95.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2596/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar os ramais das estradas do Povoado Francisco da Chagas e fazer a roçagem das estradas/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2649/indicacao_136.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2649/indicacao_136.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, melhoria nas estradas vicinais da Lagoa de Justino na região de José Gonçalves.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2657/indicacao_144_N2OlHPZ.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2657/indicacao_144_N2OlHPZ.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor, José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, proceder com a extensão do em 300 metros das Linhas R07 e R61.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2674/indicacao_160.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2674/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Nossa Senhora Aparecida, como também nas proximidades de encontro com a UESB.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Osmário Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2758/indicacao_221.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2758/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Sra. Irma Lemos, Secretária Municipal de Desenvolvimento Social, a construção de uma lavanderia comunitária no Distrito de Veredinha, Zona Rural de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2776/indicacao_236.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2776/indicacao_236.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria, Carla Mara Ataíde Souza, gerente regional dos Correios, a prestação de serviços de correios para o Loteamento Santa Mônica.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2831/indicacao_277.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2831/indicacao_277.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, a poda de árvores no bairro Urbis VI, em nosso município.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2839/indicacao_283.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2839/indicacao_283.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência em realizar novo sorteio para ocupação dos boxes que estão fechados na Feira do bairro Brasil.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência na manutenção da iluminação pública, limpeza e reforma dos sanitários e vias de acesso entre os boxes no CEASA - Centro.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2841/indicacao_285.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2841/indicacao_285.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência na regularização de pontos que foram transferidos nas feiras livres.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2842/indicacao_286.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2842/indicacao_286.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Mobilidade Urbana, Senhor  Jackson Youshiura urgência em retornar os pontos de transporte da zona rural para a rua Capitão Ferraz.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2876/indicacao_305.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2876/indicacao_305.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito,e a Sua Senhoria  a Senhora Luzia Lúcia Vieira de Oliveira, Secretária do Meio Ambiente, Realizar Urgentemente a Retirada de Um Tronco na Avenida São Geraldo, Nº 1224, Bairro Alto Maron e no Local da retirada Plantar uma Árvore.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2907/indicacao_325.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2907/indicacao_325.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência em alocar os comerciantes que ficam expostos ao sol e a chuva ao redor dos boxes do CEASA.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2909/indicacao_327.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2909/indicacao_327.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência em realizar reuniões periódicas com os feirantes que reclamam da inacessibilidade à Secretária de Serviços Públicos e o anonimato da equipe junto aos comerciantes.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2925/indicacao_339.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2925/indicacao_339.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, secretaria de Serviços Públicos, a mudança da coleta de lixo do turno matutino para o noturno do bairro Felícia.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2975/indicacao_374.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2975/indicacao_374.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência na instalação de banheiros químicos nas feiras livres.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3023/indicacao_411.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3023/indicacao_411.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Secretário José Antonio de Jesus Vieira, Secretaria Municipal da Infraestrutura Urbana, a reforma do Mercado Municipal do Distrito de Veredinha – Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3029/indicacao_415.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3029/indicacao_415.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário de Infraestrutura Urbana de Vitória da Conquista, poda de árvores da praça da igreja Testemunhas de Jeová, bairro Urbis 2.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor Esmeraldino Correia Santos, Secretário Municipal de Educação, a normalidade do transporte que leva os professores de Conquista para o Distrito de Bate-pé, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3066/indicacao_443.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3066/indicacao_443.pdf</t>
   </si>
   <si>
     <t>Indico ao Diretor da Superintendência do SAC, Senhor Demir Barbosa, urgência na instalação de uma agência do SAC na zona oeste de Vitória da Conquista</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3067/indicacao_444.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3067/indicacao_444.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Herzem Gusmão e ao Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural urgencia no envio de técnicos agrículas para os povoados de Oiteiro, Lagoa de Maria Clemência e Riacho de Téofilo.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3091/indicacao_464.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3091/indicacao_464.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o senhor Herzem Gusmão, Prefeito Municipal, e   a sua senhoria a senhora Geanne de Cássia Oliveira da Silva Secretária Municipal de Governo, implantação de um SAC (Serviço de Atendimento ao Cidadão) Municipal no Bairro Brasil.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3099/indicacao_471.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3099/indicacao_471.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Raimundo Costa Fernandes (Juka), secretário Municipal de Saúde, a readequação da Escola Municipal Santa Marta, no Assentamento Amaralina (Goiabeira), para uma Unidade de Saúde.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3125/indicacao_490.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3125/indicacao_490.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a sugestão para criação de uma Ouvidoria da Zona Rual, para atender de forma eficiente e celere as demandas dessa região, em nosso município.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_521.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_521.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a colacação de placas na área situada em frente a Rua G do Bairro Nova Cidade, alertando sobre a proibição de descarte de lixo e entulho naquela área.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3173/indicacao_528.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3173/indicacao_528.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora  Irma Lemos, Secretária de Desenvolvimento Social e  a Sua Senhoria Péricles Oliveira Nascimento, Diretor de Habitação de Interesse Social a Solicitação da Regularização Fundiária para 13 lotes dos moradores da Rua Tom Jobim, no Bairro Antônio Brito, na Cidade de Vitória da Conquista.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3187/indicacao_532.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3187/indicacao_532.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria. o Senhor José Raimundo Costa Fernandes, Secretário de Saúde, Urgência na alocação de funcionários para os guichês de atendimento do CEMAE.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3334/indicacao_645.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3334/indicacao_645.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência O Senhor Herzem Gusmão, Prefeito Municipal, E A José Fernandes , Secretário Municipal De Saúde, a disponibilização de carro fumacê para borrificação no distrito de Inhobim .</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3387/indicacao_690.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3387/indicacao_690.pdf</t>
   </si>
   <si>
     <t>Indico nos termos regimentais, a Sua Excelência o Prefeito Herzem Gusmão, e a Sua Senhoria a Senhora Ana Cláudia de Oliveira Passos, através do órgão competente, a poda de árvores na Rua Santos Dumont, no bairro São Vicente (Próximo ao banco de sangue), neste Município.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3390/indicacao_692_x1ENJYF.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3390/indicacao_692_x1ENJYF.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos a instalação de, pelo menos, dois sanitários públicos, na praça Mármore Neto, a popular praça do boneco, Bairro Brasil.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_694.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_694.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, construção de sanitários públicos na feira do Distrito de Bate Pé.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, solicito a premente necessidade de proceder com a coleta de lixo na Rua Lagoa da Pedra, sede do Distrito de José Gonçalves, para atender aproximadamente 30(trinta famílias).</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3434/indicacao_725.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3434/indicacao_725.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria, Carla Mara Ataíde Souza, gerente regional dos Correios, a prestação de serviços de correios para a Avenida III do Loteamento Vila Elisa.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3454/indicacao_744.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3454/indicacao_744.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, instalar o transformador do posto artesiano no Povoado de Gameleira, o mesmo está sem funcionar devido a falta do transformador, Distrito de Bate-pé/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3465/indicacao_751.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3465/indicacao_751.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, retornar a área do aeroporto Pedro Otacílio Figueredo para o patrimônio municipal e Construir no local o Centro Administrativo de Conquista – CAC – e o CENTRO DE CONVENÇÕES.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3481/indicacao_762.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3481/indicacao_762.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos,fazer a Cobertura urgentemente da Feira do Alto Maron.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3484/indicacao_765.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3484/indicacao_765.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor  Rogério costa cedraz, Presidente da Embasa e Joselito Lima gerente regional da embasa,  ampliar a rede de esgoto para a Feira do Alto Maron em todos os setores, principalmente no setores de carne.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3487/indicacao_768.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3487/indicacao_768.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura Urbana, a reforma do mercado livre da Feira Municipal do bairro Brasil.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3524/indicacao_790.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3524/indicacao_790.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Irma Lemos, Secretária de Desenvolvimento Social, aquisição de um ônibus mortuário.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3555/indicacao_820.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3555/indicacao_820.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário de Infraestrutura Urbana de Vitória da Conquista, poda de árvores na Rua F Urbis 6 Colegio Estadual Dom Climério de Andrade.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3609/indicacao_849.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3609/indicacao_849.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a criação de uma feira livre com cobertura para os Condomínios do Projeto de Habitação Popular “Minha Casa, Minha Vida”, situados no Bairro Vila Elisa.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3633/indicacao_872.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3633/indicacao_872.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José Marques secretário de Serviços Públicos, em reforço a indicação Nº 1783/2019, a premente necessidade de proceder com ampliação no Cemitério do Povoado de Caiçara.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1014,67 +1014,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2523/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2526/indicacao_46_ewysq2n.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2527/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2544/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2564/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2592/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2596/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2649/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2657/indicacao_144_N2OlHPZ.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2674/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2758/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2776/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2831/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2839/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2841/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2842/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2876/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2907/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2909/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2925/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2975/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3023/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3029/indicacao_415.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3066/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3067/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3091/indicacao_464.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3099/indicacao_471.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3125/indicacao_490.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_521.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3173/indicacao_528.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3187/indicacao_532.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3334/indicacao_645.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3387/indicacao_690.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3390/indicacao_692_x1ENJYF.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_694.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3434/indicacao_725.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3454/indicacao_744.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3465/indicacao_751.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3481/indicacao_762.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3484/indicacao_765.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3487/indicacao_768.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3524/indicacao_790.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3555/indicacao_820.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3609/indicacao_849.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3633/indicacao_872.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2523/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2526/indicacao_46_ewysq2n.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2527/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2544/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2564/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2592/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2596/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2649/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2657/indicacao_144_N2OlHPZ.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2674/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2758/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2776/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2831/indicacao_277.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2839/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2841/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2842/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2876/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2907/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2909/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2925/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2975/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3023/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3029/indicacao_415.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3066/indicacao_443.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3067/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3091/indicacao_464.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3099/indicacao_471.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3125/indicacao_490.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_521.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3173/indicacao_528.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3187/indicacao_532.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3334/indicacao_645.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3387/indicacao_690.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3390/indicacao_692_x1ENJYF.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_694.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3434/indicacao_725.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3454/indicacao_744.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3465/indicacao_751.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3481/indicacao_762.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3484/indicacao_765.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3487/indicacao_768.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3524/indicacao_790.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3555/indicacao_820.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3609/indicacao_849.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3633/indicacao_872.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>