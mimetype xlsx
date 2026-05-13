--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -54,417 +54,417 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2551/indicacao_60.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2551/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o  Senhor José Raimundo Costa Fernanddes, urgência na Reforma do Posto de Saúde do Povoado de Oiteiro.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2586/indicacao_86.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2586/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Secretário de Agricultura e Desenvolvimento Rural, em reforço as indicações Nº 157/2017,Nº580/2018, a premente necessidade de procede com alargamento na final da Rua São Joaquim, até a Travessa que dá acesso ao Peri Peri, sentido Cabeceira.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2622/indicacao_117.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2622/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio vieira  secretaria de Infraestrutura urbana e obras, que seja coberta toda a área externas ao em torno das feiras livres dos mercados Municipais.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2671/cobertura_em_torno__da_area_externa_do_mercado__hvFJaQ2.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2671/cobertura_em_torno__da_area_externa_do_mercado__hvFJaQ2.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio vieira  secretaria de Infraestrutura urbana e obras, que seja coberta toda a área externas ao em torno do mercado Municipal do bairro Brasil.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2787/indicacao_247.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2787/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e ao Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, o término da reforma da Praça da Bíblia, bairro Centro.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência na manutenção da iluminação pública, limpeza e reforma dos sanitários e vias de acesso entre os boxes no CEASA - Centro.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2873/indicacao_302.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2873/indicacao_302.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia Santos, Secretário de Educação, instalação de uma cisterna de placas de 25 mil litros para captação e armazenamento de água na Escola Municipal Honorio Francisco Pereira, Povoado Barreiro do Rio Pardo, Distrito de Inhobim.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2982/indicacao_379.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2982/indicacao_379.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural e Sua Senhoria Senhor Esmeraldino Correia, Secretário de Educação, a pintura do muro da Escola Municipal Erathosthenes Menezes, no Distrito de Iguá zona rural de nosso município.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2983/indicacao_380.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2983/indicacao_380.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação, a construção de um muro na quadra poliesportiva da Escola Municipal do Povoado de Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2984/indicacao_381.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2984/indicacao_381.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação, a instalação de Cerca Elétrica no muro da Escola Municipal Erasthosthenes, Povoado do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretária de Saúde, a Sua Senhoria o Senhor José Paulo César de Andrade Oliveira, secretário de Agricultura, Em reforço a Indicação Nº 389/2018, solicito a premente necessidade de proceder com limpeza geral, reforma e construção de muro do Posto de Saúde no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>Adinilson Pereira, Alvaro Pithon, Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2999/indicacao_396.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2999/indicacao_396.pdf</t>
   </si>
   <si>
     <t>A Comissão de Obras indica ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Antônio de Jesus Vieira, secretário de infraestrutura, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, secretário de Mobilidade Urbana, solicito a premente necessidade de proceder com revitalização e conclusão da obra de drenagem da Av. Francisco Sabino, Bairro Vila América.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3008/indicacao_403.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3008/indicacao_403.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhorio o Senhor Esmeraldino Correia, secretário de Educação, reforma geral da Escola Municipal Professor Paulo Freire ( CAIC ) : Asfaltar a entrada da escola ,Reposição de Lâmpadas, Iluminação - Refletores na quadra, Corrimão na quadra Poliesportiva, Reforma do telhado Piso e Pintura ,e Revitalização da Área Verde .</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3009/indicacao_404.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3009/indicacao_404.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor  José Marques, Secretário de Serviço Publico, Revitalização do Parque Lagoa das Bateias e limpeza .</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3013/indicacao_406_mCbcrYG.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3013/indicacao_406_mCbcrYG.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito  e a Sua Senhoria o Senhor Jerônimo Rodrigues, secretário de Educação do Estado da Bahia, a troca do telhado em caráter de urgência do Colégio Estadual Padre Luiz Soares Palmeira, situado no Bairro Urbis V, Zona Urbana desta Cidade.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>Osmário Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3023/indicacao_411.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3023/indicacao_411.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Secretário José Antonio de Jesus Vieira, Secretaria Municipal da Infraestrutura Urbana, a reforma do Mercado Municipal do Distrito de Veredinha – Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3078/indicacao_454.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3078/indicacao_454.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor  José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, a Reforma do Mercado Municipal de Bate- Pé, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3143/indicacao_507.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3143/indicacao_507.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bruno Borges Epitácio, Gerente Regional da Coelba, proceder com a manutenção de Postes, no povoado Simão.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3231/indicacao_568.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3231/indicacao_568.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, a construção de um muro entre o cemitério e o lixão no Povoado de Juazeiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_609.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_609.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, a Sua Senhoria o Senhor  Joselito Pires de Lima, Gerente Regional da Embasa a normalização do abastecimento de água na Escola Municipal Anísio Teixeira, na Rua L,  N º5, Bairro Jardim Valéria, Desta Cidade.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3323/indicacao_641.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3323/indicacao_641.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Interino de Mobilidade Urbana, a reforma do abrigo de ônibus situado na entrada do Assentamento União e Força, que encontra-se sem cobertura.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_670.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_670.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado com urgência a finalização da obra de construção da casa de farinha do povoado de Corta Lote.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3465/indicacao_751.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3465/indicacao_751.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, retornar a área do aeroporto Pedro Otacílio Figueredo para o patrimônio municipal e Construir no local o Centro Administrativo de Conquista – CAC – e o CENTRO DE CONVENÇÕES.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3481/indicacao_762.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3481/indicacao_762.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos,fazer a Cobertura urgentemente da Feira do Alto Maron.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3487/indicacao_768.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3487/indicacao_768.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura Urbana, a reforma do mercado livre da Feira Municipal do bairro Brasil.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3488/indicacao_769.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3488/indicacao_769.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura Urbana, um elevador para o mercado livre da Feira Municipal do bairro Brasil.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3533/indicacao_799.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3533/indicacao_799.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Adriano Gama, Secretário Municipal de Cultura, Turismo, Esporte e Lazer, a construção de um parque infantil na praça do Bairro Vila Serrana I.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3534/800-2019construcao_de_uma_feira_coberta.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3534/800-2019construcao_de_uma_feira_coberta.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a construção de uma Feira Coberta  no Distrito de José Gonçalves</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -771,67 +771,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2551/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2586/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2622/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2671/cobertura_em_torno__da_area_externa_do_mercado__hvFJaQ2.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2787/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2873/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2982/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2983/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2984/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2999/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3008/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3009/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3013/indicacao_406_mCbcrYG.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3023/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3078/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3143/indicacao_507.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3231/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_609.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3323/indicacao_641.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_670.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3465/indicacao_751.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3481/indicacao_762.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3487/indicacao_768.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3488/indicacao_769.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3533/indicacao_799.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3534/800-2019construcao_de_uma_feira_coberta.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2551/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2586/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2622/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2671/cobertura_em_torno__da_area_externa_do_mercado__hvFJaQ2.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2787/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2873/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2982/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2983/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2984/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2999/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3008/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3009/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3013/indicacao_406_mCbcrYG.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3023/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3078/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3143/indicacao_507.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3231/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_609.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3323/indicacao_641.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_670.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3465/indicacao_751.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3481/indicacao_762.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3487/indicacao_768.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3488/indicacao_769.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3533/indicacao_799.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3534/800-2019construcao_de_uma_feira_coberta.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>