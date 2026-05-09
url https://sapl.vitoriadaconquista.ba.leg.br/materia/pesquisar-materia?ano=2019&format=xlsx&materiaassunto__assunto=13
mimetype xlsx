--- v0 (2025-12-20)
+++ v1 (2026-05-09)
@@ -54,1757 +54,1757 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao_02.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor Paulo César de Andrade de Oliveira, Secretário de Agricultura e Desenvolvimento Rural, Urgência no desassoreamento da Lagoa de Maria Clemência.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2477/indicacao_05.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2477/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira,  Secretário de Agricultura, o patrolamento e limpeza da área do campo de futebol do Povoado das Barrocas.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2488/indicacao_14.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2488/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, solicitar um mutirão para executar a limpeza do bairro Nossa Senhora Aparecida  / Vitoria da Conquista.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2489/indicacao_15.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2489/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, solicitar um mutirão para executar a limpeza do bairro Ibirapuera / Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2495/indicacao_19.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2495/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente e o Senhor José Marques, Secretário de Serviços Públicos, limpeza e poda geral na denominada Praça do Cajú, situada no bairro Santa Helena.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2498/indicacao_21.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2498/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Indico a sua excelência o senhor Herzem Gusmão, prefeito municipal, e a sua senhoria o senhor José Marques, secretário de Serviços Públicos, a necessidade de proceder a realização de limpeza geral na Praça Martin Luther King, localizada no Bairro Patagônia, onde fica situada as Escolas Municipais Milton Santos e Iza Medeiros, neste município.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2502/indicacao_24.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2502/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura, a roçagem, patrolamento e cascalhamento das estradas do Povoado de Queimadas</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2504/indicacao_26.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2504/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação e limpeza na Praça das Antilhas, Bairro Jurema.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2505/indicacao_27.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2505/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza na Praça do Inocop II, bairro Candeias.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2518/indicacao_38.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2518/indicacao_38.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques secretaria de Serviços públicos, a limpeza e capina do parque lagoa das bateias.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2524/indicacao_44.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2524/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor  José Marques, Secretário de Serviços Públicos, a Limpeza dos Campos de Futebol da Ester, Campo da Creche e Campo do Levi, todos situados no Bairro Patagônia.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2532/indicacao_49.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2532/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a realização de mutirões de limpeza e roçagem nos Bairros: Vila América, Santa Mônica, Vila Elisa, Renato Magalhães, Morada Real e Parque Lorena.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2534/indicacao_51.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2534/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente e o Senhor José Marques a, Secretário de Serviços Públicos, limpeza e poda geral na Avenida Luís Eduardo Magalhães (nas proximidades do Posto Pantanal), bairro Candeias.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2542/indicacao_53.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2542/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro da Silva Filho, Secretário de Serviços Públicos, um mutirão de limpeza no bairro Nova Cidade, em nosso município.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2558/indicacao_65.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2558/indicacao_65.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com a limpeza de um terreno Baldio, na rua M, Bairro Cidade Modelo.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2560/indicacao_67.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2560/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com uma equipe para limpeza e retirada de entulho na Rua TG, Bairro Vila Elisa.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2563/indicacao_70.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2563/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria a Senhora Teresa Cristina, secretária de Cultural, Turismo, Esporte e Lazer, Rocha, realizar a limpeza geral na Quadra poliesportiva do Bairro Nova Cidade, da Rua 1.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2606/indicacao_102.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2606/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e ao Secretário de Serviços Públicos o Senhor José Marques, Urgência em um mutirão de limpeza no Sete Campos,  localizado no Bairro Santa Helena.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2612/indicacao_107.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2612/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Indico, a Sua Excelência Senhor José Marques, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza geral, no canal da avenida Rosa Cruz, bairro Panorama.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2615/indicacao_110.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2615/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques  secretaria de Serviços Públicos, a limpeza e capina do bairro  alvorada no ibirapuera  .</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2625/indicacao_119.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2625/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Marques, Secretário Municipal de Serviços Públicos de Vitória da Conquista, realização de limpeza na praça próximo da Rua E, nº 15, Loteamento Jardim Guanabara, I, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2627/indicacao_122.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2627/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Marques, Secretário Municipal de Serviços Públicos de Vitória da Conquista, realização de limpeza na Rua E, nº 15, Loteamento Jardim Guanabara, I, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2662/indicacao_149.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2662/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Indico, a Sua Senhoria o senhor José Marques, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza geral e roçagem no Fundo do Posto do Panorama, Rua Antônia Fernandes Santos Silva.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2672/indicacao_158.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2672/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques secretaria de Serviços Públicos, a limpeza e capina do bairro Iracema.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2679/indicacao_165.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2679/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Praça próximo a Kinna de Massu bairro Guarani.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2684/indicacao_170.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2684/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, em reforço as indicações Nº 2006/2017 e 1376/2018, solicito a premente necessidade da efetivação de garis permanente no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2846/indicacao_288.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2846/indicacao_288.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da rua Tupinambás (perímetro da avenida Integração até a avenida Mongoiós), bairro Patagônia.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2848/indicacao_290.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2848/indicacao_290.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Praça próximo do Caju, bairro Santa Helena.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2851/indicacao_293.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2851/indicacao_293.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, secretaria de Serviços  Públicos, a limpeza e capina da praça da Vila Emurc próximo a rua A e rua B bairro Candeias..</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2864/indicacao_297.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2864/indicacao_297.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor José Marques, Secretário de  Serviços Públicos, a realização dos serviços de capina, varrição e retirada de entulhos na Via local C e nas Ruas A, B, D, E, todas do Bairro Urbis II.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2875/indicacao_304.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2875/indicacao_304.pdf</t>
   </si>
   <si>
     <t>Indico, a Sua Senhor José Marques, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza geral e roçagem em toda à Praça principal da Urbis 4.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Danillo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2887/indicacao_314.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2887/indicacao_314.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jose Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a  limpeza da entrada do Condominio  localizado no Bairro Miro Cairo.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2908/indicacao_326.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2908/indicacao_326.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Sr. José Marques, Secretário de Serviços Públicos, urgência em um mutirão de limpeza pública na Central de Abastecimento de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2921/indicacao_335.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2921/indicacao_335.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal,  a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio ambiente e o Senhor Jackson Yoshiura, Secretário de Serviços Públicos, limpeza e urbanização das praças: Mary Gleide, Iracy Gobira, Madre Tereza, Maria Dolores e Heitor Villa-Lobos, bairro Jardim das Candeias.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2923/indicacao_337.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2923/indicacao_337.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, mutirão de limpeza no loteamento Alto das Araras, principalmente na rua C. bairro Caneias.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2958/indicacao_360.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2958/indicacao_360.pdf</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2962/indicacao_364.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2962/indicacao_364.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  e a Sua Senhoria o Senhor José Marques da Silva, secretário de Serviços públicos, a coleta de lixo, na rua João de Lário e no Povoado de Tesoureiro em Iguá.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2974/indicacao_373.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2974/indicacao_373.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência na limpeza periódica dos banheiros do CEASA e Feira do Bairro Brasil.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao_375.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao_375.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente e o Senhor José Marques, Secretário de Serviços Públicos, limpeza e poda geral na denominada Praça do Coronel, situada na confluência das ruas Lourival Cairo, Leonídio Oliveira e Crescêncio Lacerda, bairro Recreio.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2986/indicacao_383.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2986/indicacao_383.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira, secretaria de Meio Ambiente a podagem e limpeza da praça  Migidonío no bairro Ibirapuera.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2988/indicacao_385.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2988/indicacao_385.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, secretaria de Serviços Públicos, a limpeza e capina do loteamento Nenzinha santos no bairro Bruno Barcela.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2990/indicacao_387.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2990/indicacao_387.pdf</t>
   </si>
   <si>
     <t>Indico, a Sua Senhor José Marques, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza  Geral na Praça Mármore Neto, Bairro Brasil.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2991/indicacao_388.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2991/indicacao_388.pdf</t>
   </si>
   <si>
     <t>Indico, a Sua Senhor José Marques, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza Geral em toda a Avenida Filipinas, e principalmente próximo a Transforme marcenaria Móveis planejados, Upa e casa de carnes filipinas, Zona Sul da Cidade.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2993/indicacao_390.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2993/indicacao_390.pdf</t>
   </si>
   <si>
     <t>Indico,o Senhor José Marques, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza Geral e Roçagem, em um terreno baldio na Rua F, Loteamento Conquistense, Bairro Boa Vista, em frente à residência número 39.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretária de Saúde, a Sua Senhoria o Senhor José Paulo César de Andrade Oliveira, secretário de Agricultura, Em reforço a Indicação Nº 389/2018, solicito a premente necessidade de proceder com limpeza geral, reforma e construção de muro do Posto de Saúde no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3006/indicacao_401.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3006/indicacao_401.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, realização de limpeza na Lagoa das Bateias</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3009/indicacao_404.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3009/indicacao_404.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor  José Marques, Secretário de Serviço Publico, Revitalização do Parque Lagoa das Bateias e limpeza .</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3030/indicacao_416.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3030/indicacao_416.pdf</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_427.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_427.pdf</t>
   </si>
   <si>
     <t>Indico, a Sua Senhor José Marques, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza Geral, na Praça Joana Angélica, Bairro Vila América, Zona Sul da Cidade, Próximo a Eletrônica do Jacaré.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3056/indicacao_435.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3056/indicacao_435.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Praça Hercílio Lima, localizada na avenida Crescêncio Silveira, bairro Centro.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3063/indicacao_440.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3063/indicacao_440.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, que a Administração Pública Municipal, por meio da Secretaria de Serviços Públicos passe a realizar a roçagem e a limpeza de terrenos baldios particulares.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3065/indicacao_445.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3065/indicacao_445.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza do canteiro central da avenida Filipinas, bairro Felícia.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3071/indicacao_447.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3071/indicacao_447.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Praça professor Itamar (igreja da Santa Helena), localizada na avenida Barreiras, bairro Santa Helena.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3074/indicacao_450.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3074/indicacao_450.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o aprimoramento da coleta de lixo do Povoado de Juazeiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3076/indicacao_452.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3076/indicacao_452.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Maques, Secretário de Serviços Públicos, a limpeza e marcação dos túmulos na área onde funciona o Cemitério no Povoado de Juazeiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3080/indicacao_456.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3080/indicacao_456.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e ao Secretário de Serviços Públicos o Senhor José Marques, Urgência em um mutirão de limpeza nos Condomínios Jacarandá, Europa Unida, Ipê, loclizados no bairro Miro Cairo.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3105/indicacao_477.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3105/indicacao_477.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques da Silva, Secretário Municipal de Serviços Públicos, limpeza da escola Péricles Gusmão, localizada na avenida Caetité, bairro Brasil.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3136/indicacao_500.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3136/indicacao_500.pdf</t>
   </si>
   <si>
     <t>Indico, a Sua Senhor José Marques, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza  Geral em Toda Praça Sá Barreto, Bairro Petrópolis.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3138/indicacao_502.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3138/indicacao_502.pdf</t>
   </si>
   <si>
     <t>Indico  ao Senhor José Marques, Secretário de Serviços Públicos, a solicitação e implantação de lixeiras na praça Mármore Neto, a famosa praça do boneco, Bairro Brasil.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3141/indicacao_505.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3141/indicacao_505.pdf</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3142/indicacao_506.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3142/indicacao_506.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com uma equipe para limpeza na Praça Dom Barros.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3144/indicacao_508.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3144/indicacao_508.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a  limpeza e roçagem da Avenina Guanambi.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3154/indicacao_517.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3154/indicacao_517.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza dos condomínios populares do bairro Miro Cairo.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3155/indicacao_518.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3155/indicacao_518.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Avenida Iolando Fonseca (fundo do Ginásio de Esportes), bairro Jurema.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3156/indicacao_519.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3156/indicacao_519.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques da Silva, Secretário Municipal de Serviços Públicos, limpeza da Rua C, bairro Boa Vista.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_521.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_521.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a colacação de placas na área situada em frente a Rua G do Bairro Nova Cidade, alertando sobre a proibição de descarte de lixo e entulho naquela área.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3165/indicacao_522.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3165/indicacao_522.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário Municipal de Saúde, a realização de um mutirão de limpeza e retirada de entulho, bem como a colocação de um contêiner de coleta de lixo na área verde, situada em frente à Rua G do Bairro Nova Cidade.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3168/indicacao_524.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3168/indicacao_524.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor José Marques, Secretário de  Serviços Públicos, a realização dos serviços de capina, varrição e retirada de entulhos na Avenida Presidente Vargas e nas Ruas C, D, J, K, L e M, todas do Bairro Primavera.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3169/indicacao_525.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3169/indicacao_525.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor José Marques, Secretário de  Serviços Públicos, a realização do serviço de varrição na Avenida Olívia Flores.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3170/indicacao_526.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3170/indicacao_526.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura Urbana, a limpeza e manutenção de área de recreação e do entorno da Escola Municipal Péricles Gusmão, Situada no Bairro Brasil.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3193/indicacao_537.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3193/indicacao_537.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação  roçagem, limpeza e concertar a cerca da Escola Municipal Péricles Gusmão Régis, na Avenida Caetité.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3227/indicacao_565.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3227/indicacao_565.pdf</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3240/indicacao_575.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3240/indicacao_575.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a roçagem na Praça do Bem Querer, Bairro Candeias.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3245/indicacao_580.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3245/indicacao_580.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, secretaria de serviços públicos,a limpeza e capina ao entorno do campo de futebol localizado na rua do cruzeiro bairro Petrópolis.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3250/indicacao_585_kANqWPb.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3250/indicacao_585_kANqWPb.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento rural, a premente necessidade de proceder com roçagem nas laterais das estradas que ligam o Povoado de Vereda ao Povoado de Itapirema e do Povoado de Cabeceira ao Povoado de Itapirema.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3282/indicacao_608.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3282/indicacao_608.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e a Sua Senhoria o Senhor  José Marques, Secretário de Serviços Públicos, o ampliação da coleta de lixo na Rua 27 e a implantação da coleta de lixo nas Ruas 35,36,37, todas situadas no Bairro Vila Elisa, Desta Cidade.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3284/indicacao_610.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3284/indicacao_610.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com uma equipe para limpeza do Bairro Vila Marina.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3285/indicacao_611.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3285/indicacao_611.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com uma equipe para limpeza do Bairro Cidade Maravilhosa.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3286/indicacao_612.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3286/indicacao_612.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com a limpeza da Praça Mármore Neto, Bairro Brasil.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3292/indicacao_617.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3292/indicacao_617.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Praça Gesner Chagas, bairro Candeias.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3294/indicacao_619.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3294/indicacao_619.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Praça Mary Gleide, localizada na Rua Bezerra de Menezes, bairro Candeias.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3306/indicacao_626.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3306/indicacao_626.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a limpeza e roçagem no Condominio Lagoa Azul, Localizado no Bairro Campinhos.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3315/indicacao_634.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3315/indicacao_634.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, Urgência na limpeza da rede pluvial da Av. Olívia Flores.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3319/indicacao_637.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3319/indicacao_637.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, realizar a limpeza de várias pequenas aguadas do Distrito de Bate-pé/ Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3322/indicacao_640.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3322/indicacao_640.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a realização dos serviços de limpeza e roçagem da Rua V do Bairro Renato Magalhães, situada próxima ao Campo do Carioca.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3341/indicacao_650.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3341/indicacao_650.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, secretário de Serviços Públicos, a premente necessidade de proceder com mutirão de limpeza no Bairro Santa Cecília</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3342/indicacao_651.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3342/indicacao_651.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, a Sua Senhoria o Senhor José Marques, secretário de Serviços Públicos a premente necessidade de proceder com limpeza e revitalização na Praça do Bairro Vila Serrana I, em frente ao Supermercado Local.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3349/indicacao_658.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3349/indicacao_658.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, secretaria de Serviços Públicos, a limpeza e capina da rua Padre Feijó e as demais ruas do bairro Guarani.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3370/indicacao_676.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3370/indicacao_676.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Sr. José Marques, Secretário de Serviços Públicos, urgência em um mutirão de limpeza nos bairros Vilas Serrana 1,2,3,4</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3373/indicacao_679.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3373/indicacao_679.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e ao Senhor José Marques, Secretário de Serviços Públicos, urgência em um mutirão de limpeza na Praça dos Verdes.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3377/indicacao_682.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3377/indicacao_682.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques secretaria de Serviços Públicos,  a limpeza e roçagem do canal de águas fluviais da urbis 4 e 5 bairro zabelê .</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3391/indicacao_693.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3391/indicacao_693.pdf</t>
   </si>
   <si>
     <t>Indico, a Sua Senhor José Marques, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza na Avenida Brumado, principalmente em frente do complexo policial – IML.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3393/indicacao_695.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3393/indicacao_695.pdf</t>
   </si>
   <si>
     <t>Indico, a Sua Excelência Senhor José Marques, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza geral Urgentemente, na Rua Lícia Pedral, Loteamento Panorama,em frente a Quadra Poliesportiva.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_701.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_701.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Avenida Paraná, bairro Patagônia.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3401/indicacao_703.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3401/indicacao_703.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Avenida Esaú Matos, bairro Cidade Modelo.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3402/indicacao_704.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3402/indicacao_704.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza e manutenção das Praças localizadas no bairro Bem-Querer.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, solicito a premente necessidade de proceder com a coleta de lixo na Rua Lagoa da Pedra, sede do Distrito de José Gonçalves, para atender aproximadamente 30(trinta famílias).</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3421/indicacao_713.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3421/indicacao_713.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a limpeza e iluminação da quadra de esportes no Condominio Campo Verde, no Bairro Campinhos.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3423/indicacao_715.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3423/indicacao_715.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a limpeza e retirada do mato na Avenida Brasil, Bairro Candeias.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3424/indicacao_716.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3424/indicacao_716.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques secretaria de Serviços Públicos,  a limpeza e capina do bairro Iracema.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3435/indicacao_726.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3435/indicacao_726.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a realização dos serviços de limpeza e roçagem no Posto de Saúde da Vila Serrana.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3453/indicacao_743.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3453/indicacao_743.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor José Marques, Secretário de  Serviços Públicos, a realização dos serviços de capina e varrição na Praça do Cajá, Bairro Brasil.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3456/indicacao_746.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3456/indicacao_746.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques secretaria de Serviços Públicos,  a limpeza e capina do bairro Ibirapuera.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>Márcia Viviane</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3460/indicacao_747.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3460/indicacao_747.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, roçagem da área do canteiro central da Av. Brasil.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3461/indicacao_748.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3461/indicacao_748.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, roçagem da área entre o Inocoop e o Bem Querer no Bairro Candeias.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3502/indicacao_775.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3502/indicacao_775.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a realização de mutirão de limpeza e roçagem no Loteamento Bem-Querer e na Vila Bem-Querer.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3503/indicacao_776.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3503/indicacao_776.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a realização de mutirão de limpeza e roçagem nos Condomínios  do “Minha Casa, Minha Vida” do Bairro Miro Cairo.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3504/indicacao_777.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3504/indicacao_777.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a realização de mutirão de limpeza e roçagem no Loteamento Parque Imperial.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3505/indicacao_778.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3505/indicacao_778.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a realização de mutirão de limpeza e roçagem no Bairro Morada Real.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3518/indicacao_785.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3518/indicacao_785.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, urgência em um mutirão de limpeza pública no Bairro Senhorinha Cairo.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3522/indicacao_788.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3522/indicacao_788.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos e o senhor Joaquim Ernesto, coordenador de Limpeza Pública, realizar mutirão de limpeza Geral Urgentemente, no Estádio (Murilão), na zona oeste da cidade.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3523/indicacao_789.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3523/indicacao_789.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos e o senhor Joaquim Ernesto, coordenador de Limpeza Pública, realizar mutirão de limpeza Geral e Roçagem Urgentemente, na Rua das Torres, Bairro Cruzeiro, principalmente nos Terrenos Baldios.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3526/indicacao_792.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3526/indicacao_792.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Praça da Rua Padre Palmeira, bairro Brasil.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3527/indicacao_793.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3527/indicacao_793.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza da Praça da Escola Péricles Gusmão, localizada na Avenida Caetité, bairro Brasil.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3529/indicacao_795.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3529/indicacao_795.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com a limpeza das Praças do Caminho 13, 15 e 17, bairro Urbis V.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3530/indicacao_796.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3530/indicacao_796.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a realização de mutirão de limpeza no Bairro Cidade Serrana.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3537/indicacao_803.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3537/indicacao_803.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal  e a Sua Senhoria o Senhor José Marques Secretaria de Serviços Públicos a limpeza e a capina das praças Marechal Rondon e Migdônio no bairro Ibirapuera.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3539/indicacao_805.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3539/indicacao_805.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, roçagem da rua Rio Pardo no Bairro Candeias.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3544/indicacao_809.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3544/indicacao_809.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, secretário de Serviços Públicos, a premente necessidade de proceder com mutirão de limpeza no Conjunto Jacarandá (minha casa, minha vida), Bairro Miro Cairo.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3546/indicacao_811.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3546/indicacao_811.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, urgência na limpeza ao redor dos campos de futebol do bairro Morada dos Pássaros</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3547/indicacao_812.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3547/indicacao_812.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, urgência na limpeza das ruas Rio Itaúna e Rio Tietê que ficam próximas do Colégio Juvêncio e do Fórum da Justiça do Trabalho, bairro Candeias.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3551/indicacao_816.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3551/indicacao_816.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor  José Marques, Secretário de Serviços Públicos, a reposição de lâmpadas e a roçagem da área da Rotatória do Bairro Campinhos, situada na Avenida Jadiel Matos, no referido Bairro.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3552/indicacao_817.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3552/indicacao_817.pdf</t>
   </si>
   <si>
     <t>Indico a sua excelência o senhor Herzem Gusmão, prefeito municipal, e a sua senhoria o senhor José Marques, secretário de Serviços Públicos, a necessidade de proceder a realização de limpeza na área externa da Horta Comunitária do Bairro Kadija, situada entre as ruas Alcobaça e Lajedinho, no referido bairro.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3553/indicacao_818.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3553/indicacao_818.pdf</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3554/indicacao_819.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3554/indicacao_819.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Marques, Secretário Municipal de Serviços Públicos de Vitória da Conquista, realização de limpeza no bairro Renato Magalhães.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3585/indicacao_826.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3585/indicacao_826.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, urgência na limpeza e roçagem do bairro Miro Cairo</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3589/indicacao_830.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3589/indicacao_830.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a limpeza e retirada do mato na Rua C, Quadra J, Bairro Felícia.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3590/indicacao_831.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3590/indicacao_831.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a limpeza e roçagem na praça situada no Inocoop I, no Bairro Candeias.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3593/indicacao_834.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3593/indicacao_834.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, um mutirão de limpeza no bairro Urbis VI, em nosso município.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3596/indicacao_836.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3596/indicacao_836.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na limpeza e manutenção da Praça Laudionor Brasil,  bairro São Vicente.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3599/indicacao_839.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3599/indicacao_839.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, roçagem e limpeza nas imediações da Escola Municipal Péricles Gusmão Régis, na Avenida Caetité.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>Herminio Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3602/indicacao_842.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3602/indicacao_842.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, a limpeza e manutenção da Associação de Lapidação e Artesanato de Pedras.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3607/indicacao_847.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3607/indicacao_847.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretaria de Serviços Públicos, a limpeza e capina do bairro Petrópolis.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3610/indicacao_850.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3610/indicacao_850.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, a limpeza dos açudes dos Povoados de Cachoeira dos Porcos e Lagoa Formosa 1 (um).</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3615/indicacao_855.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3615/indicacao_855.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos e o senhor Joaquim Ernesto, coordenador de Limpeza Pública, realizar mutirão de limpeza Geral e Roçagem Urgentemente, na Rótula da Avenida Rosa Cruz, Bairro Santa Cecília.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3631/indicacao_870.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3631/indicacao_870.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, secretário de Serviços Públicos, a premente necessidade de proceder com mutirão de limpeza nas ruas do Loteamento Terras do Remanso.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3636/indicacao_873.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3636/indicacao_873.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Marques, Secretário Municipal de Serviços Públicos de Vitória da Conquista, a realização de limpeza na praça Agenor Brito do Santos, no bairro Alto Maron, no fundo do campo Edvaldo Flores nas proximidades da Defensória Pública.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3646/indicacao_876.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3646/indicacao_876.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a roçagem em todos os terrenos baldios no Loteamento Cidade Serrana, bairro Zabelê.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3649/indicacao_879.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3649/indicacao_879.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a limpeza no campo na Lagoa das Bateias.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3664/indicacao_894.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3664/indicacao_894.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques da Silva, Secretário Municipal de Serviços Públicos, limpeza da Praça localizada na rua Colômbia, bairro Vila Jurema.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2111,67 +2111,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2477/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2488/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2489/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2495/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2498/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2502/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2504/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2505/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2518/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2524/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2532/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2534/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2542/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2558/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2560/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2563/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2606/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2612/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2615/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2625/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2627/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2662/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2672/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2679/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2684/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2846/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2848/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2851/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2864/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2875/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2887/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2908/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2921/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2923/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2958/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2962/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2974/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2986/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2988/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2990/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2991/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2993/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3006/indicacao_401.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3009/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3030/indicacao_416.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_427.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3056/indicacao_435.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3063/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3065/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3071/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3074/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3076/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3080/indicacao_456.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3105/indicacao_477.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3136/indicacao_500.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3138/indicacao_502.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3141/indicacao_505.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3142/indicacao_506.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3144/indicacao_508.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3154/indicacao_517.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3155/indicacao_518.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3156/indicacao_519.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_521.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3165/indicacao_522.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3168/indicacao_524.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3169/indicacao_525.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3170/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3193/indicacao_537.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3227/indicacao_565.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3240/indicacao_575.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3245/indicacao_580.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3250/indicacao_585_kANqWPb.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3282/indicacao_608.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3284/indicacao_610.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3285/indicacao_611.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3286/indicacao_612.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3292/indicacao_617.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3294/indicacao_619.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3306/indicacao_626.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3315/indicacao_634.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3319/indicacao_637.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3322/indicacao_640.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3341/indicacao_650.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3342/indicacao_651.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3349/indicacao_658.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3370/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3373/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3377/indicacao_682.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3391/indicacao_693.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3393/indicacao_695.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_701.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3401/indicacao_703.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3402/indicacao_704.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3421/indicacao_713.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3423/indicacao_715.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3424/indicacao_716.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3435/indicacao_726.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3453/indicacao_743.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3456/indicacao_746.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3460/indicacao_747.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3461/indicacao_748.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3502/indicacao_775.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3503/indicacao_776.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3504/indicacao_777.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3505/indicacao_778.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3518/indicacao_785.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3522/indicacao_788.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3523/indicacao_789.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3526/indicacao_792.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3527/indicacao_793.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3529/indicacao_795.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3530/indicacao_796.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3537/indicacao_803.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3539/indicacao_805.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3544/indicacao_809.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3546/indicacao_811.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3547/indicacao_812.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3551/indicacao_816.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3552/indicacao_817.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3553/indicacao_818.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3554/indicacao_819.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3585/indicacao_826.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3589/indicacao_830.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3590/indicacao_831.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3593/indicacao_834.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3596/indicacao_836.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3599/indicacao_839.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3602/indicacao_842.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3607/indicacao_847.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3610/indicacao_850.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3615/indicacao_855.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3631/indicacao_870.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3636/indicacao_873.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3646/indicacao_876.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3649/indicacao_879.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3664/indicacao_894.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2471/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2477/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2488/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2489/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2495/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2498/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2502/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2504/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2505/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2518/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2524/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2532/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2534/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2542/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2558/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2560/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2563/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2606/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2612/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2615/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2625/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2627/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2662/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2672/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2679/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2684/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2846/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2848/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2851/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2864/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2875/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2887/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2908/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2921/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2923/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2958/indicacao_360.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2962/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2974/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2976/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2986/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2988/indicacao_385.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2990/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2991/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2993/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3006/indicacao_401.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3009/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3030/indicacao_416.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3048/indicacao_427.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3056/indicacao_435.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3063/indicacao_440.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3065/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3071/indicacao_447.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3074/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3076/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3080/indicacao_456.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3105/indicacao_477.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3136/indicacao_500.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3138/indicacao_502.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3141/indicacao_505.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3142/indicacao_506.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3144/indicacao_508.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3154/indicacao_517.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3155/indicacao_518.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3156/indicacao_519.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3164/indicacao_521.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3165/indicacao_522.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3168/indicacao_524.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3169/indicacao_525.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3170/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3193/indicacao_537.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3227/indicacao_565.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3240/indicacao_575.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3245/indicacao_580.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3250/indicacao_585_kANqWPb.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3282/indicacao_608.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3284/indicacao_610.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3285/indicacao_611.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3286/indicacao_612.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3292/indicacao_617.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3294/indicacao_619.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3306/indicacao_626.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3315/indicacao_634.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3319/indicacao_637.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3322/indicacao_640.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3341/indicacao_650.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3342/indicacao_651.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3349/indicacao_658.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3370/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3373/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3377/indicacao_682.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3391/indicacao_693.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3393/indicacao_695.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3399/indicacao_701.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3401/indicacao_703.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3402/indicacao_704.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3421/indicacao_713.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3423/indicacao_715.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3424/indicacao_716.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3435/indicacao_726.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3453/indicacao_743.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3456/indicacao_746.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3460/indicacao_747.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3461/indicacao_748.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3502/indicacao_775.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3503/indicacao_776.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3504/indicacao_777.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3505/indicacao_778.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3518/indicacao_785.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3522/indicacao_788.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3523/indicacao_789.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3526/indicacao_792.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3527/indicacao_793.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3529/indicacao_795.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3530/indicacao_796.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3537/indicacao_803.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3539/indicacao_805.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3544/indicacao_809.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3546/indicacao_811.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3547/indicacao_812.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3551/indicacao_816.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3552/indicacao_817.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3553/indicacao_818.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3554/indicacao_819.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3585/indicacao_826.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3589/indicacao_830.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3590/indicacao_831.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3593/indicacao_834.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3596/indicacao_836.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3599/indicacao_839.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3602/indicacao_842.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3607/indicacao_847.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3610/indicacao_850.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3615/indicacao_855.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3631/indicacao_870.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3636/indicacao_873.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3646/indicacao_876.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3649/indicacao_879.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3664/indicacao_894.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>