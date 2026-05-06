--- v0 (2025-12-19)
+++ v1 (2026-05-06)
@@ -54,2215 +54,2215 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2472/indicacao_03.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2472/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Agricultura e Desenvolvimento Rural, Senhor Paulo César de Andrade Oliveira urgência no patrolamento e cascalhamento no Povoado de Maria Clemência.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2473/indicacao_04.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2473/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Rui Costa, Governador da Bahia, ao Senhor Marcus Vinícius Ferreira Bulhões, Diretor-Presidente da Cerb (Companhia de Engenharia Ambiental e Recursos Hídricos da Bahia e ao Senhor Josias Gomes, Deputado Federal, abertura de Poço Tubular no povoado Lagoa do Arroz.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2478/indicacao_06.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2478/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento das estradas do Povoado das Barrocas, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2479/indicacao_07.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2479/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, reparos na iluminação do povoado Racho Alegre.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2481/indicacao_09.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2481/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário de Saúde, reforma do Posto de Saúde do Povoado de Olhos D’ água dos Monteiros, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2490/indicacao_16.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2490/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar  as estradas dos povoados de Maria Clemência, Muritiba, Poço de Aninha, Lagoa Rasa, Lagoa de Jiboia, Batalha, Ribeirão, Lagoa de Arroz, Caldeirão de Leôncio/ Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2502/indicacao_24.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2502/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura, a roçagem, patrolamento e cascalhamento das estradas do Povoado de Queimadas</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2508/indicacao_29_RHVWyiX.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2508/indicacao_29_RHVWyiX.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado a imediata instalação do poços artesianos dos povoados de  Torquato e Baixa da Porteira, já perfurados.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2509/indicacao_30.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2509/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, para que seja providenciado a imediata substituição das lâmpadas no campo de futebol, bem como a fixação dos refletores no mesmo local, do Distrito de São João da Vitória.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2510/indicacao_31_dtxiuew.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2510/indicacao_31_dtxiuew.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado a imediata substituição da bomba e aspiração do poço artesiano localizado no Recanto do Distrito de São João da Vitória.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Osmário Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2512/indicacao_33.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2512/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Secretário José Raimundo Costa Fernandes, Secretaria Municipal de Saúde, a reforma do Posto de Saúde do Povoado de Vereda do Progresso, Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2513/indicacao_34.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2513/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Secretário Esmeraldino Correa, Secretaria Municipal de Educação, a reforma da Escola Municipal Manoel Martins Ferreira no povoado de Abelhas – Zona Rural/ Município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2514/indicacao_35.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2514/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Secretario José Raimundo Costa Fernandes, Secretária Municipal de Saúde, a reforma do Posto de Saúde do Povoado de Matinha Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2516/indicacao_36.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2516/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Secretário José Raimundo Costa Fernandes, Secretaria Municipal de Saúde, a reforma do Posto de Saúde do Povoado de Abelhas, Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2526/indicacao_46_ewysq2n.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2526/indicacao_46_ewysq2n.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal.  a Sua Senhoria o Senhor, Renato Pontual, Diretor da Vivo no Nordeste, A Sua Senhoria o Senhor José Cláudio Moreira Gonçalves, Diretor de Operações (Diretor Estatutário) a instalação do serviço de telefonia móvel, no Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2758/indicacao_221.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2758/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Sra. Irma Lemos, Secretária Municipal de Desenvolvimento Social, a construção de uma lavanderia comunitária no Distrito de Veredinha, Zona Rural de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2759/indicacao_222.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2759/indicacao_222.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria Sra. Tereza Cristina Negreiros, Secretária Municipal de Cultura, Turismo, Esporte e Lazer, o conserto do alambrado e pintura do piso da quadra esportiva do povoado de Cercadinho – Zona Rural/ Vitória da Conquista.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2760/indicacao_223.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2760/indicacao_223.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Sr. Secretario José Raimundo Costa Fernandes, Secretária Municipal de Saúde, a criação de segunda equipe da família no distrito de Veredinha Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2780/indicacao_240.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2780/indicacao_240.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a premente necessidade de proceder com  reposição de lâmpadas na sede do Distrito de José Gonçalves, Povoado de Xavier, Lagoa dos Patos, e Baixa do Cedro..</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2782/indicacao_242.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2782/indicacao_242.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de agricultura e desenvolvimento rural, proceder com patrolamento e cascalhamento na estrada do Povoado da Estiva indo para Volta Grande e Povoado de São Domingos.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2783/indicacao_243.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2783/indicacao_243.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, proceder com patrolamento e cascalhamento no Povoado do Choça, Mira Flores, Vale das Flores, Recanto das Flores, Mira Sol nas principais ruas que dão acesso ao Povoado do Choça e são corredores de ônibus no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2790/indicacao_250.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2790/indicacao_250.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Sr. Secretário José Raimundo Costa Fernandes, Secretária Municipal de Saúde, a construção, implantação e funcionamento de um Posto de Saúde da Família no Povoado da Baixa Seca, Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2826/indicacao_274.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2826/indicacao_274.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana; o patrolamento da Estrada que liga a  Região do Saquinho ao Povoado do Choça e ao Povoado de Volta Grande, Zona Rural desta Cidade.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2832/indicacao_278.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2832/indicacao_278.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, a reposição de lâmpadas do Povoado Lagoa do Boi, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2833/indicacao_279.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2833/indicacao_279.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, a reposição de lâmpadas no Povoado do Iguá.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2834/indicacao_280.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2834/indicacao_280.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada que liga o Distrito de Iguá à Lagoa Formosa I e II, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2842/indicacao_286.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2842/indicacao_286.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Mobilidade Urbana, Senhor  Jackson Youshiura urgência em retornar os pontos de transporte da zona rural para a rua Capitão Ferraz.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2870/indicacao_299.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2870/indicacao_299.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento da estrada que liga o Povoado do Barreiro do Rio Pardo até a divisa com Encruzilhada.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2871/indicacao_300.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2871/indicacao_300.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria e o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, reposição de lâmpadas nas ruas do Povoado de Barreiro do Rio Pardo, Distrito de Inhobim.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2872/indicacao_301.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2872/indicacao_301.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Rui Costa, Governador da Bahia, ao Senhor Marcus Vinícius Ferreira Bulhões, Diretor-Presidente da CERB e ao Senhor Luís Alberto Sellmann, Gerente do Núcleo  Regional de Vitória da Conquista, instalação da Bomba do poço artesiano do Povoado Barreiro do Rio Pardo, Distrito de Inhobim.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2873/indicacao_302.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2873/indicacao_302.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia Santos, Secretário de Educação, instalação de uma cisterna de placas de 25 mil litros para captação e armazenamento de água na Escola Municipal Honorio Francisco Pereira, Povoado Barreiro do Rio Pardo, Distrito de Inhobim.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2878/indicacao_306.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2878/indicacao_306.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de agricultura e desenvolvimento rural, proceder com patrolamento e cascalhamento na estrada que dá acesso ao Povoado de Pé de Galinha a Campo Formoso.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2879/indicacao_307.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2879/indicacao_307.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação, solicito a premente necessidade de proceder com construção de uma área de lazer na Escola Municipal Manoel Martins Ferreira no Povoado de Abelhas.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2894/indicacao_321.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2894/indicacao_321.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e ao senhor Paulo César de Andrade Oliveira  Secretário de Agricultura e Desenvolvimento, Patrolar estrada e encascalhar a estrada do Povoado de São Bernardo.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2895/indicacao_322.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2895/indicacao_322.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor José Marques, Secretário Municipal de serviço Publico, Reposição de lâmpadas para o distrito de Itraipu .</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2896/indicacao_323.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2896/indicacao_323.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento , Patrolamento nas estradas do povoado de Itaipu  “ Distrito José Gonçalves " .</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2897/indicacao_324.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2897/indicacao_324.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento , Patrolar a estrada vicinal que liga ‘ Distrito de Pradoso á Bate pé “</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_334.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_334.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor Esmeraldino Correia Santos, Secretário Municipal de Educação, a ampliação do transporte escolar para atender as crianças da Fazenda Poço de Aninha, zona rural - nesta cidade.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2936/indicacao_350.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2936/indicacao_350.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor Paulo Cesar de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural; o patrolamento e encascalhamento da Estrada da Fazenda Lagoa da Jiboia, Zona Rural de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2962/indicacao_364.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2962/indicacao_364.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  e a Sua Senhoria o Senhor José Marques da Silva, secretário de Serviços públicos, a coleta de lixo, na rua João de Lário e no Povoado de Tesoureiro em Iguá.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2963/indicacao_365.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2963/indicacao_365.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  e a Sua Senhoria o Senhor Paulo César de Oliveira, secretário Municipal de Agricultura, Roçagem, patrolamento e encascalhamento das estradas que dão acesso ao Povoado de Lixa, Matinha, Sossego e Queimadas.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2964/indicacao_366.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2964/indicacao_366.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal  e a Sua Senhoria o Senhor Paulo César de Oliveira, secretário Municipal de Agricultura, Roçagem, patrolamento e encascalhamento da rua do Açúde, Jerônimo Amaral, João de Lário e rua do Cemitério, Distrito de Iguá.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2965/indicacao_367.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2965/indicacao_367.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria, o Senhor Paulo César de Andrade Oliveira  Secretário de Agricultura e Desenvolvimento Rural, operação de carro pipa para abastecimento de água na comunidade de Cortesia – Zona Rural desta cidade.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2970/indicacao_369.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2970/indicacao_369.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e ao senhor Paulo César de Andrade Oliveira  Secretário de Agricultura e Desenvolvimento, Patrolamento e encascalhamento da estrada vicinal e povoados : Bate Pé, Cachoeira das Araras, Boa Vista ,Jurema ,Ribeirão, Pai Amaro, Olhos D'Água dos Monteiros , Salobro ,Poço do Abílio , Poço do Gato ,, Farinha Molhada I e II , Santa Rita, São Matheus , Cavalo Morto ,Região os Viana, Poço Comprido  I e II , Laranjeiras, Forquilha , Lagoa de Estevão,Lagoa João Moraes , Olhos D'Água da Serra , Amargoso, Lagoinha ,Braga , Mamão , Gameleira,Roçadinho , Matinha ,Lagoa Formosa ,Campo Formoso , São Joaquim I , Pai Amaro , Pau- Ferro I e II,Lagoa de Cassiano,Cachoeira dos Poços .</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2972/indicacao_371.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2972/indicacao_371.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e o Secretário Cultura, Turismo, Esporte e Lazer o Senhor Adriano Gama, urgência com iluminação e implantação de alambrado no Campo de Futebol “Raízes do Sertão” no Povoado de Riacho de Teófilo.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2973/indicacao_372.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2973/indicacao_372.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural,  urgência no patrolamento e cascalhamento das estradas de Muritiba, Poço de Aninha e Manoel Antônio</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2982/indicacao_379.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2982/indicacao_379.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural e Sua Senhoria Senhor Esmeraldino Correia, Secretário de Educação, a pintura do muro da Escola Municipal Erathosthenes Menezes, no Distrito de Iguá zona rural de nosso município.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2983/indicacao_380.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2983/indicacao_380.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação, a construção de um muro na quadra poliesportiva da Escola Municipal do Povoado de Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2984/indicacao_381.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2984/indicacao_381.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação, a instalação de Cerca Elétrica no muro da Escola Municipal Erasthosthenes, Povoado do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2985/indicacao_382.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2985/indicacao_382.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Juazeiro.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretária de Saúde, a Sua Senhoria o Senhor José Paulo César de Andrade Oliveira, secretário de Agricultura, Em reforço a Indicação Nº 389/2018, solicito a premente necessidade de proceder com limpeza geral, reforma e construção de muro do Posto de Saúde no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3014/indicacao_407.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3014/indicacao_407.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, para implantação de quebra-molas, bem como instalação de placas de sinalização no Povoado de Periperi.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3015/indicacao_408.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3015/indicacao_408.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de infraestrutura Urbana, para que seja providenciada a construção de uma praça para o Povoado de Corta Lote.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3018/indicacao_409.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3018/indicacao_409.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, que analise a possibilidade do ''não'' fechamento das turmas do fundamental II e EJA da Escola Padre Izidoro, no Povoado da Estiva, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3022/indicacao_410.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3022/indicacao_410.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Sr. Secretário José Raimundo Costa Fernandes, Secretaria Municipal de Saúde, a construção, implantação e funcionamento de um Posto de Saúde da Família no Povoado de Beira do Rio, Zona Rural/Vitória da Conquista BA.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3025/indicacao_412.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3025/indicacao_412.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Lagoa Formosa I e II.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_419.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_419.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bruno Borges Epitácio, Gerente Regional da Coelba, proceder com a instalação de Postes com Iluminação e rede Baixa em Lagoa Formosa, povoado de Rancho Alegre.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_420.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_420.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bruno Borges Epitácio, Gerente Regional da Coelba, proceder com a instalação de Postes com Iluminação e rede Baixa no PeriPeri, povoado de Rancho Alegre.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3053/indicacao_432.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3053/indicacao_432.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, em reforço as indicações Nº 16/2016,1264/2017, solicito a premente necessidade de proceder com pavimentação asfáltica da BR 116 ao Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3054/indicacao_433.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3054/indicacao_433.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretária de Saúde, a Sua Senhoria o Senhor José Paulo César de Andrade Oliveira, secretário de Agricultura, Em reforço a Indicação Nº 103/2017, solicito a premente necessidade de proceder com reforma e ampliação do Posto de Saúde no Povoado de Abelhas.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor Esmeraldino Correia Santos, Secretário Municipal de Educação, a normalidade do transporte que leva os professores de Conquista para o Distrito de Bate-pé, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3058/indicacao_437.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3058/indicacao_437.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal  e a Sua Senhoria o Senhor Paulo César de Oliveira, secretário Municipal de Agricultura, patrolamento nas estradas do Povoado de Jeribá.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3064/indicacao_441.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3064/indicacao_441.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Herzem Gusmão e ao Senhor José Raimundo Costa Fernandes, secretário de saúde urgencia na reabertura dos postos de saúde dos povoados de Oiteiro e Lagoa de Maria Clemência.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3067/indicacao_444.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3067/indicacao_444.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Herzem Gusmão e ao Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural urgencia no envio de técnicos agrículas para os povoados de Oiteiro, Lagoa de Maria Clemência e Riacho de Téofilo.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3072/indicacao_448.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3072/indicacao_448.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado com urgência a perfuração e instalação de um poço artesiano no povoado de Corta Lote</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3073/indicacao_449.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3073/indicacao_449.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, para que seja providenciado a imediata reforma da Escola Municipal Padre Luís Soares Palmeira do Povoado de  Colta Lote.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3074/indicacao_450.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3074/indicacao_450.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o aprimoramento da coleta de lixo do Povoado de Juazeiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3075/indicacao_451.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3075/indicacao_451.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Barrocas.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3076/indicacao_452.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3076/indicacao_452.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Maques, Secretário de Serviços Públicos, a limpeza e marcação dos túmulos na área onde funciona o Cemitério no Povoado de Juazeiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3077/indicacao_453.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3077/indicacao_453.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário de Saúde, a mudança do local de atendimento básico odontológico do povoado de Lagoa Formosa II para a unidade de saúde do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3078/indicacao_454.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3078/indicacao_454.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor  José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, a Reforma do Mercado Municipal de Bate- Pé, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3085/indicacao_459.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3085/indicacao_459.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana,a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento Rural, a premente necessidades de proceder com patrolamento e cascalhamento na Rua B, Loteamento Portela (Rua de D. Nana),nas Malvinas do Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3088/indicacao_462.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3088/indicacao_462.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a premente necessidade de proceder com extensão de rede de água, para atender 40(quarenta famílias), na Rua C, (rua do cemitério, que dá acesso do Povoado do Choça) no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3101/indicacao_473.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3101/indicacao_473.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal indica ao Senhor Prefeito Herzem Gusmão e ao Secretário Municipal de Educação o Sr. Esmeraldino Correia a permanência do Sr. Diretor Fernando Rocha Prado como Diretor da Escola Municipal Rui Barbosa, no Distrito de Cercadinho</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3112/indicacao_481.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3112/indicacao_481.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Herzem Gusmão, Prefeito, e a Sua Senhoria a Senhora Luzia Lúcia, secretária municipal de meio ambiente, a tomada de providências no tocante a recuperação e revitalização paisagística, da praça do Distrito de Inhobim.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3113/indicacao_482.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3113/indicacao_482.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, a construção de uma Biblioteca no Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3114/indicacao_483.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3114/indicacao_483.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de  Agricultura e Desenvolvimento Rural, encascalhar, patrolar e compactar a estrada vicinal do Povoado de Itaipu, também a rua Miguelzinho Gonçalves .</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_484.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_484.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca de 20  lâmpadas que estão queimadas no Povoado de Pau Ferro I E II, no Distrito de Bate-pé/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_485.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_485.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, colocar lâmpadas nos novos postes que foram colocados no Povoado das Barrocas e fazer revisão nos demais algumas lâmpadas não estão acendendo/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Márcia Viviane</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3122/indicacao_487.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3122/indicacao_487.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura Urbana, o patrolamento e cascalhamento da estrada que dá acesso ao Povoado de Lagoa de Justino.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3123/indicacao_488.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3123/indicacao_488.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário Municipal de Saúde, o preenchimento da vaga de auxiliar de serviços gerais, para a Unidade de Saúde da Família da Nova Cidade</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3125/indicacao_490.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3125/indicacao_490.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a sugestão para criação de uma Ouvidoria da Zona Rual, para atender de forma eficiente e celere as demandas dessa região, em nosso município.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3127/indicacao_492.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3127/indicacao_492.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Senhor Fábio Paes Silva,  Coordenador de Iluminação Pública, a reposição de lâmpadas do Povoado de Barrocas, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3130/indicacao_494.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3130/indicacao_494.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, complementação do patrolamento e cascalhamento da estrada principal para o Povoado da Boa Sorte II, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3147/construcao_de_quadra_povoado_de_abelhas.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3147/construcao_de_quadra_povoado_de_abelhas.odt</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a Sua Senhoria o Senhor Adriano Gama, Secretário de Esporte, Cultura, Turismo e Lazer, a premente necessidade da construção de uma quadra poliesportiva, no Povoado de Abelhas.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3148/indicacao_511.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3148/indicacao_511.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a Sua Senhoria o Senhor José Marques_x000D_
 Secretário de Serviços Públicos, a premente necessidade de proceder com reposição de lâmpadas no Distrito de José Gonçalves, principalmente na Rua da Liberdade.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3171/indicacao_527.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3171/indicacao_527.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário Municipal de Saúde, a  ampliação do atendimento médico dos Povoados de _x000D_
 Salitre e Cortesia, Região de Cercadinho, Zona rural de Vitória da Conquista</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3184/indicacao_531.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3184/indicacao_531.pdf</t>
   </si>
   <si>
     <t>Indico a Vossas Excelências, o Major Wellington Cirilo Costa, Comandante da 92ª CIPM e Cap PM André Máximo Braga Horácio Sub Comandante da 92ª CIPM, a intensificação da Ronda Escolar da Polícia Militar no Colégio Anísio Teixeira, Distrito do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3190/indicacao_535.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3190/indicacao_535.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado com urgência a instalação do reservatório para abastecimento de água dos moradores do Povoado do Corta Lote.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3191/indicacao_536.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3191/indicacao_536.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado com urgência a implantação de uma rede de abastecimento com a tubulação padrão, para o povoado do Novo Oriente, bem como, a instalação de um reservatório, a água que abastecerá esse povoado será proveniente do povoado do Corta Lote.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3204/indicacao_546.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3204/indicacao_546.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Esmeraldino Correia Secretário de Educação, solicitar reforma da Escola Jorge Amado Povoado de Oiteiro, Distrito Sede / Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3205/indicacao_547.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3205/indicacao_547.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, realizar a troca de 10 braços de  lâmpadas no Povoado de Pau Ferro I E II, no Distrito de Bate-pé/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3206/indicacao_548.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3206/indicacao_548.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Esmeraldino Correia Secretário de Educação, solicitar reforma da Escola do Povoado de Lagoa de Arroz, Distrito Sede / Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3207/indicacao_549.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3207/indicacao_549.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, quando estiver patrolando a estrada no Povoado Poço de Aninha, patrolar o campo society do Povoado// Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3210/indicacao_552.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3210/indicacao_552.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, a implantação de uma Biblioteca Municipal, na área  da antiga Rodoviaria do  Distrito de Inhobim.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3224/indicacao_564.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3224/indicacao_564.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria O Senhor  José Raimundo Costa Fernandes, Secretário Municipal de Saúde, a Construção de uma USF no Povoado de Salitre, para atender os povoados de Salitre, Cortesia e Campo Grande. Na Região do Cercadinho, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_566.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_566.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia Secretário Municipal de Educação, a construção de uma  Creche no Distrito de Inhobim.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3231/indicacao_568.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3231/indicacao_568.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, a construção de um muro entre o cemitério e o lixão no Povoado de Juazeiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3234/indicacao_571.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3234/indicacao_571.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, a construção de uma  Creche no Distrito de Pradoso.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3239/indicacao_574.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3239/indicacao_574.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Jackson Apolinário Yoshiura Secretário de Infraestrutura e Mobilidade Urbana, proceder com a pavimentação asfáltica da rua Boa Vista na saída de Bate-pé, Povoado de Bate-pé/Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3242/indicacao_577.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3242/indicacao_577.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento da estrada que liga a região da fazenda Angico até o Distrito de Cercadinho.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3244/indicacao_579.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3244/indicacao_579.pdf</t>
   </si>
   <si>
     <t>Indico o Senhor Joselito Pires Gerente de atendimento da Embasa, a implantação de água encanada no Povoado de Cachoeiras das Araras.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3250/indicacao_585_kANqWPb.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3250/indicacao_585_kANqWPb.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento rural, a premente necessidade de proceder com roçagem nas laterais das estradas que ligam o Povoado de Vereda ao Povoado de Itapirema e do Povoado de Cabeceira ao Povoado de Itapirema.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3251/indicacao_586.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3251/indicacao_586.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, a premente necessidade de proceder com patrolamento em todas as ruas do Povoado de Caiçara.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3252/indicacao_587.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3252/indicacao_587.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretária de Saúde, a premente necessidade de proceder com a normalidade no atendimento do Posto de Saúde do Povoado de Caiçara.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3253/indicacao_588.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3253/indicacao_588.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor _x000D_
 Esmeraldino Correia, Secretário de Educação, solicito a premente necessidade de proceder com reforma geral da Escola Miguel Cândido Gonçalves no Povoado de Caiçara.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3267/indicacao_593.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3267/indicacao_593.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura, a roçagem, patrolamento e cascalhamento da estrada do Povoado Barrocas.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3272/indicacao_598.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3272/indicacao_598.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, o patrolamento e encascalhamento das Vias do Povoado da Baixa do Arroz, Distrito do Pradoso.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3277/campeonato_rural.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3277/campeonato_rural.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Pereira, e a Sua Senhoria o Senhor Adriano Gama, Secretário de Cultura, Turismo, Esporte e Lazer, a realização das finais dos campeonatos da zona rural nos povoados onde os times finalistas mandam suas partidas.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3288/indicacao_614.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3288/indicacao_614.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Fernandes, Secretário de Saúde, a reforma de  um posto de saúde no Povoado de laranjeiras</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_621.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_621.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria e o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, reposição de lâmpadas nas ruas do bairro Novo e na rua do Arião na sede do Distrito de Inhobim.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3308/indicacao_628.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3308/indicacao_628.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, secretário de Serviços Públicos, a premente necessidade de proceder com melhoramento na iluminação pública no Povoado de Vereda Grande.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3309/indicacao_629.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3309/indicacao_629.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, proceder com a continuidade da extensão de rede de água no Povoado de Vereda Grande.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3319/indicacao_637.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3319/indicacao_637.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, realizar a limpeza de várias pequenas aguadas do Distrito de Bate-pé/ Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3321/indicacao_639.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3321/indicacao_639.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Marques Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca de lâmpadas no Povoado de Bate-pé/ Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3334/indicacao_645.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3334/indicacao_645.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência O Senhor Herzem Gusmão, Prefeito Municipal, E A José Fernandes , Secretário Municipal De Saúde, a disponibilização de carro fumacê para borrificação no distrito de Inhobim .</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3335/indicacao_646.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3335/indicacao_646.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, reforçar o abastecimento de água da região de Bate-pé/Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3343/indicacao_652.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3343/indicacao_652.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário de Mobilidade Urbana, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira secretário de Agricultura e Desenvolvimento Rural, a premente necessidade de proceder com pavimentação asfáltica nas Miguel Cortes e Nossa Senhora da Conceição, ambas na sede do Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_653.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_653.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, a premente necessidade de proceder com uma avaliação em área de preservação ambiental no Povoado de Itapirema.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3345/indicacao_654.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3345/indicacao_654.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento cascalhamento da estrada próxima ao Povoado Ribeirão até o Povoado de Salobro.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3346/patrolamento__estradas_de_bate-pe_.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3346/patrolamento__estradas_de_bate-pe_.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento cascalhamento da estrada que liga o Distrito de Pradoso ao  Distrito de Bate Pé.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3361/indicacao_669.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3361/indicacao_669.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, para que seja providenciado com urgência a construção de uma creche no Povoado de Periperi.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_670.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_670.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado com urgência a finalização da obra de construção da casa de farinha do povoado de Corta Lote.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3365/indicacao_671.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3365/indicacao_671.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural,  pavimentação asfáltica da  Rua  Principal que liga Pradoso a Bate-pé.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_672.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_672.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, a construção de uma Creche no Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3368/indicacao_674.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3368/indicacao_674.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César, Secretário de  Agricultura, a pavimentação asfáltica  na  rua  das Pedrinhas, Distrito de  Bate-Pé.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3375/indicacao_680.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3375/indicacao_680.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, para que seja providenciado a imediata reposição das lâmpadas nos Povoados do Baixão, Malhada e região</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3376/indicacao_681.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3376/indicacao_681.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Raimundo Costa Fernandes (Juka), Secretário Municipal de Saúde, para que seja providenciado com urgência a reativação do posta de saúde, com atendimento medico e demais profissionais de saúde no Povoado de Malhada.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_685.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_685.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Marcus Vinicius Ferreira Bulhões, Diretor Presidente da CERB, a extensão do sistema de abastecimento de água, no povoado de Rancho Alegre, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao_686.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao_686.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Marcus Vinicius Ferreira Bulhões, Diretor Presidente da CERB, a perfuração de poços artesianos e extensão do sistema de abastecimento de água, no povoado de Cachoeira dos Porcos, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3384/indicacao_688.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3384/indicacao_688.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Marcus Vinicius Ferreira Bulhões, Diretor Presidente da CERB, a perfuração de poços artesianos e extensão do sistema de abastecimento de água, no povoado de São Domingos, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3385/indicacao_689.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3385/indicacao_689.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Marcus Vinicius Ferreira Bulhões, Diretor Presidente da CERB, a perfuração de poços artesianos e extensão do sistema de abastecimento de água, no povoado de Lagoa Formosa I, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_694.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_694.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, construção de sanitários públicos na feira do Distrito de Bate Pé.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3403/indicacao_705.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3403/indicacao_705.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento rural, a premente necessidade de proceder com patrolamento e cascalhamento em todas as estradas que dão acesso ao Povoado de Itaipu.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3404/indicacao_706.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3404/indicacao_706.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento rural, a premente necessidade de proceder com patrolamento e cascalhamento na Rua Lagoa da Pedra, sede do Distrito de José Gonçalves</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, solicito a premente necessidade de proceder com a coleta de lixo na Rua Lagoa da Pedra, sede do Distrito de José Gonçalves, para atender aproximadamente 30(trinta famílias).</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3411/indicacao_710.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3411/indicacao_710.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário de Saúde, o retorno no atendimento médico do Posto de Saúde do Povoado do Iguá.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3425/indicacao_717.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3425/indicacao_717.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Marcus Vinicius Ferreira Bulhões, Diretor Presidente da CERB, a perfuração de poços artesianos e extensão do sistema de abastecimento de água, no povoado de Furadinho, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3426/indicacao_718.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3426/indicacao_718.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Marcus Vinicius Ferreira Bulhões, Diretor Presidente da CERB, a perfuração de poços artesianos e extensão do sistema de abastecimento de água, no povoado de Vila Dias, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3427/indicacao_719.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3427/indicacao_719.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Marcus Vinicius Ferreira Bulhões, Diretor Presidente da CERB, a perfuração de poços artesianos e extensão do sistema de abastecimento de água, no povoado de São Joaquim de Paulo, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3428/indicacao_720.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3428/indicacao_720.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Marcus Vinicius Ferreira Bulhões, Diretor Presidente da CERB, a perfuração de poços artesianos e extensão do sistema de abastecimento de água, no povoado de Olhos D'Água dos Monteiros, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3443/indicacao_734.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3443/indicacao_734.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor  José Marques, Secretário de Serviços Públicos, a reposição de lâmpadas na Estrada Principal do Povoado de Gameleira, que liga os Distritos de Pradoso a Bate-pé, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3447/indicacao_738.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3447/indicacao_738.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com a instalação de Braços Iluminados, na Rua Rancho Alegre, Povoado Rancho Alegre.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3449/indicacao_740.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3449/indicacao_740.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, proceder com o Patrolamento e Cascalhamento da estrada que liga o Loteamento Primavera ao Povoado do Choça.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3451/indicacao_741.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3451/indicacao_741.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Cachoeira dos Porcos.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3454/indicacao_744.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3454/indicacao_744.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, instalar o transformador do posto artesiano no Povoado de Gameleira, o mesmo está sem funcionar devido a falta do transformador, Distrito de Bate-pé/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3455/indicacao_745.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3455/indicacao_745.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Marques Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca   lâmpadas que estão queimadas no Povoado de Gameleira e Povoado de São Joaquim, no Distrito de Bate-pé/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3463/indicacao_749.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3463/indicacao_749.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação, doação de um terreno no distrito de Bate Pé ao Governo do Estado, para a construção da Escola do Ensino Médio</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3464/indicacao_750.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3464/indicacao_750.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria e o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, instalação de doze (12) braços com lâmpadas na Praça Rosalvo Rodrigues (em frente ao campo de futebol), até a Igreja Pentecostal Tanque de Siloé, no Distrito de Dantilândia.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3466/indicacao_752.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3466/indicacao_752.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Rui Costa, Governador da Bahia e a sua Senhoria o Senhor Jerônimo Rodrigues, Secretário de Educação do Estado da Bahia, construção da Escola do Ensino Médio, no distrito de Bate Pé, município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3472/indicacao_757.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3472/indicacao_757.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Serviços Públicos de Vitória da Conquista, a Reforma do posto de saúde localizado na região Limeira, Zona Rural.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3485/indicacao_766.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3485/indicacao_766.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, recuperar a estrada que vai de José Gonçalves ao Povoado de Boa Sorte/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3486/indicacao_767.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3486/indicacao_767.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Jackson Apolinário Yoshiura Secretário de Infraestrutura e Mobilidade Urbana, proceder com a pavimentação asfáltica da rua Miguel Keler na saída de José Gonçalves para ao Povoado de Ursa/Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3494/indicacao_770.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3494/indicacao_770.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado com urgência a implantação de rede de saneamento básico do povoado de Periperi.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3509/indicacao_781.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3509/indicacao_781.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a Sua Senhoria o Senhor José Marques_x000D_
 Secretário de Serviços Públicos, a premente necessidade de proceder com reposição de lâmpadas no Povoado de Vereda Grande.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3517/indicacao_784.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3517/indicacao_784.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar  as estradas dos povoados de Maria Clemência, Muritiba, Poço de Aninha, Lagoa Rasa, Lagoa de Jiboia, Batalha, Ribeirão, Lagoa de Arroz, Caldeirão de Leôncio/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3534/800-2019construcao_de_uma_feira_coberta.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3534/800-2019construcao_de_uma_feira_coberta.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a construção de uma Feira Coberta  no Distrito de José Gonçalves</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3543/indicacao_808.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3543/indicacao_808.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento rural, a premente necessidade de proceder com patrolamento e cascalhamento, na estrada que liga O Distrito de  José Gonçalves ao Povoado de Itapirema.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3549/indicacao_814.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3549/indicacao_814.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira Secretaria de Agricultura, patrolamento e cascalhamento da estrada do Olho d'Água dos Monteiros próximo ao bate Pé.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3550/indicacao_815.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3550/indicacao_815.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Raimundo Costa, Secretaria de Saúde, a reforma do posto de saúde do Olho D'Água  dos Monteiros região  de Bate Pé.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3556/indicacao_821.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3556/indicacao_821.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, Herzem Gusmão, Prefeito Municipal, Sua Senhoria Secretário de Agricultura e Desenvolvimento Rural,  Paulo César de Andrade Oliveira, o Diretor da Embasa, o Senhor Joselito Pires de Lima, a extensão da rede de água para o Povoado de Cachoeira dos Porcos, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3558/indicacao_823.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3558/indicacao_823.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Rancho Alegre, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3559/indicacao_824.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3559/indicacao_824.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Marques Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca de 15   lâmpadas que estão queimadas no Povoado de Rancho Alegre,Distrito de Iguá/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3560/indicacao_825.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3560/indicacao_825.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade, Secretário de Agricultura e Desenvolvimento Rural, patrolar o campo(no local onde ficava o cascalho), no Povoado de Mamão/Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3594/indicacao_835.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3594/indicacao_835.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Secretário Municipal de Mobilidade Urbana, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a instalação de placas de sinalização de trânsito no povoado Lagoa do Boi, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3604/indicacao_844.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3604/indicacao_844.pdf</t>
   </si>
   <si>
     <t>Indico A Sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor Gilmar Ferraz, Secretário De Agricultura, que seja realizado o patrolamento e cascalhamento das estradas das localidades de que liga o Quilombo de Furadinho a Comunidade de Campo Formoso, Distrito de iguá.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3606/indicacao_846.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3606/indicacao_846.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Gilmar Ferraz Secretaria de Agricultura, o patrolamento e cascalhamento  da estrada Olho d'Água dos Monteiros, Farinha Molhada,1e2, lagoa de João Moraes, Chapada Velha, São Mateus, até a Boa Vista.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3610/indicacao_850.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3610/indicacao_850.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, a limpeza dos açudes dos Povoados de Cachoeira dos Porcos e Lagoa Formosa 1 (um).</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3611/indicacao_851.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3611/indicacao_851.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, o patrolamento e encascalhamento das Vias do Povoado de Caiçara e Tigre.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3612/indicacao_852.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3612/indicacao_852.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, o patrolamento das estradas dos Povoados de Barrocas, São Joaquim e Periquito.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3620/indicacao_860.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3620/indicacao_860.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário Municipal de Saúde, o fornecimento de um médico para atender o Distrito de Bate-pé, Zona Rural desta Cidade.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3621/indicacao_861.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3621/indicacao_861.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. José Raimundo Costa Fernandes, Secretário de Saúde, a reforma do Posto de Saúde no Povoado de Olhos D'Água dos Monteiros, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3626/indicacao_865.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3626/indicacao_865.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Jackson Apolinário, Secretário de Mobilidade Urbana, proceder com a instalação de placas sinalização em frente à escola Idália Torres situada na Rua da Conquista, Povoado Simão.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3632/indicacao_871.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3632/indicacao_871.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Gilmar Ferraz, secretário de Agricultura e Desenvolvimento Rural,atender uma solicitação feita pela direção do Colégio Estadual do Campo de Educação Integral de José Gonçalves, no Distrito de José Gonçalves, para proceder com  patrolamento do pátio da referida escola.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3633/indicacao_872.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3633/indicacao_872.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José Marques secretário de Serviços Públicos, em reforço a indicação Nº 1783/2019, a premente necessidade de proceder com ampliação no Cemitério do Povoado de Caiçara.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3651/indicacao_881.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3651/indicacao_881.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Lagoa Formosa II, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3653/indicacao_70_2019_-_cascalhamento_e_patrolament_Qn0SePc.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3653/indicacao_70_2019_-_cascalhamento_e_patrolament_Qn0SePc.doc</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento no povoado de São Sebastião, zona rural de nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2569,67 +2569,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2472/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2473/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2478/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2479/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2481/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2490/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2502/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2508/indicacao_29_RHVWyiX.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2509/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2510/indicacao_31_dtxiuew.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2512/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2513/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2514/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2516/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2526/indicacao_46_ewysq2n.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2758/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2759/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2760/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2780/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2782/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2783/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2790/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2826/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2832/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2833/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2834/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2842/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2870/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2871/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2872/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2873/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2878/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2879/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2894/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2895/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2896/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2897/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2936/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2962/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2963/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2964/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2965/indicacao_367.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2970/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2972/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2973/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2982/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2983/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2984/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2985/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3014/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3015/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3018/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3022/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3025/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_420.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3053/indicacao_432.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3054/indicacao_433.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3058/indicacao_437.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3064/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3067/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3072/indicacao_448.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3073/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3074/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3075/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3076/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3077/indicacao_453.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3078/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3085/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3088/indicacao_462.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3101/indicacao_473.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3112/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3113/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3114/indicacao_483.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3122/indicacao_487.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3123/indicacao_488.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3125/indicacao_490.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3127/indicacao_492.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3130/indicacao_494.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3147/construcao_de_quadra_povoado_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3148/indicacao_511.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3171/indicacao_527.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3184/indicacao_531.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3190/indicacao_535.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3191/indicacao_536.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3204/indicacao_546.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3205/indicacao_547.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3206/indicacao_548.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3207/indicacao_549.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3210/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3224/indicacao_564.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_566.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3231/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3234/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3239/indicacao_574.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3242/indicacao_577.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3244/indicacao_579.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3250/indicacao_585_kANqWPb.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3251/indicacao_586.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3252/indicacao_587.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3253/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3267/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3272/indicacao_598.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3277/campeonato_rural.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3288/indicacao_614.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_621.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3308/indicacao_628.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3309/indicacao_629.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3319/indicacao_637.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3321/indicacao_639.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3334/indicacao_645.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3335/indicacao_646.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3343/indicacao_652.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_653.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3345/indicacao_654.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3346/patrolamento__estradas_de_bate-pe_.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3361/indicacao_669.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_670.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3365/indicacao_671.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_672.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3368/indicacao_674.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3375/indicacao_680.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3376/indicacao_681.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_685.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao_686.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3384/indicacao_688.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3385/indicacao_689.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_694.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3403/indicacao_705.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3404/indicacao_706.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3411/indicacao_710.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3425/indicacao_717.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3426/indicacao_718.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3427/indicacao_719.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3428/indicacao_720.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3443/indicacao_734.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3447/indicacao_738.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3449/indicacao_740.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3451/indicacao_741.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3454/indicacao_744.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3455/indicacao_745.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3463/indicacao_749.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3464/indicacao_750.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3466/indicacao_752.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3472/indicacao_757.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3485/indicacao_766.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3486/indicacao_767.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3494/indicacao_770.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3509/indicacao_781.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3517/indicacao_784.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3534/800-2019construcao_de_uma_feira_coberta.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3543/indicacao_808.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3549/indicacao_814.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3550/indicacao_815.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3556/indicacao_821.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3558/indicacao_823.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3559/indicacao_824.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3560/indicacao_825.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3594/indicacao_835.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3604/indicacao_844.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3606/indicacao_846.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3610/indicacao_850.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3611/indicacao_851.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3612/indicacao_852.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3620/indicacao_860.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3621/indicacao_861.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3626/indicacao_865.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3632/indicacao_871.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3633/indicacao_872.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3651/indicacao_881.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3653/indicacao_70_2019_-_cascalhamento_e_patrolament_Qn0SePc.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2472/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2473/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2478/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2479/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2481/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2490/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2502/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2508/indicacao_29_RHVWyiX.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2509/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2510/indicacao_31_dtxiuew.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2512/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2513/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2514/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2516/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2526/indicacao_46_ewysq2n.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2758/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2759/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2760/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2780/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2782/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2783/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2790/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2826/indicacao_274.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2832/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2833/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2834/indicacao_280.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2842/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2870/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2871/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2872/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2873/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2878/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2879/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2894/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2895/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2896/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2897/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2936/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2962/indicacao_364.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2963/indicacao_365.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2964/indicacao_366.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2965/indicacao_367.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2970/indicacao_369.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2972/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2973/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2982/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2983/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2984/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2985/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2996/indicacao_393.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3014/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3015/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3018/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3022/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3025/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_420.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3053/indicacao_432.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3054/indicacao_433.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3058/indicacao_437.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3064/indicacao_441.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3067/indicacao_444.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3072/indicacao_448.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3073/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3074/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3075/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3076/indicacao_452.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3077/indicacao_453.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3078/indicacao_454.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3085/indicacao_459.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3088/indicacao_462.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3101/indicacao_473.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3112/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3113/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3114/indicacao_483.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3122/indicacao_487.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3123/indicacao_488.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3125/indicacao_490.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3127/indicacao_492.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3130/indicacao_494.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3147/construcao_de_quadra_povoado_de_abelhas.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3148/indicacao_511.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3171/indicacao_527.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3184/indicacao_531.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3190/indicacao_535.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3191/indicacao_536.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3204/indicacao_546.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3205/indicacao_547.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3206/indicacao_548.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3207/indicacao_549.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3210/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3224/indicacao_564.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_566.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3231/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3234/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3239/indicacao_574.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3242/indicacao_577.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3244/indicacao_579.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3250/indicacao_585_kANqWPb.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3251/indicacao_586.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3252/indicacao_587.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3253/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3267/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3272/indicacao_598.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3277/campeonato_rural.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3288/indicacao_614.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_621.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3308/indicacao_628.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3309/indicacao_629.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3319/indicacao_637.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3321/indicacao_639.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3334/indicacao_645.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3335/indicacao_646.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3343/indicacao_652.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3344/indicacao_653.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3345/indicacao_654.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3346/patrolamento__estradas_de_bate-pe_.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3361/indicacao_669.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3362/indicacao_670.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3365/indicacao_671.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_672.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3368/indicacao_674.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3375/indicacao_680.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3376/indicacao_681.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3381/indicacao_685.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3382/indicacao_686.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3384/indicacao_688.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3385/indicacao_689.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3392/indicacao_694.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3403/indicacao_705.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3404/indicacao_706.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3405/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3411/indicacao_710.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3425/indicacao_717.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3426/indicacao_718.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3427/indicacao_719.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3428/indicacao_720.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3443/indicacao_734.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3447/indicacao_738.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3449/indicacao_740.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3451/indicacao_741.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3454/indicacao_744.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3455/indicacao_745.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3463/indicacao_749.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3464/indicacao_750.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3466/indicacao_752.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3472/indicacao_757.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3485/indicacao_766.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3486/indicacao_767.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3494/indicacao_770.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3509/indicacao_781.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3517/indicacao_784.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3534/800-2019construcao_de_uma_feira_coberta.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3543/indicacao_808.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3549/indicacao_814.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3550/indicacao_815.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3556/indicacao_821.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3558/indicacao_823.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3559/indicacao_824.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3560/indicacao_825.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3594/indicacao_835.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3604/indicacao_844.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3606/indicacao_846.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3610/indicacao_850.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3611/indicacao_851.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3612/indicacao_852.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3620/indicacao_860.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3621/indicacao_861.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3626/indicacao_865.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3632/indicacao_871.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3633/indicacao_872.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3651/indicacao_881.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3653/indicacao_70_2019_-_cascalhamento_e_patrolament_Qn0SePc.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>