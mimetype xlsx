--- v0 (2025-12-21)
+++ v1 (2026-05-06)
@@ -54,1311 +54,1311 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2470/indicacao_01.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2470/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência na manutenção da iluminação pública no caminho 06 da Urbis II, bairro Bateias.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2479/indicacao_07.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2479/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, reparos na iluminação do povoado Racho Alegre.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2483/indicacao_10.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2483/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor  José Marques, Secretário de Serviços Públicos, a reposição de lâmpadas no Assentamento Lagoa e Caldeirão, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2487/indicacao_13_bk4iZ4S.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2487/indicacao_13_bk4iZ4S.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca de lâmpadas nos Bairros Bruno Bacelar e Nenzinha Santos/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2503/indicacao_25.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2503/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Rua R bairro Felícia ( fundo do hospital de base).</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2509/indicacao_30.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2509/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, para que seja providenciado a imediata substituição das lâmpadas no campo de futebol, bem como a fixação dos refletores no mesmo local, do Distrito de São João da Vitória.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2546/indicacao_57.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2546/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência na manutenção da iluminação pública nas ruas principais da Urbis 2.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2559/indicacao_66.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2559/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com a troca de lâmpadas na Rua Sete de Setembro, bairro Centro.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2575/indicacao_80.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2575/indicacao_80.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Rua Planalto, bairro Kadija.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2591/indicacao_91.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2591/indicacao_91.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, para que seja providenciado a imediata reposição das lâmpadas na quadra de esportes de São João da Vitória.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2601/indicacao_11_2019_-_reposicao_de_lampadas_urbis_vi.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2601/indicacao_11_2019_-_reposicao_de_lampadas_urbis_vi.docx</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e  Coordenador de Iluminação Pública, a reposição de lâmpadas do bairro Urbis VI.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2614/indicacao_109.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2614/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques secretaria de Serviços Públicos,, a implantação de duas torres com luminária na praça da Urbis1 jardim1,2 bairro Candeias</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2618/indicacao_113.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2618/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques secretário de Serviços Públicos, a Sua Senhoria a Senhoria Teresa Cristina Negreiros Teixeira da Rocha, a premente necessidade de proceder com reposição de lâmpadas nos refletores  da quadra poliesportiva no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2620/indicacao_115.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2620/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal.  a Sua Senhoria o Senhor Bruno Borges, gerente regional da Coelba, a premente necessidade de proceder com substituição de 10(dez)postes no Povoado de São Sebastião, Rua principal, sentido a Barra do Choça.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2628/indicacao_123.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2628/indicacao_123.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, reposição de braços e lâmpadas no bairro Conveima II.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2638/indicacao_129.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2638/indicacao_129.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, a inspeção do sistema de rede elétrica e iluminação pública em nosso município.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2639/indicacao_130.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2639/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos e Coordenador de Iluminação Pública, o reparo no sistema de iluminação do Povoado de São Domingos, zona rual de nosso município.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2650/10-_ilunimacao_rua_santo_amaro_-_bairro_alto_maron.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2650/10-_ilunimacao_rua_santo_amaro_-_bairro_alto_maron.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Rua Santo Amaro, bairro Alto Maron.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2686/indicacao_172.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2686/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, secretária de Cultura, Turismo, Esporte e Lazer, a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, uma manutenção, com reposição de lâmpadas dos refletores, na Praça dos Verdes, Bairro Brasil.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2687/indicacao_173.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2687/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a premente necessidade de proceder com extensão de rede de energia elétrica, reposição de lâmpadas e implantação de dois novos pontos, na Rua do Eucalipto, Povoado de Abelhas.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2764/indicacao_226.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2764/indicacao_226.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com a troca de lâmpadas na Rua Aloisio Lacerda, bairro Recreio.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2773/indicacao_233.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2773/indicacao_233.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Avenida Frei Benjamin (próximo a igreja Rainha da Paz), bairro Patagônia.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2780/indicacao_240.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2780/indicacao_240.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a premente necessidade de proceder com  reposição de lâmpadas na sede do Distrito de José Gonçalves, Povoado de Xavier, Lagoa dos Patos, e Baixa do Cedro..</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2784/indicacao_244.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2784/indicacao_244.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques secretaria de Serviços Públicos, um reparo nos refletores da quadra poliesportiva da praça da Juventude no bairro Guarani.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2832/indicacao_278.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2832/indicacao_278.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, a reposição de lâmpadas do Povoado Lagoa do Boi, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2833/indicacao_279.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2833/indicacao_279.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, a reposição de lâmpadas no Povoado do Iguá.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor José Marques urgência na manutenção da iluminação pública, limpeza e reforma dos sanitários e vias de acesso entre os boxes no CEASA - Centro.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Danillo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2859/indicacao_294.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2859/indicacao_294.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria Jaldo Mendes, Coordenador de Esportes, venho por meio deste, solicitar a instalação de postes e iluminação na quadra do Bairro Nova Esperança, localizada na Rua Claudia Botelho.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2871/indicacao_300.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2871/indicacao_300.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria e o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, reposição de lâmpadas nas ruas do Povoado de Barreiro do Rio Pardo, Distrito de Inhobim.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2884/indicacao_312.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2884/indicacao_312.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Praça principal (em frente a igreja Santa Luzia), bairro Urbis V.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2885/indicacao_313.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2885/indicacao_313.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Via Local F, bairro Urbis V.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2893/indicacao_320.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2893/indicacao_320.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária Municipal de Culura, Turismo, Esporte e Lazer, a iluminação da quadra poliesportiva do Bairro Vila América, utilizando-se a energia da Escola Municipal Mozart Tanajura, com a colocação quadro de luz dentro deste estabelecimento de ensino para evitar a ação de vândalos.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2895/indicacao_322.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2895/indicacao_322.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor José Marques, Secretário Municipal de serviço Publico, Reposição de lâmpadas para o distrito de Itraipu .</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2911/indicacao_329.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2911/indicacao_329.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação da Avenida Contorno Guanabara, bairro Boa Vista.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2914/indicacao_332.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2914/indicacao_332.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria a Coordenadora de Iluminação Pública o Senhor Fábio Paes Silva, a reposição de lâmpadas na Avenida Jardim Guanabara, bairro Boa Vista, em nosso município.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2932/indicacao_346.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2932/indicacao_346.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a instalação de braços e lâmpadas nos postes de iluminação pública, bem como a substituição das lâmpadas queimadas na Avenida CGC do Bairro Vila Elisa.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2935/indicacao_349.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2935/indicacao_349.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a substituição das lâmpadas queimadas da Rua 12 (doze), situada nos fundos da Avenida 3 (três) do Bairro Vila Elisa.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2939/indicacao_352.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2939/indicacao_352.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Avenida Paramirim (próximo ao supermercado Aliança), bairro Patagônia.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2941/indicacao_354.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2941/indicacao_354.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Rua 19, bairro Vila Elisa</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2942/indicacao_355.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2942/indicacao_355.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Rua 17, bairro Vila Elisa.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2972/indicacao_371.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2972/indicacao_371.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e o Secretário Cultura, Turismo, Esporte e Lazer o Senhor Adriano Gama, urgência com iluminação e implantação de alambrado no Campo de Futebol “Raízes do Sertão” no Povoado de Riacho de Teófilo.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2985/indicacao_382.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2985/indicacao_382.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Juazeiro.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2995/indicacao_392.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2995/indicacao_392.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a realização dos serviços de reparo e reinstalação lâmpadas nos postes de iluminação pública da Rua Anelita Nunes, abaixo de uma Serralheria situada na via.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2997/indicacao_394.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2997/indicacao_394.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José Marques, secretário de Serviços Públicos, em reforço a indicação Nº906/2018, ofício Nº33/2018  a premente necessidade de proceder com troca de 10  (dez) braços para curtos por braços longos e reposição de lâmpadas, na Rua C, Loteamento Alto das Araras, Bairro Candeias (Rua da Igreja Batista da Paz), para iluminação pública.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3000/indicacao_397.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3000/indicacao_397.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Rua 16, bairro Vila Elisa.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3001/indicacao_398.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3001/indicacao_398.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Rua 18, bairro Vila Elisa.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3025/indicacao_412.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3025/indicacao_412.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Lagoa Formosa I e II.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_419.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_419.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bruno Borges Epitácio, Gerente Regional da Coelba, proceder com a instalação de Postes com Iluminação e rede Baixa em Lagoa Formosa, povoado de Rancho Alegre.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_420.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_420.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bruno Borges Epitácio, Gerente Regional da Coelba, proceder com a instalação de Postes com Iluminação e rede Baixa no PeriPeri, povoado de Rancho Alegre.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3052/indicacao_431.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3052/indicacao_431.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, uma manutenção com reposição de lâmpadas em todo Bairro da Cidade Serrana, principalmente na rua T.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3070/indicacao_446.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3070/indicacao_446.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Avenida Filipinas, bairro Felícia.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3075/indicacao_451.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3075/indicacao_451.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Barrocas.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3094/indicacao_467.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3094/indicacao_467.pdf</t>
   </si>
   <si>
     <t>Indico a Senhor Fábio Paes Silva e Joabe Paixão, Coordenadores de Iluminação Pública, realizar a reposição urgentemente de lâmpadas em um poste, na rua Riachuelo, próximo a residência n°13, Bairro Alto Maron.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3103/indicacao_475.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3103/indicacao_475.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques da Silva, Secretário Municipal de Serviços Públicos, melhoria no sistema de iluminação da avenida Integração   Bairro Jurema.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3104/indicacao_476.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3104/indicacao_476.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques da Silva, Secretário Municipal de Serviços Públicos, melhoria no sistema de iluminação da avenida Integração (mediações do terminal rodoviário).</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_484.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_484.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca de 20  lâmpadas que estão queimadas no Povoado de Pau Ferro I E II, no Distrito de Bate-pé/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_485.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_485.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, colocar lâmpadas nos novos postes que foram colocados no Povoado das Barrocas e fazer revisão nos demais algumas lâmpadas não estão acendendo/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3127/indicacao_492.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3127/indicacao_492.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Senhor Fábio Paes Silva,  Coordenador de Iluminação Pública, a reposição de lâmpadas do Povoado de Barrocas, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3148/indicacao_511.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3148/indicacao_511.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a Sua Senhoria o Senhor José Marques_x000D_
 Secretário de Serviços Públicos, a premente necessidade de proceder com reposição de lâmpadas no Distrito de José Gonçalves, principalmente na Rua da Liberdade.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3182/indicacao_529.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3182/indicacao_529.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de iluminação pública no campo de futebol, localizado no bairro Sobradinho, Vitória da Conquista-Ba.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3189/indicacao_534.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3189/indicacao_534.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, Urgência na iluminação das ruas Professor Itamar e  Rua Venceslau Novaes, bairro Santa Helena.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3205/indicacao_547.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3205/indicacao_547.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, realizar a troca de 10 braços de  lâmpadas no Povoado de Pau Ferro I E II, no Distrito de Bate-pé/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3218/indicacao_558.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3218/indicacao_558.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Carlos Bonini Filho, Gerente de comunicação e Relacionamento da Via Bahia a instalação de iluminação e redutores de velocidade e placas de sinalização em frente o retorno do residencial Vila Bonita.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3221/indicacao_561.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3221/indicacao_561.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José Carlos Novaes Fernandes, Diretor da Via Bahia, a Sua Senhoria o Senhor Jorge Luiz Macedo Bastos, Diretor da ANTT, solicito a premente necessidade de proceder com manutenção na iluminação do trevo do sabão Teiú, Centro Industrial.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3223/indicacao_563.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3223/indicacao_563.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de iluminação pública na Rua 10 R. Venceslau Brás, Conquista-Ba.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3233/indicacao_570.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3233/indicacao_570.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação da Rua B, Bairro Jardim Valéria, em nosso município.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3237/indicacao_572.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3237/indicacao_572.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor Jaldo Mendes Musse, Coordenador de Esporte e Lazer, a revitalização e troca de lâmpadas da quadra do Bairro Jardim Valéria, nesta Cidade.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3281/indicacao_607.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3281/indicacao_607.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação da Rua Riachuelo, Bairro Alto Maron, em nosso município.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_621.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_621.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria e o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, reposição de lâmpadas nas ruas do bairro Novo e na rua do Arião na sede do Distrito de Inhobim.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3308/indicacao_628.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3308/indicacao_628.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, secretário de Serviços Públicos, a premente necessidade de proceder com melhoramento na iluminação pública no Povoado de Vereda Grande.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3311/indicacao_631.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3311/indicacao_631.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, uma manutenção com reposição de lâmpadas na Av. Recife com a Av. Itabuna no Bairro Brasil.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3314/indicacao_633.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3314/indicacao_633.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, Urgência na implantação de braços de energia na Rua Três, onde fica o Rancho Girassol, na travessa de terra paralela a Justiça Federal.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3321/indicacao_639.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3321/indicacao_639.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Marques Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca de lâmpadas no Povoado de Bate-pé/ Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao_643.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao_643.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, a instalação de iluminação de LED na Avenida Central, Bairro Urbis VI.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3358/indicacao_667.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3358/indicacao_667.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor  José Marques, Secretário de Serviços Públicos, a reposição de lâmpadas na Ruas 23 e 24 do Bairro Vila Elisa.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3371/indicacao_677.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3371/indicacao_677.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, urgência na instalação de iluminação pública nas ruas do bairro Porto Seguro.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3375/indicacao_680.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3375/indicacao_680.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, para que seja providenciado a imediata reposição das lâmpadas nos Povoados do Baixão, Malhada e região</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3400/indicacao_702.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3400/indicacao_702.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques da Silva, Secretário Municipal de Serviços Públicos, melhoria no sistema de iluminação da avenida Esaú Matos, bairro Cidade Modelo.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3421/indicacao_713.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3421/indicacao_713.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a limpeza e iluminação da quadra de esportes no Condominio Campo Verde, no Bairro Campinhos.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3422/indicacao_714.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3422/indicacao_714.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a reposição de lâmpadas na Avenida Guanambi, número 386, Bairro Patagônia.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3437/indicacao_728.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3437/indicacao_728.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a substituição das lâmpadas dos postes da Avenida 3 (três), Bairro Vila Elisa, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3443/indicacao_734.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3443/indicacao_734.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor  José Marques, Secretário de Serviços Públicos, a reposição de lâmpadas na Estrada Principal do Povoado de Gameleira, que liga os Distritos de Pradoso a Bate-pé, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3447/indicacao_738.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3447/indicacao_738.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, proceder com a instalação de Braços Iluminados, na Rua Rancho Alegre, Povoado Rancho Alegre.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3451/indicacao_741.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3451/indicacao_741.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Cachoeira dos Porcos.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3455/indicacao_745.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3455/indicacao_745.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Marques Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca   lâmpadas que estão queimadas no Povoado de Gameleira e Povoado de São Joaquim, no Distrito de Bate-pé/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3464/indicacao_750.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3464/indicacao_750.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria e o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, instalação de doze (12) braços com lâmpadas na Praça Rosalvo Rodrigues (em frente ao campo de futebol), até a Igreja Pentecostal Tanque de Siloé, no Distrito de Dantilândia.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3483/indicacao_764.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3483/indicacao_764.pdf</t>
   </si>
   <si>
     <t>Indico, ao Senhor José Marques, Secretário de Serviços Públicos,realizar a revisão geral na iluminação da Feira do Alto Maron.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3500/indicacao_773.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3500/indicacao_773.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, urgência na instalação de iluminação pública na rua G do bairro Recreio, lateral ao Rio Verruga.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3509/indicacao_781.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3509/indicacao_781.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a Sua Senhoria o Senhor José Marques_x000D_
 Secretário de Serviços Públicos, a premente necessidade de proceder com reposição de lâmpadas no Povoado de Vereda Grande.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3520/indicacao_787.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3520/indicacao_787.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a manutenção da iluminação na Praça Dão Barros, na Avenida Pará, no Bairro Ibirapuera.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3528/indicacao_794.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3528/indicacao_794.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques da Silva, Secretário Municipal de Serviços Públicos, melhoria no sistema de iluminação da Praça da Escola Péricles Gusmão, situada na Avenida Caetité, bairro Brasil.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3532/indicacao_798.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3532/indicacao_798.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Adriano Gama, Secretário Municipal de Cultura, Turismo, Esporte e Lazer, a substituição dos atuais refletores da quadra poliesportiva do Bairro Urbis VI por outros refletores mais potentes.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3548/indicacao_813.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3548/indicacao_813.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, urgência na manutenção da iluminação pública na Rua Eduardo Campos e na AV. Laura Nunes, bairro Boa Vista.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3551/indicacao_816.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3551/indicacao_816.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor  José Marques, Secretário de Serviços Públicos, a reposição de lâmpadas e a roçagem da área da Rotatória do Bairro Campinhos, situada na Avenida Jadiel Matos, no referido Bairro.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3558/indicacao_823.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3558/indicacao_823.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Rancho Alegre, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3559/indicacao_824.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3559/indicacao_824.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Marques Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca de 15   lâmpadas que estão queimadas no Povoado de Rancho Alegre,Distrito de Iguá/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3592/indicacao_833.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3592/indicacao_833.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a iluminação do Loteamento Cidade Serrana, bairro Zabelê.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3614/indicacao_854.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3614/indicacao_854.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos e o senhor Joabe Paixão Coordenador de iluminação Pública, Colocar 3  braços de Iluminação Led, na Avenida Primavera, Bairro Nova Cidade.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3617/indicacao_857.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3617/indicacao_857.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, Gerente de Iluminação Pública, Fábio Paes Silva, realizar a extensão da Rede Elétrica, na Rua Rio São Francisco (colégio Oficina), Bairro Candeias.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3638/indicacao_875.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3638/indicacao_875.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Marques, Secretário Municipal de Serviços Públicos de Vitória da Conquista, a colocação de poste na Rua M, nº 13, bairro Renato Magalhães.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3651/indicacao_881.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3651/indicacao_881.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor Fábio Paes Silva, reparos na iluminação do Povoado de Lagoa Formosa II, zona rural de nosso município.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3663/indicacao_893.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3663/indicacao_893.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques da Silva, Secretário Municipal de Serviços Públicos, melhoria no sistema de iluminação da rua Graciliano Ramos, Bairro Vila América.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1665,67 +1665,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2470/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2479/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2483/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2487/indicacao_13_bk4iZ4S.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2503/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2509/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2546/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2559/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2575/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2591/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2601/indicacao_11_2019_-_reposicao_de_lampadas_urbis_vi.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2614/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2618/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2620/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2628/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2638/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2639/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2650/10-_ilunimacao_rua_santo_amaro_-_bairro_alto_maron.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2686/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2687/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2764/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2773/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2780/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2784/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2832/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2833/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2859/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2871/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2884/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2885/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2893/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2895/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2911/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2914/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2932/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2935/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2939/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2941/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2942/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2972/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2985/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2995/indicacao_392.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2997/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3000/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3001/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3025/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_420.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3052/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3070/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3075/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3094/indicacao_467.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3103/indicacao_475.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3104/indicacao_476.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3127/indicacao_492.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3148/indicacao_511.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3182/indicacao_529.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3189/indicacao_534.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3205/indicacao_547.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3218/indicacao_558.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3221/indicacao_561.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3223/indicacao_563.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3233/indicacao_570.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3237/indicacao_572.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3281/indicacao_607.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_621.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3308/indicacao_628.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3311/indicacao_631.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3314/indicacao_633.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3321/indicacao_639.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao_643.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3358/indicacao_667.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3371/indicacao_677.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3375/indicacao_680.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3400/indicacao_702.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3421/indicacao_713.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3422/indicacao_714.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3437/indicacao_728.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3443/indicacao_734.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3447/indicacao_738.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3451/indicacao_741.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3455/indicacao_745.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3464/indicacao_750.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3483/indicacao_764.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3500/indicacao_773.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3509/indicacao_781.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3520/indicacao_787.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3528/indicacao_794.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3532/indicacao_798.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3548/indicacao_813.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3551/indicacao_816.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3558/indicacao_823.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3559/indicacao_824.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3592/indicacao_833.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3614/indicacao_854.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3617/indicacao_857.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3638/indicacao_875.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3651/indicacao_881.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3663/indicacao_893.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2470/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2479/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2483/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2487/indicacao_13_bk4iZ4S.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2503/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2509/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2546/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2559/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2575/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2591/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2601/indicacao_11_2019_-_reposicao_de_lampadas_urbis_vi.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2614/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2618/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2620/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2628/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2638/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2639/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2650/10-_ilunimacao_rua_santo_amaro_-_bairro_alto_maron.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2686/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2687/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2764/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2773/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2780/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2784/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2832/indicacao_278.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2833/indicacao_279.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2840/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2859/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2871/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2884/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2885/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2893/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2895/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2911/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2914/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2932/indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2935/indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2939/indicacao_352.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2941/indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2942/indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2972/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2985/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2995/indicacao_392.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2997/indicacao_394.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3000/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3001/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3025/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3033/indicacao_419.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3034/indicacao_420.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3052/indicacao_431.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3070/indicacao_446.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3075/indicacao_451.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3094/indicacao_467.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3103/indicacao_475.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3104/indicacao_476.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3117/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3118/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3127/indicacao_492.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3148/indicacao_511.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3182/indicacao_529.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3189/indicacao_534.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3205/indicacao_547.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3218/indicacao_558.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3221/indicacao_561.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3223/indicacao_563.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3233/indicacao_570.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3237/indicacao_572.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3281/indicacao_607.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3298/indicacao_621.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3308/indicacao_628.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3311/indicacao_631.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3314/indicacao_633.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3321/indicacao_639.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3325/indicacao_643.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3358/indicacao_667.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3371/indicacao_677.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3375/indicacao_680.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3400/indicacao_702.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3421/indicacao_713.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3422/indicacao_714.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3437/indicacao_728.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3443/indicacao_734.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3447/indicacao_738.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3451/indicacao_741.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3455/indicacao_745.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3464/indicacao_750.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3483/indicacao_764.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3500/indicacao_773.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3509/indicacao_781.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3520/indicacao_787.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3528/indicacao_794.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3532/indicacao_798.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3548/indicacao_813.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3551/indicacao_816.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3558/indicacao_823.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3559/indicacao_824.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3592/indicacao_833.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3614/indicacao_854.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3617/indicacao_857.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3638/indicacao_875.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3651/indicacao_881.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3663/indicacao_893.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>