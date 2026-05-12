--- v0 (2025-12-19)
+++ v1 (2026-05-12)
@@ -54,493 +54,493 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Osmário Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2513/indicacao_34.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2513/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Secretário Esmeraldino Correa, Secretaria Municipal de Educação, a reforma da Escola Municipal Manoel Martins Ferreira no povoado de Abelhas – Zona Rural/ Município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2643/indicacao_131.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2643/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretária de Educação, construção de uma Escola Municipal de educação infantil e fundamental no bairro Conquistinha.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2879/indicacao_307.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2879/indicacao_307.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação, solicito a premente necessidade de proceder com construção de uma área de lazer na Escola Municipal Manoel Martins Ferreira no Povoado de Abelhas.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_334.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_334.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor Esmeraldino Correia Santos, Secretário Municipal de Educação, a ampliação do transporte escolar para atender as crianças da Fazenda Poço de Aninha, zona rural - nesta cidade.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2971/indicacao_370.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2971/indicacao_370.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e o Secretário de Educação, o Senhor Esmeraldino Correia, urgência com reforma das escolas municipais Teófilo Lemos em Riacho de Teófilo, Escola Municipal Alfredo Brito em Lagoa de Maria Clemência e Escola Municipal Jorge Amado em Manoel Antônio.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3008/indicacao_403.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3008/indicacao_403.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhorio o Senhor Esmeraldino Correia, secretário de Educação, reforma geral da Escola Municipal Professor Paulo Freire ( CAIC ) : Asfaltar a entrada da escola ,Reposição de Lâmpadas, Iluminação - Refletores na quadra, Corrimão na quadra Poliesportiva, Reforma do telhado Piso e Pintura ,e Revitalização da Área Verde .</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3013/indicacao_406_mCbcrYG.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3013/indicacao_406_mCbcrYG.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito  e a Sua Senhoria o Senhor Jerônimo Rodrigues, secretário de Educação do Estado da Bahia, a troca do telhado em caráter de urgência do Colégio Estadual Padre Luiz Soares Palmeira, situado no Bairro Urbis V, Zona Urbana desta Cidade.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3018/indicacao_409.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3018/indicacao_409.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, que analise a possibilidade do ''não'' fechamento das turmas do fundamental II e EJA da Escola Padre Izidoro, no Povoado da Estiva, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor Esmeraldino Correia Santos, Secretário Municipal de Educação, a normalidade do transporte que leva os professores de Conquista para o Distrito de Bate-pé, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3073/indicacao_449.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3073/indicacao_449.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, para que seja providenciado a imediata reforma da Escola Municipal Padre Luís Soares Palmeira do Povoado de  Colta Lote.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3101/indicacao_473.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3101/indicacao_473.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal indica ao Senhor Prefeito Herzem Gusmão e ao Secretário Municipal de Educação o Sr. Esmeraldino Correia a permanência do Sr. Diretor Fernando Rocha Prado como Diretor da Escola Municipal Rui Barbosa, no Distrito de Cercadinho</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3107/indicacao_479.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3107/indicacao_479.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, a construção de uma Creche e de uma Escola Municipal de Educação Básica no Loteamento Parque Imperial.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3113/indicacao_482.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3113/indicacao_482.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, a construção de uma Biblioteca no Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3128/indicacao_493.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3128/indicacao_493.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação, abertura da Escola Municipal Boa Sorte I. (até esse momento sem professores e os alunos sem aula).</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3137/indicacao_501.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3137/indicacao_501.pdf</t>
   </si>
   <si>
     <t>Indico, ao Senhor Adriano Gama, Secretário de Cultura, Turismo, Esporte e Lazer, e o Senhor Esmeraldino Correia, Secretário Municipal de Educação,  implantar o projeto “Biblioteca Itinerante” nos bairros de Vitória da Conquista.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3170/indicacao_526.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3170/indicacao_526.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura Urbana, a limpeza e manutenção de área de recreação e do entorno da Escola Municipal Péricles Gusmão, Situada no Bairro Brasil.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3193/indicacao_537.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3193/indicacao_537.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação  roçagem, limpeza e concertar a cerca da Escola Municipal Péricles Gusmão Régis, na Avenida Caetité.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3204/indicacao_546.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3204/indicacao_546.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Esmeraldino Correia Secretário de Educação, solicitar reforma da Escola Jorge Amado Povoado de Oiteiro, Distrito Sede / Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3206/indicacao_548.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3206/indicacao_548.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Esmeraldino Correia Secretário de Educação, solicitar reforma da Escola do Povoado de Lagoa de Arroz, Distrito Sede / Vitoria da Conquista.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3210/indicacao_552.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3210/indicacao_552.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, a implantação de uma Biblioteca Municipal, na área  da antiga Rodoviaria do  Distrito de Inhobim.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3211/indicacao_553.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3211/indicacao_553.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Esmeraldino Correia, Secretário Municipal de Educação, a reforma e a ampliação da Escola Miguelzinho Gonçalves.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_566.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_566.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia Secretário Municipal de Educação, a construção de uma  Creche no Distrito de Inhobim.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3234/indicacao_571.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3234/indicacao_571.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, a construção de uma  Creche no Distrito de Pradoso.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3253/indicacao_588.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3253/indicacao_588.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor _x000D_
 Esmeraldino Correia, Secretário de Educação, solicito a premente necessidade de proceder com reforma geral da Escola Miguel Cândido Gonçalves no Povoado de Caiçara.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3266/indicacao_592.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3266/indicacao_592.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Rui Costa, Governador da Bahia, e aos Magníficos reitores da Uesb, Luiz Otávio de Azevedo, da Ufba, João Carlos Salles, e das faculdades particulares de Vitória da Conquista, a inclusão (criação) dos Cursos de Música e de Teatro na grade de cursos dessas importantes instituições de ensino superior.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_609.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_609.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, a Sua Senhoria o Senhor  Joselito Pires de Lima, Gerente Regional da Embasa a normalização do abastecimento de água na Escola Municipal Anísio Teixeira, na Rua L,  N º5, Bairro Jardim Valéria, Desta Cidade.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3290/indicacao_615.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3290/indicacao_615.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e o Esmeraldino Correia, Secretário Municipal de Educação, a reforma do Centro Educacional Eurípedes  Peri Rosa.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3291/indicacao_616.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3291/indicacao_616.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e o Esmeraldino Correia, Secretário Municipal de Educação, a reforma do Escola Municipal Paulo Setúbal</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3333/indicacao_644.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3333/indicacao_644.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência O Senhor Herzem Gusmão, Prefeito Municipal, E A Esmeraldino Correia, Secretário Municipal De Educação, A Reforma Da  Escola  Municipal De Laranjeiras</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3361/indicacao_669.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3361/indicacao_669.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, para que seja providenciado com urgência a construção de uma creche no Povoado de Periperi.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_672.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_672.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Educação, a construção de uma Creche no Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3367/indicacao_673.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3367/indicacao_673.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e o senhor Esmeraldino Correia, Secretário Municipal de Educação, a reforma do Centro Educacional Eurípedes  Peri Rosa.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3463/indicacao_749.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3463/indicacao_749.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Educação, doação de um terreno no distrito de Bate Pé ao Governo do Estado, para a construção da Escola do Ensino Médio</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3466/indicacao_752.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3466/indicacao_752.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Rui Costa, Governador da Bahia e a sua Senhoria o Senhor Jerônimo Rodrigues, Secretário de Educação do Estado da Bahia, construção da Escola do Ensino Médio, no distrito de Bate Pé, município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3632/indicacao_871.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3632/indicacao_871.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Gilmar Ferraz, secretário de Agricultura e Desenvolvimento Rural,atender uma solicitação feita pela direção do Colégio Estadual do Campo de Educação Integral de José Gonçalves, no Distrito de José Gonçalves, para proceder com  patrolamento do pátio da referida escola.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -847,67 +847,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2513/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2643/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2879/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2971/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3008/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3013/indicacao_406_mCbcrYG.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3018/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3073/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3101/indicacao_473.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3107/indicacao_479.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3113/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3128/indicacao_493.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3137/indicacao_501.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3170/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3193/indicacao_537.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3204/indicacao_546.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3206/indicacao_548.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3210/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3211/indicacao_553.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_566.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3234/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3253/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3266/indicacao_592.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_609.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3290/indicacao_615.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3291/indicacao_616.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3333/indicacao_644.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3361/indicacao_669.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_672.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3367/indicacao_673.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3463/indicacao_749.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3466/indicacao_752.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3632/indicacao_871.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2513/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2643/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2879/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2916/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/2971/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3008/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3013/indicacao_406_mCbcrYG.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3018/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3057/indicacao_436.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3073/indicacao_449.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3101/indicacao_473.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3107/indicacao_479.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3113/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3128/indicacao_493.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3137/indicacao_501.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3170/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3193/indicacao_537.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3204/indicacao_546.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3206/indicacao_548.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3210/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3211/indicacao_553.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3228/indicacao_566.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3234/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3253/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3266/indicacao_592.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3283/indicacao_609.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3290/indicacao_615.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3291/indicacao_616.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3333/indicacao_644.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3361/indicacao_669.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3366/indicacao_672.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3367/indicacao_673.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3463/indicacao_749.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3466/indicacao_752.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2019/3632/indicacao_871.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>