--- v0 (2025-12-20)
+++ v1 (2026-05-10)
@@ -54,6914 +54,6914 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1343/emenda_modificativa_ao_pl__no_07-2018-e.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1343/emenda_modificativa_ao_pl__no_07-2018-e.doc</t>
   </si>
   <si>
     <t>Modifique-se o art. 1º do Projeto de Lei 07/2018 de autoria do executivo no sentido de que a alínea a, do inciso I, art. 8º da Lei nº 2.212/2017 passe a ter a seguinte redação:_x000D_
 _x000D_
 Art. 1.º - A Lei Municipal nº 2.212, de 27 de dezembro de 2017 – LOA 2018, passa a vigorar com as seguintes alterações:_x000D_
 _x000D_
 “Art. 8º ….._x000D_
 I - …._x000D_
 a) Decorrentes de anulação parcial ou total de dotações, excetuando-se aquelas correspondentes a emendas apresentadas pelo Poder Legislativo, respeitado o limite de até 20% (vinte por cento) dos Orçamentos aprovados por esta Lei, conforme art. 43, § 1º, inciso III da Lei Federal nº 4.320/64, mediante prévia comunicação  ao Legislativo da realização desta operação, no prazo do art. 16, § 1º da Lei nº 1.390/2007.” (NR)</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1652/emendaaditiva02_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1652/emendaaditiva02_2018.pdf</t>
   </si>
   <si>
     <t>Ao art. 2º do Projeto de Lei Nº 41/2018, acrescente-se o inciso II e o Parágrafo Segundo, cuja redação deverá ser a seguinte:</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1653/emendaaditiva03_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1653/emendaaditiva03_2018.pdf</t>
   </si>
   <si>
     <t>Ao art. 3º do Projeto de Lei Nº 41/2018 , acrescente-se um Parágrafo Segundo, com a seguinte redação:</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1654/emendamodificativa04_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1654/emendamodificativa04_2018.pdf</t>
   </si>
   <si>
     <t>Em razão das emendas aditivas números  01 e 02 , renumere-se os parágrafos dos artigos 2º e 3º do Projeto de Lei Nº 41/2018.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1738/documento_digitalizado.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1738/documento_digitalizado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo ao projeto de lei nº 12, de 2018, do poder executivo, que "autoriza o executivo municipal a conceder o reajuste geral anual e o reajuste dos servidores do quadro do magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1745/emenda_ao_projeto_de_lei__13_-_reajuste_dos_servidores.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1745/emenda_ao_projeto_de_lei__13_-_reajuste_dos_servidores.doc</t>
   </si>
   <si>
     <t>Altera dispositivo ao projeto de lei nº 13, de 2018, do poder executivo, que "autoriza o executivo municipal a conceder o reajuste aos servidores dos grupos ocupacionais de nível superior, técnico administrativo, operacional, saúde e fisco, e dá outras providências, e dá outras providências.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2460/emenda_modificativa_07-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2460/emenda_modificativa_07-2018.pdf</t>
   </si>
   <si>
     <t>O art. 2º do Projeto de Lei Complementar nº 005/2018 passa a ter a seguinte redação:_x000D_
 _x000D_
 _x000D_
 Art. 2º - Para compensar a renúncia de receita decorrente da isenção a que se refere o art. 1º desta Lei, fica, temporariamente,  majorada para 2% (dois por cento) a alíquota do ITVI – Imposto Sobre Transmissão Por Ato Oneroso de Bens Imóveis e Direitos a Eles Relativos incidente sobre as transmissões relativas ao SFH - Sistema Financeiro de Habitação. _x000D_
 _x000D_
 _x000D_
 Parágrafo Único. A majoração do tributo constante no caput somente será implementada nos 12 (doze) meses subsequentes ao decurso do prazo de 90 (noventa) dias da publicação desta Lei, após o que sua alíquota voltará a ser unificada em 1,5% (um e meio por cento), nos exatos termos do disposto no art. 235, I, da Lei Complementar Municipal nº 1.259/2004.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2461/emenda_modificativa_08-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2461/emenda_modificativa_08-2018.pdf</t>
   </si>
   <si>
     <t>Ao preâmbulo do Projeto de Lei Complementar nº 005/2018, dê-se a seguinte redação:_x000D_
 _x000D_
 _x000D_
 Concede Isenção temporária do Imposto Sobre Serviço de Qualquer Natureza – ISSQN incidente sobre a prestação de serviços de transporte coletivo urbano de passageiros por ônibus no Município e promove a respectiva compensação, mediante a majoração, por tempo determinado, da alíquota do ITVI – Imposto Sobre Transmissão por Ato Oneroso de Bens Imóveis e Direitos a Eles Relativos, incidente sobre as transmissões relativas ao SFH - Sistema Financeiro de Habitação, nos termos que se específica.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/168/indica-o127-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/168/indica-o127-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal  e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, secretário de Infraestrutura Urbana, a pavimentação Asfáltica da rua Carioca, no Bairro São Vicente, nesta cidade.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/169/indica-o128-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/169/indica-o128-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Sr. Herzem Gusmão, Prefeito municipal, e a Sua Senhoria  José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a pavimentação da Rua A, Bairro Petrópolis.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/170/indica-o129-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/170/indica-o129-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Luis Alberto Sellmann, coordenador regional da CERB, perfuração de Poço Artesiano no povoado de Lagoa da Jiboia, neste município.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao632_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao632_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a sua Senhoria Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural; a articulação junto 78ª Companhia Independente de Polícia Militar a Ronda Rural na comunidade de São Domingos I, nesta cidade.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao633_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao633_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a sua Senhoria Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural; A DEDETIZAÇÃO de escorpiões e outras pragas, no assentamento Zumbi dos Palmares (Próximo a Dass) – Zona Rural, desta idade.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao634_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao634_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural; o patrolamento e encascalhamento da estrada do Povoado de São Domingos I, Zona Rural – desta cidade.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/883/indicacao635_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/883/indicacao635_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a Necessidade de Viabilizar o Patrolamento da estrada que vai para o Povoado de Batalha, sentido Pedra Branca, Vitória da Conquista.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao636_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao636_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a repavimentação da via de acesso ao bairro Miro Cairo, pela BA-262.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao637_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao637_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de iluminação pública da Av. Alirio Sales.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao638_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao638_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de iluminação pública na Av. Artur Seixas.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1456/indicacao1180_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1456/indicacao1180_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, substituição do ônibus que trasporta os alunos que frequentam a Escola José Rodrigues do Prado, Distrito do Pradoso.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1664/indicacao1314_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1664/indicacao1314_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento das estradas do Povoado de Lagoa de Justino.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1717/indicacao1344_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1717/indicacao1344_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Herzem Gusmão, Prefeito Municipal, a doação dos Lotes 5,6,7,8,16,17,18 e 19, Quadra 44, Loteamento Jardim Guanabara, Bairro Felícia, Para a casa de Acolhimento ao Paciente Oncológico – CAPOS.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1742/indicacao1361_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1742/indicacao1361_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a implantação de faixa de pedestre na Avenida Bartolomeu de Gusmão, nas proximidades da Conflores, Bairro Jurema.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1893/redutor_de_velocidade.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1893/redutor_de_velocidade.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a implantação de redutor de velocidade na Avenida Ulisses Guimarães, bairro Felícia, em frente à Canção Nova.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2046/indicacao1528_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2046/indicacao1528_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira  secretaria de Agricultura e Desenvolvimento Rural,o patrolamento e cascalhamento da estrada da baixa do Cedro região de José Gonçalves.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2048/indicacao1529_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2048/indicacao1529_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bruno Borges Epitácio, Gerente Regional da Companhia de Eletricidade do Estado da Bahia (COELBA), proceder com a instalação de Postes de Iluminação e rede Elétrica, com o número de nota: 9003583462, na Av. h, nº 17 - casa 17 - Parque Imperial  – desta cidade.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>Danillo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2049/indicacao1530_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2049/indicacao1530_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Teresa Cristina da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, venho por meio deste, solicitar a implantação de uma praça, incluindo uma academia de saúde, na Urbis 03, lado Oeste da cidade.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2050/indicacao1531_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2050/indicacao1531_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, secretário de Serviços Públicos, a coleta de lixo nas localidades de Volta Grande e São Domingos.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2051/indicacao1532_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2051/indicacao1532_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Agricultura, o patrolamento e encascalhamento da estrada do Assentamento Cedro.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2052/indicacao1533_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2052/indicacao1533_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Infraestrutura Urbana, José Antônio Vieira, a pavimentação asfaltica da Rua Simon Bolivar e da Avenida Laura Nunes, Bairro Vila América, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2054/indicacao1534_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2054/indicacao1534_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Ivan Cordeiro, Secretário de Infraestrutura e Mobilidade Urbana, construção de um redutor de velocidade na Av: Laura Nunes Bairro Loteamento Conquistense, na esquina do Mercado Novo Visual /Município Vitoria da Conquista.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2055/indicacao1535_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2055/indicacao1535_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade, Secretário de Agricultura, reforçar o abastecimento de água com caminhões pipas, nos Povoados de Batalha e Lagoa de Arroz/Município Vitoria da Conquista.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2056/indicacao1536_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2056/indicacao1536_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, colocar  Dois Redutores de Velocidade com Faixa De Pedestre, na Rua Eduardo Dalton nas proximidades Do ‘’ Mercado Deus Dará’’  e o Outro, Em Frente ao ‘’Colégio Lycia Pedral’’ ,Bairro Alto Maron.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2057/indicacao1537_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2057/indicacao1537_2018.pdf</t>
   </si>
   <si>
     <t>Indico, a sua Senhoria o senhor Paulo César Oliveira, Secretário de Serviços Públicos, e o coordenador de Limpeza Pública, o senhor Joaquim Ernesto, realizar mutirão de limpeza geral e roçagem em toda à Praça principal da Urbis 4.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2058/indicacao1538_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2058/indicacao1538_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Rogério costa cedraz, Presidente da Embasa e Joselito Lima gerente regional da embasa, desentupir a Boca de Lobo, na Rua 15 de Setembro, Bairro Alto da Conquista.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2059/indicacao1539_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2059/indicacao1539_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Serviços Públicos, e o Senhor José Marques, Coordenador de Serviços Públicos, colocar braço de iluminação, na rua da Constelação, n°95.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2060/indicacao1540_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2060/indicacao1540_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a realização de uma operação tapa-buracos nas ruas dos Condomínios de Casas Populares Ipê e Pau-Brasil, Bairro Miro Cairo.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2061/indicacao1541_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2061/indicacao1541_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a construção de redudores de velocidade na primeira, segunda e terceira etapa da Rua Tupi-Guarani, Bairro Morada Real.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2062/indicacao1542_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2062/indicacao1542_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a construção de redudores de velocidade nas ruas recém-pavimentadas do Bairro Morada Real.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2063/indicacao1543_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2063/indicacao1543_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a colocação de uma faixa de pedestre na Rua Lagedinho em frente a Escola Marisol, bairro Patagônia.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2064/indicacao1544_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2064/indicacao1544_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e ao Secretário de Agricultura e Desenvolvimento Rural, patrolamento das estradas de acesso ao povoado do Choça: estrada do pela jegue, estrada Lagoa das Flores/Choça e a estrada povoado da Choça BR-116.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2065/indicacao1545_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2065/indicacao1545_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito, Secretário de Infraestrutura Urbana e ao Secretário Municipal de Serviços públicos de Vitória da Conquista, a implantação de iluminação pública na Lagoa das Bateias.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2066/indicacao1546_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2066/indicacao1546_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a repavimentação da via de acesso ao bairro Miro Cairo, pela BA-262.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2067/indicacao1547_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2067/indicacao1547_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a reposição de lâmpadas, na Av. Ulisses Guimarães, bairro jardim Guanabara.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2168/indicacao1621_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2168/indicacao1621_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, pavimentação asfáltica da Rua Lagedinho, Bairro Conjunto da Vitória.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2206/indicacao1650_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2206/indicacao1650_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Major Edmário José Britto, Comandante da 78ª Companhia Independente da Polícia Militar, realizar Ronda Policial nas Avenidas: Paraíba, Paramirim, Piauí e Serrinha Do Bairro Brasil, nos horários Diurno e Noturno, todos os dias.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2207/indicacao1651_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2207/indicacao1651_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Major Edmário José Britto, Comandante da 78ª Companhia Independente da Polícia Militar, realizar Ronda Policial no Bairro Urbis 4 nos horários Diurno e Noturno, todos os dias.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2209/indicacao1652_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2209/indicacao1652_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, Complementar a Pavimentação asfáltica que só foi feita 70% na Rua João Freire, Número 31, antiga Rua TG2, Bairro Alto do Boa Vista.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2211/indicacao1653_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2211/indicacao1653_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, e a Sua Senhoria a Senhora Cristina Rocha – Secretaria de Cultura, Turismo, Esporte e Lazer, para proceder com a construção de uma Quadra Poliesportiva no Distrito do Padroso.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2214/indicacao1654_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2214/indicacao1654_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, revitalização, limpeza e urbanização da praça Antonino Pedreira, bairro Recreio.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2215/indicacao1655_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2215/indicacao1655_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência no patrolamento e cascalhamento das ruas B e C do Loteamento Vila Oeste, localizado no fundo do IFBA.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2216/indicacao1656_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2216/indicacao1656_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, urgência em um mutirão de limpeza pública nas Vilas Serranas.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2217/indicacao1657_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2217/indicacao1657_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, urgência na Implantação de lombadas (redutores de velocidade) juntamente com a faixa de pedestres no cruzamento das Avenidas  Serrinha e Maceió.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2218/indicacao1658_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2218/indicacao1658_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro  secretaria de Mobilidade Urbana , a pavimentação asfáltica da  rua  J  bairro Félicia.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2219/indicacao1659_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2219/indicacao1659_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Maeques  secretaria de Serviços Públicos,a capina e limpeza do condominio Jacarandá no bairro Miro Cairo.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2220/indicacao1660_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2220/indicacao1660_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira  secretaria de Agricultura e Desenvolvimento Rural,o patrolamento e cascalhamento da estrada da lagoa do Arroz região da pedra Branca.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2221/indicacao1661_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2221/indicacao1661_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio , Secretário Municipal de Infraestrutura ,Proceder com a colocação de manilha para escoamento de água nas ruas São José e Rua Areal no Distrito de Inhobim</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2222/indicacao1662_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2222/indicacao1662_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques , Secretário Municipal de Serviços Publicos  ,Proceder com a reposição de lâmpadas nos Distritos de  Bate Pé,Pau Ferro I e Povoado de Itaipu.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2223/indicacacao_lucia_3.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2223/indicacacao_lucia_3.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio, Secretário Municipal de Infraestutura  ,Proceder com a reforma das Escolas Miguelzinho Gonçalves e Leopoldo Miguez situadas no Povoado de Itaipu.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2224/indicacao1664_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2224/indicacao1664_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio, Secretário Municipal de Infraestutura  ,Proceder com a realização de patrolamento das estradas da Br 116 ao povoado de Itaipu ,do povoado de Itaipu ao povoado de estrela e de José gonçalves para o povoado de Itaipu.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2387/indicacao-1768.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2387/indicacao-1768.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, ao Senhor José Marques da Silva, Secretário de  Serviços Públicos e à Senhora Luzia Lúcia Vieira de Oliveira, Secretária do Meio Ambiente, a viabilização de revitalização e benfeitorias, bem como realização dos serviços de capina e varrição na Praça Sibéria Correia, Bairro Alto Maron.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques , Secretário Municipal de Serviços Publicos ,Proceder com a reposição de lâmpadas no Povoado de Itaipu</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>MVETO</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência e demais vereadores e vereadoras, nos termos do §2º, artigo 53, da Lei Orgânica do Município, e regimento interno, sobre o VETO TOTAL ao projeto de lei nº 157, de 2017 (Lei nº 1.149, de 13 de dezembro de 2017, que dispõe sobre o funcionamento de propaganda volante no Município de Vitória da Conquista), por violação do princípio constitucional da legalidade e ausência de interesse público.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2205/mensagem32.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2205/mensagem32.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência e dignos vereadores e vereadoras, nos termos do §2º, artigo 53, da Lei Orgânica do Município, e regimento interno, sobre o VETO PARCIAL ao projeto de lei nº 054, de 2018 (Lei nº 1.206, de 05 de outubro de 2018, que estabelece diretrizes para a política de atendimento às pessoas com Transtorno de Espectro Autista (TEA) e dá outras providências.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2332/mensagem036_veto.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2332/mensagem036_veto.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência e dignos vereadores e vereadoras, nos termos do parágrafo 2, artigo 53 da Lei Orgânica do Município e Regimento Interno, sobre o VETO TOTAL ao Projeto de Lei n. 36 de 2018 (Lei n. 1217/2018), que determina a obrigatoriedade de desembarque fora do ponto de ônibus sempre que o motorista receber solicitação do usuário.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/79/mo-odeaplauso001-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/79/mo-odeaplauso001-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Projeto Recruta Conquista na pessoa da CAP Lorena, SD Júlio, SD Caio César e SD Nivan pelo brilhante serviço prestado a comunidade através do curso preparatório gratuito e notadamente pelo o êxito na aprovação de 26 candidatos no concurso da PMBA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Rodrigo Moreira, Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/117/mo-odeaplauso002-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/117/mo-odeaplauso002-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso à Polícia Militar do Estado da Bahia, através de seu Comandante Geral o Coronel PM Anselmo Brandão, pelo excelente serviço prestado na condução das festividades do Carnaval de 2018.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/171/mocaodeaplauso003_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/171/mocaodeaplauso003_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seus Aplausos aos Representantes do Grupo Anseios do Pai.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Herminio Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/233/mocaodeaplauso004_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/233/mocaodeaplauso004_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Tribunal Regional da Bahia,  na pessoa do Senhor  José Edivaldo Rocha Rotondano pelos relevantes serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Bloco de Oposição</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/270/mo-odeaplauso05-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/270/mo-odeaplauso05-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso à decisão da 1ª Vara da  Fazenda Pública de Vitória da Conquista, que garantiu o direito da Srª Ení Rocha Souza, que teve sua propriedade demolida de maneira arbitrária por ato ilegal do Executivo Municipal.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Herminio Oliveira, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Fernando Vasconcelos, Gilmar Ferraz, Jorge Bezerra, Luciano Gomes, Lucia Rocha, Luis Carlos Dudé, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Rodrigo Moreira, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/297/mo-odeaplauso006-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/297/mo-odeaplauso006-2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, nos termos regimentais, seja registrada_x000D_
 nos Anais desta casa, Moção de Aplauso em homenagem ao Dr. Paulo Maurício Lopes_x000D_
 de Araújo Júnior .</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Osmário Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/387/mo-odeaplauso007-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/387/mo-odeaplauso007-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Pastor Sr. Jarbas Rosa Moreira da Igreja Internacional da Graça de Deus, pelo bom trabalho de evangelização realizado junto à Igreja em prol da comunidade conquistense.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/395/mocaodeaplauso008_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/395/mocaodeaplauso008_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Aminadab Rodrigues de Almeida pelos seus vinte três anos de movimento comunitário.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/447/mocaodeaplauso009_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/447/mocaodeaplauso009_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso a Cíntia Maria da Cruz, pelo belíssimo trabalho realizado junto a Escola Municipal Antônio Machado Ribeiro no distrito de São João da Vitória durante os quatro anos que atuou como Diretora. Atualmente, Cíntia foi tranferida para a Escola Municipal Paulo Setubal, em Inhobim, na qual sem dúvidas realizará também um trabalho de excelência.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/490/mo-odeaplauso010-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/490/mo-odeaplauso010-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso a José Roberto Amaral Ferreira, pelo belíssimo trabalho realizado junto a Escola Municipal Paulo Setubal no distrito de Inhobim durante os quatro anos que atuou como Diretor. Atualmente, Roberto é diretor na Escola Municipal José Mozart Tanajura, no bairro Vila América, na qual sem dúvidas realizará também um trabalho de excelência.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/552/mo-odeaplauso011-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/552/mo-odeaplauso011-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à conquistense Natalia Silva, vencedora do Concurso Nacional Passarela da Raça.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/608/mo-odeaplauso012-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/608/mo-odeaplauso012-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Ednaldo Rodrigues pela indicação a vice-presidência da Confederação Brasileira de Futebol (CBF).</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/652/mo-odeaplauso013-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/652/mo-odeaplauso013-2018.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso” em homenagem ao Programa Morar Legal, pelo seu belo trabalho que vem se destacando com o projeto de Regularização Fundiária. Já foram realizadas ações em cinco áreas. Mais de 2500 cadastros realizados e 1668 escrituras entregues, em um ano. O projeto pretende oferecer a população condições dignas de moradia.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/686/mo-odeaplauso014-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/686/mo-odeaplauso014-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Projeto Raízes do Sertão – Povoado Riacho de Téofilo.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/702/mo-odeaplauso015-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/702/mo-odeaplauso015-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso ao Dr. João Luís de Carvalho Santos, pelos excelentes serviços prestados à população de Vitória da Conquista, em especial aos cidadãos da região do Povoado do Oiteiro, onde exerceu a medicina de maneira brilhante, oferecendo maior qualidade de vida e atendimento humanizado aos seus pacientes.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/714/mo-odeaplauso016-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/714/mo-odeaplauso016-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Dr. Afrânio Leite Garcez, por ter sido eleito novo membro da Academia Conquistense de Letras.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Márcia Viviane</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/720/mo-odeaplauso017-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/720/mo-odeaplauso017-2018.pdf</t>
   </si>
   <si>
     <t>O Shopping Conquista Sul, o Cinema Moviecom e a Agir: Fonoaudiologia Especializada, realizaram uma sessão de cinema especial para crianças autistas. O evento aconteceu às 11 horas da terça-feira (3). Foi uma sessão adaptada, onde não foram exibidas propagandas, o som foi mais baixo, as luzes foram acesas e a movimentação pelo espaço da sala foi possível. As crianças tiveram acesso gratuito ao cinema e os acompanhantes pagaram meia-entrada.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/739/mo-odeaplauso018-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/739/mo-odeaplauso018-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Turma  de soldados  formados em 2003, nas pessoas de Alexandre Marques Silva, Warley de Oliveira Ribeiro e Venicios Rodrigues dos Santos, pelos quinze anos de serviços prestados a sociedade.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Sidney Oliveira, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Fernando Vasconcelos, Gilmar Ferraz, Herminio Oliveira, Jorge Bezerra, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/803/mocaodeaplauso019_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/803/mocaodeaplauso019_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Centro de Triagem de Animais Silvestres – CETAS, representados por Doutor Aderbal Azevedo (Médico Veterinário), Doutora Rosana Ladeia (Médica Veterinária) e Gisele Filadélfo (Bióloga), pelo ótimo trabalho realizado no desenvolvimento de atividades técnico-científicas de recepção, identificação, tratamento, manutenção e destinação de animais silvestres.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/819/mocaodeaplauso20_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/819/mocaodeaplauso20_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Professora Ana Emília de Quadros Ferraz, pela produção da trilogia “Uma Conquista Especial: Vitória da Conquista quero te conhecer”.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Lucia Rocha, Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/916/mocaoaplaudo021_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/916/mocaoaplaudo021_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso às Lojas Havan e ao senhor Luciano Hang pela implantação de megaloja em Vitória da Conquista e geração de milhares de empregos.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/953/mocaodeaplauso22_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/953/mocaodeaplauso22_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso á Marcos Antonio Gomes dos Santos responsável pela coordenação do Projeto Grupos desafiadores, da Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Luis Carlos Dudé, Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1097/mocaoaplaudo023_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1097/mocaoaplaudo023_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Paróquia Nossa Senhora de Fátima, na pessoa do Frei Gilson Marinho e toda comissão de festa, pela belíssima Festa em honra a Nossa Senhora de Fátima 2018.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1123/mocaodeaplauso024_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1123/mocaodeaplauso024_2018.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Vitória da Conquista manifesta o seu aplauso a cabo da Polícia Militar do Estado de São Paulo Kátia Sastre por ter atuado em legítima defesa própria e de terceiros, retirando um bandido de circulação.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1193/mocaodeaplauso025_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1193/mocaodeaplauso025_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao MIFAD (Ministeŕio de Família da Igreja Assembleia de Deus em Vitória da Conquista), pela realização VIII Semana da Família, realizada nos dias 16 à 20 de Maio do corrente ano, na pessoa do Pr. Davi Oliveira Boa Sorte, Pastor Presidente da Instituição e do Presbítero Mario Henrique Brandão, Líder do Ministério de Família (MIFAD).</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1211/mocaodeaplauso026.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1211/mocaodeaplauso026.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à atleta Suzy Ruas, pela incessante luta em prol do esporte e por representar Vitória da Conquista em diversas regiões do Brasil.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1215/mocaodeaplauso27_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1215/mocaodeaplauso27_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso a Ivanildo da Silva, subcomandante do Comando Regional de Policiamento Sudoeste, por ter sido promovido ao posto de Coronel.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1232/mocaodeaplauso028_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1232/mocaodeaplauso028_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Academia Amauri Robson, na pessoa do Mestre Amauri Robson, pelo excelente desempenho dos atletas no Campeonato de Jiu Jitsu Open Salvador Fall, realizado nos dias 18 e 19 de maio de 2018, em Salvador-Bahia.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1331/mocaodeaplauso029_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1331/mocaodeaplauso029_2018.pdf</t>
   </si>
   <si>
     <t>Joana Angélica Barros Palma, licenciada em engenharia ambiental tem 62 anos de idade, já concluiu 6 maratonas e no último fim de semana participou do desafio da cidade do Rio de janeiro correndo 21km no sábado , dia 02 e 42km no domingo dia 03, totalizando 63km no fim de semana"</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1378/mocao_de_aplauso_kaique_sofredine.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1378/mocao_de_aplauso_kaique_sofredine.doc</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Kaique Sofredine, cidadão da Cidade de Salvador, pela iniciativa de tentar pagar um almoço para uma criança carente em um dos restaurantes do shopping da cidade de Salvador, e defendê-la no momento que um dos seguranças impediu que este ato acontecesse.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1395/mocaodeaplauso031_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1395/mocaodeaplauso031_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Faculdade Santo Agostinho em Vitória da Conquista na pessoa do Diretor Manoel Augusto Sales Figueira por ter tirado nota 5 no Conceito Institucional (CI) de recredenciamento do Ministério da Educação (MEC) nos cursos de  Arquitetura e Urbanismo, Direito e Engenharia Civil.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1406/mocao_de_aplauso_lapis_na_mao_2018.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1406/mocao_de_aplauso_lapis_na_mao_2018.odt</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à TV Sudoeste, na pessoa do Gerente Executivo, o Senhor Cauto Freitas, pela 3ª Edição do Projeto “Lápis na Mão”.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1407/mocao_de_aplauso_santo_agostinho_2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1407/mocao_de_aplauso_santo_agostinho_2018.doc</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Faculdade Santo Agostinho de Vitória da Conquista, na pessoa do Diretor, o Senhor Prof. Dr. Manoel Augusto Sales Figueira e do Coordenador do Curso de Direito, o Senhor Dr. Luciano de Oliveira Souza Tourinho, pela excelência do Curso de Direito oferecido pela Instituição.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1453/mocaodeaplauso034_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1453/mocaodeaplauso034_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso aos estudantes vencedores do Prêmio Lápis na Mão, promovido pela TV Sudoeste em parceria com a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1454/mocaodeaplauso35.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1454/mocaodeaplauso35.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Círculo Escolar Integrado de Iguá pela realização do Projeto RECICLAR É ARTE, PRESERVAR FAZ PARTE.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1503/mocaodeaplauso036_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1503/mocaodeaplauso036_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso a Policia Rodoviária Federal na pessoa do inspetor Ramalho Júnior, chefe da Delegacia da PRF em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1614/mocaodeaplauso037_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1614/mocaodeaplauso037_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao, Karatecas do Instituto Social Vivendo e Aprendendo (ISVA) são destaque no Campeonato Panamericano de Karatê.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Danillo Rodrigues, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, David Salomão, Edjaime Rosa (Bibia), Fernando Vasconcelos, Gilmar Ferraz, Herminio Oliveira, Jorge Bezerra, Luciano Gomes, Lucia Rocha, Luis Carlos Dudé, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Rodrigo Moreira, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1665/mocaodeaplauso038_201820180914_08292520.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1665/mocaodeaplauso038_201820180914_08292520.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Festival de Inverno Bahia.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1666/mocaodeaplauso039_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1666/mocaodeaplauso039_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso ao Projeto Social Lutar e Viver, através de seu idealizador Professor Dudu Kongão, pelo valoroso serviço social prestado à comunidade conquistense.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Coriolano Moraes, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Fernando Vasconcelos, Gilmar Ferraz, Herminio Oliveira, Jorge Bezerra, Luciano Gomes, Lucia Rocha, Luis Carlos Dudé, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Rodrigo Moreira, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1705/mocaodeaplauso040_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1705/mocaodeaplauso040_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso ao Professor Lucas Carvalho, Campeão mundial de Jiu-jitsu 2018 sem Kimono e vice Campeão Mundial de Kimono, evento realizado na cidade de Fortaleza.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1760/mocaodeaplauso041_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1760/mocaodeaplauso041_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso a Universidade Estadual do Sudoeste da Bahia (Uesb) na pessoa do Magnifico Reitor, Professor Luiz Otávio de Magalhães, por ter ficado entre as três melhores Universidades do País em qualidade de seus artigos publicados, considerando o número de citações que outros autores usam onde citam as produções científicas da instituição.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Luis Carlos Dudé, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Fernando Vasconcelos, Gilmar Ferraz, Herminio Oliveira, Jorge Bezerra, Luciano Gomes, Lucia Rocha, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Rodrigo Moreira, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1814/mocaode_aplauso042_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1814/mocaode_aplauso042_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Professor Edgard Larry Andrade Soares, contemplado com o prêmio Milton Santos de Educação Superior.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Fernando Vasconcelos, Herminio Oliveira, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Gilmar Ferraz, Jorge Bezerra, Luciano Gomes, Lucia Rocha, Luis Carlos Dudé, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Rodrigo Moreira, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1815/mocaode_aplauso043_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1815/mocaode_aplauso043_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Comando de Policiamento Regional do Sudoeste, o Senhor Coronel Ivanildo da Silva e à CAP PM Larissa Santos Couto e ao SD PM Ygor de Souza Gonçalves, apresentadores, pelo 1º Aniversário do Programa “Pelo Rádio da Polícia”.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Fernando Vasconcelos, Herminio Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1872/mocaodeaplauso044_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1872/mocaodeaplauso044_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à União Espírita de Vitória da Conquista, na pessoa do seu Diretor, o Senhor Enéias Alves Trindade, pela 65ª Semana Espírita de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1885/mocaodeaplauso045_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1885/mocaodeaplauso045_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Federação Bahiana de Futebol pelos 105 anos de Fundação da entidade.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Fernando Vasconcelos, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Gilmar Ferraz, Herminio Oliveira, Jorge Bezerra, Luciano Gomes, Lucia Rocha, Luis Carlos Dudé, Márcia Viviane, Moisés da Silva Santos (Dida), Nildma Ribeiro, Osmário Lacerda, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1906/mocaodeaplauso046_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1906/mocaodeaplauso046_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à União de Motociclistas de Vitória da Conquista, na pessoa do Senhor Luciano Bomfim, pela 3ª Edição do Conquista Moto Rock.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1933/mocaodeaplauso047_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1933/mocaodeaplauso047_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso a Doutor Ruy Medeiros, pelo  lançamento da 1ª edição do Prêmio Ruy Medeiros de Direito Público. O tributo foi prestado pela Ordem dos Advogados do Brasil (OAB), Subseção de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1950/mocaodeaplauso048_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1950/mocaodeaplauso048_2018.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso” em homenagem ao Srº  Clemilton Souza do Prado, Coordenador de Infraestrutura e Serviços Rurais, pelo seu belo trabalho que vem se destacando em nossa cidade.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1951/mocaodeaplauso049_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1951/mocaodeaplauso049_2018.pdf</t>
   </si>
   <si>
     <t>Conceder Moção de Aplauso ao senhor Itamar Figueredo dos Santos, pelo excelente trabalho feito a frente da Associação Comercial e Industrial de Vitória da Conquista-ACIVIC no período de 2014 á 2018.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1997/mocaodeaplauso050_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1997/mocaodeaplauso050_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Associação Conquistense de Integração do Deficiente – ACIDE, na pessoa do Sr. Joselito dos Santos Souza.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2053/mocaodeaplauso051_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2053/mocaodeaplauso051_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Ballet Itana Elma Leão Guimarães, pela conquista de onze prêmios conquistados no campeonato internacional de Ballet realizado na Argentina, entre os dias 30 de setembro e 10 de outubro.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2071/mocaodeaplauso052_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2071/mocaodeaplauso052_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Igreja Católica Apostólica Romana, pela canonização do Papa Paulo VI e Dom Óscar Romero.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2084/mocaodeaplauso053_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2084/mocaodeaplauso053_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso a 2° edição do Projeto Social” Uma tarde de lazer com as crianças e a comunidade do bairro Nossa Senhora Aparecida, realizado por Gilmar Rosa de Carvalho(Sinho Pinguim),no dia 14 de outubro de 2018.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2135/mocaodeaplauso054_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2135/mocaodeaplauso054_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso ao Movimento Familiar Cristão de Vitória da Conquista pelos seus 50 anos de atividades em nossa cidade.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2154/mocaodeaplauso055_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2154/mocaodeaplauso055_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso a criação da ACONDEF – Associação Conquistense do Deficiente Físico, criada no dia 23 de outubro de 2018, nas pessoas da presidente: Stephanie Jeanine Novais da Silva, do Vice-Presidente: Hermenilson, da Secretária: Adriana Novais da Silva, da Segunda Secretária: Nailza Portela, do Tesoureiro: José Carlos e do 2º Tesoureiro: Eduardo.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2157/mocaodeaplauso056_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2157/mocaodeaplauso056_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso à  Creche Escola Lar da Criança Meimei, que completou nesse ultimo domingo (21) de outubro, 34 anos de existência. São mais de três décadas atendendo crianças carentes do Bairro Kadija, Patagônia, Comveima I e II, Morada Nova, Conjunto da Vitória e Santa Teresinha. Com amor, dedicação e um serviço de muita qualidade as crianças.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Lucia Rocha, Danillo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2161/mocaodeaplauso057_2018_FAaIQOY.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2161/mocaodeaplauso057_2018_FAaIQOY.pdf</t>
   </si>
   <si>
     <t>A câmara Municipal de vitória da Conquista manifesta o seu aplauso ao Projeto Palmas para Conquista,em nome do coordenador Reuber Matos</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2166/mocaodeaplauso058_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2166/mocaodeaplauso058_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Conjunto Penal Nilton Gonçalves, em nome do Diretor Alexsandro Oliveira Silva.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2167/mocaodeaplauso059_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2167/mocaodeaplauso059_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso a comissão de festa da Igreja Nossa Senhora Aparecida, pela festa que foi realizada de 03 a 12 de outubro de 2018, realizado pelo coordenador da comunidade senhor Jurandir e seus colaboradores.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2181/mocaodeaplauso061_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2181/mocaodeaplauso061_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao projeto joias do sertão baiano, na semana do aniversário da cidade, quinze artistas estarão em exposição na Casa Memorial Governador Régis Pacheco.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2182/mocaodeaplauso062_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2182/mocaodeaplauso062_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso ao  Programa Educacional de Resistência as Drogas e a  Violência – PROERD, na pessoa da Tenente Maria Alice Santana e do Soldado Ygor Gonçalves em Vitória da Conquista.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2208/mocaodeaplauso063_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2208/mocaodeaplauso063_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Advogado, Dr: Afrânio Leite Garcez, pela prestação de auxílio mensalmente a entidades filantrópicas desta cidade tais como: Lar Santa Catarina de Sena, Comunidade Aliança, Albergue Lar e Casa Do Amor, dentre outras.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2225/mocaodeaplauso064_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2225/mocaodeaplauso064_2018.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à União de Mulheres de Vitória da Conquista, à sua Presidente, a Ilustríssima Senhora Lídia Rodrigues, bem como a toda a sua Diretoria em razão aos 35 anos de existência e luta em defesa das mulheres, e pelo reconhecimento dos direitos e emancipação das mulheres conquistenses.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2265/mocaodeaplauso065_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2265/mocaodeaplauso065_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao professor da Universidade Estadual do Sudoeste da Bahia, o Senhor Marcus Vinícius Fagundes, pelo recebimento dos Prêmios de melhor artigo científico no 21° Seminários em Administração da Universidade de São Paulo (USP) e no 13° The Research Workshop on Institutions and Organizations.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Lucia Rocha, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Fernando Vasconcelos, Gilmar Ferraz, Herminio Oliveira, Jorge Bezerra, Luciano Gomes, Luis Carlos Dudé, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Rodrigo Moreira, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2287/mocao_de_aplauso_67.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2287/mocao_de_aplauso_67.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Dr. Ronaldo Soares, pela conquista de ser eleito o novo presidente da Ordem dos Advogados (OAB), subseção de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Herminio Oliveira, Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2288/mocaodeaplauso68_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2288/mocaodeaplauso68_2018.pdf</t>
   </si>
   <si>
     <t>Aplauso a Igreja Evangélica Missionária da Fé. Pelos seus 50 anos de história! _x000D_
 Cinco décadas de intenso trabalho na Seara do Senhor! Meio século de evangelização e propagação da Palavra de Deus, anunciando que Jesus salva e transforma a vida de todo aquele que n’Ele crer e O recebe como Senhor e Salvador!</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Coriolano Moraes, Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2291/mocaode_aplauso069_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2291/mocaode_aplauso069_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso ao poeta, literata e dramaturgo Carlos Jehovha de Brito Leite, pela expressiva contribuição as artes e a cultura.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2297/mocaodeaplauso70.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2297/mocaodeaplauso70.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao CRAS-VI pela excelente trabalho prestado a comunidade do Birro Nova Cidade.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Nildma Ribeiro, Adinilson Pereira, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, Fernando Vasconcelos, Luciano Gomes, Márcia Viviane, Rodrigo Moreira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2309/mocao_de_aplauso_71.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2309/mocao_de_aplauso_71.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista mani-festa o seu Aplauso aos Médicos e Médicas Cubanas, que nos últimos anos foram indispensáveis na garantia do Direito à Saúde, o sincero agradecimento por de-mostrar que com amor, dedicação e com um serviço de muita qualidade podem modificar realidades.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2320/mocao_de_aplauso_72.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2320/mocao_de_aplauso_72.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso ao Movimento Pró-Conquistas, na pessoa do Senhor Itamar Figueiredo, pela realização do 1º Fórum Pró-Conquista de Negócios.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2324/mocao_de_aplauso_73.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2324/mocao_de_aplauso_73.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso a Associação Evangélica Conquistense – ASSECON, na pessoa do Pastor Orlando Filho, pela realização da 14ª Semana da Cultura Evangélica, com a realização da Marcha para Jesus, no dia 09 de novembro, com a celebração dos 178 anos de emancipação politica.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2334/mocao_de_aplauso_74.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2334/mocao_de_aplauso_74.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu aplauso à Companhia Independente de Policiamento Especializado (Cipe) Sudoeste, na pessoa do major Édson Ramos Mascarenhas Júnior pelos 14 anos de serviços prestados a comunidade Conquistense e regiões circuvizinhas.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2336/mocao_de_aplauso_75.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2336/mocao_de_aplauso_75.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à professora da FTC/ Vitória da Conquista Eliedna Mendes de Novais Amaral pelo Projeto Meio Ambiente x Saúde: O perigo do descarte incorreto dos medicamentos vencidos.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Coriolano Moraes, Fernando Vasconcelos, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2344/mocao_de_aplauso_76.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2344/mocao_de_aplauso_76.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso ao Centro Juvenil de Ciência e Cultura de Vitória da Conquista, na pessoa da professora Elmara Souza, responsável pelo projeto vencedor do Prêmio Nacional de Educação Criativa e Inovadora, na categoria “Ensino Médio”, promovido pelo Instituto Criativo.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Valdemir Dias, Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2351/mocao_de_aplauso_77.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2351/mocao_de_aplauso_77.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso ao Educandário Padre Gilberto Vaz Sampaio pelos 50 anos de história em nosso município.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2358/mocao_de_aplauso_78_de_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2358/mocao_de_aplauso_78_de_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à Fundação  Pública de Saúde de Vitória da Conquista, na pessoa do Dr. Felipe Binttencourt, pelo brilhante trabalho que vem desenvolvendo à frente desta Fundação, em parceria com o Municipio.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2359/mocao_de_aplauso_79_de_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2359/mocao_de_aplauso_79_de_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Aplauso Ao Projeto Naninhas do Bem da Cidade. Que realiza em Vitória da Conquista, uma ação muito importante com a  confecção de Naninhas de forma voluntária, para serem doadas as crianças carentes em creches, em situação de rua e hospitalizadas, bem como, idosos na mesma condição social em Vitória da Conquista e no seu entorno.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2365/mocao_de_aplauso_80_de_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2365/mocao_de_aplauso_80_de_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à UESB (Universidade Estadual do Sudoeste da Bahia), na pessoa da Senhora Gabriele Marisco, pelo trabalho realizado através do Projeto que visa Ações Educativas sobre o cuidado com Animais domésticos e de rua para a promoção da saúde única.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2370/mocao_de_aplauso_81.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2370/mocao_de_aplauso_81.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso ao senhor Doutor Ubirajara Gondim de Brito Ávila pelos serviços prestados enquanto presidente da OAB, subseção de Vitória da Conquista</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Márcia Viviane, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2394/mocao_de_aplauso_0082.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2394/mocao_de_aplauso_0082.pdf</t>
   </si>
   <si>
     <t>A Receita Federal fez 50 anos em 20 de novembro de 2018, uma data a ser comemorada em face da importante trajetória da Instituição. Formada a partir da fusão e da consolidação de diferentes secretarias e órgãos de fiscalização, ela despontava em 1968 como elemento inovador, pela organização e pela eficiência de seus processos.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>A câmara Municipal de vitória da Conquista manifesta o seu aplauso ao Projeto Palmas para Conquista,em nome da secretária de governo Geane Oliveira e o senhor Joir Sala</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2449/mocao_de_aplauso_0084.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2449/mocao_de_aplauso_0084.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Ministério Público do Estado da Bahia, na pessoa da Dra. Karina Gomes Cherubini, Promotora Regional Ambiental, pelo apoio absoluto ao Projeto ECO KIDS do Círculo Escolar Integrado São João da Vitória.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2450/mocao_de_aplauso_0085.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2450/mocao_de_aplauso_0085.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso ao Círculo Escolar Integrado de São João da Vitória, na pessoa da Diretora Professora Dalila de Oliveira Sales, pelo brilhante trabalho que vem desenvolvendo com os alunos, através do Projeto ECO KIDS.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2451/mocao_de_aplauso_0086.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2451/mocao_de_aplauso_0086.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso à CLIV Hospital Veterinário, pelos 36 Anos de excelente trabalho social realizado com animais de rua, atendendo vários animais doentes, vitimas de maus-tratos e atropelamentos, tratados gratuitamente e pela realização da 5ª Cãominhada.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2459/mocao_de_aplauso_0087.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2459/mocao_de_aplauso_0087.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso aos Conselhos Tutelares de Vitória da Conquista-BA, por zelar pelo cumprimento dos direitos fundamentais relativos à infância e juventude.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2463/mocao_de_aplauso_0088.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2463/mocao_de_aplauso_0088.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu aplauso ao Prefeito Herzem Gusmão e o secretário de Transparência Diêgo Gomes, por se tornar destaque nacional em gestão pública.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Coriolano Moraes, Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2464/mocao_de_aplauso_0089.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2464/mocao_de_aplauso_0089.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Igreja Batista da Cidade, nas pessoas do Pastor Sinvaldo Queiroz, Glaydson  Cerqueira e Luiza Khouri, Coordenadores do   evento “Sonhos de Natal”, onde ofereceu um jantar de gala no Mediterrãneo para 160 pessoas provenientes do Assentamento Santos Dias.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2465/mocaodeaplauso090_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2465/mocaodeaplauso090_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu Aplauso a Companhia Independente de Polícia Rodoviária Estadual/Brumado, que tem buscado cumprir sua missão atuando nestas duas linhas de ação, como a fiscalização de trânsito rodoviário, com foco na preservação da vida e o combate ao crime na malha rodoviária e tem como objetivo principal  a fiscalização de trânsito, voltada à prevenção de acidentes e à preservação da incolumidade das pessoas e do patrimônio, atuando também na atividade de policiamento das rodovias através da repressão e combate ao acometimento de crises ou atos de perturbação da ordem pública.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/618/mo-odecongratula-o001-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/618/mo-odecongratula-o001-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta congratulação e aplausos ao Sargento Leite da 77º CIPM  - Wilson Soares Leite, pelo relevante trabalho prestado ao Municipio de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2308/mocao_de_congratulacao_2.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2308/mocao_de_congratulacao_2.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta suas Congratulações ao Chefe de Instrução do Tiro de Guerra de Vitória da Conquista, o Senhor 1º Sargento Francisco Edvaldo Nascimento Faustino, pelos serviços prestados ao Município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2433/mocao_de_congratulacao_03.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2433/mocao_de_congratulacao_03.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Vitória da Conquista manifesta suas Congratulações a Paróquia de Nossa Senhora de Guadalupe, na pessoa do Pároco, Pe. Carlos Alberto  pelos festejos em honra à Nossa Senhora de Guadalupe.</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/23/mo-o001-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/23/mo-o001-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do jovem Márcio Matos, ocorrido no dia 24 de janeiro de 2018.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/96/mo-odepesar002-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/96/mo-odepesar002-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Srª. Dalvaides Teixeira Santos, aos 74 anos, ocorrido no dia 29 de janeiro de 2018.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Valdemir Dias, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Fernando Vasconcelos, Gilmar Ferraz, Herminio Oliveira, Jorge Bezerra, Luciano Gomes, Lucia Rocha, Luis Carlos Dudé, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Rodrigo Moreira, Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/112/mo-o-de-pesar-abimael-andrade-matos.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/112/mo-o-de-pesar-abimael-andrade-matos.doc</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento do Senhor Abimael Andrade Matos, ocorrido no dia 15 de fevereiro.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/127/mo-odepesar004-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/127/mo-odepesar004-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Virgílio Ferraz de Brito, ocorrido no dia 10 de fevereiro de 2018.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/128/mo-odepesar005-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/128/mo-odepesar005-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Jesuíno Francisco Vieira, conhecido popularmente como Seu Dudu, ocorrido no dia 18 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/167/mo-odepesar006-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/167/mo-odepesar006-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Edgar de Andrade Lopes, ocorrido no dia 20 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/192/mocaodepesar007_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/192/mocaodepesar007_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Srª. Aldenir dos Santos Santana, aos 63 anos, ocorrido no dia 20 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/213/mocaodepesar008_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/213/mocaodepesar008_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Sra. Ilza Novais de Morais, ocorrido no último dia 21 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Luciano Gomes, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Fernando Vasconcelos, Gilmar Ferraz, Herminio Oliveira, Jorge Bezerra, Lucia Rocha, Luis Carlos Dudé, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Rodrigo Moreira, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/456/mo-odepesar009-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/456/mo-odepesar009-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Pedro Emílio Silva Passos, aos 53 anos, ocorrido no dia 07 de março de 2018</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/473/mo-odepesar010-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/473/mo-odepesar010-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Sebastião Rodrigues de Castro, ocorrido no dia 14 de março de 2018.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/493/mo-odepesar011-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/493/mo-odepesar011-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Henrique Ferraz Graziani, ocorrido no dia 18 de Março de 2018.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/522/mo-odepesar12-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/522/mo-odepesar12-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Antônio Carlos Santos Brito, ocorrido no dia 18 de Março de 2018.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/528/mo-odepesar013-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/528/mo-odepesar013-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Genivaldo Pires Lisboa,  ocorrido no dia 14 de março de 2018.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/535/mo-odepesar14-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/535/mo-odepesar14-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Ascendino Andrade Dias, ocorrido no dia 17 de março de 2018.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/579/mo-odepesar015-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/579/mo-odepesar015-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento do Senhor Roberto Braga Alves, aos 51 anos de idade.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/589/mo-odepesar016-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/589/mo-odepesar016-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Maria Madalena de Oliveira, ocorrido no dia 25 de Março de 2018.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/613/mo-odepesar017-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/613/mo-odepesar017-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor José Carlos Rocha Cardoso, ocorrido no dia 19 de março de 2018.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/668/mo-odepesar018-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/668/mo-odepesar018-2018.pdf</t>
   </si>
   <si>
     <t>"DEUS é o nosso refúgio e fortaleza, socorro bem presente na angústia" (Salmo 46.1)”_x000D_
 _x000D_
 A Câmara Municipal de Vitória da Conquista manifesta o seu mais profundo pesar pelo falecimento da Senhora Joseneia Macedo Neri, ocorrido no dia 01 de abril de 2018.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/698/mo-odepesar019-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/698/mo-odepesar019-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Senhora Anísia Rosa da Silva, aos 82 anos, ocorrido no dia 26 de março de 2018.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/716/mo-odepesar020-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/716/mo-odepesar020-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da professora e fisioterapeuta, Selma Novais Cruz, ocorrida no dia 04 de abril do corrente ano, nesta Cidade.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/773/mo-odepesar021-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/773/mo-odepesar021-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo faleci-mento de Davyd Lucas Sapucaia Souza, ocor-rido no dia 05 de abril de 2018.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>Nildma Ribeiro, Márcia Viviane</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/820/mocaodepesar022_2018_9OU3t6P.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/820/mocaodepesar022_2018_9OU3t6P.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento do Senhor Izaulino Alves aos 80 anos de idade.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/826/mocaodepesar023_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/826/mocaodepesar023_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Sra. Carolina Moreira dos Santos, ocorrido no último dia 11 de abril do corrente ano.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/838/mocaodepesa024r_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/838/mocaodepesa024r_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Dona Maria Madalena Batista, ocorrido no dia 22 de março de 2018.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/909/mocaodepesar025_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/909/mocaodepesar025_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Elias Ribeiro, ocorrido no dia 19 de Abril de 2018.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1092/mocaodepesar026_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1092/mocaodepesar026_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Senhora Zulmerinda Leone Pinheiro Costa, ocorrido no dia 14 de maio de 2018, aos 93 anos.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1108/mocaodepesar027_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1108/mocaodepesar027_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da enfermeira Célia Saldanha Caldeira Souza, aos 55 anos, ocorrido no dia 28 de abril de 2018.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1115/mocaodelesar028_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1115/mocaodelesar028_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Jeremias José de Almeida, ocorrido no dia 07 de maio de 2018.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1212/mocaodepesar029_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1212/mocaodepesar029_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Coriolano Sousa Sales , ocorrido no dia 21 de maio de 2018, aos 74 anos.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1213/mocaodepesar030_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1213/mocaodepesar030_2018.pdf</t>
   </si>
   <si>
     <t>“Moção de Pesar” pelo falecimento _x000D_
       do Senhor Robson Souza Meira, ocorrido_x000D_
      no dia 19 de Maio de 2018.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1214/mocaodepesar031_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1214/mocaodepesar031_2018.pdf</t>
   </si>
   <si>
     <t>“Moção de Pesar” pelo falecimento _x000D_
                                                                                 da Senhora Ana Rosa Silva, ocorrido_x000D_
                                                                                 no dia 17 de Maio de 2018.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1248/mocaodepesar032_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1248/mocaodepesar032_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento do Senhor Fernando Silva Santos, ocorrido no dia 25 de Maio de 2018, aos 70 anos de idade.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1252/mocaodepesar033_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1252/mocaodepesar033_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento do Senhor Júlio Delfino Honorato aos 88 anos de idade.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1287/mocaodepesar034.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1287/mocaodepesar034.pdf</t>
   </si>
   <si>
     <t>“Moção de Pesar” pelo falecimento  da Senhora Maria Luzia Silva Santos Souza, ocorrido no dia 17 de Maio de 2018.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1289/mocaodepesar035_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1289/mocaodepesar035_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento da Senhora Alexandrina dos Santos Nascimento aos 66 anos de idade.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1312/mocaodepesar036_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1312/mocaodepesar036_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Srª. Idalícia Gomes Ribeiro, aos   90 anos, ocorrido no dia 26 de maio de 2018.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1330/mocaodepesar037_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1330/mocaodepesar037_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Senhora Maria Ení Ferreira Lima (Dona lora), moradora do Bairro Guarani.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1377/mocaodepesar038_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1377/mocaodepesar038_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento da Senhora Maria de Lurdes Santos aos 66 anos de idade.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1409/mocaodepesar039_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1409/mocaodepesar039_2018.pdf</t>
   </si>
   <si>
     <t>“Moção de Pesar” pelo falecimento da Senhora. Eurides Freire Rodrigues ocorrido no dia,10 de Junho de 2018.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1420/mocaodepesar040_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1420/mocaodepesar040_2018.pdf</t>
   </si>
   <si>
     <t>“Moção de Pesar” pelo falecimento _x000D_
   do Senhor Joaquim Alves Francisco, _x000D_
  ocorrido no dia 15 de Junho de 2018.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1421/mocaodepesar041_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1421/mocaodepesar041_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Fábio Gonçalves Vieira, 41 anos, ‘Fabinho’, jogador do América Futebol Club do Capinal, ocorrido no dia 10 de junho de 2018.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1441/mocao042_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1441/mocao042_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento do Senhor Nilson Miranda de Alencar aos 76 anos de idade.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1469/mocaodepesar043_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1469/mocaodepesar043_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento do Senhor Sidinalva Gusmão da Silva.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1502/mocaodepesar044_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1502/mocaodepesar044_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento do Senhor Agenor Liberal Batista, ocorrido no dia 29 de julho.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1539/mocao_de_pesar_45.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1539/mocao_de_pesar_45.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Carlos Alberto Sousa Teles, ocorrido no dia 31 de julho de 2018.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>Fernando Vasconcelos, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Gilmar Ferraz, Herminio Oliveira, Jorge Bezerra, Luciano Gomes, Lucia Rocha, Luis Carlos Dudé, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Rodrigo Moreira, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1563/mocaodepesar046_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1563/mocaodepesar046_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do artista plástico baiano, Mário Cravo Júnior, ocorrido no dia 01 de agosto de 2018.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1576/mocaodepesar047_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1576/mocaodepesar047_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento do Senhor Rogério Pamponet, aos 46 anos.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1583/mocaodepesar048.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1583/mocaodepesar048.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Senhora Maria Almeida de Jesus,  ocorrido no dia 02 de agosto de 2018.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1584/mocaodepesar049.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1584/mocaodepesar049.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Altaides Prado Oliveira,  ocorrido no dia 06 de agosto de 2018.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>Coriolano Moraes, Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1607/mocaodepesar050.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1607/mocaodepesar050.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Pastor Edmar Vaz de Andrade, ocorrido no dia 10 de agosto de 2018.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1609/mocaodepesar051.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1609/mocaodepesar051.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Carlos Albuquerque de Almeida, ocorrido no dia 02 de agosto de 2018.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1615/mocaodepesar052.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1615/mocaodepesar052.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Sr. Jesuino Vieira dos Santos, 82 anos, ocorrido no dia 27 de Julho de 2018.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1651/mocaodepesar053_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1651/mocaodepesar053_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento do Senhor Joana Darck Paulo de Almeida, ocorrido no dia 07 de agosto de 2018, aos 41 anos de idade.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1661/mocaodepesar054_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1661/mocaodepesar054_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de (Josino Feliciano da Silva) Ocorrido no dia 10 de agosto de 2018.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1667/mocaodepesar055_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1667/mocaodepesar055_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento do Senhor Manoelito Santos Nascimento, ocorrido no dia 19 de Agosto de 2018, aos 37 anos de idade.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1669/mocaodepesar056_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1669/mocaodepesar056_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Clemente Celestino Pereira, ocorrido no dia 23 de agosto de 2018.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1741/mocaodepesar057_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1741/mocaodepesar057_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor Adailton de Jesus, ocorrido no dia 29 (vinte e nove) de agosto de 2018 (dois mil e dezoito).</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1753/mocaodepesar058_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1753/mocaodepesar058_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Sr. José Avelino da Silva, 75 anos, ocorrido no dia 27 de Agosto de 2018.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia), Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1759/mocaodepesar59_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1759/mocaodepesar59_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Sr. Anísio Matos Rocha, ocorrido no dia 05 de setembro de 2018.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1785/mocaodepesar60_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1785/mocaodepesar60_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do jovem Caique Souza, ocorrido no dia 05 de setembro de 2018..</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1835/mocaodepesar061_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1835/mocaodepesar061_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Sra. Ivani Rocha Cordeiro, ocorrido no dia 23 de Agosto de 2018.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>Valdemir Dias, Coriolano Moraes, Edjaime Rosa (Bibia), Fernando Vasconcelos, Márcia Viviane</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1890/mocaodepesar062.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1890/mocaodepesar062.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento do Senhor José Rodrigues de Oliveira ocorrido no dia 19 de setembro.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1899/mocaodepesar063_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1899/mocaodepesar063_2018.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Sr° Paulo Alves Bonfim</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1934/mocaodepesar064_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1934/mocaodepesar064_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento da Senhora Neide Maria da Conceição, aos 66 anos.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>Luis Carlos Dudé, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Fernando Vasconcelos, Gilmar Ferraz, Herminio Oliveira, Jorge Bezerra, Luciano Gomes, Lucia Rocha, Márcia Viviane, Moisés da Silva Santos (Dida), Nildma Ribeiro, Osmário Lacerda, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1949/mocaodepesar065_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1949/mocaodepesar065_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Dom Celso José Pinto da Silva, ocorrido no dia 28 de setembro de 2018.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2047/mocaodepesar066_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2047/mocaodepesar066_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento do Mestre Moa do Katendê, aos 63 anos.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2068/mocaodepesar067_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2068/mocaodepesar067_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Luciano Matos Figueiredo, ocorrido no dia 14 de Outubro de 2018.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2080/mocaodepesar068_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2080/mocaodepesar068_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta seu profundo pesar pelo falecimento do jovem Herbert Novaes Barbosa aos 17 anos ocorrido no dia 15 de outubro.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2083/mocaodepesar069_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2083/mocaodepesar069_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento da Senhora Zilda Fernandes, moradora no Conjunto da Vitória, em Conquista.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2179/mocaodepesar070_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2179/mocaodepesar070_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento da Senhora Maria de Lourdes Correia.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2201/mocaodepesar071_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2201/mocaodepesar071_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento do Senhor Antônio Rodrigues Moutinho.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2212/mocaodepesar072_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2212/mocaodepesar072_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Leonardo Santos, ocorrido no dia 04 de Novembro de 2018.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2213/mocaodepesar073_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2213/mocaodepesar073_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento  do Senhor Dieneson Guimarães Araujo Costa, no  dia quatro deste mês.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2237/mocaodepesar074_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2237/mocaodepesar074_2018.pdf</t>
   </si>
   <si>
     <t>“Moção de Pesar” pelo falecimento _x000D_
                                                                                 da Senhora Ilvani Trindade Santos_x000D_
                                                                                 ocorrido no dia 04 de Novembro de 2018</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2245/mocaodepesar075_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2245/mocaodepesar075_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do médico Wesley Rodrigues de Oliveira ocorrido no dia 16 de Novembro de 2018.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2253/mocaodepesar076_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2253/mocaodepesar076_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Maria de Fatima Gonçalves dos Santos, ocorrido no dia 18 de Novembro de 2018.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2254/mocaodepesar077_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2254/mocaodepesar077_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento da Senhora Rafhaela Souza.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2256/mocaodepesar078_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2256/mocaodepesar078_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu profundo pesar pelo falecimento da Senhora Mércia Santos Morais, aos 53 anos.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2269/mocaodepesar079_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2269/mocaodepesar079_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Geffson Brito, ocorrido no dia 20 de Novembro de 2018.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2270/mocaodepesar080_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2270/mocaodepesar080_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento de Júlio César Oliveira, ocorrido no dia 20 de Novembro de 2018.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2327/mocao_de_pesar_81.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2327/mocao_de_pesar_81.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Senhor João dos Santos , ocorrido no dia 27 de Novembro de 2018.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2337/mocao_de_pesar_82.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2337/mocao_de_pesar_82.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento do Sr. Wagner Brito Rocha, no dia 22 de Novembro de 2018.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2341/mocaodepesar083_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2341/mocaodepesar083_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento Franco Oliveira Dos Santos.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2347/mocao_de_pesar_84_de_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2347/mocao_de_pesar_84_de_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu Profundo Pesar pelo falecimento da Senhora Nailde Miranda Santos, ocorrido no dia 27 de novembro de 2018.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>Gilmar Ferraz, Ademilton Palmeira (Denis do gas), Adinilson Pereira, Alvaro Pithon, Cícero Custódio, Coriolano Moraes, Danillo Rodrigues, David Salomão, Edjaime Rosa (Bibia), Fernando Vasconcelos, Herminio Oliveira, Jorge Bezerra, Luciano Gomes, Lucia Rocha, Luis Carlos Dudé, Márcia Viviane, Nildma Ribeiro, Osmário Lacerda, Rodrigo Moreira, Sidney Oliveira, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2360/mocao_de_pesar_85_de_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2360/mocao_de_pesar_85_de_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR SR° ANTÔNIO DA COSTA NETO</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2390/mocao_de_pesar_86.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2390/mocao_de_pesar_86.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu pesar a família e amigos da Senhora Irene Porto que faleceu no dia 4 de dezembro de 2018</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2466/mocaodepesar087_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2466/mocaodepesar087_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta o seu profundo pesar pelo falecimento de Jhonatan Cafezeiro de 1 ano e seis meses de idade, ocorrido no dia 18 de dezembro, 2018 em Vitoria da Conquista-Ba.</t>
   </si>
   <si>
     <t>MREG</t>
   </si>
   <si>
     <t>Moção de Regozijo</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/86/mo-oderegozijo001-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/86/mo-oderegozijo001-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu regozijo à Campanha de Doação de Sangue realizada no HEMOBA, em parceria com a 78ª e 92ª Companhia Independente de Polícia Militar, RONDESP e Comando de Polícia Militar da Região Sudoeste – CPRSO, que em uma semana arrecadou 130 bolsas de sangue para doação, que savlvarão vidas.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>MREP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/116/mo-oderep-dio001-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/116/mo-oderep-dio001-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu repúdio a conduta do cantor “Igor Kannário” que em sua passagem pelo Carnaval de Salvador, ofendeu a PM-BA e incitou a população contra a ordem pública, culminando com agressões sobre vendedores ambulantes que trabalhavam no circuito.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/855/mocaoderepudio002.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/855/mocaoderepudio002.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista manifesta seu repúdio ao “Ranking dos Políticos” elaborado pelo site www.políticos.org.br, em razão da utilização de metódo tendencioso e subjetivo, que se vale de critérios absolutamemte discricionários, de modo que não avalia o desempenho e atuação dos políticos de maneira isenta e objetiva.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1249/mocaoderepudio003_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1249/mocaoderepudio003_2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Vitória da Conquista, manifesta o seu repúdio ao proprietário Cana Café Bar, por suas manifestações de cunho machista nas redes sociais de seu estabelecimento.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO VETO   TOTAL À LEI Nº 1.149 DE 13 DE DEZEMBRO DE 2017, REFERENTE AO PROJETO DE LEI 157/2017-L- DE AUTORIA DO VEREADOR DAVID SALOMÃO - QUE DISPÕE SOBRE O FUNCIONAMENTO DE PROPAGANDA VOLANTE NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA - BA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>CSAS - Comissão de Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/343/parecer-contrario-pl-002-2018.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/343/parecer-contrario-pl-002-2018.odt</t>
   </si>
   <si>
     <t>PARECER FAVORAVÉL DA COMISSÃO DE SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 002/2018, QUE  DISPÕE SOBRE A REALIZAÇÃO DO EXAME DE OXIMETRIA DE PULSO ( TESTE DO CORAÇÃOZINHO) A TODOS OS RECÉM-NASCIDOS ATENDIDOS EM MATERNIDADE E SERVIÇOS HOSPITALARES DA REDE PÚBLICA OU CONVENIADOS COM O SUS (SISTEMA ÚNICO DE SAÚDE) NO MUNICÍPIO DE VITÓRIA DA CONQUISTA – BA.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/457/parecer-camanha-educativa-sindrome-alcoolica-fet_Ob7Wjuj.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/457/parecer-camanha-educativa-sindrome-alcoolica-fet_Ob7Wjuj.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 05/2018, QUE DISPÕE SOBRE A CRIAÇÃO DA CAMPANHA EDUCATIVA DE CONSCIENTIZAÇÃO SOBRE A SÍNDROME ALCOÓLICA FETAL (SAF) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/539/parecer-que-altera-nome-de-rua-04-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/539/parecer-que-altera-nome-de-rua-04-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 04/2018 DE AUTORIA DO VEREADOR GILMAR FERRAZ, QUE ALTERA NOME DE LOGRADOURO PÚBLICO DA RUA B, NO BAIRRO ZABELÊ, MUNICÍPIO DE VITÓRIA DA CONQUISTA – BA.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/635/parecer-favor-vel.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/635/parecer-favor-vel.docx</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 12/2018, QUE ALTERA A LEI Nº. 1.802/12 QUE DISPÕE SOBRE A _x000D_
 CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/822/parecer006_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/822/parecer006_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 16/2018 DE AUTORIA DO VEREADOR SIDNEY OLIVEIRA, QUE ALTERA NOME DE LOGRADOUROS PÚBLICO DO LOTEAMENTO RECANTO DOS PÁSSAROS, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA – BA.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/823/parecer007_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/823/parecer007_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 09/2018 DE AUTORIA DO VEREADOR DENIS DO GÁS, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE REPARO DO CALÇAMENTO, PAVIMENTO OU ASFALTO DE VIAS PÚBLICAS POR EMPRESAS QUE EM RAZÃO DOS SEUS SERVIÇOS NECESSITAREM DANIFICÁ-LOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/827/parecer009_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/827/parecer009_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 14/2018, QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA, O MÊS “MAIO AMARELO”, DEDICADO À PREVENÇÃO E COMBATE A VIOLÊNCIA NO TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/828/parecer-implanta-o-de-medidas-de-informa-o-e-pro_C5zuyHZ.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/828/parecer-implanta-o-de-medidas-de-informa-o-e-pro_C5zuyHZ.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 15/2018, QUE DISPÕE SOBRE A IMPLANTAÇÃO E PROTEÇÃO À SAÚDE E PARTURIENTES CONTRA A VIOLÊNCIA OBSTÉTRICA NO MUNICÍPIO DE VITÓRIA DA CONQUISTA.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/835/parecer011_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/835/parecer011_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 015/2017, QUE DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE INFORMAÇÃO E PROTEÇÃO À SAÚDE E PARTURIENTE CONTRA A VIOLÊNCIA OBSTÉTRICA NO MUNICÍPIO DE VITÓRIA DA CONQUISTA.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/950/parecer012_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/950/parecer012_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 29/2018 DE AUTORIA DA MESA DIRETORA, QUE ALTERA A LEI Nº. 2.146/2017, QUE DISPÕE SOBRE O PROGRAMA DE ALIMENTAÇÃO DO TRABALHADOR POR MEIO DE VALE ALIMENTAÇÃO EM CARTÃO MAGNÉTICO NO ÂMBITO DA CÂMARA MUNICIPAL DE VITÓRIA DA CONQUISTA – BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final, CMA - Comissão Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/951/parecer013_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/951/parecer013_2018.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL E DA COMISSÃO DE MEIO DE MEIO AMBIENTE CONTRÁRIO AO PROJETO DE LEI Nº 19/2018, QUE INSTITUI O PROGRAMA CONQUISTA VERDE, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA – BA.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/952/parecer014_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/952/parecer014_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 28/2018 DE AUTORIA DA MESA DIRETORA, QUE AUTORIZA REAJUSTE DE VENCIMENTOS DOS SERVIDORES EFETIVOS (ATIVOS E INATIVOS) INTEGRANTES DOS QUADROS DO LEGISLATIVO MUNICIPAL DE VITÓRIA DA CONQUISTA – BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1058/altera_nome_de_rua_16-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1058/altera_nome_de_rua_16-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 16/2018 DE AUTORIA DO VEREADOR SIDNEY OLIVEIRA, QUE ALTERA NOME DE LOGRADOUROS PÚBLICOS DO LOTEAMENTO RECANTO DOS PÁSSAROS, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA - BA.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1059/parecer017_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1059/parecer017_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 21/2018 DE AUTORIA DO VEREADOR LUIS CARLOS DUDÉ, QUE DISPÕE SOBRE A DENOMINAÇÃO DE AVENIDA SEBASTIÃO RODRIGUES DE CASTRO A ATUAL 3ª AVENIDA BOA VISTA, QUE SE ESTENDE ENTRE A AVENIDA GILENILDA ALVES E AVENIDA JURACY MAGALHÃES, NESTA CIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1060/parecer018_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1060/parecer018_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 23/2018, DE AUTORIA DO VEREADOR LUIS CARLOS DUDÉ, QUE DENOMINA UNIDADE DE SAÚDEHENRIQUE FERRAZ GRAZIANI, A ATUAL UNIDADE DE SAÚDE DO DISTRITO DE SÃO JOÃO DA VITÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1061/parecer019_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1061/parecer019_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 22/2018 DE AUTORIA DO VEREADOR LUIS CARLOS DUDÉ, QUE INSTITUI EM HOMENAGEM A HENRIQUE FERRAZ GRAZIANI, MARÇO COMO O MÊS 	DE INCENTIVO A DOAÇAO DE MEDULA ÓSSEA NO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1062/parecer020_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1062/parecer020_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 25/2018 DE AUTORIA DO VEREADOR CORIOLANO MORAES, QUE ALTERA NOMES DE LOGRADOUROS PÚBLICOS DO BAIRRO MIRO CAIRO.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1063/parecer021_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1063/parecer021_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 27/2018 DE AUTORIA DO VEREADOR DANILLO RODRIGUES ROCHA, QUE INSTITUI O DIA MUNICIPAL DE MOBILIZAÇÃO PELA PAZ NO MUNICÍPIO DE VITÓRIA DA CONQUISTA - BA DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1122/parecer022_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1122/parecer022_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 003/2018 DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE INSTITUI O PROGRAMA DE REFINANCIAMENTO DE DÍVIDAS TRIBUTÁRIAS E PREÇOS PÚBLICOS – REFIS NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, BAHIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 002/2018 DE INICIATIVA DO EXECUTIVO, QUE DISPÕE SOBRE A OUTORGA E A GESTÃO DE CONCESSÃO PARA COFECÇÃO, INSTALAÇÃO, E MANUTENÇÃO DOS ELEMENTOS DE MOBILIÁRIO URBANO QUE ESPECIFICA, A TITULO ONEROSO E COM EXPLORAÇÃO PUBLICITARIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1161/parecer024_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1161/parecer024_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 20/2018 DE AUTORIA DO VEREADOR LUIS CARLOS DUDÉ, QUE DENOMINA DE AVENIDA JOSÉ FERNANDES PEDRAL SAMPAIO A ATUAL AVENIDA PERIMETRAL, QUE SE ESTENDE ENTRE A AVENIDA OLÍVIA FLORES E A AVENIDA GILENILDA ALVES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1166/parecer025_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1166/parecer025_2018.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 29/2018 QUE ALTERA A LEI Nº 2.146/2017, QUE DISPÕE SOBRE O PROGRAMA DE ALIMENTAÇÃO DO TRABALHADOR POR MEIO DE VALE ALIMENTAÇÃO EM CARTÃO MAGNÉTICO NO ÂMBITO DA CÂMARA MUNICIPAL DE VITÓRIA DA CONQUISTA - BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1167/parecer026_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1167/parecer026_2018.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 28/2018 QUE AUTORIZA REAJUSTE DE VENCIMENTOS DOS SERVIDORES EFETIVOS (ATIVOS E INATIVOS) INTEGRANTES DOS QUADROS DO LEGISLATIVO MUNICIPAL DE VITÓRIA DA CONQUISTA – BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1168/parecer027_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1168/parecer027_2018.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 03/2018-E QUE INSTITUI  O PROGRAMA DE REFINANCIAMENTO DE DÍVIDAS TRIBUTÁRIAS E PREÇOS PÚBLICOS – REFIS – NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, BAHIA.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1254/parecer_-_altera_projeto_de_lei_executivo_2018-_no_07.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1254/parecer_-_altera_projeto_de_lei_executivo_2018-_no_07.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 07/2018 DE INICIATIVA DO EXECUTIVO, QUE ALTERA A LEI MUNICIPAL Nº. 2.212, DE 27 DE DEZEMBRO DE 2017, E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1255/parecer029_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1255/parecer029_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 32/2018 DE AUTORIA DO VEREADOR DANILLO RODRIGUES ROCHA, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE REGISTRO DO GRUPO SANGUINEO E FATOR RH NOS ASSENTOS DOS ALUNOS DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1256/parecer031_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1256/parecer031_2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 33/2018 DE AUTORIA DA VEREADORA NILDMA RIBEIRO, QUE INSTITUI NO MUNICÍPIO DE VITÓRIA DA CONQUISTA O DIPLOMA “AMIGO DO MEIO AMBIENTE”.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1257/parecer_no_35.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1257/parecer_no_35.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 35/2018 DE AUTORIA DO VEREADOR DAVID SALOMÃO, QUE ALTERA NOME DE LOGRADOUROS PÚBLICOS DA RUA M, DO CONDOMINIO RESIDÊNCIAL MORADA D BEM QUERER, BAIRRO CANDEIAS, PARA RUA ARLINDO FERRAZ DE OLIVEIRA, NO MUNICÍPIO DE VITÓRIA DA CONQUISTA - BA.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1300/parecer032_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1300/parecer032_2018.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 07/2018-E QUE ALTERA A LEI MUNICIPAL Nº 2.212 DE 27 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1303/parecer033_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1303/parecer033_2018.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 10/2018 DE AUTORIA DO VEREADOR ADINILSON PEREIRA, QUE DISPÕE SOBRE A CRIAÇÃO E REGULARIZAÇÃO DO SERVIÇO VOLUNTÁRIO NO MUNICÍPIO DE VITÓRIA DA CONQUISTA – BA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1304/parecer034_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1304/parecer034_2018.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 24/2018 DE AUTORIA DO VEREADOR CÍCERO CUSTÓDIO, QUE DISPÕE SOBRE A COLOCAÇÃO DE BRINQUEDOS PARA CRIANÇAS E PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS EM PARQUES, PRAÇAS E OUTROS LOCAIS PÚBLICOS DESTINADOS A PRATICA DE ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>CMA - Comissão Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1359/parecer_pl_33-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1359/parecer_pl_33-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE MEIO AMBIENTE AO PROJETO DE LEI Nº 33/2018, QUE INSTITUI NO MUNICÍPIO DE VITÓRIA DA CONQUISTA O DIPLOMA “AMIGO DO MEIO AMBIENTE”.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1379/parecer_-_de_emenda_modificativa.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1379/parecer_-_de_emenda_modificativa.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL A  EMENDA MODIFICATIVA DE AUTORIA DO VEREADOR VALDEMIR DIAS, AO PROJETO DE LEI Nº 007/2018 DE AUTORIA DO EXECUTIVO, QUE ALTERA A LEI MUNICIPAL Nº 2.212/2017, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>CFAPE - Comissão de Fiscalização dos Atos do Poder Executivo, CFO - Comissão de Finanças e Orçamento, CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1413/parecer_37-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1413/parecer_37-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL E CONJUNTO DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, FINANÇAS E ORÇAMENTO, E FISCALIZAÇÃO DOS ATOS DO PODER EXECUTIVO EM RELAÇÃO AS CONTAS DA PREFEITURA MUNICIPAL DE VITÓRIA DA CONQUISTA, RELATIVAS AO EXERCÍCIO FINANCEIRO DO ANO DE 2016, BEM COMO AO PARECER PRÉVIO DO TCM  QUE APROVA, COM RESSALVAS, AS REFERIDAS CONTAS .</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1458/parecer_no_31.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1458/parecer_no_31.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 31/2018 DE AUTORIA DO VEREADOR LUCIANO GOMES, QUE DISPÕE SOBRE O VALOR DA TARIFA DE ESGOTO COBRADO PELA EMBASA E LIMITA O TETO MÁXIMO DE COBRANÇA DE 40% NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1459/parecer_no_11.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1459/parecer_no_11.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 11/2018 DE AUTORIA DO VEREADOR CÍCERO CUSTÓDIO, QUE DISPÕE SOBRE A ISENÇÃO DE TAXAS DE INSCRIÇÃO A DOADORES DE MEDULA ÓSSEA EM CONCURSOS PÚBLICOS REALIZADOS POR ÓRGÃOS DO PODER PÚBLICO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1460/parecer_no_34.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1460/parecer_no_34.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 34/2018 DE AUTORIA DA VEREADORA MARIA LUCIA SANTOS ROCHA, QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE INTERCÂMBIO EDUCACIONAL MUNICIPAL NO ÂMBITO DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1461/parecer_pl_41-18.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1461/parecer_pl_41-18.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES DE ORÇAMENTO E FINANÇAS E LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL  AO PROJETO DE LEI Nº 41/2018 QUE REGULAMENTA, DE FORMA ESPECÍFICA, A GRATIFICAÇÃO DE CONDIÇÃO ESPECIAL DE TRABALHO (GCET) DOS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS JUNTO AO PODER LEGISLATIVO MUNICIPAL DE VITÓRIA DA CONQUISTA/BA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1474/parecer_favoravel_-_dia_municipal_da_cavalgada_38.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1474/parecer_favoravel_-_dia_municipal_da_cavalgada_38.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 38/2018 DE AUTORIA DA VEREADORA LUCIA ROCHA, QUE INSTITUI O DIA MUNICIPAL DA CAVALGADA E DÁ OUTRAS.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1475/altera_nome_de_rua_40-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1475/altera_nome_de_rua_40-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 40/2018 DE AUTORIA DO VEREADOR VALDEMIR OLIVEIRA DIAS, QUE DENOMINA RUA DONA LIRA A ATUAL RUA B, LOCALIZADA NO LOTEAMENTO VILA OESTE.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1498/parecerdoprojeto09_0006.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1498/parecerdoprojeto09_0006.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 009/2018 DE INICIATIVA DO EXECUTIVO, QUE ALTERA A LEI Nº. 2.212, DE 27 DE DEZEMBRO DE 2017, E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1499/parecerdoprojeto09.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1499/parecerdoprojeto09.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE ORÇAMENTO E FINANÇAS AO PROJETO DE LEI Nº 09/2018-E QUE ALTERA A LEI MUNICIPAL Nº 2.212 DE 27 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1603/parecer_no_30.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1603/parecer_no_30.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 30/2018 DE AUTORIA DO VEREADOR JORGE BEZERRA, QUE DISPÕE SOBRE O TEMPO MÁXIMO DE ESPERA PARA REALIZAÇÃO DE PROCEDIMENTOS MÉDICOS E AMBULATORIAIS NAS UNIDADES DE SAÚDE DA REDE PÚBLICA DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1604/parecer_no_08.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1604/parecer_no_08.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 08/2018 DE AUTORIA DA VEREADORA NILDMA RIBEIRO, QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA A REALIZAÇÃO DO TESTE DO OLHINHO NOS RECEM-NASCIDOS EM MATERNIDADES E SERVIÇOS HOSPITALARES DA REDE PÚBLICA OU CONVENIADOS COM O SUS (SISTEMA ÚNICO DE SAÚDE), PARA O DIAGNOSTICO DE DOENÇAS OCULARES, INCLUSIVE O RETINOBLASTOMA (CÂNCER).</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1605/parecer_no06.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1605/parecer_no06.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 06/2018 DE AUTORIA DO VEREADOR CORIOLANO MORAES, QUE INSTITUI NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA O “TESTE DO BRACINHO” PARA DIAGNOSTICAR HIPERTENSÃO EM CRIANÇAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1606/parecer_no_07.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1606/parecer_no_07.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 07/2018, DE AUTORIA DO VEREADOR CORIOLANO MORAES, QUE INSTITUI MECANISMO DE CONTROLE DO PATRIMÔNIO PÚBLICO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA, DISPONDO SOBRE PROVISÕES DE ENCARGOS TRABALHISTAS A SEREM PAGOS ÀS EMPRESAS CONTRATADAS PARA PRESTAR SERVIÇOS DE FORMA CONTÍNUA, NO ÂMBITO DOS PODERES PÚBLICOS MUNICÍPAIS.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>CFAPE - Comissão de Fiscalização dos Atos do Poder Executivo, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1617/parecer_08_comissao_orcamento__e_fiscalizacao_r_I3a8qGY.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1617/parecer_08_comissao_orcamento__e_fiscalizacao_r_I3a8qGY.doc</t>
   </si>
   <si>
     <t>AO PROJETO DE RESOLUÇÃO Nº 03/2018 QUE ALTERA OS ANEXOS I, II, III DA RESOLUÇÃO 65/2017 QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA DE VEREADORES DE VITÓRIA DA CONQUISTA.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1670/parecer_do_executivo_que_concede_reajuste_-_13-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1670/parecer_do_executivo_que_concede_reajuste_-_13-2018.doc</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, AO PROJETO DE LEI Nº. 13/2018, DE INICIATIVA DO EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O REAJUSTE AOS SERVIDORES DOS GRUPOS OCUPACONAIS DE NÍVEL SUPERIOR, TÉCNICO ADMINISTRATIVO, OPERACIONAL, SAÚDE E FÍSICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1671/parecer_-_altera_projeto_de_lei_executivo_05-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1671/parecer_-_altera_projeto_de_lei_executivo_05-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 005/2018 DE INICIATIVA DO EXECUTIVO, QUE ALTERA A LEI Nº. 2.166, DE 04 DE SETEMBRO DE 2017, PARA DISPOR SOBRE A DISTINÇÃO DAS TRANSFERÊNCIAS DE RECURSOS A TÍTULO DE SUBVENÇÃO SOCIAL, CONTRIBUIÇÕES CORRENTES E CONTRIBUIÇÕES DE CAPITAL A PESSOAS JURÍDICAS DE DIREITO PRIVADO SEM FINS LUCRATIVOS, E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1672/parecer_-__contratacao_de_cantores_39-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1672/parecer_-__contratacao_de_cantores_39-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 39/2018 DE AUTORIA DO VEREADOR DANILLO RODRIGUES ROCHA, QUE DISPÕE PREFERENCIALMENTE A CONTRATAÇÃO DE CANTORES, BANDAS OU CONJUNTOS MUSICAIS LOCAIS NA ABERTURA DOS SHOWS OU EVENTOS MUSICAIS FINANCIADOS POR RECURSOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1673/parecer_-_doacao_de_bem_executivo_-_004-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1673/parecer_-_doacao_de_bem_executivo_-_004-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 004/2018 DE INICIATIVA DO EXECUTIVO, QUE DISPÕE SOBRE A DOAÇÃO DE BEM PÚBLICO Á CASA DE ACOLHIMENTO AO PACIENTE ONCOLÓGICO DO SUDOESTE DA BAHIA - CAPOS.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, AO PROJETO DE LEI Nº. 14/2018, DE INICIATIVA DO EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O REAJUSTE AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1675/altera_lei_-_47-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1675/altera_lei_-_47-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 47/2018, DE AUTORIA DO VEREADOR VALDEMIR DE OLIVEIRA DIAS, QUE ALTERA A REDAÇÃO DA LEI Nº. 1.613 DE 19 DE JUNHO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1677/parecer_09_comissao_orcamento_ldo.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1677/parecer_09_comissao_orcamento_ldo.doc</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 10/2018-E QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1678/parecer_ccj_projeto_de_resolucao_03.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1678/parecer_ccj_projeto_de_resolucao_03.doc</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE RESOLUÇÃO LEI Nº 03/2018 DE AUTORIA DA MESA DIRETORA QUE ALTERA OS ANEXOS I, II, iii DA RESOLUÇÃO 65/2017, QUE DISPÕE SOBre a estrutura organizacional da Câmara de Vereadores de Vitória da Conquista, o Sistema de Apoio à Atividade Parlamentar e dá outras providências.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1716/parecer059_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1716/parecer059_2018.pdf</t>
   </si>
   <si>
     <t>FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 15/2018-E QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1718/parecer_n._06</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1718/parecer_n._06</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI No 006/2018 DE INICIATIVA DO EXECUTIVO, QUE DISPÕE SOBRE A DOAÇÃO CONDICIONADA DE BEM IMÓVEL PÚBLICO À ASSOCIAÇÃO SEM FINS LUCRATIOS AUGUSTA E RESPEITÁVEL LOJA SIMBÓLICA SEMENTE DE LUZ No. 277, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1719/parecer_12_comissao_orcamento_projeto_aumento_d_JoATslH.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1719/parecer_12_comissao_orcamento_projeto_aumento_d_JoATslH.doc</t>
   </si>
   <si>
     <t>FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 13/2018-E QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER O REAJUSTE AOS SERVIDORES DOS GRUPOS OCUPACIONAIS DE NÍVEL SUPERIOR TÉCNICO ADMINISTRATIVO, OPERACIONAL, SAÚDE E FISCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1720/parecer_11_comissao_orcamento_projeto_aumento_d_lNuxTF0.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1720/parecer_11_comissao_orcamento_projeto_aumento_d_lNuxTF0.doc</t>
   </si>
   <si>
     <t>FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 12/2018-E QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER O REAJUSTE GERAL ANUAL E O REAJUSTE DOS SERVIDORES DO QUADRO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1721/parecer_13_comissao_orcamento_projeto_aumento_d_xQhS5ll.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1721/parecer_13_comissao_orcamento_projeto_aumento_d_xQhS5ll.doc</t>
   </si>
   <si>
     <t>FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 14/2018-E QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER O REAJUSTE AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO DA COMISSÃO LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, AO PROJETO DE LEI Nº. 12/2018, DE INICIATIVA DO EXECUTIVO – AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O REAJUSTE GERAL ANUAL E O REAJUSTE DOS SERVIDORES DO QUADRO DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1786/parecer_da_ldo_10-20181.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1786/parecer_da_ldo_10-20181.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, AO PROJETO DE LEI Nº. 10/2018, DE AUTORIA DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1787/parecer_favoravel_a_emenda_aditiva_02.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1787/parecer_favoravel_a_emenda_aditiva_02.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL A EMENDA ADITIVA Nº. 02 DE AUTORIA DO VEREADOR VALDEMIR DIAS AO PROJETO DE LEI Nº 41/2017.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1788/parecer_favoravel_a_emenda_modificativa_4.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1788/parecer_favoravel_a_emenda_modificativa_4.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL A EMENDA MODIFICATIVA Nº. 04 DE AUTORIA DO VEREADOR VALDEMIR DIAS AO PROJETO DE LEI Nº 41/2017.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL A EMENDA ADITIVA Nº. 03 DE AUTORIA DO VEREADOR VALDEMIR DIAS AO PROJETO DE LEI Nº 41/2017.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1794/parecer_n._44</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1794/parecer_n._44</t>
   </si>
   <si>
     <t>PARECER  FAVORÁVEL  DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 44/2018 DE AUTORIA DO VEREADOR ADINILSON PEREIRA, QUE DISPÕE SOBRE O DIA MUNICIPAL DE CONSCIENTIZAÇÃO DO ESPECTRO AUTISMA E OBRGATORIEDADE DOS ESTABELECIMENTOS PÚBLICOS  E PRIVADOS INSERIREM NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SIMBOLO MUNDIAL DO AUTISMO NO MUNICÍPO DE VITÓRIA DA CONQUISTA.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1795/altera_lei_-_46-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1795/altera_lei_-_46-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 46/2018, DE AUTORIA DO VEREADOR FERNANDO VASCONCELOS SILVA, QUE ALTERA O ARTIGO 1º DA LEI 1.147/2002, QUE TORNA OBRIGATÓRIO A EXECUÇÃO DO HINO DE VITÓRIA DA CONQUISTA EM EVENTOS OFICIAIS.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1796/parecer_53.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1796/parecer_53.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 53/2018 DE AUTORIA DO VEREADOR LUIS CARLOS DUDÉ, DISPÕE SOBRE A DENOMINAÇÃO DR. SEBASTIÃO RODRIGUES CASTRO A CLINICA MUNICIPAL DE REABILITAÇÃO, LOCALIZADO NA RUA LIONS CLUB, NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1797/parecer_56.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1797/parecer_56.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 56/2018 DE AUTORIA DO VEREADORA NILDMA RIBEIRO, QUE INSTITUI A CERTIFICAÇÃO DE ZONEAMENTO DOS TEMPLOS RELIGIOSOS DE CANDOMBLÉ E UMBANDA NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, DISPÕE SOBRE A ISENÇÃO DE IPTU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1798/parecer_61.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1798/parecer_61.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 61/2018 DE AUTORIA DO VEREADOR LUCIANO GOMES, QUE INSTITUI O DIA MUNICIPAL 20 DE AGOSTO COMO DIA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE ATROFIA MUSCULAR ESPINHAL- AME, E DÁ OUTRAS.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1799/pl._42</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1799/pl._42</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI No 42/2018 DE AUTORIA DO VEREADOR LUCIANO GOMES, QUE DISPÕE SOBRE O TEMPO DE PERMANÊNCIA DE VEÍCULOS SEM VIDA ÚTL E CARCÇAS NAS RUAS E DEMAIS LOGADOUROS PÚBLICOS MUNICÍPIO DE VITÓRIA_x000D_
 DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1800/parecer_favoravel_pl_061-_2018.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1800/parecer_favoravel_pl_061-_2018.odt</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 061/2018, QUE  INSTITUI O DIA 20 DE AGOSTO COMO DIA MUNICIPAL DA CONSCIENTIZAÇÃO SOBRE ATROFIA MUSCULAR ESPINHAL – AME, QUE PASSARÁ A INTEGRAR O CALENDÁRIO DE EVENTOS OFICIAIS DE VITÓRIA DA CONQUISTA, BEM COMO PREVÊ A PARTICIPAÇÃO DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO, EMPRESAS E AS ENTIDADES CIVIS EM CAMPANHAS DE ESCLARECIMENTO ACERCA DA DOENÇA.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1801/parecer_favoravel_pl_054-_2018.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1801/parecer_favoravel_pl_054-_2018.odt</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE SAÚDE E ASSISTÊNCIA SOCIAL AO PROJETO DE LEI Nº 054/2018, QUE  “ESTABELECE DIRETRIZES PARA A POLÍTICA MUNICIPAL DE ATENDIMENTO ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA)  E DÁ OUTRAS PROVIDÊNCIAS. ” DE VITÓRIA DA CONQUISTA – BA.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1867/parecer_contrario_a_emenda_modificativa_6.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1867/parecer_contrario_a_emenda_modificativa_6.doc</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL A EMENDA MODIFICATIVA Nº. 06 AO PROJETO DE LEI n.º 13/2018-E</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1905/utilidade_publica.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1905/utilidade_publica.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI No 65/2018, QUE DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DO APOSTOLADO DA DIVINA MISERICÓRDIA</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1918/parecerpl15.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1918/parecerpl15.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL E COM EMENDA DA COMISSÃO LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI 15/2018, DO EXECUTIVO, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1939/altera_nome_de_rua_48-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1939/altera_nome_de_rua_48-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 48/2018 DE AUTORIA DO VEREADOR LUIS CARLOS DUDÉ, DISPÕE SOBRE A DENOMINAÇÃO DA RUA SEBASTIÃO RODRIGUES CASTRO A ATUAL RUA EQUADOR, QUE SE ESTENDE DA AVENIDA INTEGRAÇÃO ATÉ A AVENIDA BARTOLOMEU DE GUSMÃO,</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1940/parecer_favoravel_-_declara_de_utilidade_public_zQDTWod.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1940/parecer_favoravel_-_declara_de_utilidade_public_zQDTWod.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 49/2018, QUE DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CONQUISTENSE PARA ATENDIMENTO À PESSOA AUTISTA – ACAEPA.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1941/altera_nome_de_rua_50-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1941/altera_nome_de_rua_50-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 50/2018 DE AUTORIA DO VEREADOR ÁLVARO PITHON, QUE DENOMINA AVENIDA MARIA MENDONÇA A ATUAL AVENIDA PROJETADA ESPIRITO SANTO, BAIRRO ESPIRITO SANTO – CONJUNTO HABITACIOAL URVIS VI.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1962/parecer_83-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1962/parecer_83-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 20/2018- AUTORIA DO VEREADOR DAVID SALOÃO – CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA ANDRÉA LIMA PÓVOAS NOVAIS.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1963/parecer_84-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1963/parecer_84-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 02/2018- AUTORIA DO VEREADOR CORIOLANO MORAES – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR CLÓVIS RIBEIRO FLORES.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1964/parecer_85.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1964/parecer_85.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 03/2018- AUTORIA DO VEREADOR CORIOLANO MORAES – CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA GLICIA MIRANDA DA SILVEIRA.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1965/parecer_86-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1965/parecer_86-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 04/2018- AUTORIA DA VEREADORA LUCIA ROCHA – CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA VALDIRENE SILVA DE OLIVEIRA LACERDA CAMPOS.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1966/parecer_87-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1966/parecer_87-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 05/2018- AUTORIA DA VEREADORA VIVIANE SAMPAIO – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR LUÍS ROGERIO COSME SILVA SANTOS.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1967/parecer_88-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1967/parecer_88-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 06/2018- AUTORIA DA VEREADORA VIVIANE SAMPAIO – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR ROMEU FERREIRA FILHO.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1968/parecer_89-2020.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1968/parecer_89-2020.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 07/2018- AUTORIA DO VEREADOR LUIS CARLOS DUDÉ – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO PADRE DANILO DA SILVA PACHECO.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1969/parecer_90-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1969/parecer_90-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 08/2018- AUTORIA DO VEREADOR LUIS CARLOS DUDÉ – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO FREI GILSON DE JESUS MARINHO.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1972/parecer_91-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1972/parecer_91-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 09/2018- AUTORIA DO VEREADOR ÁLVARO PITHON – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR JUSCELINO NOVAIS SOUZA.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1973/parecer_92-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1973/parecer_92-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 10/2018- AUTORIA DO VEREADOR ÁLVARO PITHON – CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA JACIRA TEREZINHA BARRETO DE SOUZA.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1974/parecer_93-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1974/parecer_93-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 11/2018- AUTORIA DO VEREADOR SIDNEI OLIVEIRA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR ADERBAL AZEVEDO ALVES.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1975/parecer_94-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1975/parecer_94-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 12/2018- AUTORIA DO VEREADOR SIDNEI OLIVEIRA – CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA ERONILDES VASCONCELOS CARVALHO.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1976/parecer_95-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1976/parecer_95-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 13/2018- AUTORIA DO VEREADOR JORGE BEZERRA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR GILDASIO SANTOS PACHECO.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1988/parecer__96-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1988/parecer__96-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 14/2018- AUTORIA DO VEREADOR JORGE BEZERRA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR SIVALDO DE JESUS.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1989/parecer_97-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1989/parecer_97-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 15/2018- AUTORIA DO VEREADOR ADEMILTON PALMEIRA SANTOS – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR JOSÉ DO SANTOS.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1990/parecer_98-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1990/parecer_98-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 16/2018- AUTORIA DO VEREADOR ADINILSON PEREIRA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR HERBERTH FERREIRA FILSNER.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1991/parecer_99-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1991/parecer_99-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 17/2018- AUTORIA DO VEREADOR ADINILSON PEREIRA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR JOSUÉ RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1992/parecer_100-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1992/parecer_100-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 18/2018- AUTORIA DA VEREADORA NILDMA RIBEIRO LIMA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR JEAN MEIRA NASCIMENTO.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1993/parecer_101-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1993/parecer_101-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 19/2018- AUTORIA DA VEREADORA NILDMA RIBEIRO LIMA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR IRÊNIO FELIPE DE SOUZA.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2005/parecer_contrario_-_68-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2005/parecer_contrario_-_68-2018.doc</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO DA COMISSÃO LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, AO PROJETO DE LEI Nº. 68/2018, DE AUTORIA DA VEREADORA LUCIA ROCHA, QUE DISPÕE SOBRE A REGULAMENTAÇÃO DA PORCENTAGEM DE REPRESENTAÇÃO FEMININA NOS CONSELHOS MUNICÍPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2006/parecer_favoravel_-_67.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2006/parecer_favoravel_-_67.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 67/2018 DE AUTORIA DO VEREADOR CÍCERO CUSTÓDIO, QUE INSTITUI NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNCÍPO DE VITÓRIA DA CONQUISTA A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE A DEPRESSÃO INFANTIL E JUVENIL E DÁ OUTRAS.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2007/parecer_favoravel_-___63-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2007/parecer_favoravel_-___63-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 63/2018, QUE DECLARA DE UTILIDADE PÚBLICA O  INSTITUTO DE DESENVOLVIMENTO HUMANO E AÇÃO COMUNITÁRIA -IDAC</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2008/parecer_-_contrario-_66.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2008/parecer_-_contrario-_66.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 66/2018, DE AUTORIA DO VEREADOR CÍCERO CUSTÓDIA, QUE DISPÕE SOBRE A OBRIGAÇÃO DE ADVERTÊNCIA DOS RISCOS RELACIONADOS AO USO EXCESSIVO DE TELEFONES PORTÁTEIS TIPO SMARTPHONE PARA A BIOMECÂNICA DA COLUNA  VERTEBRAL E DA SAÚDE PSÍQUICA</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2009/parecer_favoravel_-_62-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2009/parecer_favoravel_-_62-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 62/2018, QUE DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO DE AGRICULTORES FAMILIARES E TRABALHADORES RURAIS DE CORTESIA, SALITRE E CAMPO GRANDE.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2010/parecer_107-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2010/parecer_107-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 33/2018- AUTORIA DO VEREADOR EDJAIME ROSA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR VALMIR BOITA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2018/parecer_108-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2018/parecer_108-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 27/2018- AUTORIA DO VEREADOR ADEMILTON PALMEIRA SANTOS – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR VALDINEI LOPES MOTA.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2019/parecer_109-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2019/parecer_109-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 21/2018- AUTORIA DO VEREADOR FERNANDO VASCONCELOS – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR ANTONIO JOÃO LEMOS LÔBO.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2020/parecer_110-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2020/parecer_110-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 22/2018- AUTORIA DO VEREADOR FERNANDO VASCONCELOS – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR NEIDIVALDO SANTOS.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2021/parecer_111-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2021/parecer_111-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 23/2018- AUTORIA DO VEREADOR VALDEMIR OLIVEIRA DIAS – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR MARCELO PRADO MOREIRA ALMEIDA.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2022/parecer_112-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2022/parecer_112-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 24/2018- AUTORIA DO VEREADOR VALDEMIR OLIVEIRA DIAS – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR MARCIO PEDRO DA COSTA.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2023/parecer_113-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2023/parecer_113-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 25/2018- AUTORIA DO VEREADOR OSMÁRIO LACERDA – CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA LILIAN MORIS DUTRA PUGLIESE MOTTA.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2024/parecer_114-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2024/parecer_114-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 26/2018- AUTORIA DO VEREADOR OSMÁRIO LACERDA – CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA FLAVIA BELETTINI.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2025/parecer_115-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2025/parecer_115-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 29/2018- AUTORIA DA VEREADORA MARIA LÚCIA ROCHA – CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA EBENILDES MEDERIOS SILVA.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2026/parecer_116-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2026/parecer_116-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 30/2018- AUTORIA DO VEREADOR HERMÍNIO OLIVEIRA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR MARCUS VINICIUS DE MORAIS OLIVEIRA.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2027/parecer_117-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2027/parecer_117-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 31/2018- AUTORIA DO VEREADOR DANILO RODRIGUES ROCHA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR TEN CEL  PM WILSON TEIXEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2028/parecer_118-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2028/parecer_118-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 32/2018- AUTORIA DO VEREADOR LUCIANO GOMES – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR WELLINGTON CIRILO COSTA.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2029/parecer_119-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2029/parecer_119-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 34/2018- AUTORIA DO VEREADOR EDJAIME ROSA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR NATANAEL ALVES DA SILVA.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2030/parecer_120-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2030/parecer_120-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 35/2018- AUTORIA DO VEREADOR HERMÍNIO OLIVEIRA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR LUÍZ CLAUDIO MIRANDA DOS SANTOS.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2031/parecer_121-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2031/parecer_121-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 36/2018- AUTORIA DO VEREADOR HERMÍNIO OLIVEIRA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR PAULO MAURÍCIO LOPES ARAÚJO.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2032/parecer_122-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2032/parecer_122-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 37/2018- AUTORIA DO VEREADOR DAVID SALOÃO – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR ADALBERTO PINHEIRO DOS SANTOS.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2041/parecer_123-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2041/parecer_123-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 28/2018- AUTORIA DO VEREADOR GILMAR FERRAZ – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR DIÓGENES CANDIDO DE LIMA.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2042/parecer_124-2020.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2042/parecer_124-2020.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 38/2018- AUTORIA DO VEREADOR HERMÍNIO OLIVEIRA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR FABRICIO VIEIRA DA SILVA.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2138/parecer_125-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2138/parecer_125-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 39/2018- AUTORIA DO VEREADOR LUCIANO GOMES – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR ALMERIDO XAVIER PIRES.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2140/parecer_126-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2140/parecer_126-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 40/2018- AUTORIA DO VEREADOR GILMAR FERRAZ – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE A SENHORA MARIA RITA PEREIRA MOURA E ROCHA.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2141/parecer_127-2020.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2141/parecer_127-2020.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE DECRETO LEGISLATIVO Nº 41/2018- AUTORIA DO VEREADOR DANILLO RODRIGUES ROCHA – CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR RIVALDO SILVEIRA GUSMÃO.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2143/parecer_favoravel_-_utilidade_publica__71-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2143/parecer_favoravel_-_utilidade_publica__71-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 71/2018, QUE DECLARA DE UTILIDADE PÚBLICA A AUGUSTA E RESPEITÁVEL LOJA SIMBÓLICA SEMENTE DA LUZ.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2144/solicitar_exames_anuais_psicologicos_e_psiquiat_ZekcMU1.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2144/solicitar_exames_anuais_psicologicos_e_psiquiat_ZekcMU1.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 74/2018, DE AUTORIA DO VEREADOR CÍCERO CUSTÓDIO, QUE FICA O PODER PÚBLICO MUNICPAL O ENCARGO DE SOLICITAR EXAMES ANUAIS PSICOLÓGICOS E PSIQUIÁTRICOS A TODOS OS SERVIDORES E FUNCIONÁRIOS PÚBLICOS E CONTRATADOS/TERCEIRIZADOS QUE TRABALHEM EM CRECHES, ESCOLAS E UNIDAS DE ENSINO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2145/parecer_130-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2145/parecer_130-2018.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO E CONJUNTO DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, ORÇAMENTO E FINANÇAS, AO PROJETO DE LEI COMPLEMENTAR Nº. 05/2018, DE INICIATIVA DO EXECUTIVO QUE CONCEDE A ISENÇÃO TEMPORÁRIA DE IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA – ISSQN, INCIDENTE SOBRE A PRESTAÇÃO DE SERVIÇO DE TRANSPORTE COLETIVO URBANO DE PASSAGEIRO POR ÔNIBUS NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2149/parecer_-_sobre_a_criacao_do_cartao_de_gratuida_LoOtuvk.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2149/parecer_-_sobre_a_criacao_do_cartao_de_gratuida_LoOtuvk.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 70/2018, QUE DISPÕE SOBRE A CRIAÇÃO DO CARTÃO DE GRATUIDADE DE ESTACIONAMENTO PÚBLICO PARA IDOSO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2273/parecer_132-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2273/parecer_132-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, AO PROJETO DE LEI Nº. 19/2018, DE INICIATIVA DO EXECUTIVO – QUE AUTORIZA A  ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, POR ANULAÇÃO DE DOTAÇÃO PARA CRIAÇÃO DOS ELEMENTOS DE DESPESAS NO ORÇAMENTO ANUAL DE 2018, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2274/parecer_133-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2274/parecer_133-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL  DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 78/2018 DE AUTORIA DA VEREADORA NILDMA RIBEIRO, QUE DISPÕE SOBRE A PRESENÇA DE DOULAS NAS MATERNIDADES, CASAS DE PARTO E NOS ESTABELECIMENTOS HOSPITALARES CONGÊNERES NO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2275/parecer_134-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2275/parecer_134-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI COMPLEMENTAR Nº 001/2018 DE INICIATIVA DO EXECUTIVO, QUE ALTERA O ART. 108 DA LEI COMPLEMENTAR 1.786 DE 2011 E INSERE O ART. 108A, PARA DISPOR SOBRE CESSÃO E REQUISIÇÃO DE SERVIDOR PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2276/parecer_135-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2276/parecer_135-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO VETO PARCIAL À LEI Nº 1.206 DE 05 DE OUTUBRO DE 2018, REFERENTE AO PROJETO DE LEI 54/2018-L- DE AUTORIA DA VEREADORA NILDMA RIBEIRO - QUE ESTABELECE DIRETRIZES PARA A POLITICA MUNICIPAL DE ATENDIMENTO ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2277/parecer_75-2018_escola_limpa.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2277/parecer_75-2018_escola_limpa.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 75/2018 DE AUTORIA DO VEREADOR CÍCERO CUSTÓDIO, QUE INSTITUI O PROJETO “ESCOLA LIMPA, ESTUDANTE EDUCADO, POVO CONSCIENTE” NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2278/parecer_76-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2278/parecer_76-2018.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 76/2018, QUE DISPÕE SOBRE A POLITICA MUNICIPAL DE INCENTIVO AO LIVRO E À CULTURA DA LEITURA E ESTABELECE AS SUAS DIRETRIZES NO MUNICÍPIO DE VITÓRIA DA CONQUISTA - BA.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2279/parecer_72-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2279/parecer_72-2018.doc</t>
   </si>
   <si>
     <t>PARECER CONTRARIO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 72/2018 DE AUTORIA DO VEREADOR ADINILSON PEREIRA, QUE TORNA OBRIGATÓRIO INSERIR PLACAS DE SINALIZAÇÃO EM TODOS OS TERRENOS PÚBLICOS DE PROPRIEDADE DO MUNICÍPIO DE VITÓRIA DA CONQUISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2280/parecer_139.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2280/parecer_139.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE LEI Nº 77/2018 DE AUTORIA DO VEREADOR CORIOLANO MORAES, QUE VEDA O USO DE APARELHOS ELETRÔNICOS PORTÁTEIS SEM FINS EDUCACIONAIS EM SALAS DE AULA OU QUAISQUER OUTROS AMBIENTES EM QUE ESTEJAM SENDO DESENVOLVIDAS ATIVIDADES EDUCACIONAIS NAS ESCOLAS DA REDE MUNICIPAL DE VITÓRIA DA CONQUISTA.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2282/parecer_ccj_projeto_de_resolucao_favoravel_04-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2282/parecer_ccj_projeto_de_resolucao_favoravel_04-2018.doc</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL AO PROJETO DE RESOLUÇÃO LEI Nº 04/2018 DE AUTORIA DA MESA DIRETORA Dispõe sobre a estrutura organizacional da Câmara de Vereadores de Vitória da Conquista, o Sistema de Apoio à Atividade Parlamentar e dá outras providências.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2342/parecer_141-20181.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2342/parecer_141-20181.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL E ORÇAMENTO E FINANÇAS, AO PROJETO DE LEI Nº. 21/2018, DE INICIATIVA DO EXECUTIVO - QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR, COM RECURSOS ORIUNDOS DE ANULAÇÃO DE DOTAÇÕES, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2343/parecer_142-2018_zl7L1FD.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2343/parecer_142-2018_zl7L1FD.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL E ORÇAMENTO E FINANÇAS, AO PROJETO DE LEI Nº. 20/2018, DE INICIATIVA DO EXECUTIVO - QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR, COM RECURSOS ORIUNDOS DE ANULAÇÃO DE DOTAÇÕES, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2393/parecer_143-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2393/parecer_143-2018.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL,  ORÇAMENTO E FINANÇAS, SAÚDE E ASSISTÊNCIA SOCIAL, AO PROJETO DE LEI Nº. 16/2018, DE AUTORIZA DO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DISPÕE FIRMAR PROTOCOLO DE INTENÇÕES COM O ESTADO DA BAHIA, PARA O FIM DE PARTICIPAR DE CONSÓRCIO PÚBLICO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2467/parecer_144-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2467/parecer_144-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL CONJUNTO DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL,  ORÇAMENTO E FINANÇAS A EMENDA MODIFICATIVA N°. 08 AO PROJETO DE LEI Nº 05/2018-E.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2468/parecer_pl_18-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2468/parecer_pl_18-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, COM EMENDAS DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, ORÇAMENTO E FINANÇAS AO PROJETO DE LEI 18/2018 – QUE ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE VITÓRIA DA CONQUISTA PARA O EXERCÍCIO FINANCEIRO DE 2019, BEM COMO DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2469/parecer_146-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2469/parecer_146-2018.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, ORÇAMENTO E FINANÇAS A EMENDA MODIFICATIVA N°. 07 AO PROJETO DE LEI Nº 05/2018- E.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2636/parecer_pl_01_-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2636/parecer_pl_01_-2018.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável Da Comissão De Legislação, Justiça E Redação Final Ao Projeto De Lei Nº 01/2018 De Autoria do vereador Luis Carlos Dudé Que Denomina Praça Antônio da Silva Andrade, a área localizada entre a Avenida Alagoas, Rua Maneca da Prata e Travessa Recife, Bairro Brasil, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1412/projeto_de_decreto_legislativo_01-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1412/projeto_de_decreto_legislativo_01-2018.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE VITÓRIA DA CONQUISTA, ESTADO DA BAHIA, PORÉM COM RESSALVAS, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1692/projeto_de_decreto_legislativo_02-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1692/projeto_de_decreto_legislativo_02-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR CLÓVIS RIBEIRO FLÔRES.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1722/projeto_de_decreto_legislativo_03-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1722/projeto_de_decreto_legislativo_03-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA GLICIA MIRANDA DA SILVEIRA.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1749/projeto_de_decreto_legislativo_n_4-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1749/projeto_de_decreto_legislativo_n_4-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE À SENHORA VALDIRENE SILVA DE OLIVEIRA LACERDA CAMPOS</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1761/projeto_de_decreto_legislativo_05-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1761/projeto_de_decreto_legislativo_05-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE AO SENHOR LUÍS ROGÉRIO COSME SILVA SANTOS</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1762/projeto_de_decreto_legislativo_06-2020.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1762/projeto_de_decreto_legislativo_06-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR ROMEU FERREIRA FILHO</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1769/projeto_de_decreto_legislativo_07-2020.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1769/projeto_de_decreto_legislativo_07-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO PADRE DANILO DA SILVA PACHECO.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1770/projeto_de_decreto_legislativo_08-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1770/projeto_de_decreto_legislativo_08-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO FREI GILSON DE JESUS MARINHO.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1775/projeto_de_decreto_legislativo_09-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1775/projeto_de_decreto_legislativo_09-2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº2018, CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO  SENHOR JUSCELINO NOVAIS SOUZA .</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1776/projeto_de_decreto_legislativo_10-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1776/projeto_de_decreto_legislativo_10-2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 2018, CONCEDE O TÍTULO DE  CIDADÃ CONQUISTENSE À SENHORA   JACIRA TEREZINHA BARRETO  DE SOUZA .</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1790/projeto_de_decreto_legislativo_11-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1790/projeto_de_decreto_legislativo_11-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de Cidadão Conquistense ao Senhor Aderbal Azevedo Alves.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1791/projeto_de_decreto_legislativo_12-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1791/projeto_de_decreto_legislativo_12-2018.pdf</t>
   </si>
   <si>
     <t>Fica concedido o título de Cidadão Conquistense a Senhora Eronildes Vasconcelos Carvalho.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1792/projeto_de_decreto_legislativo_13-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1792/projeto_de_decreto_legislativo_13-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR GILDÁSIO SANTOS PACHECO</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1793/projeto_de_decreto_legislativo_14-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1793/projeto_de_decreto_legislativo_14-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR SIVALDO DE JESUS</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1819/projeto_de_decreto_legislativo_15-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1819/projeto_de_decreto_legislativo_15-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR JOSÉ DOS SANTOS.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1820/projeto_de_decreto_legislativo_16-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1820/projeto_de_decreto_legislativo_16-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR  HERBERTH FERREIRA FILSNER</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1821/projeto_de_decreto_legislativo_17-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1821/projeto_de_decreto_legislativo_17-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR  JOSUÉ RODRIGUES DA SILVA</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1827/projeto_de_decreto_legislativo_18-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1827/projeto_de_decreto_legislativo_18-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE  CIDADÃO CONQUISTENSE AO SENHOR JEAN MEIRA NASCIMENTO.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1828/projeto_de_decreto_legislativo_19-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1828/projeto_de_decreto_legislativo_19-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE  CIDADÃO CONQUISTENSE AO SENHOR IRÊNIO FELIPE DE SOUZA.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1829/projeto_de_decreto_legislativo_20-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1829/projeto_de_decreto_legislativo_20-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE À SENHORA  ANDRÉA LIMA PÓVOAS NOVAIS</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1830/projeto_de_decreto_legislativo_21-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1830/projeto_de_decreto_legislativo_21-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR ANTÔNIO JOÃO LEMOS LÔBO.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1837/projeto_de_decreto_legislativo_22-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1837/projeto_de_decreto_legislativo_22-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR NEIDIVALDO SANTOS.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1846/projeto_de_decreto_legislativo_23-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1846/projeto_de_decreto_legislativo_23-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR MARCELO PRADO MOREIRA ALMEIDA.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1847/projeto_de_decreto_legislativo_24-2020.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1847/projeto_de_decreto_legislativo_24-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE  CIDADÃO CONQUISTENSE AO SENHOR MÁRCIO PEDRO DA COSTA.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1876/decreto_legislativo_380-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1876/decreto_legislativo_380-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA LILIAN MORAIS DUTRA PUGLIESE MOTTA.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1877/projeto_de_decreto_legislativo_26-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1877/projeto_de_decreto_legislativo_26-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE A SENHORA FLÁVIA BELETTINI.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1881/projeto_de_decreto_legislativo_27-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1881/projeto_de_decreto_legislativo_27-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR VALDINEI LOPES MOTA.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1883/projeto_de_decreto_legislativo_28-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1883/projeto_de_decreto_legislativo_28-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR DIÓGENES CÂNDIDO DE LIMA</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_decreto_legislativo_29-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_decreto_legislativo_29-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE  CIDADÃ CONQUISTENSE A SENHORA EBENILDES MEDEIROS SILVA.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1909/projeto_de_decreto_legislativo_30-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1909/projeto_de_decreto_legislativo_30-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE  CIDADÃO CONQUISTENSE AO SENHOR MARCUS VINÍCIUS DE MORAIS OLIVEIRA.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1912/projeto_de_decreto_legislativo_31-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1912/projeto_de_decreto_legislativo_31-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR TEN CEL PM WILSON TEIXEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1915/projeto_de_decreto_legislativo_32-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1915/projeto_de_decreto_legislativo_32-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR WELLINGTON CIRILO COSTA.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1922/projeto_de_decreto_legislativo_33-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1922/projeto_de_decreto_legislativo_33-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE AO SENHOR VALMIR BOITA</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1923/projeto_de_decreto_legislativo_34-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1923/projeto_de_decreto_legislativo_34-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ CONQUISTENSE AO SENHOR NATANAEL ALVES DA SILVA.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1946/projeto_de_decreto_legislativo_35-2020.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1946/projeto_de_decreto_legislativo_35-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR LUÍZ CLAUDIO MIRANDA DOS SANTOS.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1947/projeto_de_decreto_legislativo_36-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1947/projeto_de_decreto_legislativo_36-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR PAULO MAURÍCIO LOPES ARAÚJO.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1994/projeto_de_decreto_legislativo_37-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1994/projeto_de_decreto_legislativo_37-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE À ADALBERTO PINHEIRO DOS SANTOS.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2013/projeto_de_decreto_legislativo_38-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2013/projeto_de_decreto_legislativo_38-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE   CIDADÃO CONQUISTENSE AO SENHOR  FABRICIO VIEIRA DA SILVA</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2035/projeto_de_decreto_legislativo_39-2020.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2035/projeto_de_decreto_legislativo_39-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR ALMERINDO XAVIER PIRES.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2108/projeto_de_decreto_legislativo_40-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2108/projeto_de_decreto_legislativo_40-2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE  CIDADÃ CONQUISTENSE A SENHORA MARIA RITA PEREIRA MOURA E ROCHA</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2109/projeto_de_decreto_legislativo_41-2020.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2109/projeto_de_decreto_legislativo_41-2020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CONQUISTENSE AO SENHOR RIVALDO SILVEIRA GUSMÃO.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/537/projetodeleicomplementar001-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/537/projetodeleicomplementar001-2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 108 da Lei Complementar 1.786 de 2011 e insere o art. 108A, para dispor sobre cessão e requisição de servidor poúblico e dá outras providências.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1233/projeto_de_lei_complementar003.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1233/projeto_de_lei_complementar003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de educação e dá outras providências.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1916/projeto_de_lei_complementar_004_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1916/projeto_de_lei_complementar_004_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1917/projeto_de_lei_complementar_005_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1917/projeto_de_lei_complementar_005_2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO TEMPORÁRIA DO IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA-ISSQN,INCIDENTE SOBRE A PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE COLETIVO URBANO DE PASSAGEIROS POR ÔNIBUS NO MUNICÍPIO ,CONSTANTE NO ITEM 16.01 DO ANEXO I DA LEI COMPLEMENTAR MUNICIPAL Nº1259 DE 2004,E REALIZA A COMPENSAÇÃO ALTERANDO A LEI COMPLEMENTAR MUNICIPAL Nº1259 DE 2004 ,EM SEU ART 235,I QUE TRATA DA ALÍQUOTA DO IMPOSTO SOBRE TRANSMISSÃO INTERVIVOS POR ATO ONEROSO DE BENS IMÓVEIS E DIREITOS A ELES RELATIVOS (ITVI)</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2271/projeto_de_lei_para_garantir_ao_paciente_com_ca_j8M22IW.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2271/projeto_de_lei_para_garantir_ao_paciente_com_ca_j8M22IW.doc</t>
   </si>
   <si>
     <t>Concede isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de Neoplasia Maligna (Câncer) ou seus dependentes, e dá outras providências.</t>
   </si>
   <si>
     <t>PDLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_01-2018__praca_antonio_da_silva_an_rHzdt46.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_01-2018__praca_antonio_da_silva_an_rHzdt46.doc</t>
   </si>
   <si>
     <t>Denomina Praça Antônio da Silva Andrade, a área localizada entre a Avenida Alagoas, Rua Maneca da Prata e Travessa Recife, Bairro Brasil, nesta cidade e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/59/projeto-ipva.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/59/projeto-ipva.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de “BLITZ DO IPVA” no âmbito do Município de Vitória da Conquista.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/71/projeto-de-lei-que-altera-nome-de-rua-para-ronald_Lp8q3jc.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/71/projeto-de-lei-que-altera-nome-de-rua-para-ronald_Lp8q3jc.odt</t>
   </si>
   <si>
     <t>Altera nome de logradouro público da Rua B, no Bairro Zabelê,  Município de Vitória da Conquista - BA.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/76/pll005_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/76/pll005_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Campanha Educativa de conscientização sobre a Síndrome Alcoólica Fetal (SAF) e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/77/teste-do-bracinho-.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/77/teste-do-bracinho-.doc</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Vitória da conquista o “Teste do Bracinho” para diagnosticar hipertensão em crianças e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/97/tributos-municipais-.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/97/tributos-municipais-.doc</t>
   </si>
   <si>
     <t>Institui mecanismo de controle do patrimônio público do Município de Vitória da Conquista, dispondo sobre provisões de encargos trabalhistas a serem pagos às empresas contratadas para prestar serviços de forma contínua, no âmbito dos Poderes Públicos do Município.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/98/pl-institui-o-teste-do-olhinho.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/98/pl-institui-o-teste-do-olhinho.doc</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Vitória da conquista a realização do "Teste do Olhinho" nos recém-nascidos em maternidades e serviços hospitalares da rede pública ou conveniados com o SUS (Sistema Único de Saúde), para o diagnóstico de doenças oculares, inclusive o retinoblastoma (câncer).</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/153/projeto-de-lei-sobre-pavimenta-o.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/153/projeto-de-lei-sobre-pavimenta-o.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de reparo do calçamento, pavimento ou afaltato de vias públicas por empresas que em razão dos seus serviços necessitarem danificá-los e dá outras providências.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/162/pl-cria-o-e-regulariza-o-do-servi-o-voluntario..odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/162/pl-cria-o-e-regulariza-o-do-servi-o-voluntario..odt</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REGULARIZAÇÃO DO SERVIÇO VOLUNTARIO NO MUNICÍPIO DE VITORIA DA CONQUISTA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/172/projeto-doador-de-m-dula-insento-de-incri-od-eco_nqS7QX0.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/172/projeto-doador-de-m-dula-insento-de-incri-od-eco_nqS7QX0.odt</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de taxa de inscrição à doadores de medula óssea em concursos públicos realizados por órgãos do poder público do município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/235/projeto-de-lei-contrato-tempor-rio-sa-de.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/235/projeto-de-lei-contrato-tempor-rio-sa-de.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.802, de 05 de janeiro de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/298/cartaz-viol-ncia-contra-mulher.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/298/cartaz-viol-ncia-contra-mulher.doc</t>
   </si>
   <si>
     <t>Determina a divulgação de anúncios de utilidade pública contendo mensagens de combate à violência contra a mulher em boates, casas noturnas, casas de shows e estabelecimentos similares situadas no Município de Vitória da Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Fernando Vasconcelos, Luis Carlos Dudé, Rodrigo Moreira, Valdemir Dias</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Vitória da Conquista, o mês “Maio Amarelo”, dedicado à prevenção e combate à violência no trânsito e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>Márcia Viviane, Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/391/projeto-de-lei-viol-ncia-obstetrica-final.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/391/projeto-de-lei-viol-ncia-obstetrica-final.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de medidas de informação e proteção à saúde e parturiente contra a violência obstétrica no município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/411/pll016_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/411/pll016_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alterar nomes de logradouros públicos do loteamento Recanto dos Pássaros, no Município de Vitória da Conquista - BA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/441/projeto-cata-bagulho.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/441/projeto-cata-bagulho.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da operação Cata Bagulho no município de Vitória da Conquista, e dá outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/467/projeto-de-lei-01-2018-cancela-pagamento-de-cet-_d9cubvp.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/467/projeto-de-lei-01-2018-cancela-pagamento-de-cet-_d9cubvp.doc</t>
   </si>
   <si>
     <t>QUE ALTERA O PARÁGRAFO ÚNICO DO ART. 3º DA LEI 1396/2007 QUE DISPÕE SOBRE A GRATIFICAÇÃO DE CONDIÇÃO ESPECIAL DE TRABALHO - GCET PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DE VITÓRIA DA CONQUISTA, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/477/projeto-conquista-verde.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/477/projeto-conquista-verde.docx</t>
   </si>
   <si>
     <t>Institui o Programa Conquista Verde, no Município de Vitória da Conquista - BA.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/533/projeto-avenida-pedral-sampaio.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/533/projeto-avenida-pedral-sampaio.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida José Fernandes Pedral Sampaio a atual Avenida Perimetral, que se estende entre a Avenida Olívia Flores e Avenida Gilenilda Alves, nesta cidade.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/557/projeto-avenida-sebasti-o-rodrigues-castro-final-1.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/557/projeto-avenida-sebasti-o-rodrigues-castro-final-1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Avenida Sebastião Rodrigues Castro a atual 3ª Avenida Boa Vista, que se estende entre a Avenida Gilenilda Alves e Avenida Juracy Magalhães, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/631/pll022_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/631/pll022_2018.pdf</t>
   </si>
   <si>
     <t>Institui, em homenagem a Henrique Ferraz Graziani, março como o Mês Municipal de Incentivo a Doação de Medula Óssea no Município de Vitória da Conquista e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/632/pl023_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/632/pl023_2018.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade de Saúde Henrique Ferraz Graziani, a atual unidade de saúde do distrito de São João da Vitória e dá outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/643/projeto-parque-das-crian-as-2.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/643/projeto-parque-das-crian-as-2.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de brinquedos para crianças e pessoas portadoras de necessidades especiais em parques, praças e outros locais públicos destinados à prática de esportes e lazer.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/651/pll025_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/651/pll025_2018.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMES DE LOGRADOUROS PÚBLICOS DO BAIRRO MIRO CAIRO.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/655/projeto-de-lei-das-bandas.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/655/projeto-de-lei-das-bandas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de contratação de cantores, bandas ou conjuntos musicais locais na abertura dos shows ou eventos musicais financiados por recursos públicos.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/676/pll027_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/676/pll027_2018.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal de Mobilização pela Paz no Município de Vitória da Conquista, Estado da Bahia e outras providências.”</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/682/pll028_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/682/pll028_2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REAJUSTE DE VENCIMENTOS DOS SERVIDORES EFETIVOS (ATIVOS E INATIVOS) INTEGRANTES DOS QUADROS DO LEGISLATIVO MUNICIPAL DE VITÓRIA DA CONQUISTA – BAHIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/700/pll029_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/700/pll029_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.146/2017, que dispõe sobre o Programa de Alimentação do Trabalhador por meio de Vale Alimentação em Cartão Magnético no âmbito da Câmara Municipal de Vitória da Conquista - Bahia e dá outras providências</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/724/projeto-de-lei-da-sa-de.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/724/projeto-de-lei-da-sa-de.odt</t>
   </si>
   <si>
     <t>Dispõe sobre o tempo máximo de espera para realização de Procedimentos médicos e ambulatoriais nas Unidades de saúde da Rede Pública de Vitória da Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/736/projeto-de-lei-taxa-de-esgoto.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/736/projeto-de-lei-taxa-de-esgoto.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o valor da tarifa de esgoto cobrado pela Embasa e limita o teto máximo de cobrança em 40% no âmbito do Município de Vitória da Conquista, e dá outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/754/projeto-de-lei-identifica-o-de-fator-rh-escolares..odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/754/projeto-de-lei-identifica-o-de-fator-rh-escolares..odt</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de registro do grupo sanguíneo e fator RH nos assentamentos dos alunos da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/869/pl-institui-no-munic-pio-de-vit-ria-da-conquista_OSSwHZH.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/869/pl-institui-no-munic-pio-de-vit-ria-da-conquista_OSSwHZH.doc</t>
   </si>
   <si>
     <t>Institui no município de Vitória da Conquista o Diploma "Amigo do Meio Ambiente".</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/908/projeto_de_lei.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/908/projeto_de_lei.doc</t>
   </si>
   <si>
     <t>"Cria o Programa de Intercâmbio Educacional no âmbito da Secretaria Municipal de Educação e dá outras providências._x000D_
 _x000D_
 _x000D_
 	A CÂMARA MUNICIPAL DE VITÓRIA DA CONQUISTA, Estado da Bahia, aprova a seguinte Lei:</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/949/projeto-de-lei-que-altera-nome-de-rua-m_para_arl_wjb9OXs.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/949/projeto-de-lei-que-altera-nome-de-rua-m_para_arl_wjb9OXs.odt</t>
   </si>
   <si>
     <t>Altera nome de logradouro público da Rua M, do Condomínio Residencial Morada do Bem Querer, Bairro Candeias, para Rua Arlindo Ferraz de Oliveira Município de Vitória da Conquista – BA.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1049/pl_036-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1049/pl_036-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desembarque de passageiros fora dos pontos de parada em período noturno nos veículos de transporte coletivo e transporte alternativo do Município de Vitória da Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1088/projeto_elaborado_embasa.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1088/projeto_elaborado_embasa.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da cobrança de taxa de religação dos serviços de Energia Elétrica e Água Potável Encanada no município de Vitória da Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1101/projeto_de_lei_cavalgada.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1101/projeto_de_lei_cavalgada.doc</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Cavalgada e dá outras providências.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1169/pll039_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1169/pll039_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe preferencialmente a contratação de cantores, bandas ou conjuntos musicais  locais na abertura dos shows ou eventos  musicais financiados por recursos públicos.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1227/projeto_de_lei_denomina_rua_dona_lira_a_atual_r_KBIEtQ1.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1227/projeto_de_lei_denomina_rua_dona_lira_a_atual_r_KBIEtQ1.doc</t>
   </si>
   <si>
     <t>Denomina Rua Dona Lira a atual Rua B localizada no Loteamento Vila Oeste.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1253/projeto_41-2018_gcet.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1253/projeto_41-2018_gcet.docx</t>
   </si>
   <si>
     <t>REGULAMENTA, DE FORMA ESPECÍFICA, A GRATIFICAÇÃO DE CONDIÇÃO ESPECIAL DE TRABALHO (GCET) DOS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS JUNTO AO PODER LEGISLATIVO MUNICIPAL DE VITÓRIA DA CONQUISTA/BA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1258/projeto_de_lei_carros_velhos.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1258/projeto_de_lei_carros_velhos.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o tempo de permanência de veículos sem vida útil e carcaças nas ruas e demais logradouros públicos do Município de Vitória da Conquista,  e dá outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1305/pl_43-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1305/pl_43-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das empresas que exploram o transporte coletivo urbano de passageiros indicarem em locais visíveis no interior de seus ônibus o ano de sua fabricação.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1366/pll044_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1366/pll044_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIA MUNICIPAL DE CONSCIENTIZAÇÃO DO ESPECTRO AUTISTA E OBRIGATORIEDADE DOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SIMBOLO MUNDIAL DO AUTISMO NO MUNICÍPIO DE VITORIA DA CONQUISTA.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1417/projeto_de_lei_0045.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1417/projeto_de_lei_0045.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Conquista Legal que estabelece normas gerais para regularização de edificações existentes concluídas, que estejam em desacordo com a legislação vigente no Município de Vitória da Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1432/pll046_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1432/pll046_2018.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei nº 1.147/2002, que torna obrigatória a execução do hino de Vitória da Conquista em eventos oficiais.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1455/projeto_de_lei_047_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1455/projeto_de_lei_047_2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Nº 1.613, de 19 de junho de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1521/pll048_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1521/pll048_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Sebastião Rodrigues Castro a atual Rua Equador, que se estende da Avenida Integração até a Avenida Bartolomeu de Gusmão, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1574/pll049_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1574/pll049_2018.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Conquistense para Atendimento à Pessoa Autista - ACAEPA.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1579/mudanca_nome_de_rua.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1579/mudanca_nome_de_rua.doc</t>
   </si>
   <si>
     <t>Denomina Avenida Marisa Mendonça a atual Avenida Projetada Espirito Santo, Bairro Espirito Santo – Conjunto Habitacional Urbis VI.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1593/pdlo_51-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1593/pdlo_51-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público Doutor Miguel Vieira Ferreira – Abolicionista, do município de Vitória da Conquista – Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1597/pl_no_rua_agenor_liberal_batista.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1597/pl_no_rua_agenor_liberal_batista.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Agenor Liberal Batista, as atuais Ruas Santa Catarina e Caiena, que se estendem da Avenida Paramirim até a Avenida Bartolomeu de Gusmão, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1598/pll053_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1598/pll053_2018.pdf</t>
   </si>
   <si>
     <t>Denomina Dr. Sebastião Rodrigues Castro, a Clínica Municipal de Reabilitação, localizada na Rua Lions Club, nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1608/diretrizes_para_a_politica_municipal_de_atendi_9J5DmoU.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1608/diretrizes_para_a_politica_municipal_de_atendi_9J5DmoU.docx</t>
   </si>
   <si>
     <t>“Estabelece diretrizes para a política municipal de atendimento às pessoas com Transtorno do Espectro Autista (TEA)  e dá outras providências. ”</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1610/coelba_projeto.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1610/coelba_projeto.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da cobrança de taxa de Religação de Energia Elétrica no município de Vitória da Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1611/certificacao_de_zoneamento_dos_candombles.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1611/certificacao_de_zoneamento_dos_candombles.docx</t>
   </si>
   <si>
     <t>INSTITUI A CERTIFICAÇÃO DE ZONEAMENTO DOS TEMPLOS RELIGIOSOS DE CANDOMBLÉ E UMBANDA NO MUNICÍPIO DE VITÓRIA DA CONQUISTA, DISPÕE SOBRE A ISENÇÃO DE IPTU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1612/pl_57-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1612/pl_57-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das empresas que exploram o transporte coletivo urbano de passageiros indicarem em locais visíveis de seus ônibus o ano de sua fabricação.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1613/pl_58-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1613/pl_58-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos contratos e acordos para serviços, no âmbito da Administração Municipal, dispensados de licitação, em favor dos Microempreendedores Individuais, devidamente regularizados.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1616/projeto_de_lei_escola_adote_uma_arvore_e_faca__EnOCfak.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1616/projeto_de_lei_escola_adote_uma_arvore_e_faca__EnOCfak.docx</t>
   </si>
   <si>
     <t>No uso das atribuições que confere o regimento interno desta casa de leis, estou submetendo à apreciação do plenário o seguinte projeto de lei. _x000D_
 _x000D_
 “ESCOLA ADOTE UMA ÁRVORE E FAÇA SUA PARTE”</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1645/pl_b.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1645/pl_b.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA  ASSOCIAÇÃO DE MORADORES E PEQUENOS PRODUTORES RURAIS DA FAZENDA LAGOA NOVA.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1655/projeto_de_lei_ame.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1655/projeto_de_lei_ame.doc</t>
   </si>
   <si>
     <t>Institui o Dia 20 de Agosto como Dia Municipal da Conscientização sobre Atrofia Muscular Espinhal – AME, que passará a integrar o calendário de eventos oficiais de Vitória da Conquista, bem como prevê a participação dos poderes executivo e legislativo do município, empresas e as entidades civis em campanhas de esclarecimento acerca da doença.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1659/pll062_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1659/pll062_2018.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA  ASSOCIAÇÃO DE AGRICULTORES FAMILIARES E TRABALHADORES RURAIS DE CORTESIA, SALITRE E CAMPO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1660/pll063_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1660/pll063_2018.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA  INSTITUTO DE DESENVOLVIMENTO HUMANO E AÇÃO COMUNITÁ</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1684/pl_64-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1684/pl_64-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a admissão, no Município de Vitória da Conquista-BA, de diplomas de pós-graduação concluídos nos países do Mercado Comum do Sul – MERCOSUL.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1748/pll065_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1748/pll065_2018.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação do Apostolado da Divina Misericórdia</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1860/projeto_de_lei_advertencias_nas_caixas_de_smartfone.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1860/projeto_de_lei_advertencias_nas_caixas_de_smartfone.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigação de advertência dos riscos relacionados ao uso excessivo de telefones portáteis tipo smartphone para a  biomecanica da coluna vertebral e da saúde psiquica.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1861/projeto_de_lei_-_semana_de_conscientizacao_da_d_HGyM9Iq.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1861/projeto_de_lei_-_semana_de_conscientizacao_da_d_HGyM9Iq.odt</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município de Vitória da Conquista a Semana Municipal de Conscientização sobre Depressão Infantil e Juvenil e dá outras providências.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1879/ol_intercambio.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1879/ol_intercambio.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da porcentagem de representação feminina nos Conselhos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1920/projeto_de_lei_-_hidrometro_com_filtro_de_ar.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1920/projeto_de_lei_-_hidrometro_com_filtro_de_ar.odt</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do sistema de abastecimento de água do município de Vitória da Conquista</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1921/cartao_de_gratuidade_de_estacionamento__publico_QGOvK3J.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1921/cartao_de_gratuidade_de_estacionamento__publico_QGOvK3J.odt</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARTÃO DE GRATUIDADE DE ESTACIONAMENTO  PÚBLICO PARA IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1943/projeto_de_lei_71-2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1943/projeto_de_lei_71-2018.doc</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Augusta e Respeitável Loja simbólica Semente da Luz</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1960/inserir_placas_de_sinalizacao_em_todos_os_terre_tIW5LOb.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1960/inserir_placas_de_sinalizacao_em_todos_os_terre_tIW5LOb.odt</t>
   </si>
   <si>
     <t>Torna-se obrigatório inserir placas de sinalização em todos os terrenos públicos de propriedade do Município de Vitoria da Conquista, com objetivo de controle e identificação.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2045/pll073_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2045/pll073_2018.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA, DE FORMA ESPECÍFICA, A GRATIFICAÇÃO DE CONDIÇÃO ESPECIAL DE TRABALHO (GCET) DOS SERVIDORES EFETIVOS LOTADOS NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL DE VITÓRIA DA CONQUISTA/BAHIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2105/projeto_de_lei_exames_psicologicos_em_funcionar_HF0PXJa.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2105/projeto_de_lei_exames_psicologicos_em_funcionar_HF0PXJa.odt</t>
   </si>
   <si>
     <t>Fica o poder público municipal, o encargo de solicitar exames anuais psicológicos e psiquiátricos a todos os servidores e funcionários públicos e contratados/terceirizados que trabalhem em creches, escolas e unidades de ensino do Município de Vitória da Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2132/projeto_escola_limpa_estudante_educado_povo_consciente.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2132/projeto_escola_limpa_estudante_educado_povo_consciente.odt</t>
   </si>
   <si>
     <t>Institui o “Projeto escola Limpa, estudante educado, povo consciente” no âmbito do Município de Vitrória da Conquista, e dá outras providências.”</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2187/projeto_de_lei_outubro_de_2018.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2187/projeto_de_lei_outubro_de_2018.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Incentivo ao Livro e à Cultura da Leitura e estabelece as suas diretrizes no Município de Vitória da Conquista – Ba.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2210/pl_77-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2210/pl_77-2018.pdf</t>
   </si>
   <si>
     <t>Veda o uso de aparelhos eletrônicos portáteis sem fins educacionais em salas de aula ou quaisquer outros ambientes em que estejam sendo desenvolvidas atividades educacionais nas escolas da Rede Municipal de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2239/projeto_de_lei_das_doulas_2018_-_revisado.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2239/projeto_de_lei_das_doulas_2018_-_revisado.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a presença das Doulas nas maternidades, casas de parto e nos estabelecimentos hospitalares congêneres no Município de Vitória da Conquista e dá outras providências.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2255/pl_-__combate_ao_assedio_sexual_de_mulheres_nos_7B2yCdU.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2255/pl_-__combate_ao_assedio_sexual_de_mulheres_nos_7B2yCdU.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE PREVENÇÃO E COMBATE AO ASSÉDIO SEXUAL DE MULHERES NOS MEIOS DE TRANSPORTE COLETIVO NO ÂMBITO DO MUNICÍPIO DE VITÓRIA DA CONQUISTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2285/projeto_jiu_jitsu_nas_escolas_publicas.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2285/projeto_jiu_jitsu_nas_escolas_publicas.odt</t>
   </si>
   <si>
     <t>DISPÕE SOBRE o Reconhecimento do Caráter Educacional e Formativo do Jiu Jtsu  e permite a Celebração de Parcerias para o seu Ensino nos  estabelecimentos de Educação Básica  Públicos do Município.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2306/revogacao_de_artigo.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2306/revogacao_de_artigo.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO INCISO III, CAPÍTULO III, DO ARTIGO 10, DA LEI Nº 968 DO DIA 07 DE MAIO DE 1999, SISTEMA MUNICIPAL DE TRANSPORTE PÚBLICO E REGULAMENTA A PRESTAÇÃO DO SERVIÇO DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2310/projeto_de_lei_no__de_2018.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2310/projeto_de_lei_no__de_2018.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança por tempo fracionado nos estacionamentos de veículos automotores, e dá outras providências.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2384/pl_-__realizacao_de_exame_preventivo_de_cancer.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2384/pl_-__realizacao_de_exame_preventivo_de_cancer.odt</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NECESSIDADE DO SERVIÇO PÚBLICO MUNICIPAL DE CONCEDER UM DIA DE LICENÇA POR ANO, PARA A REALIZAÇÃO DE EXAME PREVENTIVO DE CÂNCER GINECOLÓGICO DE MAMA E DE PRÓSTATA PARA OS (AS) FUNCIONÁRIOS (AS) DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2415/projeto_de_lei_-_limpeza_dos_terrenos_baldios__2LblfXw.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2415/projeto_de_lei_-_limpeza_dos_terrenos_baldios__2LblfXw.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Limpeza de Terrenos Baldios de Particulares e penalidades cabíveis ao descumprimento da lei.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/290/pl-02-2018-e-explora-o-publicit-ria.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/290/pl-02-2018-e-explora-o-publicit-ria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga e a gestão de concessão para confecção,instalação e manutenção dos elementos de mobiliário urbano que especifica,a título oneroso e com exploração publicitária ,e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/536/projetodelei003-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/536/projetodelei003-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Refinanciamento de Dívidas Tributárias e Preços Públicos - REFIS - no município de Vitória da Conquista, Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/677/projetodelei004-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/677/projetodelei004-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de bem público à Casa de Acolhimento ao paciente oncológico do Sudoeste da Bahia - CAPOS.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1066/pl_05_-_e.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1066/pl_05_-_e.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2166 de 04 de setembro de 2017 para dispor sobre a distinção das transferências de recursos a título de subvenções sociais, contribuições correntes e contribuições de capital a pessoas jurídicas de direito privado sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1065/pl_06-2018-e.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1065/pl_06-2018-e.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação condicionada de bem imóvel público à associação sem fins lucrativos Augusta e Respeitável Loja Simbólica Semente de Luz n. 277 e dá outras providências.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1064/pl_07-2018_-_e.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1064/pl_07-2018_-_e.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2212 de 27 de dezembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1575/pl_executivo008_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1575/pl_executivo008_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de bem imóvel Público à Associação Brasileira de Odontologia (ABO) - Regional de Vitória da Conquista - Ba.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1490/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1490/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.212, de 27 de dezembro de 2017, e dá outras providências</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1523/pl12executivo.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1523/pl12executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder o reajuste geral anual e o reajuste dos servidores do quadro do magistério, e dá outras providências.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1524/pl13executivo.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1524/pl13executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Mnicipal a conceder o reajuste aos servidores dos grupos ocupacionais de nível superior, técnico administrativo, operacional, saúde e físico, e dá outras providências.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1525/pl14executivo.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1525/pl14executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder o rejuste aos agentes comunitários de saúde e aos agentes de combate às endemias, e dá  outras providências.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1619/projetodelei015_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1619/projetodelei015_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito junto a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2368/projeto_de_lei_16_-_e.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2368/projeto_de_lei_16_-_e.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a firmar Protocolo de Intenções com o Estado da Bahia, para o fim de participar de Consórcio Público de Saúde, e dá outras providẽncias.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2079/pl_18-2018_lei_orcamentaria_anual_compressed.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2079/pl_18-2018_lei_orcamentaria_anual_compressed.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Vitória da Conquista para o exercício financeiro  de 2019 bem como determina outras providências.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2202/projeto_de_lei_do_executivo_019_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2202/projeto_de_lei_do_executivo_019_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura  de crédito adicional especial, por anulação de dotação para criação dos elementos de despesa  no Orçamento Anual de 2018, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2284/projetodeleiexecutivo020_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2284/projetodeleiexecutivo020_2018.pdf</t>
   </si>
   <si>
     <t>Abre, no âmbito do Poder Executivo Municipal, o crédito suplementar no valor de R$21.009.122,96 (vinte e um milhões, nove mil, cento e vinte e dois reais e noventa e seis centavos), com recursoss oriundos de anulação de dotações, na forma que indica e dá providências.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2307/projetodelei021.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2307/projetodelei021.pdf</t>
   </si>
   <si>
     <t>Abre, no âmbito do Poder Executivo Municipal, crédito suplementar no valor de R$4.706.417,57 (quatro milhões setecentos e seis mil quatrocentos e dezessete reais e cinquenta e sete centavos), com recursos oriundos de anulação de dotações, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2333/mensagem037_e_pl_022.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2333/mensagem037_e_pl_022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.243 de 19 de setembro de 2018, que dispõe sobre doação condicionada de bem imóvel público à associação sem fins lucrativos Augusta e Respeitável Loja Simbólica Semente de Luz n. 277, e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/725/projeto-de-resolu-o-n-xx-2018.docx</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/725/projeto-de-resolu-o-n-xx-2018.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional da Câmara de Vereadores de Vitória da Conquista, o Sistema de Apoio à Atividade Parlamentar e dá outras providências.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/986/projeto_de_resolucao.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/986/projeto_de_resolucao.odt</t>
   </si>
   <si>
     <t>Altera os I, II, III e V da Resolução 65/2017, dispoõe sobre a estrutura organizacional da Câmara de Vereadores de Vitória da Conquista, o Sistema de Apoio à Atividade Parlamentar e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1541/projeto_de_resolucao_3.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1541/projeto_de_resolucao_3.odt</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I, II, III DA Resolução 65-2017,  que dispõe sobre a estrutura organizacional da Câmara de Vereadores de Vitória da Conquista</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2240/resolucao_67_de_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2240/resolucao_67_de_2018.pdf</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/291/recurso-ao-veto.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/291/recurso-ao-veto.doc</t>
   </si>
   <si>
     <t>REQUEREMOS que Vossa Excelência receba e submeta à DELIBERAÇÃO DO PLENÁRIO o presente RECURSO a fim de que seja apreciado e PROVIDO no sentido de que SEJA REINICIADO O PROCESSO LEGISLATIVO DE DELIBERAÇÂO DO VETO AO PL Nº 157/2017.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/489/recurso-ao-projeto-de-lei-03-018.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/489/recurso-ao-projeto-de-lei-03-018.odt</t>
   </si>
   <si>
     <t>Apresenta-se o presente recurso com fito de contestar ato do presidente desta Casa Legislativa que indeferiu o requerimento do Vereador David Salomão de inclusão na pauta de votação do dia 14 de março de 2018 o Projeto de Lei n°. 03/2018, a qual se procedeu em absoluta contrariedade ao trâmite previsto nos art. 58 e seguintes do Regimento Interno desta Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1411/recurso_regimental_01_2018_-_parecer36_2018.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1411/recurso_regimental_01_2018_-_parecer36_2018.doc</t>
   </si>
   <si>
     <t>Recurso com fito de questionar decisão plenária que acatou a votação do parecer nº 36/2018 acerca da emenda nº 01/2018 ao Projeto de Lei nº 07/2018-E, em contrariedade ao trâmite previsto no Regimento Interno da Câmara Municipal de Vereadores, com fulcro no art. 168, §1º do Regimento Interno e nos elementos fáticos que expõe.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento002-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento002-2018.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL VIGENTE, OUVIDO O PLENÁRIO, A REALIZAÇÃO DE UMA SESSÃO ESPECIAL, PARA DISCUSSÃO DO TEMA: OUTUBRO ROSA, NO DIA 26 DE OUTUBRO DE 2018, ÀS 08:30 HORAS.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento-de-sess-es-02-2018-sess-o-especial-p_HC8ADLP.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento-de-sess-es-02-2018-sess-o-especial-p_HC8ADLP.doc</t>
   </si>
   <si>
     <t>Requeremos à Mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Sessão Especial, na data de 18/04/2018, às 08:30h, para discussão acerca da obrigatoriedade de contratação de bombeiros civis em nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento004-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento004-2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Sessão Especial, para o dia 05 de Setembro de 2018, às 9:00 horas, em comemoração as 65 Anos da Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento005-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento005-2018.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL VIGENTE, OUVIDO O PLENÁRIO, A REALIZAÇÃO DE UMA SESSÃO MISTA, COM O OBJETIVO DE DIVULGAR A CAMPANHA INTITULADA SETEMBRO AMARELO E APOIAR AS AÇÕES DE CONSCIENTIZAÇÃO PELA VALORIZAÇÃO DA VIDA E PREVENÇÃO AO SUICÍDIO, NO DIA 19 DE SETEMBRO DE 2018, ÀS 08:30 HORAS.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento006-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento006-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Audiência Pública, na data de 19/04/2018, às 14:30h, para discussão acerca da obrigatoriedade de contratação de bombeiros civis em nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/115/requerimento007-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/115/requerimento007-2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Sessão Especial na data 09 de março de 2018, às 08:30 Hs, para discussão acerca de algumas pendências na concessão da Empresa Via Bahia.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/145/requerimento008-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/145/requerimento008-2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, em atenção a indicação de Nº670/2017,que seja enviado a casa Legislativa, por parte do prefeito Herzem Gusmão, a presença da Senhora Valéria Schettini Freire, coordenadora de Trânsito e Transporte, para que seja esclarecido sobre o decreto de Nº 18.212/2017.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento009-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento009-2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Audiência Pública, no dia 19 de Março de 2018, às 19 horas, em comemoração ao Dia do DeMolay.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento010-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento010-2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa na forma regimental vigente ouvido o plenário, a realização de uma audiência pública  dia 10 de dezembro de 2018 às 19:00hs, para comemorar o Dia da Bíblia.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento011_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento011_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Sua Senhoria o Senhor Diego Gomes, Secretário Municipal de Transparência e Controle,  e a Sua Senhoria o Senhor Gildásio Oliveira de Carvalho, Secretário de Finanças e Execução Orçamentária, nos termos do artigo 16, inciso XVII, da Lei Orgânica Municipal, informações técnicas a respeito do Decreto 18.435 do dia 19 de fevereiro do ano corrente.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento012_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento012_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos a Sua Senhoria o Senhor Murilo Mármore, Procurador Geral do Município, e a Sua Senhoria o Senhor  José Antônio de Jesus Vieira Secretário de Infraestrutura Urbana, nos termos do artigo 16, inciso XVII, da Lei Orgânica Municipal,  cópia integral da ação judicial que resultou na retirada da barraca no cruzamento da Avenida Juracy Magalhães com a Rua Uruguai.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento013_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento013_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro, à Mesa, nos termos regimentais vigentes, que a Sessão Solene do Dia da Abertura da Campanha da Fraternidade seja transformada, no ano de 2018, em Audiência Pública e que, com base no art. 3º, § 1º do Regimento Interno, esta seja realizada no auditório do Colégio Nossa Senhora de Fátima Sacramentinas, no dia 21 de março de 2018 às 19h30m.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento014-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento014-2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Sessão Especial na data 11 de abril de 2018, às 08:30 Hs, para discussão acerca de algumas pendências na concessão da Empresa Via Bahia.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>CFAPE - Comissão de Fiscalização dos Atos do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento15-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento15-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, com fulcro no art. 243 e 48, inciso I do Regimento Interno, ouvido o Plenário, a convocação da Comissão responsável pela Seleção Pública Simplificada para contratação de profissionais para a Secretaria de Municipal de Educação  para que preste esclarecimentos acerca da realização do mesmo, sobretudo acerca das denúncias de irregularidades no processo seletivo.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento016-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento016-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, na forma regimental vigente, ouvido o Plenário, o encaminhamento de relação de passagens e diárias solicitadas e gozadas pela Secretária de Saúde do Município de Vitória da Conquista, no exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Rodrigo Moreira, Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/334/requerimento017_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/334/requerimento017_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Audiência Pública na data de 08/03/2018, às 9:30h, para discussão acerca da circulação dos veículos de táxi e do aplicativo Uber em nossa cidade. Autoria Rodrigo Moreira e Luís Carlos Dudé.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento018-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento018-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Sessão Especial para o dia 30 de maio de 2018, às 08:30h para discutir sobre a atuação da Concessionária VIA BAHIA no trecho de Vitória da Conquista.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento19-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento19-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, na forma regimental vigente, ouvido plenário, a realização de uma Audiência Pública, no dia 18 de Abril, às 19 horas, em comemoração ao Dia Municipal do Espiritismo – Lei 2.139/2017.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/425/requerimento-de-audi-ncia-p-blica-em-comemora-o-_dFSAxUv.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/425/requerimento-de-audi-ncia-p-blica-em-comemora-o-_dFSAxUv.odt</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Audiência Pública para o dia 25 de Outubro às 18:00 horas, onde comemoraremos o dia do Cirurgião-Dentista.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/445/requerimento021_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/445/requerimento021_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Audiência Pública para o dia 10 de maio às 19:00 horas, onde comemoraremos o dia da enfermagem.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/446/requerimento022_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/446/requerimento022_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Audiência Pública para o dia 24 de outubro às 09:00 horas, onde comemoraremos o dia do agente comunitário de saúde e agente de combate as endemias.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/491/audi-ncia-p-blica-blitz-do-ipva.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/491/audi-ncia-p-blica-blitz-do-ipva.doc</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública no dia 03 de abril de 2018, com o tema: Blitz do IPVA</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/520/requerimento24-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/520/requerimento24-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Sessão Mista, na data de 16/05/2018, às 8:30h, para discussão acerca do transporte público em nosso município.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/548/requerimento025-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/548/requerimento025-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, que seja convocado à Prefeitura, nos termos do artigo 16, XVIII, da Lei Orgânica Municipal, requer informações sobre o motivo que os exames de Biopsia não estão sendo marcados e realizadas.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/569/requerimento026-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/569/requerimento026-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos a mesa na forma Regimental vigente, ouvido plenário a realização de uma audiência pública no dia 27 de março às 14 horas para discutirmos a situação do transporte escolar municipal.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/575/requerimento027-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/575/requerimento027-2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a realização de Audiência Pública, no dia 26 de abril de 2018, às 9:00, para discutir Divisão Territorial e a situação na Zona Rural, no que envolve: educação, saúde, estradas, limpeza de aguadas, iluminação pública.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/640/requerimento028-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/640/requerimento028-2018.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL VIGENTE, OUVIDO O PLENÁRIO, A REALIZAÇÃO DE UMA AUDIÊNCIA PUBLICA,  NO DIA 15 DE MAIO DE 2018, ÀS 18:00 HORAS, EM COMEMORAÇÃO AO DIA DO/A ASSISTENTE SOCIAL.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/672/requerimento029-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/672/requerimento029-2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa nos termos regimentais vigentes, ouvido o plenário, notadamente com base no art. 16, inciso XVIII e § 1º da Lei Orgânica Municipal, que seja solicitado ao Senhor Herzem Gusmão, Prefeito Municipal, Demonstrativo de Resultados Financeiros (DRF),referente aos 12 meses do ano 2016, aos 12 meses do ano de 2017, bem como os três primeiros meses do ano de 2018, da Viação Vitória Ltda. e da Cidade Verde Transporte Rodoviário Ltda.; com     informações relativas à  movimentação  de passageiros,  discriminando  pagantes em dinheiro , gratuidade,  vale-transporte, passe escolar e arrecadação equivalente de  cada empresa .</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/687/requerimento030-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/687/requerimento030-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, que seja convocado à Prefeitura, nos termos do artigo 16, XVIII, da Lei Orgânica Municipal, requer a presença da Secretaria de Ssaúde Ceres de Almeida na Caâmara de Vereadores para   informar  sobre o motivo que todos os procedimentos no Hopsital de Olhos foram suspensos pelo SUS.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/722/requerimento031_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/722/requerimento031_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, nos termos regimentais vigentes, ouvido o Plenário, a realização de uma   Sessão Mixta, na data de 02/05/2018, às 08:30, para homenagear o Dia do Trabalhador.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/755/requerimento032-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/755/requerimento032-2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, na forma regimental vigente, ouvido o Plenário, o encaminhamento de relação de passagens e diárias solicitadas e gozadas pela Secretária e demais Servidores de Secretaria de Saúde do Município de Vitória da Conquista, com discriminação da data de empenho, das datas e horário de ida e volta, tipo de passagem (aérea ou rodoviária), local do evento e justificativa.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento033.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento033.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, que a Secretaria Municipal de Saúde encaminhe a esta Casa a relação de todos os agentes de saúde, com a designação do seus locais de trabalho e/ou áreas a que são vinculados e que prestam atendimento, incluindo a zona rural de nosso município.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento034_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento034_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa nos termos regimentais vigentes, ouvido o plenário, a realização de Audiência Pública, no dia 23 de maio de 2018, às 19:00, para discutir sobre a viabilidade de formulação de politicas para aquisição de produtos produzidos em Vitória da Conquista, por parte do comércio local.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/922/requerimento035_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/922/requerimento035_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública na data 29 de maio de 2018, às 08:30 Hs, para discussão acerca da “Agricultura familiar”.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento036_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento036_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, com fulcro no art. 243 e 48, inciso I do Regimento Interno, ouvido o Plenário, a convocação da Secretária de Saúde, Ceres Neide Almeida Costa e a Coordenadora do Centro Municipal Reabilitação Física e Auditiva (CEMERF), Cristiane S. Rocha Cestari, para que preste esclarecimentos acerca das denúncias de distribuição irregular de órteses	 e próteses aos usuários do CEMERF.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_37com._saude_enema.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_37com._saude_enema.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, que seja convocado à Prefeitura, nos termos do artigo 16, XVIII, da Lei Orgânica Municipal, requer a presença da Secretaria de Ssaúde Ceres de Almeida na Câmara de Vereadores para   informar  sobre o motivo que não está tendo Radiologista no serviços de atendimento que realize procedimentos como ENEMA Baritado.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento038_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento038_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, que seja realizada uma audiência pública com  o tema: Homenagem ao Projeto Quintas de Maio 13 anos, desenvolvendo cultura no município de Vitória da Conquista. (Autor: Vadinho Barreto).</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1078/requerimento039_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1078/requerimento039_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, que seja convocado à Secretaria de Saúde Ceres de Oliveira, nos termos do artigo 16, XVIII, da Lei Orgânica Municipal, para esclarecer o motivo pelo qual os Povoados do Maçal, de Esperança, Limoeiro e Geribá estão sem a visita de Agentes de Saúde a vários meses.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1117/requerimento040_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1117/requerimento040_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública no dia 05 de junho às 19 horas, para discutirmos Políticas Públicas Municipal da Cultura.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento041_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento041_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, que seja convocado à Secretaria de Desenvolvimento Social, Irma Lemos, nos termos do artigo 16, XVIII, da Lei Orgânica Municipal, requer sua presença para nos informar sobre quais ações serão realizadas para resolver a problemática dos desabrigados que estão residindo nas principais Praças de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento042_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento042_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental vigente, ouvido o plenário, a realização de uma  Sessão Mista no dia 25 de maio , para discutirmos com os três sindicatos municipais  a campanha salarial de 2018.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1267/requerimento043_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1267/requerimento043_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública na data 21 de agosto de 2018, às 08:30 Hs, para discussão acerca da “Agricultura familiar”.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1268/requerimento044_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1268/requerimento044_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública na data 24 de setembro de 2018, às 08:30 Hs, para discussão acerca da “Violência nas Escolas Estaduais e Municipais nas comunidades Urbana e Zona Rural de Vitória da Conquista”.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1269/requerimento045_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1269/requerimento045_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, que seja convocado à Prefeitura, nos termos do artigo 16, XVIII, da Lei Orgânica Municipal, requer a presença da Secretaria de Saúde Ceres de Almeida na Câmara de Vereadores para   informar  sobre o motivo que está em falta a vacina contra o HPV nas Unidades de Saúde de Vitória da Conquista a mais de 3 meses.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1336/requiremento046_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1336/requiremento046_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, que seja convocado à Prefeitura, nos termos do Artigo 16, XVIII, da Lei Orgânica Municipal, requer informações da Secretária Municipal de Saúde, Ceres Almeida para apresentar todos os encaminhamentos e providências tomadas em relação ao tratamento médico do paciente Sr. Moisés da Silva Santos (Dida).</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1410/requerimento047_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1410/requerimento047_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos a antecipação da Sessão Ordinária do dia 22 de junho para o dia 18 de junho deste ano.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1419/requerimento048_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1419/requerimento048_2018.pdf</t>
   </si>
   <si>
     <t>Requerimento de Sessão Mista para 22 de agosto de 2018 com tema Revitalização do Rio Verruga.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1422/requerimento049_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1422/requerimento049_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa nos termos regimentais vigentes, ouvido o plenário, notadamente com base no art. 16, inciso X da Lei Orgânica Municipal, que seja solicitado ao Senhor Herzem Gusmão, Prefeito Municipal, Demonstrativo de Conta-Corrente da Empresa Municipal de Urbanização (EMURC) do ano de 2017 e 2018.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1423/requerimento050_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1423/requerimento050_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa nos termos regimentais vigentes, ouvido o plenário, notadamente com base no art. 16, inciso X da Lei Orgânica Municipal, que seja solicitado ao Senhor Marcelo Guerra, Presidente da Empresa Municipal de Urbanização (Emurc), cópia dos contratos vigentes, acompanhados de demostrativos financeiros de controle de cada contrato, planilha de orçamento da obra; balancetes de receitas, despesas, demostrativos contábeis da EMURC dos últimos 12 meses, bem como a folha de pagamento de dezembro de 2017 e maio de 2018.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1452/requerimento051_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1452/requerimento051_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública para o dia 17 de agosto de 2018.Tema Valorização e Defesa dos direitos Humanos da Pessoa Idosa.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1457/requerimento052_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1457/requerimento052_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública para o dia 13 de agosto de 2018, às 19h, com o tema “Encarceramento Feminino e o caos do sistema penitenciário em Vitória da Conquista”.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1463/requerimento053_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1463/requerimento053_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa nos termos regimentais vigentes, ouvido o plenário, a realização de Audiência Pública, no dia 06 de setembro 2018, às 19:00 h para homenagear o Poeta, Teatrólogo e Escritor Carlos Jehovah Brito Leite.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1492/requerimento054.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1492/requerimento054.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Sessão Solene para o dia 03 de julho de 2018, às 18 h para entrega do título de cidadão conquistense ao governador Rui Costa.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1500/requerimento055_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1500/requerimento055_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Audiência Pública a ser realizada no dia  14 de agosto às 19:00 horas, onde comemoraremos os 16 anos da COTEFAVE.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1504/requerimento056_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1504/requerimento056_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública no dia 31 de outubro às 19:30 em comemoração aos 50 anos do Movimento Familiar Cristão.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1570/requerimento057_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1570/requerimento057_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Sessão Mista no dia 08 de agosto, para discutirmos sobre a Campanha Salarial dos Professores Municipais, bem como o Projeto de Lei nº 12/2018 que Autoriza o Executivo Municipal a conceder o reajuste geral anual dos servidores do quadro do magistério.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1577/requerimento058_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1577/requerimento058_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Sessão Especial no dia 26 de setembro, para debatermos a reformulação do Plano Diretor de Desenvolvimento Urbano (PDDU).</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1578/requerimento059_2018_UFtk8na.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1578/requerimento059_2018_UFtk8na.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública no dia 29 de agosto às 19 horas, em comemoração ao Dia do Maçom.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1588/requerimento060_2018_glqmVWk.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1588/requerimento060_2018_glqmVWk.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, na forma regimental vigente, ouvido o Plenário, a realização de  Audiências Públicas, nas datas de 09/08/2018 e 16/08/2018, às 15 h, para discussão acerca do Projeto de Lei nº 10/2018-E (LDO).</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1592/requerimento061_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1592/requerimento061_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Sessão Mista em Comemoração aos 12 anos da Lei Maria da Penha e os Desafios do combate à Violência Doméstica, a ser realizada no dia 17/08/2018, às 08:30 h, a fim de discutir e mobilizar a sociedade Conquistense sobre o cenário de violências à mulher e o número de feminicídios crescentes.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1618/dia_do_administrador.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1618/dia_do_administrador.doc</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Audiência Pública, no dia 11 de setembro de 2018, às 19:00 horas, para comemorar o Dia Nacional do Administrador.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1621/requerimento_audiencia_publica_transporte_publico.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1621/requerimento_audiencia_publica_transporte_publico.doc</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma  Audiência Pública no dia 23 de agosto às 09 horas, para discutirmos a situação do transporte coletivo e o possível aumento da tarifa.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1650/requerimento064_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1650/requerimento064_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Audiência Pública para o dia 23 de Novembro de 2018, às 19 Horas, em homenagem aos Ex-Parlamentares de Vitória da Conquista.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1656/requerimento065_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1656/requerimento065_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Audiência Pública a ser realizada no dia  20 de novembro às 19:00 horas, onde comemoraremos os 50 anos da Receita Federal.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1668/requerimento066_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1668/requerimento066_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, a instauração de uma Comissão Parlamentar de Inquérito para apuração a respeito da situação do transporte coletivo público em nosso município.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1676/requerimento067_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1676/requerimento067_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa, na forma regimental vigente, ouvido o Plenário, o encaminhamento de relatório completo da utilização de todos os veículos (próprios ou cedidos) por parte da Secretária de Agricultura e da Defesa Civil do Município de Vitória da Conquista, contendo a discriminação da quilometragem, rotas, localidades atendidas, proprietários dos veículos e justificativa (finalidade) de uso.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>Nildma Ribeiro, Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1706/requerimento068_2018_evzsETe.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1706/requerimento068_2018_evzsETe.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Sessão Mista em Comemoração Dia Nacional do Surdo (26/09), a ser realizada no dia do surdo, 26/09/2018, às 08:30 h, a fim de discutir e mobilizar a sociedade Conquistense sobre inclusão arquitetônica e atitudinal.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1712/requerimento069_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1712/requerimento069_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, nos termos do artigo 16, inciso XVII, da Lei Orgânica Municipal, informações a respeito do fechamento das oito escolas municipais localizadas na zona rural.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>Fernando Vasconcelos, Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1740/requerimento070_201820180903_13132044.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1740/requerimento070_201820180903_13132044.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o Plenário, a realização de uma Audiência Pública, no dia 24 de setembro de 2018, às 19:00 horas, para comemorar o Dia do Contador.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>Herminio Oliveira, Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1743/requerimento071_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1743/requerimento071_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa na forma regimental vigente, ouvido o Plenário, a realização de uma Sessão Mista, para discutir sobre o  25 de novembro Considerado o Dia Internacional da Não Violência Contra a Mulher , esta sessão deverá ocorrer no dia 23 de novembro de 2018.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1831/requerimento072_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1831/requerimento072_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, na forma regimental vigente, ouvido o plenário, a realização de uma Audiência Pública  para dia 27 de setembro às 19:00 horas, com vistas a discutir os principais problemas dos Bairros Miro Cairo, Senhorinha Cairo e Cidade Serrinha em Vitória da Conquista, sua importância e perspectivas para a comunidade Conquistense.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>Coriolano Moraes, Adinilson Pereira, Cícero Custódio, Danillo Rodrigues, Edjaime Rosa (Bibia), Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1866/requerimento073_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1866/requerimento073_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa nos termos regimentais vigentes, ouvido o plenário, notadamente com base no art. 16, inciso X da Lei Orgânica Municipal, que seja solicitado ao Senhor Herzem Gusmão, Prefeito Municipal, a elaboração de um planejamento estratégico de emergência para abastecimento de água na Zona Rural.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1891/requerimento074_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1891/requerimento074_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental vigente, ouvido plenário, a realização de uma Audiência Pública, no dia 22 de Outubro de 2018, às 19 horas, em comemoração ao Dia das Filhas de Jó.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1892/requerimento075_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1892/requerimento075_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Sua Senhoria o Senhor Diêgo Gomes, Secretário Municipal de Transparência e Controle, nos termos do artigo 16, inciso XVII, da Lei Orgânica Municipal, relação de todos os carros oficiais com suas respectivas placas e modelos, locados pela Prefeitura Municipal de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2133/requerimento076_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2133/requerimento076_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, que seja convocado à Prefeitura, nos termos do artigo 16, XVIII, da Lei Orgânica Municipal, requer a presença da Secretario de Saúde José Raimundo Costa Fernandes na Caâmara de Vereadores para   informar  sobre o motivo que culminou na suspensão do proccedimento da Hiperbarica no Hospital IBR.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2323/requerimento_09_2018_-_desarquivamento_dos_pls__e1eeubo.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2323/requerimento_09_2018_-_desarquivamento_dos_pls__e1eeubo.doc</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, que a Secretaria Geral desta casa realize o desarquivamento e posterior encaminhamento das Solicitações de Fiscalização da Comissão de Fiscalização dos Atos do Poder Executivo e da Comissão de Finanças e Orçamentos, realizadas pelo vereador que esta subscreve, bem como de todos os Projetos de Lei de autoria deste Vereador e a situação em que se encontram, referente a todo o período do mandato legislativo.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2371/requerimento_78_de_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2371/requerimento_78_de_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental vigente, ouvido plenário, com arrimo no parágrafo único do Art.153 da Resolução Nº 48/2008,  o detalhamento das contas públicas da Secretária de Comunicação do Poder Executivo Municipal, tendo em vista cifras volumosas sem especificação detalhada.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2392/requerimento_0079.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2392/requerimento_0079.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, que seja convocado à Prefeitura, nos termos do Artigo 16, XVIII, da Lei Orgânica Municipal, requer informações do Gabinete do Prefeito a relação de todos os carros alugados no ano de 2018 pela Prefeitura Municipal de Vitória da Conquista com a identificação da placa e o setor que está lotado e qual a modalidade de contratação.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2423/requerimento_0080.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2423/requerimento_0080.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, na forma regimental vigente, ouvido o plenário, que seja convocado o Secretario de Infraestrutura  Urbana José Antônio de Jesus Vieira e  o engenheiro  agrimensor da Prefeitura, nos termos do artigo 16, XVIII, da Lei Orgânica Municipal, paa ŕestar esclarecimentos sobre o Plano Diretor de Macrodrenagem da cidade de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2434/requerimento_instauracao_cpi_-_postos_de_combustivel.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2434/requerimento_instauracao_cpi_-_postos_de_combustivel.doc</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, a instauração de uma Comissão Parlamentar de Inquérito para apuração de possíveis irregularidades nos Preços dos Combustíveis dos Postos de Vitória da Conquista/Bahia.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2435/requerimento_instauracao_cpi_-_gas_de_cozinha.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2435/requerimento_instauracao_cpi_-_gas_de_cozinha.doc</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental vigente, ouvido o Plenário, a instauração de uma Comissão Parlamentar de Inquérito para apuração de possíveis irregularidades nos Preços do Gás GLP (Gás de Cozinha) no município de Vitória da Conquista/Bahia.</t>
   </si>
   <si>
     <t>REQT</t>
   </si>
   <si>
     <t>Requerimento de Tribuna Livre</t>
   </si>
   <si>
     <t>Tribuna Livre</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/62/tribuna001-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/62/tribuna001-2018.pdf</t>
   </si>
   <si>
     <t>O Senhor Tiago S. Pinheiro, Presidente da Associação de Pequenos Produtores Rurais &amp; Moradores dos Loteamentos Chácaras do Guarani, Mirassol, Vivenda Vale das Flores &amp; Região de Lagoa das Flores, solicita o uso da tribuna livre para realizar diversas reivindicações constantes em requerimento escrito, disponível tanto para consulta online, quanto para consulta física na Secretaria Geral.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/63/tribuna002-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/63/tribuna002-2018.pdf</t>
   </si>
   <si>
     <t>Uso da Tribuna Livre pelo ex-vereador Ricardo Babão para falar sobre emendas parlamentares e demandas da comunidade.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/64/tribuna003-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/64/tribuna003-2018.pdf</t>
   </si>
   <si>
     <t>O Senhor Robson O. Santos, Presidente da Associação dos Moradores do Conjunto Habitacional Vila Serrana 2, solicita o uso da tribuna livre para esclarecer as reivindicações e demandas desta associação junto ao poder público.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/100/tribuna004-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/100/tribuna004-2018.pdf</t>
   </si>
   <si>
     <t>O Senhor Esdras Lima Libarino solicita o espaço na Tribuna Livre desta Casa Legislativa para falar sobre as políticas públicas desenvolvidas pela Coordenação Municipal da Juventude.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/102/tribuna005-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/102/tribuna005-2018.pdf</t>
   </si>
   <si>
     <t>O Senhor Jonas Souza Sala solicita o uso da tribuna livre para comunicar a retomada dos esforços da comunidade para resgatar a implantação do CENTRO CULTURAL BANCO DO NORDESTE.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/111/tribuna006-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/111/tribuna006-2018.pdf</t>
   </si>
   <si>
     <t>O Senhor Pedro Paulo Barbosa Neiva solicita o uso da Tribuna Livre para tratar sobre o concurso público de 2013, tendo em vista que o prazo vai expirar no dia 26 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/182/tribuna007_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/182/tribuna007_2018.pdf</t>
   </si>
   <si>
     <t>A Senhora Luciana Lima Andrade solicita o uso da Tribuna livre para falar sobre o concurso público realizado pela Prefeitura Municipal de Vitória da Conquista no ano de 2013.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/183/tribuna008-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/183/tribuna008-2018.pdf</t>
   </si>
   <si>
     <t>A Comissão de Comerciantes e Moradores da Avenida Integração, na pessoa do Sr. Wesley Chaves de Brito, solicita o uso da Tribuna Livre para "expor as problemáticas locais envolvendo o trecho urbano da Av. Integração".</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/259/tribuna009_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/259/tribuna009_2018.pdf</t>
   </si>
   <si>
     <t>Osvaldino Moreira Gonçalves Júnior, representante da ASPU, solicita o uso da Tribuna Livre para dispor sobre a questão da proibição volante no centro de Vitória da Conquista.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/289/tribuna010_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/289/tribuna010_2018.pdf</t>
   </si>
   <si>
     <t>Eni Rocha de Sousa solicita o uso da tribuna livre para tratar da demolição arbitrária do seu ponto comercial.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/324/tribuna011_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/324/tribuna011_2018.pdf</t>
   </si>
   <si>
     <t>Mônica Fabrine Silva Nogueira solicita o uso da tribuna livre para dispor sobre a proibição volante no centro de Vitória da Conquista.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/538/tribuna012-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/538/tribuna012-2018.pdf</t>
   </si>
   <si>
     <t>A ASSECON, na pessoa do Pastor Orlando Filho, solicita o uso da Tribuna Livre para falar sobre paz em Vitória da Conquista.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/577/tribuna013_2018_q5pZZky.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/577/tribuna013_2018_q5pZZky.pdf</t>
   </si>
   <si>
     <t>Eu, Thayse Guimarães dos Santos, representante da Comissão de pais e alunos da Escola Municipal José Gomes Novaes, solicito espaço na Tribuna Livre para falar sobre a atual situação do transporte escolar, das linhas de ônibus e mais alguns problemas que vêm afetando a vida dos moradores do Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/578/tribuna014_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/578/tribuna014_2018.pdf</t>
   </si>
   <si>
     <t>Eu, Sílvio Rocha Ribeiro, solicito autorização para uso da tribuna livre para falar sobre "A carência de esporte dos jovens quilombolas, do povoado boqueirão".</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/678/tribunalivre015-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/678/tribunalivre015-2018.pdf</t>
   </si>
   <si>
     <t>Eu, Arlindo Santos Rebouças, venho, respeitosamente , requerer a Vossa Excelência minha inscrição para uso da tribuna livre, na sessão ordinária, para falar sobre a barragem do Rio Pardo e o transporte coletivo.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/774/tribunalivre016-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/774/tribunalivre016-2018.pdf</t>
   </si>
   <si>
     <t>Eu, Girlei Almeida de Lima, venho solicitar Espaço na Tribuna Livre da Câmara Municipal de Vitória da Conquista, no sentido de expor as demandas dos loteamentos Bruno Barcelar e Nenzinha Santos, e da cidade de modo geral.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/775/tribunalivre017-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/775/tribunalivre017-2018.pdf</t>
   </si>
   <si>
     <t>Eu, Wilson Macedo Mascarenhas Filho, venho, respeitosamente, requerer a Vossa Excelência minha inscrição para uso da tribuna livre na sessão ordinária, para falar sobre transporte, pavimentação, iluminação e infraestrutura do bairro Miro Cairo.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/829/tribuna018_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/829/tribuna018_2018.pdf</t>
   </si>
   <si>
     <t>Jeremias Macário de Oliveira, ao cumprimentá-lo cordialmente, dirijo-me a Vossa Senhoria para solicitr o uso da tribuna livre, para falar sobre o Sarau Cultural A Estrada e o Projeto de um CD no formato musical e literário do evento.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/853/tribuna019_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/853/tribuna019_2018.pdf</t>
   </si>
   <si>
     <t>O Centro Acadêmico Machado Neto, na pessoa do Senhor Felipe Ferraz Ferreira Dutra, solicita o uso da Tribuna Livre para falar sobre a importância da participação da classe estudantil na política, tendo em vista visita técnica do alunado do Curso de Direito da FAINOR, no dia 20/04, à Cãmara Municipal.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/854/tribuna020_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/854/tribuna020_2018.pdf</t>
   </si>
   <si>
     <t>Eu, Eunario Novais Silva, solicito o uso da Tribuna Livre para falar sobre melhorias na educação e saúde do município.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/910/tribuna021_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/910/tribuna021_2018.pdf</t>
   </si>
   <si>
     <t>A Polícia Federal, na pessoa do Inspetor Ramalho, solicita o uso da tribuna livre para apresentar o projeto "Trânsito Compartilhado", criado pela Polícia Rodoviária Federal do Estado da Bahia, que visa a realização de ações educativas nas estradas que cortam Vitória da Conquista.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/911/tribuna022_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/911/tribuna022_2018.pdf</t>
   </si>
   <si>
     <t>Raimundo Souza Santos, presidente do bairro Primavera, solicita o uso da tribuna livre para reivindicar a falta de estrutura do Colégio Antônio Elda, no bairro Nova Cidade.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1023/tribuna_marcelo_alves.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1023/tribuna_marcelo_alves.pdf</t>
   </si>
   <si>
     <t>Eu, Marcelo Alves Souza, presidente da Associação de Moradores do Bairro Bruno Barcelar e Nenzinha Santos, gostaria de solicitar o uso da Tribuna Livre para fazer alguns agradecimentos devido o encerramento do mandato.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1116/tribuna024_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1116/tribuna024_2018.pdf</t>
   </si>
   <si>
     <t>A Senhora Maria Helia Silva Oliveira solicita o uso da Tribuna para falar sobre a falta de atenção com o povoado de Pedra Branca.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1118/tribuna025_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1118/tribuna025_2018.pdf</t>
   </si>
   <si>
     <t>Anderson Sampaio solicita o uso da Tribuna Livre para falar sobre a situação do transporte coletivo em nossa cidade.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1119/tribuna026_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1119/tribuna026_2018.pdf</t>
   </si>
   <si>
     <t>Moisés da Silva Santos solicita o uso da Tribuna Livre para reclamar contra a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1120/tribuna027_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1120/tribuna027_2018.pdf</t>
   </si>
   <si>
     <t>Rafael Lima Nunes, Diretor Administrativo da empresa Inspera Consultoria Corporativa solicita o uso da Tribuna Livre para falar sobre o Encontro Empresarial que será realizado no dia 16 de maio, às 19h, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1121/tribuna028_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1121/tribuna028_2018.pdf</t>
   </si>
   <si>
     <t>José Rodrigues Freire, representante do bairro Nossa Senhora Aparecida, solicita o uso da Tribuna Livre para falar sobre as melhorias no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1170/tribuna029_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1170/tribuna029_2018.pdf</t>
   </si>
   <si>
     <t>Joselito Pires de Lima, Gerente Regional da Embasa, solicita o uso da Tribuna Livre para apresentar novos projetos da Embasa.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1259/tribuna030_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1259/tribuna030_2018.pdf</t>
   </si>
   <si>
     <t>João Paulo  Cordeiro dos Anjos, presidente da Atravic, solicita o uso da tribuna livre para tratar sobre a regularização do transporte alternativo de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1376/tribuna031_2018_8w0x0G6.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1376/tribuna031_2018_8w0x0G6.pdf</t>
   </si>
   <si>
     <t>O Senhor Sérgio Marcos Ribeiro dos Santos solicita o uso da Tribuna Livre para reivindicar que as cotas de emprego para portadores de necessidades especiais sejam cumpridas.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1408/tribuna032_2018_0nopgLZ.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1408/tribuna032_2018_0nopgLZ.pdf</t>
   </si>
   <si>
     <t>O Sr. Augusto Pereira Santos solicita o uso da Tribuna Livre para falar sobre o São João dos povoados.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1516/tribuna033_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1516/tribuna033_2018.pdf</t>
   </si>
   <si>
     <t>O Senhor Hélio Amaral Silva solicita o uso da Tribuna Livre para falar sobre demandas do bairro Conveima II, inclusive, sobre uma escola da localidade que está funcionando em uma casa alugada por falta de local adequado.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1522/tribuna034_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1522/tribuna034_2018.pdf</t>
   </si>
   <si>
     <t>A Senhora Célia da Silva solicita o uso da Tribuna da Livre, no dia 01 de agosto de 2018, para tratar de assuntos referente a Greve dos Profissionais da Educação.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1591/tribuna035_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1591/tribuna035_2018.pdf</t>
   </si>
   <si>
     <t>A Sra. Jorgiana Amaral de Sousa solicita o uso da tribna livre para falar sobre cessecilidade e Direitos das Pessoas com mobilidade reduzidos.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1620/tribuna036_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1620/tribuna036_2018.pdf</t>
   </si>
   <si>
     <t>O Serviço de Convivência e Fortalecimento de Vínculos - SCFV do CRAS VI - Nova Cidade -, na pessoa de Erilza Carla Mascarenha Santos, solicita o o uso da Tribuna Livre para falar sobre o CRS/SCFV.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1657/trinuna037_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1657/trinuna037_2018.pdf</t>
   </si>
   <si>
     <t>Carlos Eduardo Aguiar, representante da categoria dos motoristas de aplicativo, requer o uso da Tribuna Livre  para dispor sobre questão do trabalho da classe de motoriatas na cidade de Vitória da Conquista.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1658/tribuna038_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1658/tribuna038_2018.pdf</t>
   </si>
   <si>
     <t>José Carlos dos Santos solicita o uso da Tribuna Livre no dia28 de setembro de 2018 para falar sobre o dia municipal do surdo, comemorado em 30 de setembro.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1679/tribuna039.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1679/tribuna039.pdf</t>
   </si>
   <si>
     <t>Ana Cristina Silva Novais, presidente do SIMMP, solicita o uso da Tribuna Livre.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1680/tribuna040.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1680/tribuna040.pdf</t>
   </si>
   <si>
     <t>Ana Fábia Oliveira Cirilo Costa solicita o uso da Tribuna Livre.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1681/tribuna041.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1681/tribuna041.pdf</t>
   </si>
   <si>
     <t>José Brito de Sousa solicita o uso da Tribuna Livre para falar sobre a implantação de uma usina de energia através da reciclagem do lixo em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1825/tribuna042.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1825/tribuna042.pdf</t>
   </si>
   <si>
     <t>Sargento Faustino solicita o uso da Tribuna Livre para falar sobre o Projeto Bolsa Atirador.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1868/tribunamarcilio.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1868/tribunamarcilio.pdf</t>
   </si>
   <si>
     <t>Marcílio Alves Ferraz solicita o uso da Tribuna Livre para tratar sobre o Projeto de Lei 08/2018, de autoria do Executivo, que dispõe sobre a doação de bem imóvel Público à Associação Brasileira de Odontologia (ABO) - Regional de Vitória da Conquista - Ba.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1869/tribuna044_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1869/tribuna044_2018.pdf</t>
   </si>
   <si>
     <t>O Senhor Ronaldo Carvalho de Oliveira solicita o uso da Tribuna Livre para abordar a questão do Decreto Municipal que regulamenta o funcionamento do CEASA, bem como requer audiência pública para tratar mais amplamente sobre o mesmo tema.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1907/tribuna045_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1907/tribuna045_2018.pdf</t>
   </si>
   <si>
     <t>Davino Nascimento, vice-presidente do SIMMP/VC,  solicita o uso da  Tribuna Livre, no dia 03 de outubro de 2018, para tratar  sobre a qualidade da educação na rede municipal.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1929/tribuna046_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1929/tribuna046_2018.pdf</t>
   </si>
   <si>
     <t>ANDRÉ PAULO BARROS CAIRO, PRESIDENTE DO MOVIMENTO CONTRA A MORTE PREMATURA, SOLICITA O USO DA TRIBUNA LIVRE PARA TRATAR DE ASSUNTOS DE INTERESSE COMUNITÁRIO , NAS QUESTÕES ESTRUTURAIS, ARQUITETÔNICAS, ECONÔMICAS, AMBIENTAIS, CULTURAIS, EDUCACIONAIS, SAÚDE, SEGURANÇA, TRÂNSITO, MOBILIDADE URBANA, ENTRE OUTROS, FUNDAMENTADOS NO PROPÓSITO DE MELHORIAS NA CIDADE E REGIÃO.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2112/tribuna047_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2112/tribuna047_2018.pdf</t>
   </si>
   <si>
     <t>Senhor Ricardo Babão, líder comunitário, solicita o uso da tribuna livre para falar sobre demandas para melhoria de alguns bairros da nossa cidade.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2113/tribuna048_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2113/tribuna048_2018.pdf</t>
   </si>
   <si>
     <t>A Senhora Maria de Fátima Amorim dos Santos  solicita o uso da Tribuna Livre para tratar sobre o transporte coletivo de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2203/tribunaedimilson.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2203/tribunaedimilson.pdf</t>
   </si>
   <si>
     <t>O Sr. Edmilson Almeida, presidente  da Comissão Provisória do Partido Avante 70, solicita o uso da Tribuna livre  para tratar do Projeto Social CAF - Centro de Acolhimento a Família.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2283/tribuna050_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2283/tribuna050_2018.pdf</t>
   </si>
   <si>
     <t>Gilmar Antônio dos Santos, presidente Nacional da Associação Brasileira de Síndicos, Condomínios e Empresas afins, solicita o uso da tribuna livre, dia 30 de novembro, para apresentar a instituição e entregar o título de síndico do ano.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2354/tribuna_livre_ionara_fagundes.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2354/tribuna_livre_ionara_fagundes.pdf</t>
   </si>
   <si>
     <t>A Senhora Ionara Fagundes  solicita o uso da Tribuna Livre para reivindicar infraestrutura no bairro Felícia e Recanto dos Pássaros.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2388/sargento_abisolon.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2388/sargento_abisolon.pdf</t>
   </si>
   <si>
     <t>O Senhor Sargento Abisolom Pereira de Oliveira solicita o uso da Tribuna Livre para tratar do 1 Seminário dos Direitos Humanos da Comunidade Escolar do Brasil, em Vitória da Conquista, que acontecerá dia 10 de dezembro de 2018, no Cine Teatro da Praça CEUS J. Murilo, das 08: 00 às 17:00 hs, dando continuidade a audiência  pública "Violência nas escolas", realizada no dia 27 de setembro de 2018.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2389/raimundo_souza_santos.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2389/raimundo_souza_santos.pdf</t>
   </si>
   <si>
     <t>O Senhor Raimundo Sousa Santos solicita o uso da Tribuna Livre para falar sobre a falta e atrasos de ônibus em algumas linhas do bairro Alto Maron.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2418/tribuna_livre_54.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2418/tribuna_livre_54.pdf</t>
   </si>
   <si>
     <t>Lígia Silva Correia requer a Tribuna Livre para solicitar reforma geral no Centro Educacional Moisés Meira, situado no Distrito de José Gonçalves.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7268,67 +7268,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1343/emenda_modificativa_ao_pl__no_07-2018-e.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1652/emendaaditiva02_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1653/emendaaditiva03_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1654/emendamodificativa04_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1738/documento_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1745/emenda_ao_projeto_de_lei__13_-_reajuste_dos_servidores.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2460/emenda_modificativa_07-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2461/emenda_modificativa_08-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/168/indica-o127-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/169/indica-o128-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/170/indica-o129-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao632_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao633_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao634_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/883/indicacao635_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao636_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao637_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao638_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1456/indicacao1180_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1664/indicacao1314_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1717/indicacao1344_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1742/indicacao1361_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1893/redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2046/indicacao1528_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2048/indicacao1529_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2049/indicacao1530_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2050/indicacao1531_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2051/indicacao1532_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2052/indicacao1533_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2054/indicacao1534_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2055/indicacao1535_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2056/indicacao1536_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2057/indicacao1537_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2058/indicacao1538_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2059/indicacao1539_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2060/indicacao1540_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2061/indicacao1541_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2062/indicacao1542_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2063/indicacao1543_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2064/indicacao1544_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2065/indicacao1545_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2066/indicacao1546_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2067/indicacao1547_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2168/indicacao1621_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2206/indicacao1650_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2207/indicacao1651_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2209/indicacao1652_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2211/indicacao1653_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2214/indicacao1654_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2215/indicacao1655_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2216/indicacao1656_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2217/indicacao1657_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2218/indicacao1658_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2219/indicacao1659_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2220/indicacao1660_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2221/indicacao1661_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2222/indicacao1662_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2223/indicacacao_lucia_3.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2224/indicacao1664_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2387/indicacao-1768.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2205/mensagem32.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2332/mensagem036_veto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/79/mo-odeaplauso001-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/117/mo-odeaplauso002-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/171/mocaodeaplauso003_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/233/mocaodeaplauso004_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/270/mo-odeaplauso05-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/297/mo-odeaplauso006-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/387/mo-odeaplauso007-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/395/mocaodeaplauso008_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/447/mocaodeaplauso009_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/490/mo-odeaplauso010-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/552/mo-odeaplauso011-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/608/mo-odeaplauso012-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/652/mo-odeaplauso013-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/686/mo-odeaplauso014-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/702/mo-odeaplauso015-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/714/mo-odeaplauso016-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/720/mo-odeaplauso017-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/739/mo-odeaplauso018-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/803/mocaodeaplauso019_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/819/mocaodeaplauso20_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/916/mocaoaplaudo021_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/953/mocaodeaplauso22_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1097/mocaoaplaudo023_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1123/mocaodeaplauso024_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1193/mocaodeaplauso025_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1211/mocaodeaplauso026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1215/mocaodeaplauso27_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1232/mocaodeaplauso028_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1331/mocaodeaplauso029_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1378/mocao_de_aplauso_kaique_sofredine.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1395/mocaodeaplauso031_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1406/mocao_de_aplauso_lapis_na_mao_2018.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1407/mocao_de_aplauso_santo_agostinho_2018.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1453/mocaodeaplauso034_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1454/mocaodeaplauso35.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1503/mocaodeaplauso036_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1614/mocaodeaplauso037_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1665/mocaodeaplauso038_201820180914_08292520.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1666/mocaodeaplauso039_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1705/mocaodeaplauso040_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1760/mocaodeaplauso041_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1814/mocaode_aplauso042_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1815/mocaode_aplauso043_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1872/mocaodeaplauso044_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1885/mocaodeaplauso045_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1906/mocaodeaplauso046_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1933/mocaodeaplauso047_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1950/mocaodeaplauso048_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1951/mocaodeaplauso049_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1997/mocaodeaplauso050_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2053/mocaodeaplauso051_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2071/mocaodeaplauso052_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2084/mocaodeaplauso053_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2135/mocaodeaplauso054_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2154/mocaodeaplauso055_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2157/mocaodeaplauso056_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2161/mocaodeaplauso057_2018_FAaIQOY.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2166/mocaodeaplauso058_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2167/mocaodeaplauso059_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2181/mocaodeaplauso061_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2182/mocaodeaplauso062_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2208/mocaodeaplauso063_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2225/mocaodeaplauso064_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2265/mocaodeaplauso065_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2287/mocao_de_aplauso_67.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2288/mocaodeaplauso68_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2291/mocaode_aplauso069_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2297/mocaodeaplauso70.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2309/mocao_de_aplauso_71.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2320/mocao_de_aplauso_72.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2324/mocao_de_aplauso_73.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2334/mocao_de_aplauso_74.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2336/mocao_de_aplauso_75.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2344/mocao_de_aplauso_76.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2351/mocao_de_aplauso_77.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2358/mocao_de_aplauso_78_de_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2359/mocao_de_aplauso_79_de_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2365/mocao_de_aplauso_80_de_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2370/mocao_de_aplauso_81.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2394/mocao_de_aplauso_0082.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2449/mocao_de_aplauso_0084.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2450/mocao_de_aplauso_0085.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2451/mocao_de_aplauso_0086.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2459/mocao_de_aplauso_0087.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2463/mocao_de_aplauso_0088.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2464/mocao_de_aplauso_0089.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2465/mocaodeaplauso090_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/618/mo-odecongratula-o001-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2308/mocao_de_congratulacao_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2433/mocao_de_congratulacao_03.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/23/mo-o001-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/96/mo-odepesar002-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/112/mo-o-de-pesar-abimael-andrade-matos.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/127/mo-odepesar004-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/128/mo-odepesar005-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/167/mo-odepesar006-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/192/mocaodepesar007_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/213/mocaodepesar008_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/456/mo-odepesar009-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/473/mo-odepesar010-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/493/mo-odepesar011-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/522/mo-odepesar12-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/528/mo-odepesar013-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/535/mo-odepesar14-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/579/mo-odepesar015-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/589/mo-odepesar016-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/613/mo-odepesar017-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/668/mo-odepesar018-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/698/mo-odepesar019-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/716/mo-odepesar020-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/773/mo-odepesar021-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/820/mocaodepesar022_2018_9OU3t6P.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/826/mocaodepesar023_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/838/mocaodepesa024r_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/909/mocaodepesar025_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1092/mocaodepesar026_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1108/mocaodepesar027_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1115/mocaodelesar028_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1212/mocaodepesar029_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1213/mocaodepesar030_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1214/mocaodepesar031_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1248/mocaodepesar032_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1252/mocaodepesar033_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1287/mocaodepesar034.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1289/mocaodepesar035_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1312/mocaodepesar036_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1330/mocaodepesar037_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1377/mocaodepesar038_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1409/mocaodepesar039_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1420/mocaodepesar040_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1421/mocaodepesar041_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1441/mocao042_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1469/mocaodepesar043_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1502/mocaodepesar044_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1539/mocao_de_pesar_45.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1563/mocaodepesar046_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1576/mocaodepesar047_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1583/mocaodepesar048.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1584/mocaodepesar049.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1607/mocaodepesar050.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1609/mocaodepesar051.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1615/mocaodepesar052.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1651/mocaodepesar053_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1661/mocaodepesar054_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1667/mocaodepesar055_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1669/mocaodepesar056_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1741/mocaodepesar057_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1753/mocaodepesar058_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1759/mocaodepesar59_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1785/mocaodepesar60_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1835/mocaodepesar061_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1890/mocaodepesar062.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1899/mocaodepesar063_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1934/mocaodepesar064_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1949/mocaodepesar065_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2047/mocaodepesar066_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2068/mocaodepesar067_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2080/mocaodepesar068_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2083/mocaodepesar069_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2179/mocaodepesar070_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2201/mocaodepesar071_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2212/mocaodepesar072_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2213/mocaodepesar073_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2237/mocaodepesar074_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2245/mocaodepesar075_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2253/mocaodepesar076_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2254/mocaodepesar077_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2256/mocaodepesar078_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2269/mocaodepesar079_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2270/mocaodepesar080_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2327/mocao_de_pesar_81.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2337/mocao_de_pesar_82.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2341/mocaodepesar083_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2347/mocao_de_pesar_84_de_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2360/mocao_de_pesar_85_de_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2390/mocao_de_pesar_86.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2466/mocaodepesar087_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/86/mo-oderegozijo001-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/116/mo-oderep-dio001-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/855/mocaoderepudio002.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1249/mocaoderepudio003_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/343/parecer-contrario-pl-002-2018.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/457/parecer-camanha-educativa-sindrome-alcoolica-fet_Ob7Wjuj.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/539/parecer-que-altera-nome-de-rua-04-2018.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/635/parecer-favor-vel.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/822/parecer006_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/823/parecer007_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/827/parecer009_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/828/parecer-implanta-o-de-medidas-de-informa-o-e-pro_C5zuyHZ.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/835/parecer011_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/950/parecer012_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/951/parecer013_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/952/parecer014_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1058/altera_nome_de_rua_16-2018.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1059/parecer017_2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1060/parecer018_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1061/parecer019_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1062/parecer020_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1063/parecer021_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1122/parecer022_2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1161/parecer024_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1166/parecer025_2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1167/parecer026_2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1168/parecer027_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1254/parecer_-_altera_projeto_de_lei_executivo_2018-_no_07.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1255/parecer029_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1256/parecer031_2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1257/parecer_no_35.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1300/parecer032_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1303/parecer033_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1304/parecer034_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1359/parecer_pl_33-2018.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1379/parecer_-_de_emenda_modificativa.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1413/parecer_37-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1458/parecer_no_31.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1459/parecer_no_11.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1460/parecer_no_34.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1461/parecer_pl_41-18.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1474/parecer_favoravel_-_dia_municipal_da_cavalgada_38.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1475/altera_nome_de_rua_40-2018.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1498/parecerdoprojeto09_0006.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1499/parecerdoprojeto09.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1603/parecer_no_30.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1604/parecer_no_08.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1605/parecer_no06.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1606/parecer_no_07.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1617/parecer_08_comissao_orcamento__e_fiscalizacao_r_I3a8qGY.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1670/parecer_do_executivo_que_concede_reajuste_-_13-2018.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1671/parecer_-_altera_projeto_de_lei_executivo_05-2018.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1672/parecer_-__contratacao_de_cantores_39-2018.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1673/parecer_-_doacao_de_bem_executivo_-_004-2018.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1675/altera_lei_-_47-2018.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1677/parecer_09_comissao_orcamento_ldo.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1678/parecer_ccj_projeto_de_resolucao_03.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1716/parecer059_2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1718/parecer_n._06" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1719/parecer_12_comissao_orcamento_projeto_aumento_d_JoATslH.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1720/parecer_11_comissao_orcamento_projeto_aumento_d_lNuxTF0.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1721/parecer_13_comissao_orcamento_projeto_aumento_d_xQhS5ll.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1786/parecer_da_ldo_10-20181.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1787/parecer_favoravel_a_emenda_aditiva_02.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1788/parecer_favoravel_a_emenda_modificativa_4.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1794/parecer_n._44" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1795/altera_lei_-_46-2018.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1796/parecer_53.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1797/parecer_56.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1798/parecer_61.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1799/pl._42" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1800/parecer_favoravel_pl_061-_2018.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1801/parecer_favoravel_pl_054-_2018.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1867/parecer_contrario_a_emenda_modificativa_6.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1905/utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1918/parecerpl15.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1939/altera_nome_de_rua_48-2018.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1940/parecer_favoravel_-_declara_de_utilidade_public_zQDTWod.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1941/altera_nome_de_rua_50-2018.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1962/parecer_83-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1963/parecer_84-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1964/parecer_85.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1965/parecer_86-2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1966/parecer_87-2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1967/parecer_88-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1968/parecer_89-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1969/parecer_90-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1972/parecer_91-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1973/parecer_92-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1974/parecer_93-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1975/parecer_94-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1976/parecer_95-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1988/parecer__96-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1989/parecer_97-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1990/parecer_98-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1991/parecer_99-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1992/parecer_100-2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1993/parecer_101-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2005/parecer_contrario_-_68-2018.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2006/parecer_favoravel_-_67.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2007/parecer_favoravel_-___63-2018.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2008/parecer_-_contrario-_66.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2009/parecer_favoravel_-_62-2018.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2010/parecer_107-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2018/parecer_108-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2019/parecer_109-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2020/parecer_110-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2021/parecer_111-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2022/parecer_112-2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2023/parecer_113-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2024/parecer_114-2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2025/parecer_115-2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2026/parecer_116-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2027/parecer_117-2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2028/parecer_118-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2029/parecer_119-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2030/parecer_120-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2031/parecer_121-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2032/parecer_122-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2041/parecer_123-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2042/parecer_124-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2138/parecer_125-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2140/parecer_126-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2141/parecer_127-2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2143/parecer_favoravel_-_utilidade_publica__71-2018.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2144/solicitar_exames_anuais_psicologicos_e_psiquiat_ZekcMU1.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2145/parecer_130-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2149/parecer_-_sobre_a_criacao_do_cartao_de_gratuida_LoOtuvk.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2273/parecer_132-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2274/parecer_133-2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2275/parecer_134-2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2276/parecer_135-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2277/parecer_75-2018_escola_limpa.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2278/parecer_76-2018.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2279/parecer_72-2018.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2280/parecer_139.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2282/parecer_ccj_projeto_de_resolucao_favoravel_04-2018.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2342/parecer_141-20181.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2343/parecer_142-2018_zl7L1FD.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2393/parecer_143-2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2467/parecer_144-2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2468/parecer_pl_18-2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2469/parecer_146-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2636/parecer_pl_01_-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1412/projeto_de_decreto_legislativo_01-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1692/projeto_de_decreto_legislativo_02-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1722/projeto_de_decreto_legislativo_03-2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1749/projeto_de_decreto_legislativo_n_4-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1761/projeto_de_decreto_legislativo_05-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1762/projeto_de_decreto_legislativo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1769/projeto_de_decreto_legislativo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1770/projeto_de_decreto_legislativo_08-2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1775/projeto_de_decreto_legislativo_09-2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1776/projeto_de_decreto_legislativo_10-2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1790/projeto_de_decreto_legislativo_11-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1791/projeto_de_decreto_legislativo_12-2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1792/projeto_de_decreto_legislativo_13-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1793/projeto_de_decreto_legislativo_14-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1819/projeto_de_decreto_legislativo_15-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1820/projeto_de_decreto_legislativo_16-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1821/projeto_de_decreto_legislativo_17-2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1827/projeto_de_decreto_legislativo_18-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1828/projeto_de_decreto_legislativo_19-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1829/projeto_de_decreto_legislativo_20-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1830/projeto_de_decreto_legislativo_21-2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1837/projeto_de_decreto_legislativo_22-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1846/projeto_de_decreto_legislativo_23-2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1847/projeto_de_decreto_legislativo_24-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1876/decreto_legislativo_380-2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1877/projeto_de_decreto_legislativo_26-2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1881/projeto_de_decreto_legislativo_27-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1883/projeto_de_decreto_legislativo_28-2018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_decreto_legislativo_29-2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1909/projeto_de_decreto_legislativo_30-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1912/projeto_de_decreto_legislativo_31-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1915/projeto_de_decreto_legislativo_32-2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1922/projeto_de_decreto_legislativo_33-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1923/projeto_de_decreto_legislativo_34-2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1946/projeto_de_decreto_legislativo_35-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1947/projeto_de_decreto_legislativo_36-2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1994/projeto_de_decreto_legislativo_37-2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2013/projeto_de_decreto_legislativo_38-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2035/projeto_de_decreto_legislativo_39-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2108/projeto_de_decreto_legislativo_40-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2109/projeto_de_decreto_legislativo_41-2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/537/projetodeleicomplementar001-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1233/projeto_de_lei_complementar003.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1916/projeto_de_lei_complementar_004_2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1917/projeto_de_lei_complementar_005_2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2271/projeto_de_lei_para_garantir_ao_paciente_com_ca_j8M22IW.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_01-2018__praca_antonio_da_silva_an_rHzdt46.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/59/projeto-ipva.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/71/projeto-de-lei-que-altera-nome-de-rua-para-ronald_Lp8q3jc.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/76/pll005_2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/77/teste-do-bracinho-.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/97/tributos-municipais-.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/98/pl-institui-o-teste-do-olhinho.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/153/projeto-de-lei-sobre-pavimenta-o.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/162/pl-cria-o-e-regulariza-o-do-servi-o-voluntario..odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/172/projeto-doador-de-m-dula-insento-de-incri-od-eco_nqS7QX0.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/235/projeto-de-lei-contrato-tempor-rio-sa-de.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/298/cartaz-viol-ncia-contra-mulher.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/391/projeto-de-lei-viol-ncia-obstetrica-final.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/411/pll016_2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/441/projeto-cata-bagulho.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/467/projeto-de-lei-01-2018-cancela-pagamento-de-cet-_d9cubvp.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/477/projeto-conquista-verde.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/533/projeto-avenida-pedral-sampaio.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/557/projeto-avenida-sebasti-o-rodrigues-castro-final-1.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/631/pll022_2018.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/632/pl023_2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/643/projeto-parque-das-crian-as-2.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/651/pll025_2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/655/projeto-de-lei-das-bandas.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/676/pll027_2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/682/pll028_2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/700/pll029_2018.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/724/projeto-de-lei-da-sa-de.odt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/736/projeto-de-lei-taxa-de-esgoto.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/754/projeto-de-lei-identifica-o-de-fator-rh-escolares..odt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/869/pl-institui-no-munic-pio-de-vit-ria-da-conquista_OSSwHZH.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/908/projeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/949/projeto-de-lei-que-altera-nome-de-rua-m_para_arl_wjb9OXs.odt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1049/pl_036-2018.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1088/projeto_elaborado_embasa.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1101/projeto_de_lei_cavalgada.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1169/pll039_2018.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1227/projeto_de_lei_denomina_rua_dona_lira_a_atual_r_KBIEtQ1.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1253/projeto_41-2018_gcet.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1258/projeto_de_lei_carros_velhos.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1305/pl_43-2018.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1366/pll044_2018.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1417/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1432/pll046_2018.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1455/projeto_de_lei_047_2018.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1521/pll048_2018.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1574/pll049_2018.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1579/mudanca_nome_de_rua.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1593/pdlo_51-2018.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1597/pl_no_rua_agenor_liberal_batista.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1598/pll053_2018.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1608/diretrizes_para_a_politica_municipal_de_atendi_9J5DmoU.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1610/coelba_projeto.odt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1611/certificacao_de_zoneamento_dos_candombles.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1612/pl_57-2018.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1613/pl_58-2018.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1616/projeto_de_lei_escola_adote_uma_arvore_e_faca__EnOCfak.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1645/pl_b.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1655/projeto_de_lei_ame.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1659/pll062_2018.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1660/pll063_2018.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1684/pl_64-2018.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1748/pll065_2018.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1860/projeto_de_lei_advertencias_nas_caixas_de_smartfone.odt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1861/projeto_de_lei_-_semana_de_conscientizacao_da_d_HGyM9Iq.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1879/ol_intercambio.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1920/projeto_de_lei_-_hidrometro_com_filtro_de_ar.odt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1921/cartao_de_gratuidade_de_estacionamento__publico_QGOvK3J.odt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1943/projeto_de_lei_71-2018.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1960/inserir_placas_de_sinalizacao_em_todos_os_terre_tIW5LOb.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2045/pll073_2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2105/projeto_de_lei_exames_psicologicos_em_funcionar_HF0PXJa.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2132/projeto_escola_limpa_estudante_educado_povo_consciente.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2187/projeto_de_lei_outubro_de_2018.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2210/pl_77-2018.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2239/projeto_de_lei_das_doulas_2018_-_revisado.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2255/pl_-__combate_ao_assedio_sexual_de_mulheres_nos_7B2yCdU.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2285/projeto_jiu_jitsu_nas_escolas_publicas.odt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2306/revogacao_de_artigo.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2310/projeto_de_lei_no__de_2018.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2384/pl_-__realizacao_de_exame_preventivo_de_cancer.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2415/projeto_de_lei_-_limpeza_dos_terrenos_baldios__2LblfXw.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/290/pl-02-2018-e-explora-o-publicit-ria.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/536/projetodelei003-2018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/677/projetodelei004-2018.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1066/pl_05_-_e.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1065/pl_06-2018-e.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1064/pl_07-2018_-_e.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1575/pl_executivo008_2018.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1490/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1523/pl12executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1524/pl13executivo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1525/pl14executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1619/projetodelei015_2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2368/projeto_de_lei_16_-_e.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2079/pl_18-2018_lei_orcamentaria_anual_compressed.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2202/projeto_de_lei_do_executivo_019_2018.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2284/projetodeleiexecutivo020_2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2307/projetodelei021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2333/mensagem037_e_pl_022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/725/projeto-de-resolu-o-n-xx-2018.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/986/projeto_de_resolucao.odt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1541/projeto_de_resolucao_3.odt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2240/resolucao_67_de_2018.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/291/recurso-ao-veto.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/489/recurso-ao-projeto-de-lei-03-018.odt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1411/recurso_regimental_01_2018_-_parecer36_2018.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento002-2018.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento-de-sess-es-02-2018-sess-o-especial-p_HC8ADLP.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento004-2018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento005-2018.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento006-2018.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/115/requerimento007-2018.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/145/requerimento008-2018.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento009-2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento010-2018.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento011_2018.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento012_2018.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento013_2018.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento014-2018.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento15-2018.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento016-2018.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/334/requerimento017_2018.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento018-2018.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento19-2018.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/425/requerimento-de-audi-ncia-p-blica-em-comemora-o-_dFSAxUv.odt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/445/requerimento021_2018.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/446/requerimento022_2018.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/491/audi-ncia-p-blica-blitz-do-ipva.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/520/requerimento24-2018.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/548/requerimento025-2018.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/569/requerimento026-2018.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/575/requerimento027-2018.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/640/requerimento028-2018.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/672/requerimento029-2018.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/687/requerimento030-2018.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/722/requerimento031_2018.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/755/requerimento032-2018.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento033.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento034_2018.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/922/requerimento035_2018.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento036_2018.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_37com._saude_enema.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento038_2018.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1078/requerimento039_2018.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1117/requerimento040_2018.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento041_2018.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento042_2018.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1267/requerimento043_2018.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1268/requerimento044_2018.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1269/requerimento045_2018.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1336/requiremento046_2018.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1410/requerimento047_2018.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1419/requerimento048_2018.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1422/requerimento049_2018.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1423/requerimento050_2018.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1452/requerimento051_2018.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1457/requerimento052_2018.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1463/requerimento053_2018.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1492/requerimento054.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1500/requerimento055_2018.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1504/requerimento056_2018.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1570/requerimento057_2018.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1577/requerimento058_2018.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1578/requerimento059_2018_UFtk8na.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1588/requerimento060_2018_glqmVWk.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1592/requerimento061_2018.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1618/dia_do_administrador.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1621/requerimento_audiencia_publica_transporte_publico.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1650/requerimento064_2018.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1656/requerimento065_2018.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1668/requerimento066_2018.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1676/requerimento067_2018.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1706/requerimento068_2018_evzsETe.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1712/requerimento069_2018.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1740/requerimento070_201820180903_13132044.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1743/requerimento071_2018.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1831/requerimento072_2018.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1866/requerimento073_2018.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1891/requerimento074_2018.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1892/requerimento075_2018.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2133/requerimento076_2018.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2323/requerimento_09_2018_-_desarquivamento_dos_pls__e1eeubo.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2371/requerimento_78_de_2018.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2392/requerimento_0079.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2423/requerimento_0080.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2434/requerimento_instauracao_cpi_-_postos_de_combustivel.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2435/requerimento_instauracao_cpi_-_gas_de_cozinha.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/62/tribuna001-2018.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/63/tribuna002-2018.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/64/tribuna003-2018.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/100/tribuna004-2018.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/102/tribuna005-2018.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/111/tribuna006-2018.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/182/tribuna007_2018.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/183/tribuna008-2018.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/259/tribuna009_2018.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/289/tribuna010_2018.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/324/tribuna011_2018.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/538/tribuna012-2018.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/577/tribuna013_2018_q5pZZky.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/578/tribuna014_2018.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/678/tribunalivre015-2018.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/774/tribunalivre016-2018.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/775/tribunalivre017-2018.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/829/tribuna018_2018.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/853/tribuna019_2018.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/854/tribuna020_2018.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/910/tribuna021_2018.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/911/tribuna022_2018.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1023/tribuna_marcelo_alves.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1116/tribuna024_2018.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1118/tribuna025_2018.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1119/tribuna026_2018.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1120/tribuna027_2018.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1121/tribuna028_2018.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1170/tribuna029_2018.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1259/tribuna030_2018.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1376/tribuna031_2018_8w0x0G6.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1408/tribuna032_2018_0nopgLZ.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1516/tribuna033_2018.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1522/tribuna034_2018.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1591/tribuna035_2018.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1620/tribuna036_2018.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1657/trinuna037_2018.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1658/tribuna038_2018.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1679/tribuna039.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1680/tribuna040.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1681/tribuna041.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1825/tribuna042.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1868/tribunamarcilio.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1869/tribuna044_2018.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1907/tribuna045_2018.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1929/tribuna046_2018.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2112/tribuna047_2018.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2113/tribuna048_2018.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2203/tribunaedimilson.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2283/tribuna050_2018.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2354/tribuna_livre_ionara_fagundes.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2388/sargento_abisolon.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2389/raimundo_souza_santos.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2418/tribuna_livre_54.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1343/emenda_modificativa_ao_pl__no_07-2018-e.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1652/emendaaditiva02_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1653/emendaaditiva03_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1654/emendamodificativa04_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1738/documento_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1745/emenda_ao_projeto_de_lei__13_-_reajuste_dos_servidores.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2460/emenda_modificativa_07-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2461/emenda_modificativa_08-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/168/indica-o127-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/169/indica-o128-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/170/indica-o129-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/776/indicacao632_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/777/indicacao633_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/778/indicacao634_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/883/indicacao635_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/780/indicacao636_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/781/indicacao637_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/782/indicacao638_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1456/indicacao1180_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1664/indicacao1314_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1717/indicacao1344_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1742/indicacao1361_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1893/redutor_de_velocidade.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2046/indicacao1528_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2048/indicacao1529_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2049/indicacao1530_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2050/indicacao1531_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2051/indicacao1532_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2052/indicacao1533_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2054/indicacao1534_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2055/indicacao1535_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2056/indicacao1536_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2057/indicacao1537_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2058/indicacao1538_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2059/indicacao1539_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2060/indicacao1540_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2061/indicacao1541_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2062/indicacao1542_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2063/indicacao1543_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2064/indicacao1544_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2065/indicacao1545_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2066/indicacao1546_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2067/indicacao1547_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2168/indicacao1621_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2206/indicacao1650_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2207/indicacao1651_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2209/indicacao1652_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2211/indicacao1653_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2214/indicacao1654_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2215/indicacao1655_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2216/indicacao1656_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2217/indicacao1657_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2218/indicacao1658_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2219/indicacao1659_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2220/indicacao1660_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2221/indicacao1661_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2222/indicacao1662_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2223/indicacacao_lucia_3.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2224/indicacao1664_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2387/indicacao-1768.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2205/mensagem32.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2332/mensagem036_veto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/79/mo-odeaplauso001-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/117/mo-odeaplauso002-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/171/mocaodeaplauso003_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/233/mocaodeaplauso004_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/270/mo-odeaplauso05-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/297/mo-odeaplauso006-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/387/mo-odeaplauso007-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/395/mocaodeaplauso008_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/447/mocaodeaplauso009_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/490/mo-odeaplauso010-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/552/mo-odeaplauso011-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/608/mo-odeaplauso012-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/652/mo-odeaplauso013-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/686/mo-odeaplauso014-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/702/mo-odeaplauso015-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/714/mo-odeaplauso016-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/720/mo-odeaplauso017-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/739/mo-odeaplauso018-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/803/mocaodeaplauso019_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/819/mocaodeaplauso20_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/916/mocaoaplaudo021_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/953/mocaodeaplauso22_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1097/mocaoaplaudo023_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1123/mocaodeaplauso024_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1193/mocaodeaplauso025_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1211/mocaodeaplauso026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1215/mocaodeaplauso27_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1232/mocaodeaplauso028_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1331/mocaodeaplauso029_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1378/mocao_de_aplauso_kaique_sofredine.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1395/mocaodeaplauso031_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1406/mocao_de_aplauso_lapis_na_mao_2018.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1407/mocao_de_aplauso_santo_agostinho_2018.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1453/mocaodeaplauso034_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1454/mocaodeaplauso35.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1503/mocaodeaplauso036_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1614/mocaodeaplauso037_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1665/mocaodeaplauso038_201820180914_08292520.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1666/mocaodeaplauso039_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1705/mocaodeaplauso040_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1760/mocaodeaplauso041_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1814/mocaode_aplauso042_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1815/mocaode_aplauso043_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1872/mocaodeaplauso044_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1885/mocaodeaplauso045_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1906/mocaodeaplauso046_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1933/mocaodeaplauso047_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1950/mocaodeaplauso048_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1951/mocaodeaplauso049_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1997/mocaodeaplauso050_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2053/mocaodeaplauso051_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2071/mocaodeaplauso052_2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2084/mocaodeaplauso053_2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2135/mocaodeaplauso054_2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2154/mocaodeaplauso055_2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2157/mocaodeaplauso056_2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2161/mocaodeaplauso057_2018_FAaIQOY.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2166/mocaodeaplauso058_2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2167/mocaodeaplauso059_2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2181/mocaodeaplauso061_2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2182/mocaodeaplauso062_2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2208/mocaodeaplauso063_2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2225/mocaodeaplauso064_2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2265/mocaodeaplauso065_2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2287/mocao_de_aplauso_67.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2288/mocaodeaplauso68_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2291/mocaode_aplauso069_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2297/mocaodeaplauso70.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2309/mocao_de_aplauso_71.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2320/mocao_de_aplauso_72.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2324/mocao_de_aplauso_73.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2334/mocao_de_aplauso_74.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2336/mocao_de_aplauso_75.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2344/mocao_de_aplauso_76.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2351/mocao_de_aplauso_77.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2358/mocao_de_aplauso_78_de_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2359/mocao_de_aplauso_79_de_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2365/mocao_de_aplauso_80_de_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2370/mocao_de_aplauso_81.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2394/mocao_de_aplauso_0082.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2449/mocao_de_aplauso_0084.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2450/mocao_de_aplauso_0085.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2451/mocao_de_aplauso_0086.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2459/mocao_de_aplauso_0087.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2463/mocao_de_aplauso_0088.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2464/mocao_de_aplauso_0089.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2465/mocaodeaplauso090_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/618/mo-odecongratula-o001-2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2308/mocao_de_congratulacao_2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2433/mocao_de_congratulacao_03.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/23/mo-o001-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/96/mo-odepesar002-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/112/mo-o-de-pesar-abimael-andrade-matos.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/127/mo-odepesar004-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/128/mo-odepesar005-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/167/mo-odepesar006-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/192/mocaodepesar007_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/213/mocaodepesar008_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/456/mo-odepesar009-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/473/mo-odepesar010-2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/493/mo-odepesar011-2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/522/mo-odepesar12-2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/528/mo-odepesar013-2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/535/mo-odepesar14-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/579/mo-odepesar015-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/589/mo-odepesar016-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/613/mo-odepesar017-2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/668/mo-odepesar018-2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/698/mo-odepesar019-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/716/mo-odepesar020-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/773/mo-odepesar021-2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/820/mocaodepesar022_2018_9OU3t6P.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/826/mocaodepesar023_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/838/mocaodepesa024r_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/909/mocaodepesar025_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1092/mocaodepesar026_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1108/mocaodepesar027_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1115/mocaodelesar028_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1212/mocaodepesar029_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1213/mocaodepesar030_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1214/mocaodepesar031_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1248/mocaodepesar032_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1252/mocaodepesar033_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1287/mocaodepesar034.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1289/mocaodepesar035_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1312/mocaodepesar036_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1330/mocaodepesar037_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1377/mocaodepesar038_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1409/mocaodepesar039_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1420/mocaodepesar040_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1421/mocaodepesar041_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1441/mocao042_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1469/mocaodepesar043_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1502/mocaodepesar044_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1539/mocao_de_pesar_45.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1563/mocaodepesar046_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1576/mocaodepesar047_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1583/mocaodepesar048.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1584/mocaodepesar049.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1607/mocaodepesar050.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1609/mocaodepesar051.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1615/mocaodepesar052.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1651/mocaodepesar053_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1661/mocaodepesar054_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1667/mocaodepesar055_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1669/mocaodepesar056_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1741/mocaodepesar057_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1753/mocaodepesar058_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1759/mocaodepesar59_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1785/mocaodepesar60_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1835/mocaodepesar061_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1890/mocaodepesar062.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1899/mocaodepesar063_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1934/mocaodepesar064_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1949/mocaodepesar065_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2047/mocaodepesar066_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2068/mocaodepesar067_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2080/mocaodepesar068_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2083/mocaodepesar069_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2179/mocaodepesar070_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2201/mocaodepesar071_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2212/mocaodepesar072_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2213/mocaodepesar073_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2237/mocaodepesar074_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2245/mocaodepesar075_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2253/mocaodepesar076_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2254/mocaodepesar077_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2256/mocaodepesar078_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2269/mocaodepesar079_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2270/mocaodepesar080_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2327/mocao_de_pesar_81.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2337/mocao_de_pesar_82.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2341/mocaodepesar083_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2347/mocao_de_pesar_84_de_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2360/mocao_de_pesar_85_de_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2390/mocao_de_pesar_86.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2466/mocaodepesar087_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/86/mo-oderegozijo001-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/116/mo-oderep-dio001-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/855/mocaoderepudio002.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1249/mocaoderepudio003_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/343/parecer-contrario-pl-002-2018.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/457/parecer-camanha-educativa-sindrome-alcoolica-fet_Ob7Wjuj.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/539/parecer-que-altera-nome-de-rua-04-2018.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/635/parecer-favor-vel.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/822/parecer006_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/823/parecer007_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/827/parecer009_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/828/parecer-implanta-o-de-medidas-de-informa-o-e-pro_C5zuyHZ.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/835/parecer011_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/950/parecer012_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/951/parecer013_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/952/parecer014_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1058/altera_nome_de_rua_16-2018.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1059/parecer017_2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1060/parecer018_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1061/parecer019_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1062/parecer020_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1063/parecer021_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1122/parecer022_2018.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1161/parecer024_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1166/parecer025_2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1167/parecer026_2018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1168/parecer027_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1254/parecer_-_altera_projeto_de_lei_executivo_2018-_no_07.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1255/parecer029_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1256/parecer031_2018.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1257/parecer_no_35.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1300/parecer032_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1303/parecer033_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1304/parecer034_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1359/parecer_pl_33-2018.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1379/parecer_-_de_emenda_modificativa.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1413/parecer_37-2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1458/parecer_no_31.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1459/parecer_no_11.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1460/parecer_no_34.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1461/parecer_pl_41-18.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1474/parecer_favoravel_-_dia_municipal_da_cavalgada_38.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1475/altera_nome_de_rua_40-2018.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1498/parecerdoprojeto09_0006.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1499/parecerdoprojeto09.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1603/parecer_no_30.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1604/parecer_no_08.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1605/parecer_no06.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1606/parecer_no_07.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1617/parecer_08_comissao_orcamento__e_fiscalizacao_r_I3a8qGY.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1670/parecer_do_executivo_que_concede_reajuste_-_13-2018.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1671/parecer_-_altera_projeto_de_lei_executivo_05-2018.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1672/parecer_-__contratacao_de_cantores_39-2018.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1673/parecer_-_doacao_de_bem_executivo_-_004-2018.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1675/altera_lei_-_47-2018.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1677/parecer_09_comissao_orcamento_ldo.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1678/parecer_ccj_projeto_de_resolucao_03.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1716/parecer059_2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1718/parecer_n._06" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1719/parecer_12_comissao_orcamento_projeto_aumento_d_JoATslH.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1720/parecer_11_comissao_orcamento_projeto_aumento_d_lNuxTF0.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1721/parecer_13_comissao_orcamento_projeto_aumento_d_xQhS5ll.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1786/parecer_da_ldo_10-20181.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1787/parecer_favoravel_a_emenda_aditiva_02.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1788/parecer_favoravel_a_emenda_modificativa_4.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1794/parecer_n._44" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1795/altera_lei_-_46-2018.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1796/parecer_53.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1797/parecer_56.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1798/parecer_61.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1799/pl._42" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1800/parecer_favoravel_pl_061-_2018.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1801/parecer_favoravel_pl_054-_2018.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1867/parecer_contrario_a_emenda_modificativa_6.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1905/utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1918/parecerpl15.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1939/altera_nome_de_rua_48-2018.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1940/parecer_favoravel_-_declara_de_utilidade_public_zQDTWod.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1941/altera_nome_de_rua_50-2018.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1962/parecer_83-2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1963/parecer_84-2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1964/parecer_85.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1965/parecer_86-2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1966/parecer_87-2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1967/parecer_88-2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1968/parecer_89-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1969/parecer_90-2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1972/parecer_91-2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1973/parecer_92-2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1974/parecer_93-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1975/parecer_94-2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1976/parecer_95-2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1988/parecer__96-2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1989/parecer_97-2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1990/parecer_98-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1991/parecer_99-2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1992/parecer_100-2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1993/parecer_101-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2005/parecer_contrario_-_68-2018.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2006/parecer_favoravel_-_67.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2007/parecer_favoravel_-___63-2018.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2008/parecer_-_contrario-_66.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2009/parecer_favoravel_-_62-2018.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2010/parecer_107-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2018/parecer_108-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2019/parecer_109-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2020/parecer_110-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2021/parecer_111-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2022/parecer_112-2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2023/parecer_113-2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2024/parecer_114-2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2025/parecer_115-2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2026/parecer_116-2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2027/parecer_117-2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2028/parecer_118-2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2029/parecer_119-2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2030/parecer_120-2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2031/parecer_121-2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2032/parecer_122-2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2041/parecer_123-2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2042/parecer_124-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2138/parecer_125-2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2140/parecer_126-2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2141/parecer_127-2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2143/parecer_favoravel_-_utilidade_publica__71-2018.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2144/solicitar_exames_anuais_psicologicos_e_psiquiat_ZekcMU1.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2145/parecer_130-2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2149/parecer_-_sobre_a_criacao_do_cartao_de_gratuida_LoOtuvk.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2273/parecer_132-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2274/parecer_133-2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2275/parecer_134-2018.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2276/parecer_135-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2277/parecer_75-2018_escola_limpa.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2278/parecer_76-2018.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2279/parecer_72-2018.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2280/parecer_139.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2282/parecer_ccj_projeto_de_resolucao_favoravel_04-2018.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2342/parecer_141-20181.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2343/parecer_142-2018_zl7L1FD.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2393/parecer_143-2018.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2467/parecer_144-2018.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2468/parecer_pl_18-2018.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2469/parecer_146-2018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2636/parecer_pl_01_-2018.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1412/projeto_de_decreto_legislativo_01-2018.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1692/projeto_de_decreto_legislativo_02-2018.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1722/projeto_de_decreto_legislativo_03-2018.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1749/projeto_de_decreto_legislativo_n_4-2018.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1761/projeto_de_decreto_legislativo_05-2018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1762/projeto_de_decreto_legislativo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1769/projeto_de_decreto_legislativo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1770/projeto_de_decreto_legislativo_08-2018.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1775/projeto_de_decreto_legislativo_09-2018.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1776/projeto_de_decreto_legislativo_10-2018.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1790/projeto_de_decreto_legislativo_11-2018.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1791/projeto_de_decreto_legislativo_12-2018.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1792/projeto_de_decreto_legislativo_13-2018.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1793/projeto_de_decreto_legislativo_14-2018.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1819/projeto_de_decreto_legislativo_15-2018.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1820/projeto_de_decreto_legislativo_16-2018.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1821/projeto_de_decreto_legislativo_17-2018.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1827/projeto_de_decreto_legislativo_18-2018.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1828/projeto_de_decreto_legislativo_19-2018.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1829/projeto_de_decreto_legislativo_20-2018.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1830/projeto_de_decreto_legislativo_21-2018.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1837/projeto_de_decreto_legislativo_22-2018.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1846/projeto_de_decreto_legislativo_23-2018.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1847/projeto_de_decreto_legislativo_24-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1876/decreto_legislativo_380-2018.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1877/projeto_de_decreto_legislativo_26-2018.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1881/projeto_de_decreto_legislativo_27-2018.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1883/projeto_de_decreto_legislativo_28-2018.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1896/projeto_de_decreto_legislativo_29-2018.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1909/projeto_de_decreto_legislativo_30-2018.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1912/projeto_de_decreto_legislativo_31-2018.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1915/projeto_de_decreto_legislativo_32-2018.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1922/projeto_de_decreto_legislativo_33-2018.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1923/projeto_de_decreto_legislativo_34-2018.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1946/projeto_de_decreto_legislativo_35-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1947/projeto_de_decreto_legislativo_36-2018.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1994/projeto_de_decreto_legislativo_37-2018.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2013/projeto_de_decreto_legislativo_38-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2035/projeto_de_decreto_legislativo_39-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2108/projeto_de_decreto_legislativo_40-2018.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2109/projeto_de_decreto_legislativo_41-2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/537/projetodeleicomplementar001-2018.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1233/projeto_de_lei_complementar003.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1916/projeto_de_lei_complementar_004_2018.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1917/projeto_de_lei_complementar_005_2018.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2271/projeto_de_lei_para_garantir_ao_paciente_com_ca_j8M22IW.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/41/projeto_de_lei_01-2018__praca_antonio_da_silva_an_rHzdt46.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/59/projeto-ipva.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/71/projeto-de-lei-que-altera-nome-de-rua-para-ronald_Lp8q3jc.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/76/pll005_2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/77/teste-do-bracinho-.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/97/tributos-municipais-.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/98/pl-institui-o-teste-do-olhinho.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/153/projeto-de-lei-sobre-pavimenta-o.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/162/pl-cria-o-e-regulariza-o-do-servi-o-voluntario..odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/172/projeto-doador-de-m-dula-insento-de-incri-od-eco_nqS7QX0.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/235/projeto-de-lei-contrato-tempor-rio-sa-de.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/298/cartaz-viol-ncia-contra-mulher.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/391/projeto-de-lei-viol-ncia-obstetrica-final.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/411/pll016_2018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/441/projeto-cata-bagulho.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/467/projeto-de-lei-01-2018-cancela-pagamento-de-cet-_d9cubvp.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/477/projeto-conquista-verde.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/533/projeto-avenida-pedral-sampaio.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/557/projeto-avenida-sebasti-o-rodrigues-castro-final-1.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/631/pll022_2018.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/632/pl023_2018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/643/projeto-parque-das-crian-as-2.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/651/pll025_2018.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/655/projeto-de-lei-das-bandas.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/676/pll027_2018.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/682/pll028_2018.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/700/pll029_2018.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/724/projeto-de-lei-da-sa-de.odt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/736/projeto-de-lei-taxa-de-esgoto.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/754/projeto-de-lei-identifica-o-de-fator-rh-escolares..odt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/869/pl-institui-no-munic-pio-de-vit-ria-da-conquista_OSSwHZH.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/908/projeto_de_lei.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/949/projeto-de-lei-que-altera-nome-de-rua-m_para_arl_wjb9OXs.odt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1049/pl_036-2018.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1088/projeto_elaborado_embasa.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1101/projeto_de_lei_cavalgada.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1169/pll039_2018.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1227/projeto_de_lei_denomina_rua_dona_lira_a_atual_r_KBIEtQ1.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1253/projeto_41-2018_gcet.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1258/projeto_de_lei_carros_velhos.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1305/pl_43-2018.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1366/pll044_2018.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1417/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1432/pll046_2018.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1455/projeto_de_lei_047_2018.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1521/pll048_2018.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1574/pll049_2018.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1579/mudanca_nome_de_rua.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1593/pdlo_51-2018.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1597/pl_no_rua_agenor_liberal_batista.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1598/pll053_2018.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1608/diretrizes_para_a_politica_municipal_de_atendi_9J5DmoU.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1610/coelba_projeto.odt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1611/certificacao_de_zoneamento_dos_candombles.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1612/pl_57-2018.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1613/pl_58-2018.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1616/projeto_de_lei_escola_adote_uma_arvore_e_faca__EnOCfak.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1645/pl_b.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1655/projeto_de_lei_ame.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1659/pll062_2018.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1660/pll063_2018.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1684/pl_64-2018.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1748/pll065_2018.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1860/projeto_de_lei_advertencias_nas_caixas_de_smartfone.odt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1861/projeto_de_lei_-_semana_de_conscientizacao_da_d_HGyM9Iq.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1879/ol_intercambio.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1920/projeto_de_lei_-_hidrometro_com_filtro_de_ar.odt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1921/cartao_de_gratuidade_de_estacionamento__publico_QGOvK3J.odt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1943/projeto_de_lei_71-2018.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1960/inserir_placas_de_sinalizacao_em_todos_os_terre_tIW5LOb.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2045/pll073_2018.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2105/projeto_de_lei_exames_psicologicos_em_funcionar_HF0PXJa.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2132/projeto_escola_limpa_estudante_educado_povo_consciente.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2187/projeto_de_lei_outubro_de_2018.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2210/pl_77-2018.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2239/projeto_de_lei_das_doulas_2018_-_revisado.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2255/pl_-__combate_ao_assedio_sexual_de_mulheres_nos_7B2yCdU.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2285/projeto_jiu_jitsu_nas_escolas_publicas.odt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2306/revogacao_de_artigo.doc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2310/projeto_de_lei_no__de_2018.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2384/pl_-__realizacao_de_exame_preventivo_de_cancer.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2415/projeto_de_lei_-_limpeza_dos_terrenos_baldios__2LblfXw.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/290/pl-02-2018-e-explora-o-publicit-ria.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/536/projetodelei003-2018.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/677/projetodelei004-2018.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1066/pl_05_-_e.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1065/pl_06-2018-e.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1064/pl_07-2018_-_e.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1575/pl_executivo008_2018.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1490/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1523/pl12executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1524/pl13executivo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1525/pl14executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1619/projetodelei015_2018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2368/projeto_de_lei_16_-_e.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2079/pl_18-2018_lei_orcamentaria_anual_compressed.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2202/projeto_de_lei_do_executivo_019_2018.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2284/projetodeleiexecutivo020_2018.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2307/projetodelei021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2333/mensagem037_e_pl_022.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/725/projeto-de-resolu-o-n-xx-2018.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/986/projeto_de_resolucao.odt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1541/projeto_de_resolucao_3.odt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2240/resolucao_67_de_2018.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/291/recurso-ao-veto.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/489/recurso-ao-projeto-de-lei-03-018.odt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1411/recurso_regimental_01_2018_-_parecer36_2018.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento002-2018.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/61/requerimento-de-sess-es-02-2018-sess-o-especial-p_HC8ADLP.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/66/requerimento004-2018.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/104/requerimento005-2018.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/113/requerimento006-2018.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/115/requerimento007-2018.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/145/requerimento008-2018.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento009-2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento010-2018.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento011_2018.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento012_2018.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/245/requerimento013_2018.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento014-2018.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento15-2018.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento016-2018.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/334/requerimento017_2018.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento018-2018.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento19-2018.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/425/requerimento-de-audi-ncia-p-blica-em-comemora-o-_dFSAxUv.odt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/445/requerimento021_2018.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/446/requerimento022_2018.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/491/audi-ncia-p-blica-blitz-do-ipva.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/520/requerimento24-2018.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/548/requerimento025-2018.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/569/requerimento026-2018.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/575/requerimento027-2018.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/640/requerimento028-2018.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/672/requerimento029-2018.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/687/requerimento030-2018.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/722/requerimento031_2018.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/755/requerimento032-2018.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento033.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento034_2018.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/922/requerimento035_2018.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento036_2018.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_37com._saude_enema.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/985/requerimento038_2018.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1078/requerimento039_2018.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1117/requerimento040_2018.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1154/requerimento041_2018.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1221/requerimento042_2018.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1267/requerimento043_2018.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1268/requerimento044_2018.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1269/requerimento045_2018.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1336/requiremento046_2018.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1410/requerimento047_2018.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1419/requerimento048_2018.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1422/requerimento049_2018.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1423/requerimento050_2018.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1452/requerimento051_2018.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1457/requerimento052_2018.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1463/requerimento053_2018.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1492/requerimento054.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1500/requerimento055_2018.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1504/requerimento056_2018.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1570/requerimento057_2018.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1577/requerimento058_2018.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1578/requerimento059_2018_UFtk8na.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1588/requerimento060_2018_glqmVWk.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1592/requerimento061_2018.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1618/dia_do_administrador.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1621/requerimento_audiencia_publica_transporte_publico.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1650/requerimento064_2018.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1656/requerimento065_2018.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1668/requerimento066_2018.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1676/requerimento067_2018.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1706/requerimento068_2018_evzsETe.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1712/requerimento069_2018.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1740/requerimento070_201820180903_13132044.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1743/requerimento071_2018.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1831/requerimento072_2018.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1866/requerimento073_2018.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1891/requerimento074_2018.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1892/requerimento075_2018.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2133/requerimento076_2018.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2323/requerimento_09_2018_-_desarquivamento_dos_pls__e1eeubo.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2371/requerimento_78_de_2018.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2392/requerimento_0079.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2423/requerimento_0080.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2434/requerimento_instauracao_cpi_-_postos_de_combustivel.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2435/requerimento_instauracao_cpi_-_gas_de_cozinha.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/62/tribuna001-2018.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/63/tribuna002-2018.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/64/tribuna003-2018.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/100/tribuna004-2018.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/102/tribuna005-2018.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/111/tribuna006-2018.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/182/tribuna007_2018.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/183/tribuna008-2018.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/259/tribuna009_2018.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/289/tribuna010_2018.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/324/tribuna011_2018.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/538/tribuna012-2018.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/577/tribuna013_2018_q5pZZky.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/578/tribuna014_2018.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/678/tribunalivre015-2018.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/774/tribunalivre016-2018.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/775/tribunalivre017-2018.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/829/tribuna018_2018.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/853/tribuna019_2018.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/854/tribuna020_2018.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/910/tribuna021_2018.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/911/tribuna022_2018.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1023/tribuna_marcelo_alves.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1116/tribuna024_2018.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1118/tribuna025_2018.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1119/tribuna026_2018.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1120/tribuna027_2018.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1121/tribuna028_2018.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1170/tribuna029_2018.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1259/tribuna030_2018.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1376/tribuna031_2018_8w0x0G6.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1408/tribuna032_2018_0nopgLZ.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1516/tribuna033_2018.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1522/tribuna034_2018.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1591/tribuna035_2018.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1620/tribuna036_2018.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1657/trinuna037_2018.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1658/tribuna038_2018.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1679/tribuna039.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1680/tribuna040.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1681/tribuna041.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1825/tribuna042.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1868/tribunamarcilio.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1869/tribuna044_2018.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1907/tribuna045_2018.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1929/tribuna046_2018.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2112/tribuna047_2018.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2113/tribuna048_2018.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2203/tribunaedimilson.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2283/tribuna050_2018.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2354/tribuna_livre_ionara_fagundes.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2388/sargento_abisolon.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2389/raimundo_souza_santos.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2418/tribuna_livre_54.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H682"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>