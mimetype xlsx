--- v0 (2025-12-19)
+++ v1 (2026-05-07)
@@ -54,132 +54,132 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, proceder com a pavimentação asfáltica da Praça do Povoado de Itaipú, Distrito José Gonçalves /Município Vitoria da Conquista.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o017-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o017-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo Cesar de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a realização da limpeza do açude do Povoado de Bate-pé Velho, Distrito De Bate-pé /Município de Vitoria da Conquista.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e desenvolvimento Rural, patrolamento e roçagem da estrada vicinal que liga a BR 116 ao Povoado de Itapirema.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Marcus Vinícius Ferreira Bulhões, Presidente  da CERB, perfuração de dois Poços Artesianos nos povoados de Pau Ferro I e Pau Ferro II, distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/55/indica-o044-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/55/indica-o044-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, limpeza  da 1ª Aguada Pública que atende 15 famílias do Povoado Mãe Eleotéria.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Luis Alberto Sellmann, coordenador regional da CERB, perfuração de Poço Artesiano na região da Rua do Vale no Bairro Novo, distrito de Inhobim.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1137/indicacao930_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1137/indicacao930_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário Municipal de Agricultura e Desenolvimento Rural, a criação de uma horta comunitária no Bairro Renato Magalhães, em frente ao Campo do Carioca.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -486,67 +486,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o017-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/55/indica-o044-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1137/indicacao930_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o017-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/55/indica-o044-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1137/indicacao930_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="249.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>