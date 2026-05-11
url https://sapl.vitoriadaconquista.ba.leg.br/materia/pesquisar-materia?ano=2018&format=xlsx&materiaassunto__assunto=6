--- v0 (2025-12-21)
+++ v1 (2026-05-11)
@@ -54,3241 +54,3241 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/7/indica-o001-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/7/indica-o001-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor , Esmeraldino Correia Secretário de Mobilidade Urbana a remarcação da faixa de pedestre com travessia elevada, localizada na Avenida São Geraldo, Nº 288 – Bairro Recreio (em frente ao Hospital de Olhos de Conquista e o Shopping Itatiaia).</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado patrolamento e cascalhamento nas estradas da região de Poço Verde..</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado patrolamento e cascalhamento nas estradas da região de Iguá.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-revitaliza-o-cal-amento-dos-caminhos-urbis-vi.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-revitaliza-o-cal-amento-dos-caminhos-urbis-vi.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a revitalização do calçamento dos Caminhos da Urbis VI.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o005-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o005-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, o patrolamento e encascalhamento da Rua Anelita Nunes, da Rua Paulo Rocha e da Avenida B, todas elas do Loteamento Renato Magalhães.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o006-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o006-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, o patrolamento e encascalhamento da Rua L do Loteamento Parque Imperial.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o007-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o007-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a realização de um banho de asfalto nas vias do Bairro Urbis VI.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o008-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o008-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, a pavimentação asfáltica do restante das ruas do Bairro Nossa Senhora Aparecida(rua São Miguel, rua C Lot. Farias) Vitória da Conquista.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, proceder com a pavimentação asfáltica da Praça do Povoado de Itaipú, Distrito José Gonçalves /Município Vitoria da Conquista.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o011-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o011-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, efetuar a pavimentação asfáltica das Ruas A(fazer complemento), B, C, D, E, F e G do Bairro Jardim Guanabara(Loteamento Conquistense) Vitoria da Conquista.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o013-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o013-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana o patrolamento e cascalhamento das ruas do bairro Conjunto da Vitória.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o014-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o014-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal Herzem Gusmão, e a Sua Senhoria o Senhor Esmeraldino Correia, a realização de uma operação tapa- buraco na rua Friburgo situada no bairro Petrópolis.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o018-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o018-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, efetuar a pavimentação asfáltica da Rua Bela Vista no Povoado de Bate-pé, Distrito de Bate-pé/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/27/indica-o019-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/27/indica-o019-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, proceder com a pavimentação asfáltica do restante das ruas do Bairro Bruno Bacelar/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o024-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o024-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Esmeraldino Correia, uma ação “tapa-buraco” nas Ruas Caxias e Petrópolis, bairro Petrópolis em nosso município.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o027-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o027-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura, a solicitação, recuperação da pavimentação asfáltica, na Avenida Serrinha, Bairro Brasil, Inicio da recapeamento da Couropel até o cafezal palace hotel.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e desenvolvimento Rural, patrolamento e roçagem da estrada vicinal que liga a BR 116 ao Povoado de Itapirema.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/42/indica-o032-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/42/indica-o032-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, a realização da operação tapa-buracos ou recapeamento asfáltico da Rua Professor Itamar, Bairro Santa Helena.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a sua senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento Rural, proceder com patrolamento e cascalhamento na estrada que liga o Distrito de José Gonçalves ao Povoado de Xavier</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o038-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o038-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Sr. Herzem Gusmão Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, secretário de Mobilidade Urbana, o calçamento das vias de pedestres, rua Belarmino Marinho no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/51/indica-o040-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/51/indica-o040-2018.pdf</t>
   </si>
   <si>
     <t>Indicação de pavimentação asfáltica da Rua Genésio Porto, no bairro Recreio.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário Municipal de Agricultura, a construção de uma ponte sobre o Rio Verruga no assentamento Amaralina – Fazenda Santa Marta.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o043-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o043-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretaria de Mobilidade Urbana, a complementação asfáltica da rua Oscar Freire no bairro Guarani.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o047-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o047-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José Antônio, Secretário de Mobilidade Urbana, colocação de faixa de pedestre no cruzamento da Avenida Caetité com Avenida Maceió.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/67/indica-o050-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/67/indica-o050-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal, a sua Senhoria o senhor Esmeraldino Correia, secretário de Mobilidade Urbana, pavimentação asfáltica nas seguintes Ruas do Bairro Lagoa das Flores: Rua dos Andrades, Rua da Flora, Rua São Joaquim na Fazenda Paixão e Rua do Estreito.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Sr. Herzem Gusmão, Prefeito Municipal a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, proceder com pavimentação asfáltica da estrada que liga a BR 116 ao Distrito de São Sebastião.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/70/indica-o053-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/70/indica-o053-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, a construção de abrigos de ônibus, em todas paradas no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/78/indica-o058-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/78/indica-o058-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Coronel Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, sinalização e pintura das faixas de pedestre na Avenida Cuiabá, Bairro Brasil.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/85/indica-o064-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/85/indica-o064-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Prefeito Municipal, ao Secretário de Mobilidade Urbana, uma ação “tapa-buraco” na Avenida Brasil, do bairro Candeias em nosso município.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/87/indica-o065-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/87/indica-o065-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura Urbana, que seja providenciado a pavimentação no bairro Zabelê, mais precisamente na Rua B.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/89/indica-o067-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/89/indica-o067-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, o patrolamento e encascalhamento da Rua 21 (vinte e um) do Bairro Vila Elisa.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/90/indica-o068-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/90/indica-o068-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, o patrolamento e encascalhamento da Avenida José Machado Costa, Bairro Renato Magalhães.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/91/indica-o069-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/91/indica-o069-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, o recapeamento asfáltico do cruzamento entre a Rua Pará e a Avenida Paulista e entre a Rua Pará e a Avenida Botafogo, ambos no Bairro Senhoria Cairo.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/94/indica-o072-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/94/indica-o072-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Pavimentação Asfáltica da Rua Tupinanbas.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/130/indica-o93-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/130/indica-o93-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José Antônio, Secretário de Mobilidade Urbana, colocação de faixa de pedestre no cruzamento da Avenida Salvador com Avenida Caetité.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/152/indica-o-faixa-de-pedestres-zabele.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/152/indica-o-faixa-de-pedestres-zabele.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a colocação de faixas de pedestres no cruzamento da Avenida Pará com a Avenida Rafael Espínola e na Rua K, ao lado do IFBA, ambas localidades do Bairro Zabelê.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/177/indica-o134-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/177/indica-o134-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor , Esmeraldino Correia, Secretário de Mobilidade Urbana, a implantação de um contorno que ligue a 5ª Avenida Boa Vista, no Bairro Boa Vista à Avenida Juracy Magalhães.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/185/indica-o137-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/185/indica-o137-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, colocar um redutor de velocidade ou faixa de pedestre na Rua Joaquim Fróes com a esquina  João Miguel Lourenço N° 378, Bairro Alto Maron.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/210/indica-o160-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/210/indica-o160-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o senhor Herzem Gusmão, Prefeito de Vitória da Conquista, a sua senhoria o senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, e a sua senhoria a senhora Luzia Lucia Vieira, construção de uma rotatória com paisagismo no final da Avenida Crescêncio Silveira sentido Cemitério da Saudade</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Danillo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/224/indica-o173-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/224/indica-o173-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria, o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, venho por meio deste solicitar a implantação de placas de identificação com nomes de cidades nas imediações da Avenida Brumado e Integração.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/225/indica-o174-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/225/indica-o174-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria, o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, venho por meio deste solicitar a implantação de placas de identificação com nome das ruas do Bairro Brasil.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/226/indica-o175-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/226/indica-o175-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria, o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, venho por meio deste solicitar a instalação de mão única e ciclo faixa nas Avenidas Itabuna e Ilhéus.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/227/indica-o-m-o-nica-na-avenida-frei-benjamim.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/227/indica-o-m-o-nica-na-avenida-frei-benjamim.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria, o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, venho por meio deste solicitar uma mudança de mão dupla para mão única na Avenida Frei Benjamim, Zona Oeste da Cidade.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/234/indica-o182-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/234/indica-o182-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, a realização de um estudo de viabilidade para criação ou extensão de linha de ônibus para atender ao Loteamento Parque Santa Cecília.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/252/indica-o196-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/252/indica-o196-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor  Esmeraldino Correia, secretaria de Mobilidade Urbana, a recuperação do redutor de velocidade com placa de sinalização na av. Macaúbas bairro Alvorada.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/258/indica-o202-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/258/indica-o202-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, a realização de pintura da passagem elevada  localizada na Avenida Frei Benjamim.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/262/indica-o205-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/262/indica-o205-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado asfaltamento na praça principal do povoado de Poço Verde.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/276/indica-o216-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/276/indica-o216-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Municipal de Infraestrutura Urbana, venho por meio deste, solicitar a implantação de faixa de pedestres com redutor de velocidade, na Avenida Alagoas, nas proximidades da Praça Nossa Senhora dos Verdes, no Bairro Brasil.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/279/indica-o219-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/279/indica-o219-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a instalação de uma cobertura no ponto final de ônibus do Bairro Miro Cairo.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/285/indica-o225-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/285/indica-o225-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, proceder com a pavimentação asfáltica da Rua Maria Rosa, Bairro Bruno Bacelar.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/286/indica-o226-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/286/indica-o226-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a sua senhoria o Senhor Esmeraldino Correia, secretário de Mobilidade Urbana, proceder com uma manutenção geral na Rua da Flora, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/287/indica-o227-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/287/indica-o227-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, em atenção a indicação Nº 1978/2017, a construção de 02(dois) redutores de velocidade com faixas de pedestres no início e final da Rua Belarmino Marinho, próximo ao salão Testemunhas de Jeová, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/288/indica-o228-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/288/indica-o228-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, instalar placas de sinalização de trânsito e efetuar demarcação de solo, na AV. Santa Helena, com a Travessa Marta Vasconcelos, Bairro Sumaré.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/308/indica-o245-2018_iIYAXT3.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/308/indica-o245-2018_iIYAXT3.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, pintura da faixa de pedestre localizada na Avenida Itabuna, esquina com a Avenida Pernambuco, Bairro Brasil.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/310/indica-o247-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/310/indica-o247-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, proceder com a instalação de placas indicadoras de ponto de ônibus na Avenida Maceió.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/366/indica-o299-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/366/indica-o299-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito de Vitória da Conquista, e ao senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, implantação do sistema binário nas Avenidas Frei Benjamim e Itabuna, zona oeste de Vitória da Conquista.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/367/indica-o300-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/367/indica-o300-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, estudo técnico para que os ônibus das linhas: – P50 Vilas Serranas x Conquista VI e a P54 – Morada Real X Miro Cairo, possam passar na Frei Benjamim.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/368/indica-o301-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/368/indica-o301-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, o estudo de viabilização técnica para implantação semafórica na Avenida Brasil no cruzamento com a Av. Franklin Ferraz.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/371/indica-o304-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/371/indica-o304-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Iracema, principalmente nas proximidades da Rua União Operária.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/410/indica-o339-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/410/indica-o339-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a criação de uma linha de ônibus entre o Bairro Primavera e a UESB.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/422/indica-o350-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/422/indica-o350-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a implantação da faixa de pedestres na Avenida Alagoas, nº 585, em frente ao Centro de Educação Integral Cristã.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/427/indica-o354-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/427/indica-o354-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado a construção de mata burros  no percurso das estradas até a volta do rio, nas comunidades de Queimadas e Volta do Rio (região do distrito de Inhobim).</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Fernando Vasconcelos, Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/430/indica-o357-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/430/indica-o357-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Esmeraldino Correia, Secretário de  Mobilidade Urbana, a realização de um estudo de viabilidade para implantação de trevo na Av. Presidente Vargas, no trecho próximo ao acesso aos Condomínios Mirante da Conquista e Mirante da Vitória.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/439/indica-o366-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/439/indica-o366-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, a implantação de uma faixa com passagem elevada de pedestres de frente a Escola Municipal Mário Batista situada à Praça Gesner Chagas, n 26, Urbis I.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/471/indica-o390-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/471/indica-o390-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, proceder com estudo de viabilidade para contorno na Av. Bartolomeu de Gusmão, sentido a Rodoviária, no espaço entre a Empresa Localiza e a Diamantina Veículos</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/478/indica-o395-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/478/indica-o395-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Nossa Senhora Aparecida, como também nas proximidades de encontro com a UESB.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/503/indica-o416-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/503/indica-o416-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de Semáforo entre as avenidas Filipinas e Ulisses Guimarães.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/512/indica-o425-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/512/indica-o425-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José Antônio, Secretário de Mobilidade Urbana, pintura  da faixa de pedestre em frente ao Colégio Nova Escola, Avenida Ivo Freire, bairro Candeias.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/513/indica-o426-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/513/indica-o426-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, a Sua Senhoria o Senhor Cláudio Vinícius Andrade, Gerente da Viação Vitória, proceder com extensão do itinerário, do coletivo público, passando pela Rua C, Loteamento Jaraguá, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/565/indica-o465-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/565/indica-o465-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a construção de uma passarela na Avenida Rafael Spínola, Loteamento Cidade Serrana.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/566/indica-o466-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/566/indica-o466-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a criação de um retorno na Avenida Rafael Spínola, Loteamento Cidade Serrana.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/573/indica-o472-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/573/indica-o472-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Esmeraldino Correia, a instalação de um redutor de velocidade na Avenida Paramirim, próximo do cruzamento com a Rua Rio Grande do Sul, no bairro Patagônia em nosso município.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/580/indica-o474-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/580/indica-o474-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor, José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, proceder com a extensão do horário da Linha P54, para às 23 horas.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/617/indica-o508-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/617/indica-o508-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura, proceder com  redutores de velocidade(quebra-molas),em todas as Ruas do Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/620/indica-o510-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/620/indica-o510-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Esmeraldino Correia, a instalação de um redutor de velocidade na Rua José Ferreira Rocha, no bairro Morada dos Pássaros III em nosso município.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/621/indica-o511-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/621/indica-o511-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Esmeraldino Correia, a instalação de um redutor de velocidade e um ponto de ônibus na Rua T, no bairro Remanso em nosso município.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/623/indicacao513_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/623/indicacao513_2018.pdf</t>
   </si>
   <si>
     <t>Indico à SuaExcelência o Senhor Herzem Gusmão, Prefeito Municipal, e ao senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, limpeza, tapagem de buracos, sinalização e repintura da ciclovia da Avenida Brumado.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/625/indicacao515_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/625/indicacao515_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e ao senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, implantação de passagem elevada (redutor de velocidade) na avenida principal do Henriqueta Prates.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/636/indica-o523-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/636/indica-o523-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor  Esmeraldino Correia, Secretário de Mobilidade Urbana, o reparo de semáforos da Avenida Presidente Dutra, trecho próximo ao Terminal Rodoviário, Patagônia, nesta cidade.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/654/indica-o-faixa-de-pedestres-com-redutor-de-veloc_KN6CcLf.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/654/indica-o-faixa-de-pedestres-com-redutor-de-veloc_KN6CcLf.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura Urbana, venho por meio deste, solicitar a implantação de faixa de pedestres com redutor de velocidade elevado, na Rua Genésio Porto, próximo da Padaria Pão de Mel, no Bairro Recreio.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao546_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao546_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, a implantação de redutor de velocidade no cruzamento entre a Avenida Maranhão e a Rua Lomanto Júnior, Bairro Ibirapuera.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/674/indica-o554-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/674/indica-o554-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor , Esmeraldino Correia, Secretário de Mobilidade Urbana, a implantação de faixa de pedestre com travessia elevada e placas de sinalização na Rua Santa Catarina, que dá acesso à Escola Municipal Zélia Saldanha no bairro do Simão.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/707/indica-o577-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/707/indica-o577-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, o aumento da frota de ônibus que fazem a linha para o Pradoso.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/710/indica-o580-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/710/indica-o580-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Secretário de Agricultura e Desenvolvimento Rural, proceder com manutenção e alargamento na Fazenda Paixão, dando acesso ao entrocamento do Peri- Peri, sentido Cabeceira.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/711/indica-o581-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/711/indica-o581-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, instalar placas de sinalização de trânsito e efetuar demarcação de solo, na rotatória que liga, Av. Presidente Vargas, Av. Rosa Cruz e Rua Paulino Fonseca.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao594_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao594_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor, José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, proceder com remarcação e pintura da faixa de pedestre em frente à Pavicom Center, Terminal Lauro de Freitas.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao595_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao595_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor, José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, proceder com remarcação e pintura da faixa de pedestre da Travessa 2 de Julho, com a Lauro de Freitas, em frente à ao ponto dos campinhos.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao612_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao612_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Coronel Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, sinalização vertical e horizontal no cruzamento da Rua Aureliano Leal com a Rua Brasília, bairro Kadija.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao624_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao624_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, instalar placas de sinalização de trânsito, nos retornos da Av. Luiz Eduardo Magalhães, após a Av. Olivia Flores, Bairro Candeias.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao626_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao626_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, implantação de semáforo no cruzamento entre as avenidas Jorge Teixeira e Brasil.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao643_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao643_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a construção de uma lombada (quebro molas), na Rua 11, Vila serrana IV – CEP 45078-020, próximo ao terminal de ônibus, nesta cidade.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao653_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao653_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria  Secretário de Mobilidade Urbana, o Senhor Ivan Cordeiro,  Urgência na Implantação de  um redutor de velocidade com faixa de pedestre na Rua Niterói, Bairro Cidade Maravilhosa</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao656_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao656_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Ramon Campelo de Queiroz Coordenador do SINTRANS, solicito urgência na manutenção das faixas de pedestres da Av. Regis Pacheco, Centro.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao659_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao659_2018.pdf</t>
   </si>
   <si>
     <t>• Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor, Ivan Cordeiro,  secretaria de  Mobilidade Urbana, a  reativação da linha de ônibus coletivo para  o povoado da goiabeira localizado no Assentamento Santa Marta. _x000D_
     •</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/821/indicacao673_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/821/indicacao673_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua excelência o Senhor Herzem Gusmão, Prefeito municipal, Secretário de Mobilidade Urbana Ivan Cordeiro, colocar uma faixa de pedestre e um redutor de velocidade em Frente do Educandário Machado de Assis, Situado na Rua Tomé de Sousa, N º 12, Bairro Alto Maron. (Anexo com Abaixo-Assinados com 102 Assinantes).</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/850/indicacao692_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/850/indicacao692_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a Sua Senhoria o Senhor Jorge Luiz Macedo Bastos diretor da ANTT, A Sua Senhoria o Senhor José Carlos Novaes Fernandes, diretor da Via Bahia, que proceda com placa de sinalização, na BR 116,KM 813 indicando o Povoado do Choça, em frente a AVINOR, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/863/indicacao702_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/863/indicacao702_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria, o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste solicitar a implantação de ciclofaixas nas principais ruas e avenidas da cidade.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/877/indicacao715_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/877/indicacao715_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, pintura da faixa de pedestre em frente ao IFBA, Avenida Amazonas, bairro Zabelê.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/879/indicacao717_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/879/indicacao717_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar uma mudança de mão dupla para mão única na Avenida Ceará, da Avenida Integração até a Avenida Frei Benjamin.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/888/indicacao725_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/888/indicacao725_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Sr. Herzem Gusmão  Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, Em reforço a Indicação Nº150/2017, transformar a Rua Prudente de Morais no Bairro Sumaré em mão única, sentido Avenida Régis Pacheco à Avenida Santa Marta.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/894/indicacao731_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/894/indicacao731_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Ivan Cordeiro, a instalação de um abrigo de passageiros nos pontos de ônibus do bairro Morada dos Pássaros.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/915/indicacao747_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/915/indicacao747_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a implantação de dois redutores de velocidade, um na Rua K – esquina com Rua F, e o outro na Rua K – esquina com Rua J, nas proximidades do IFBA, no Bairro Vila Serrana I.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/929/indicacao759_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/929/indicacao759_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, transformar à Avenida Otávio Mangabeira, Centro, em mão única.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/934/indicacao763_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/934/indicacao763_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Ivan Cordeiro, as providências para a melhoria do trânsito na Avenida Presidente Vargas.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/938/indicacao767_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/938/indicacao767_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a interdição parcial da Rua G do Bairro Urbis VI, aos domingos, das 08:00 às 13:00 horas, em razão da Feira Livre.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/939/indicacao768_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/939/indicacao768_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a pedido de fiéis e do Padre da Paróquia de Nossa Senhora de Guadalupe,  a realização de um estudo técnico de trânsito para tornar a Rua A do Bairro Urbis VI mão única de tráfego.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/942/indicacao771_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/942/indicacao771_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, proceder com manutenção, operação tapa buracos, e construção de quebra-molas, com sinalização dos mesmos, na Av. Berlamino Marinho, Maneca Santos e na rua do Colégio Marlene Flores, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/946/indicacao775_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/946/indicacao775_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de sinalização  na Avenida Laura Nunes</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/947/indicacao776_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/947/indicacao776_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na  implantação de mais passarelas para automóveis sobre o canal fluvial da Urbis IV.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_784_marcacao_asfaltica_ciclista.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_784_marcacao_asfaltica_ciclista.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, venho por meio deste, solicitar a iluminação com lâmpadas de LED na Lagoa das Bateias,  a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste solicitar a marcação asfáltica e espaço demarcado para os ciclistas.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_785_faixa_de_pedestre_centro.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_785_faixa_de_pedestre_centro.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o  Senhor, Ivan cordeiro, secretaria de Mobilidade Urbana, Que seja  refeita as faixas de pedestres do centro da cidade.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/963/indicacao_786_sinalizacao_lisboa.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/963/indicacao_786_sinalizacao_lisboa.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o  Senhor, Ivan Cordeiro, secretaria de Mobilidade Urbana, uma faixa elevada de pedestre com placa de sinalização na rua Lisboa travessa com a Ernesto Dantas no centro da cidade.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao787_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao787_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria Senhor Ivan Cordeiro, Secretario de Mobilidade Urbana, Urgência na mudança para mão única ao longo das ruas perpendiculares à Av. Integração, vindo do Bairro Brasil.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/972/indicacao795_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/972/indicacao795_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, a implantação de um ponto do ônibus na lagoa das bateias, próximo ao museu, para atender à população do Loteamento cidade serrinha.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_799_rodovia_estadual_limeira.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_799_rodovia_estadual_limeira.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Rui Costa, governador da Bahia, e a Sua Excelência o Senhor Marcos Cavalcanti, secretário de Infraestrutura, transformar em rodovia estadual a estrada vicinal que liga o Povoado da Limeira ao Povoado de Pau de Copas (extensão da BA-639).</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/984/indicacao_807_rotatoria_crescencio_silveira.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/984/indicacao_807_rotatoria_crescencio_silveira.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a construção de uma rotátoria no final da avenida Crescêncio Silveira sentido cemitério da saudade, centro.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_810_ciclorrota_srqueira_campos.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_810_ciclorrota_srqueira_campos.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, implantação de ciclorrota nas Avenida Siqueira Campos e Vivaldo Mendes, zona leste de Vitória da Conquista.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/991/indicacao_812_ciclorrora_bartolomeu_gusmao.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/991/indicacao_812_ciclorrora_bartolomeu_gusmao.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, implantação de ciclorrota na Avenida Bartolomeu de Gusmão, zona leste de Vitória da Conquista.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/992/indicacao_813_ponto_coberto_europa_unida.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/992/indicacao_813_ponto_coberto_europa_unida.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o  Senhor, Ivan Cordeiro, secretaria de  Mobilidade Urbana, um ponto de ônibus  coberto na rua A,  loteamento Europa Unida bairro Primavera .</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1004/indicacao_825_intinerario_onibus_iracema.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1004/indicacao_825_intinerario_onibus_iracema.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e ao Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Iracema, principalmente nas proximidades da Rua União Operária.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1005/indicacao_826_intinerario_onibus_nossa_senhora__kXNFtLy.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1005/indicacao_826_intinerario_onibus_nossa_senhora__kXNFtLy.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e ao senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Nossa Senhora Aparecida, como também nas proximidades de encontro com a UESB.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1018/indicacao_839_semafaro_jorge_teixaira.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1018/indicacao_839_semafaro_jorge_teixaira.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a instalação de um Semáforo no cruzamento da Avenida Jorge Teixeira com a Avenida Brasil, Bairro Candeias.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1022/indicacao_842_redutor_velocidae_amazonas_e_itabuna.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1022/indicacao_842_redutor_velocidae_amazonas_e_itabuna.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a implantação de um redutor de velocidade, entre as Avenidas Amazonas e Avenida Itabuna, no Bairro Ibirapuera.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1024/indicacao_843_redutor_velocidade_duarte_costa.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1024/indicacao_843_redutor_velocidade_duarte_costa.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan cordeiro, Secretário de Mobilidade Urbana, colocar  redutores de velocidade na rua Duarte da Costa, principalmente em frente ao bar de José Gordo, Alto Maron.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1034/indicacao_853_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1034/indicacao_853_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o  Senhor, Ivan Cordeiro, secretaria de Mobilidade  Urbana a  implantação de duas faixas elevadas de pedestre com placas de sinalização na rua democrata cruzamento com a Olavo Ramos próximos ao comercial Alencar, e uma outra na rua Nílton Gonçalves próximo a quitanda e a casa do biscoito no bairro Guarani.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1045/indicacao_864_reforco_ind._1884-2017.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1045/indicacao_864_reforco_ind._1884-2017.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a sua senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, em reforço a indicação Nº1884/2017,proceder com Placas de Sinalização e demarcação nos quebra-molas, da Av. Brumado, Bairro Brasil.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1046/indicacao_865_transporte_creche_igua_.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1046/indicacao_865_transporte_creche_igua_.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Prefeito Municipal, Herzem Gusmão, o Senhor  Ivan Cordeiro, Secretário de Mobilidade Urbana e a Senhora Selma Maria, Secretária de Educação um veículo para transporte dos alunos da creche do Povoado do Iguá/Rancho Alegre.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1051/indicacao_869_ciclovia_frei_benjamin.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1051/indicacao_869_ciclovia_frei_benjamin.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito deste município, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a implantação de uma ciclovia na Av. Frei Benjamin e a determinação do estacionamento unilateral (apenas um lado da Avenida), que passa pelos bairros Brasil, Patagônia e Kadija, nesta cidade.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1079/indicacoes886_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1079/indicacoes886_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutor de velocidade), nas Ruas Lima e Bogotá, no Bairro Jurema.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1086/indicacao893_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1086/indicacao893_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan cordeiro, Secretário de Mobilidade Urbana, colocar redutor de velocidade na Rua Bahia, Acima do supermercado Sobrinho, Bairro Alto Maron.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1102/indicacoes905_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1102/indicacoes905_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a sua senhoria o senhor José Carlos Novaes Fernandes diretor da Via Bahia, a Sua Senhoria o senhor Jorge Luiz Macedo Bastos diretor da ANTT, viabilizar a instalação de radar eletrônico permanente para controle de velocidade, reduzindo o número de mortes e instalação de faixa de pedestres com amplas sinalizações e sonorizadores nas mediações do KM 817, da BR 116, entre o bairro Lagoa das Flores e o Posto Pé da Serra.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1104/indicacoes907_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1104/indicacoes907_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, A sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Educação, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, proceder com um projeto de arborização, limpeza, sinalização com placas para controle de velocidade, pintura nos redutores de velocidades, e faixa para pedestres, na Avenida Jadiel Matos, Bairro Campinhos.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1112/indicacao914_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1112/indicacao914_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a construção, modificação, adaptação e manutenção de calçadas nas praças do município, com a finalidade de promover a acessibilidade conforme prevê Lei 10.098 de 19 de Dezembro de 2000.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1129/indicacao922_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1129/indicacao922_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a implantação de bicicletários no centro da cidade.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1138/indicacao931_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1138/indicacao931_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a instalação de sinalizações de trânsito e a colocação de passagem elevada na Avenida Paulo Rocha, em frente a Escola Municipal Professora Helena Cristália.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1141/indicacao934_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1141/indicacao934_2018.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao948_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao948_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Ivan Cordeiro, a fiscalização do trânsito na Avenida João Pessoa.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1157/indicacao949_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1157/indicacao949_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Ivan Cordeiro,, a instalação de uma rotatória no cruzamento da Avenida Ascendino Melo com Rua Guilhermino Novais.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1175/indicacao960_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1175/indicacao960_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan cordeiro, Secretário de Mobilidade Urbana, colocar redutores de velocidade na rua Uruguaiana, Bairro Alto Maron.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1178/indicacao963_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1178/indicacao963_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutor de velocidade) em frente ao Colégio Orlando Leite e Padaria Soraia, no Bairro Urbis II.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1187/indicacao972_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1187/indicacao972_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, construção de redutor de velocidade na Rua Laudionor Brasil, esquina com a Rua Carioca, Bairro São Vicente.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1210/indicacao994_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1210/indicacao994_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor, Ivan Cordeiro Secretário de Mobilidade Urbana, a realização de estudo de viabilidade para modificação de sentido de tráfego na Rua Mário Batista, Bairro Recreio.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1217/indicacao996_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1217/indicacao996_2018.pdf</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1222/indicacao1000_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1222/indicacao1000_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, a mudança da Rua Artur Santos mão dupla, para que seja modificada em mão única.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1223/indicacao1001_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1223/indicacao1001_2018.pdf</t>
   </si>
   <si>
     <t>ndico a Herzem Gusmão, Prefeito, e a Ivan Cordeiro Secretário Municipal de  Mobilidade Urbana de Vitória da Conquista, redutor de velocidade na Avenida Fernando Spínola, em frente a uma escola que fica ao lado da Pizzaria Latávola.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1239/indicacao1014_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1239/indicacao1014_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, redutores de velocidade na Rua D, Alameda dos Pássaros, Bairro Felícia.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1273/indicacao1035_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1273/indicacao1035_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de sinalização  horizontal na Rua Santo Antõnio, Bairro Brasil.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1281/indicacao1043_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1281/indicacao1043_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, pintura da faixa de pedestres na Travessa Santa Rita, em frente à Farmácia 24h, bairro Centro.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1294/indicacao1054_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1294/indicacao1054_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, a implantação de lombadas na Rua Cidade Nova, bairro Bruno Barcelar.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1295/indicacao1055_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1295/indicacao1055_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, a implantação de lombadas na Avenida Feira de Santana.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1299/indicacao1059_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1299/indicacao1059_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a recuperação do calçamento das ruas e avenidas da Urbis VI, tapando buracos e corrigindo as irregularidades das vias.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1318/indicacao1073_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1318/indicacao1073_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, em reforço a indicação Nº347/2017, a implantação de um Semáforo na Rua Francisco Santos, próximo ao banco Itaú, em cima da faixa de pedestre, no Centro do nosso Município.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao1074_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao1074_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, que proceda com o calçamento das vias de pedestres, rua Belarmino Marinho no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao1075_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao1075_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Rui Costa, Governador do Estado da Bahia, e a Sua Senhoria o Senhor Saulo Pontes, Superintendente de Infraestrutura de Transportes da Bahia, a implantação de rotatória na BA-265, altura do Conjunto Penal de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_1092_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_1092_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, proceder com a remarcação e instalação da Faixa de Travessias de Pedestres Elevada – FTPe na Avenida Paraná, Bairro Patagônia.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1354/indicacao_1105_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1354/indicacao_1105_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Iracema, principalmente nas proximidades da Rua União Operária.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1358/indicacao_1109_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1358/indicacao_1109_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, urgência do retorno da linha de ônibus na Rua Circular 5, no Bairro Senhorinha Cairo.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao1116_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao1116_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar uma mudança de mão dupla para mão única na Avenida Pernambuco, entre as Avenidas Ilhéus e Avenida Frei Benjamim.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao1117_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao1117_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, semáforo com lombada, nas mediações da Placa 7, Travessa da Av. Central com a Av. Guanabara, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao1132_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao1132_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, a Reabertura da Rua Silvino Novais, povoado Simão.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1396/indicacao1140_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1396/indicacao1140_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e ao Secretário de Mobilidade Urbana o Senhor Ivan Cordeiro, Urgência em uma intervenção nas rotatorias da Av. Olivia Flores para gerar maior fluidez do trafego de automóveis.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao1143_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao1143_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, colocação de Faixa de Travessia de pedestre na Avenida Serrinha (em frente à Igreja Assembleia de Deus), bairro Brasil.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao1155_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao1155_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, proceder com a instalação da Faixa de Travessias de Pedestres Elevada – FTPe na Estrada da Pedra, Bairro Bruno Bacelar.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1428/indicacao1158_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1428/indicacao1158_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, a realização do estacionamento defronte feira da Patagônia, recuando a calçada, na Av. Frei Benjamin.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacao1161_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacao1161_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a implantação de um redutor de velocidade, na Rua Venceslau Ribeiro Novais, no Bairro Santa Helena, Bateias.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao1165_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao1165_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a Ivan Cordeiro Secretário Municipal de  Mobilidade Urbana de Vitória da Conquista, Faixa Elevada de Travessia para Pedestres na Avenida Fernando Spínola, em frente a uma escola que fica ao lado da Pizzaria Latávola.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1439/indicacao1168_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1439/indicacao1168_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a Ivan Cordeiro Secretário Municipal de  Mobilidade Urbana de Vitória da Conquista, Faixa Elevada de Travessia para Pedestres, na Avenida Deputado Luiz Eduardo Magalhães, acima da Fainor, no sentido Presidente Vargas à Olívia Flores, Vitória da Conquista – BA.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao1171_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao1171_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, fazer uma pintura na Faixa de Pedestre, na Avenida Brumado, em frente ao ‘’Posto Conquista’’.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao1173_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao1173_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro  secretaria de Mobilidade Urbana solicito a implantação de três faixas elevadas de pedestres com placa de sinalização que inicia na avenida Portugal bairro Bruno Bacela,. que se estende até as proximidades da rua D bairro Ibirapuera.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1446/indicacao1174_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1446/indicacao1174_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal,e a Sua Senhoria o Senhor  Paulo César Oliveira secretaria de Serviços Públicos uma faixa de pedestre em frente a entrada da alameda Murilo Andrade  onde fica o ponto de táxi na rua do Triunfo bairro Centro .</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1471/indicacao1188_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1471/indicacao1188_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito de Vitória da Conquista, e ao senhor Ivam Cordeiro, Secretário Municipal de Mobilidade Urbana, implantação do sistema binário nas Avenidas Frei Benjamim e Itabuna, zona oeste de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>Márcia Viviane</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1501/indicacao1210_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1501/indicacao1210_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro,Secretária Municipal de Mobilidade Urbana,a pintura e sinalização do quebra-mola (ao lado do restaurante Companhia da Moqueca), situado na Rua Castro Alves, bairro Guarani.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1518/indicacao1223_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1518/indicacao1223_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, construção de redutores de velocidade na Rua Professor Itamar, cruzamento com a Rua Venceslau Ribeiro Novais e Avenida Maceió, Bairro Santa Helena.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1527/indicacao1227_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1527/indicacao1227_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José Carlos Novaes Fernandes, Diretor da Via Bahia, a Sua Senhoria o Senhor Jorge Luiz Macedo Bastos, Diretor da ANTT, proceder com estudo técnico, para melhorias como: sinalização com controle de velocidade, passagem elevada com sonorizadores e faixa de pedestres nas vias laterais que dão acesso a BR116 no Km821, próximo à “Fábrica Linda Joia”.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1543/indicacao1241_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1543/indicacao1241_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Marcus Cavalcanti, Secretário Estadual de Infraestrutura, autorizar pintura nos quebra-molas situados na BA-263, em frente às fábricas Dass Calçados, no Capinal, e também na BA-262, em frente ao Aterro Sanitário, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1559/indicacao1257_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1559/indicacao1257_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a revitalização e aprimoramento da sinalização vertical e horizontal de trânsito no bairro Primavera.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1564/indicacao1261_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1564/indicacao1261_2018.pdf</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1585/indicacao1273_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1585/indicacao1273_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, a construção de um quebra-molas na av. Feira de Santana nas mediações do n.3972 no Bairro Bruno Bacelar Vitória da Conquista.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1586/indicacao1274_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1586/indicacao1274_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, a construção de um quebra-molas na Rua Pedra Branca nas mediações do n° 485, no Bairro Bruno Bacelar Vitória da Conquista.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1587/indicacao1275_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1587/indicacao1275_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, a construção de um quebra-molas na av. Do Vale nas mediações do n.75 no Bairro Bruno Bacelar Vitória da Conquista.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1595/indicacao1279_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1595/indicacao1279_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a pintura da faixa de pedestres elevada, situado em frente a Escola  Municipal Professora Helena Cristália, Bairro Urbis VI.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1599/indicacao1281_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1599/indicacao1281_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Coordenador de Transporte, a instalação de pontos de parada de ônibus coletivo, com as devidas sinalizações e abrigos, nos dois sentidos da Avenida Deputado Ulisses Guimarães, próximo a Rua de acesso para a Unacon – Unidade de Alta Complexidade em Oncologia.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1601/indicacao1283_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1601/indicacao1283_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, instalação de faixa  de pedestre na Avenida Guanambi, Bairro Brasil, em frente a Escola Cantinho do Saber.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1625/indicacao1288_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1625/indicacao1288_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, proceder com demarcação de solo e pintura na faixa de pedestre, da Av. Regis Pacheco, Centro.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1648/indicacao1310_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1648/indicacao1310_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar o estudo para a retirada do retorno na Avenida Brumado, ao lado do Mercado Municipal, para melhor acesso da Avenida Lomanto Júnior à Avenida Ilhéus, no Bairro Brasil.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1649/indicacao1311_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1649/indicacao1311_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar o nivelamento da vala na Avenida Brumado, esquina com Avenida Paramirim, entre o muro do Batalhão e o posto de gasolina.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1662/indicacao1312_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1662/indicacao1312_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, pintura da faixa de pedestre na Avenida Aracaju (perto do Bar do Nílson), bairro Brasil.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1687/indicacao1319_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1687/indicacao1319_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, pintura da faixa de pedestre na Avenida Leblon, 36, bairro Cidade Maravilhosa.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1691/indicacao1323_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1691/indicacao1323_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a construção de um redutor de velocidade, tipo passagem elevada, na Rua C do Bairro Morada Real, em frente à Igreja Evangélica Missionária da Fé.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1693/indicacao1324_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1693/indicacao1324_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a pintura da faixa de pedestre na Avenida Olívia Flores, próximo ao Colégio Modelo.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1701/indicacao1332_2018_iRXTUAE.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1701/indicacao1332_2018_iRXTUAE.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a construção de passagens elevadas na Rua Carioca, Bairro São Vicente.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1702/indicacao1333_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1702/indicacao1333_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, pintura das faixas de pedestre da Avenida Brumado.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1704/indicacao1335_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1704/indicacao1335_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, implantação do sistema de mão única na Rua Macarani,  trecho entre a Avenida Alagoas e a Avenida Cuiabá.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1709/indicacao1338_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1709/indicacao1338_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, proceder com pintura dos redutores de velocidade, faixa de pedestres e sinalização, nas mediações da Fabrica da Dass, Av.Juracy Magalhães, Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1711/indicacao1340_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1711/indicacao1340_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor , Ivan Cordeiro Secretário de Mobilidade Urbana a construção de uma  faixa de pedestre com travessia elevada, no cruzamento da Rua Aurelino Leal com Rua Planalto, Bairro  Kadija.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1730/indicacao1352_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1730/indicacao1352_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, venho por meio deste, solicitar a reposição de lâmpadas do poste na Avenida Caetité, nº 1.716, em frente ao Colégio Péricles Gusmão, no Bairro Brasil.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1735/indicacao1357_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1735/indicacao1357_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, em reforço a indicação Nº1036/2015, solicito a premente necessidade da instalação do semáforo no cruzamento da avenida João Pessoa com a Travessa Sá Barreto e a Rua das Amoras próximo ao Tiro de Guerra.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1736/indicacao1358_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1736/indicacao1358_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, em reforço as indicações Nº 657/2014, 877/2015, 2284/2017, solicitando a premente necessidade, do calçamento da Escola Marlene Flores, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1739/indicacao1360_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1739/indicacao1360_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, a Sua Senhoria o Senhor Sérgio Hubner, Gerente da Viação Cidade Verde, a premente necessidade de dar continuidade ao itinerário da linha de ônibus, na Rua do Estreito, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1754/indicacao1366_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1754/indicacao1366_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Mobilidade Urbana, Senhor Ivan Cordeiro, urgência na implantação de uma linha de ônibus que circule na Rua Nenzinho Santos, bairro Bruno Bacelar.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1756/indicacao1368_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1756/indicacao1368_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e ao Secretário de Mobilidade Urbana, Senhor Ivan Cordeiro, urgência na implantação de uma linha de ônibus que circule na Rua Feira de Santana em direção aos bairro Vila Serrana  e Miro Cairo.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1757/indicacao1369_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1757/indicacao1369_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Senhor secretário de  Infraestrutura Urbana José Antônio de Jesus Vieira, urgencia na implantação de lombada (redutor de velocidade com faixa) e semáforo na Av. Brumado, na alça que vem da direção do Max atacadão e dá acesso ao centro ou Urbis III.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1764/indicacao1372_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1764/indicacao1372_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a implantação de uma faixa  de pedestres em frente ao Supermercado Patagônia, na Avenida Frei Benjamim, Bairro Patagônia.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1765/indicacao1373_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1765/indicacao1373_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a Pintura de uma faixa  de pedestres, em frente ao Colégio Estadual Fernando Spínola, na Avenida Frei Benjamim, Bairro Patagônia, nesta cidade.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1780/indicacao1384_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1780/indicacao1384_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor , Ivan Cordeiro Secretário de Mobilidade Urbana a implantação de uma  faixa de pedestre com travessia elevada, na Avenida Brumado (sentido Vila Serrana – Centro), em frente a RC Máquinas.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1781/indicacao1386_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1781/indicacao1386_2018.pdf</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1782/indicacao1387_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1782/indicacao1387_2018.pdf</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1803/indicacao1391_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1803/indicacao1391_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana uma linha exclusiva povoado da Estiva via centro.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1804/indicacao1392_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1804/indicacao1392_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana, uma faixa elevada de pedestre com placa de sinalização na avenida Serrinha cruzamento com a avenida Amazonas no bairro Ibirapuera.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1805/indicacao1393_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1805/indicacao1393_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana o patrolamento do campo do conjunto habitacional Vila bonita..</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1832/indicacao1409_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1832/indicacao1409_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a pintura da faixa de pedestre na Avenida Caetité, esquina com a Avenida Deraldo Mendes, nas proximidades do Mercado Mini Preço, no Bairro Brasil.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1834/indicacao1411_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1834/indicacao1411_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Senhor secretário de  Infraestrutura Urbana José Antônio de Jesus Vieira, urgencia na implantação de um semaforo em frente ao DPT/IMLNR.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1840/indicacao1415_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1840/indicacao1415_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a pintura da faixa de pedestre na Avenida Frei Benjamin, esquina com Avenida Brumado,  no Bairro Brasil.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1843/indicacao1418_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1843/indicacao1418_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a realização do serviço sinalização de trânsito em todas as ruas e avenidas do Bairro Renato Magalhães.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1857/indicacao1430_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1857/indicacao1430_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Candeias nas proximidades do condomínio Parque Vitória Bouleva, como também dos condomínios da Vog.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1859/indicacao1432_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1859/indicacao1432_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de uma faixa de pedestre no Cruzamento da Avenida Ulisses Guimarães, juntamente a Avenida Libano, bairro Jardim Guanabara.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1874/indicacao1440_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1874/indicacao1440_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, Colocar uma Faixa de pedestre elevada, na Rua Monte Castelo, Esquina com a Vasco da Gama, Bairro, Flamengo.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1875/indicacao1441_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1875/indicacao1441_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, Acrescentar um   Itinerário de Ônibus no Horário depois das 22  e outro às 22.30 horas da Noite, Linha  (Uesb / Centro), Já que não está passando ônibus no colégio Normal depois das 22 horas.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1878/indicacao1442_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1878/indicacao1442_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana uma faixa de pedestre com placa de sinalização na rua Democrata cruzamento com a Olavo Ramos e uma outra na rua Paulino Santos em frente a casa lotérica ambas no  bairro Guarani.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1880/indicacao1443_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1880/indicacao1443_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a construção de um redutor de velocidade na Rua B, 3ª Etapa do Bairro Morada Real, preferencialmente em frente ao Bar do Seu Jacson.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1894/indicacao1451_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1894/indicacao1451_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a implantação de redutor de velocidade na Avenida Maceió, bairro Brasil, em frente ao supermercado Bom Jesus.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1911/indicacao1462_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1911/indicacao1462_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana, uma faixa elevada de pedestre com placa de sinalização na rua Emílio Sodré cruzamento com a avenida Portugal no bairro Bruno Bacelar .</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1913/indicacao1463_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1913/indicacao1463_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, estudo técnico para que os ônibus das linhas: – P50 Vilas Serranas x Conquista VI e a P54 – Morada Real X Miro Cairo, possam passar na Frei Benjamim.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1919/indicacao1465_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1919/indicacao1465_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o  Senhor, Ivan Cordeiro secretaria de Mobilidade  Urbana implantação  de uma faixa elevada de pedestre com placas de sinalização na Avenida Pará  com Avenida Boa Vontade frontal a Farmácia, para que seja evitado as constantes  colisões de veículos e atropelamentos de pedestre neste no local.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1930/indicacao1471_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1930/indicacao1471_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a premente necessidade de placas de sinalização (Pare) nas ruas China com a Síria, e China com a Rua Formosa, Bairro Alegria, indo para Av. Bartolomeu, fundo da Honda.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1936/indicacao1475_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1936/indicacao1475_2018.pdf</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1938/indicacao1477_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1938/indicacao1477_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro Nossa Senhora Aparecida, como também nas proximidades de encontro com a UESB.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1952/indicacao1482_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1952/indicacao1482_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, o retorno do horário antigo do transporte coletivo que atende o Povoado Baixa do Cedro, Distrito de José Gonçalves</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>Moisés da Silva Santos (Dida)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1986/indicacao1502_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1986/indicacao1502_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio Vieira, secretário de Infraestrutura Urbana,  cobertura em três pontos de ônibus na Av Manoel Beckman e uma cobertura em um ponto na Av  Francisco Sabino, no bairro Boa Vista, loteamento Vila América.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao1508_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao1508_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor, José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, proceder com remarcação e pintura da faixa de pedestre, na Avenida Sérgio Vieira de Melo, 406, Bairro Vila Serrana.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2011/indicacao1513_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2011/indicacao1513_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de cobertura de ônibus no ponto do Loteamento cidade serrinha.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2012/indicacao1514_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2012/indicacao1514_2018.pdf</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2016/indicacao1517_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2016/indicacao1517_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana uma faixa de pedestre com placa de sinalização na rua Acre travessa com a Mauá no bairro Ibirapuera.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2034/indicacao1520_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2034/indicacao1520_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria o Senhor José Antônio Vieira, secretário de Infraestrutura, a construção de um quebra-molas na Avenida Fernando Spínola, em frente à Igreja Nossa Senhora dos Passos, onde há uma faixa de pedestres.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2036/indicacao1521_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2036/indicacao1521_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutores de velocidade) juntamente com a faixa de pedestres no cruzamento da Avenida Caetité com a Avenida Salvador (ao lado do Supermercado Modelo) no Bairro Brasil.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2037/indicacao1522_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2037/indicacao1522_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutores de velocidade) juntamente com a faixa de pedestres nas Avenida Luís Eduardo Magalhães e Avenida Olívia Flores nos cruzamentos com a rotatória do Colégio Modelo, no bairro Candeias.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2038/indicacao1523_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2038/indicacao1523_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutores de velocidade) juntamente com a faixa de pedestres na Avenida J. Pedral</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2044/indicacao1527_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2044/indicacao1527_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a ampliação do itinerário das linhas de ônibus que trafegam no bairro cidade modelo, para estender até o final da   Avenida Modelo, nas proximidades do encontro com a Rua Tia Zazá.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2095/indicacao1568_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2095/indicacao1568_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a construção de passagem elevada na Avenida Sergipe, Bairro Brasil, em frente ao Colégio Estadual Vilas Boas Moreira.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2099/indicacao1572_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2099/indicacao1572_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Serviços Públicos, limpeza e retirada de mato nos passeios e meio-fio da Rua Juscelino Kubitschek (acima do Bairro Alto Maron), Bairro Alto Maron.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2104/indicacao1577_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2104/indicacao1577_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Governador Rui Costa, Comandante Geral da Policia Militar Anselmo Brandão e ao Secretário Estadual de Educação da Bahia Walter Pinheiro, urgência na reforma da quadra poliesportiva do Colegio Militar Eraldo Tinoco de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2106/indicacao1578_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2106/indicacao1578_2018.pdf</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2111/indicacao1581_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2111/indicacao1581_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira  secretaria de  Agricultura e Desenvolvimento Rural o patrolamento e cascalhamento da estrada dos corredores de ônibus povoado da   Santa Marta .</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2127/indicacao1595_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2127/indicacao1595_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a construção  redutor de velocidade no cruzamento da Avenida Luis Viana com a Rua Itaji, Bairro Bela Vista, antigo Calango, em frente ao Comércio situado na esquina.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2129/indicacao1597_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2129/indicacao1597_2018.pdf</t>
   </si>
   <si>
     <t>ndico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutores de velocidade) juntamente com a faixa de pedestres nas avenidas recém asfaltadas na Av. Sergipe, Ilhéus e Itabuna no Bairro Brasil.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2130/indicacao1598_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2130/indicacao1598_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutores de velocidade) juntamente com  faixas de pedestres nos cruzamentos das ruas dos Bairros  Morada dos Pássaros I, II e III.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2146/indicacao1605_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2146/indicacao1605_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a implantação de redutor de velocidade (quebra-molas) na Rua Aracatu, 32, Bairro Patagônia, em frente a Creche Escola Mentes Brilhantes.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2159/indicacao1615_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2159/indicacao1615_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana uma faixa elevada de pedestre com placa de sinalização na rua Democrata cruzamento com a Olavo Ramos no bairro Guarani.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2175/indicacao1628_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2175/indicacao1628_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a sua senhoria o senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento Rural, a sua senhoria o senhor Ivan Cordeiro, secretário de Mobilidade Urbana, a premente necessidade da construção de um quebra-molas, na saída de Abelhas sentido o Povoado de Inhobim, Km 6 da BA 639, Rodovia Estadual.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2177/indicacao1630_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2177/indicacao1630_2018.pdf</t>
   </si>
   <si>
     <t>Indico a herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de uma linha de ônibus na Rua União Operária, Bairro Iracema</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2194/indicacao1642_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2194/indicacao1642_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar um estudo para melhoria do trânsito na Rua Maria Viana, Alto Maron.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2196/indicacao1644_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2196/indicacao1644_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, a premente necessidade da instalação de uma placa para desembarque de pessoas, com tolerância de 10 minutos, com duas vagas na “Central de Marcação”, Rua Coronel Gugé, Centro.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2198/indicacao1646_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2198/indicacao1646_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a criação de uma linha de ônibus coletivo para o Parque Imperial.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2236/indicacao1675_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2236/indicacao1675_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, a premente necessidade da instalação de placas na Av. Juracy Magalhaes, seguindo pela Av. Eduardo Campos, indicando o acesso para a Av. José Pedral.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2258/indicacao1689_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2258/indicacao1689_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, colocar um Redutor de Velocidade na Rua Bruno Bacelar com Monte Castelo em Frente ao Espetinho, Bairro Alto Maron.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2266/indicacao1696-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2266/indicacao1696-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a implantação de redutor de velocidade na estrada próxima à Fazenda Souto, sentido Inhobim.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2289/indicacao1701_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2289/indicacao1701_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, inserir o Itinerário de Ônibus na Linha (Nova Cidade x Alto Maron, Via atacadão).</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2296/indicacao1707_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2296/indicacao1707_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, proceder com a instalação da Faixa de Travessias de Pedestres Elevada – FTPe na Rua Tupi Guarani, Bairro Morada Real.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2304/indicacao1714_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2304/indicacao1714_2018.pdf</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2319/indicacao-1724.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2319/indicacao-1724.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a implantação de calçadas e ciclovia na Avenida Presidente Vargas.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2322/indicacao-1726.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2322/indicacao-1726.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro  secretaria de Mobilidade Urbana solicito a construção de três faixas elevadas de pedestres com placa de sinalização na Rua Amarilis localizada no bairro Senhorina Cairo .</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2328/indicacao-1729.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2328/indicacao-1729.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a implantação de uma faixa elevada na Rua Bruno Bacelar, esquina com Rua Monte Castelo, Alto Maron.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2330/indicacao-1731.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2330/indicacao-1731.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, instalação de faixa  de pedestre na Avenida Brumado, nas imediaçoẽs da incomportas.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2331/indicacao-1732.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2331/indicacao-1732.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, proceder com a instalação de placas sinalizadoras de ponto de ônibus da UESB na Avenida Lauro de Freitas e dos pontos de vans intermunicipal de Itambé, secretaria de educação.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2335/indicacao-1733.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2335/indicacao-1733.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na Implantação de lombadas (redutores de velocidade) juntamente com a faixa de pedestres na Rua Niterói, Cidade Maravilhosa, ao lado do Supermercado Oceano e outro em frente a igreja Betesda.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2338/indicacao-1734.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2338/indicacao-1734.pdf</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2348/indicacao-1739.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2348/indicacao-1739.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a implantação de faixa de pedestre na Avenida Central, nas proximidades do Posto Policial, Bairro Urbis VI.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2353/indicacao-1743.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2353/indicacao-1743.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro  secretaria de Mobilidade Urbana, uma faixa elevada de pedestre com placa de sinalização na avenida Boa Vontade cruzamento com a avenida Para em frente a uma Farmacia no bairro Ibirapuera .</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2357/indicacao-1746.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2357/indicacao-1746.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a construção de um redutor de velocidade na Rua F, em frente ao Bar de Dona Nalva, Bairro Urbis VI.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2366/indicacao-1751.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2366/indicacao-1751.pdf</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2382/indicacao-1764.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2382/indicacao-1764.pdf</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2391/indicacao_1769.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2391/indicacao_1769.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a pintura de faixas de pedestre nas Avenidas Piauí, Teresina e Ceará, todas esquina com Av. Frei Benjamin.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2406/indicacao_1781.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2406/indicacao_1781.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Esmeraldino Correia, a instalação de um redutor de velocidade na Rua Duarte da Costa, próximo ao Supermercado Deus Dará.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2416/indicacao_1790.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2416/indicacao_1790.pdf</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2417/indicacao_1791.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2417/indicacao_1791.pdf</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2445/indicacao_1813.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2445/indicacao_1813.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3592,67 +3592,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/7/indica-o001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-revitaliza-o-cal-amento-dos-caminhos-urbis-vi.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o011-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o013-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o014-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o018-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/27/indica-o019-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o024-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o027-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/42/indica-o032-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o038-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/51/indica-o040-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o043-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o047-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/67/indica-o050-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/70/indica-o053-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/78/indica-o058-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/85/indica-o064-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/87/indica-o065-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/89/indica-o067-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/90/indica-o068-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/91/indica-o069-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/94/indica-o072-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/130/indica-o93-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/152/indica-o-faixa-de-pedestres-zabele.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/177/indica-o134-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/185/indica-o137-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/210/indica-o160-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/224/indica-o173-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/225/indica-o174-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/226/indica-o175-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/227/indica-o-m-o-nica-na-avenida-frei-benjamim.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/234/indica-o182-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/252/indica-o196-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/258/indica-o202-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/262/indica-o205-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/276/indica-o216-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/279/indica-o219-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/285/indica-o225-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/286/indica-o226-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/287/indica-o227-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/288/indica-o228-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/308/indica-o245-2018_iIYAXT3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/310/indica-o247-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/366/indica-o299-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/367/indica-o300-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/368/indica-o301-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/371/indica-o304-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/410/indica-o339-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/422/indica-o350-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/427/indica-o354-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/430/indica-o357-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/439/indica-o366-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/471/indica-o390-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/478/indica-o395-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/503/indica-o416-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/512/indica-o425-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/513/indica-o426-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/565/indica-o465-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/566/indica-o466-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/573/indica-o472-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/580/indica-o474-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/617/indica-o508-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/620/indica-o510-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/621/indica-o511-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/623/indicacao513_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/625/indicacao515_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/636/indica-o523-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/654/indica-o-faixa-de-pedestres-com-redutor-de-veloc_KN6CcLf.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao546_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/674/indica-o554-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/707/indica-o577-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/710/indica-o580-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/711/indica-o581-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao594_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao595_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao612_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao624_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao626_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao643_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao653_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao656_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao659_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/821/indicacao673_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/850/indicacao692_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/863/indicacao702_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/877/indicacao715_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/879/indicacao717_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/888/indicacao725_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/894/indicacao731_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/915/indicacao747_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/929/indicacao759_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/934/indicacao763_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/938/indicacao767_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/939/indicacao768_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/942/indicacao771_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/946/indicacao775_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/947/indicacao776_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_784_marcacao_asfaltica_ciclista.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_785_faixa_de_pedestre_centro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/963/indicacao_786_sinalizacao_lisboa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao787_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/972/indicacao795_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_799_rodovia_estadual_limeira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/984/indicacao_807_rotatoria_crescencio_silveira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_810_ciclorrota_srqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/991/indicacao_812_ciclorrora_bartolomeu_gusmao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/992/indicacao_813_ponto_coberto_europa_unida.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1004/indicacao_825_intinerario_onibus_iracema.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1005/indicacao_826_intinerario_onibus_nossa_senhora__kXNFtLy.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1018/indicacao_839_semafaro_jorge_teixaira.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1022/indicacao_842_redutor_velocidae_amazonas_e_itabuna.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1024/indicacao_843_redutor_velocidade_duarte_costa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1034/indicacao_853_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1045/indicacao_864_reforco_ind._1884-2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1046/indicacao_865_transporte_creche_igua_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1051/indicacao_869_ciclovia_frei_benjamin.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1079/indicacoes886_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1086/indicacao893_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1102/indicacoes905_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1104/indicacoes907_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1112/indicacao914_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1129/indicacao922_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1138/indicacao931_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1141/indicacao934_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao948_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1157/indicacao949_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1175/indicacao960_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1178/indicacao963_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1187/indicacao972_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1210/indicacao994_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1217/indicacao996_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1222/indicacao1000_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1223/indicacao1001_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1239/indicacao1014_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1273/indicacao1035_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1281/indicacao1043_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1294/indicacao1054_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1295/indicacao1055_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1299/indicacao1059_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1318/indicacao1073_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao1074_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao1075_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_1092_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1354/indicacao_1105_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1358/indicacao_1109_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao1116_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao1117_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao1132_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1396/indicacao1140_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao1143_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao1155_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1428/indicacao1158_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacao1161_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao1165_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1439/indicacao1168_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao1171_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao1173_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1446/indicacao1174_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1471/indicacao1188_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1501/indicacao1210_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1518/indicacao1223_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1527/indicacao1227_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1543/indicacao1241_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1559/indicacao1257_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1564/indicacao1261_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1585/indicacao1273_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1586/indicacao1274_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1587/indicacao1275_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1595/indicacao1279_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1599/indicacao1281_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1601/indicacao1283_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1625/indicacao1288_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1648/indicacao1310_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1649/indicacao1311_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1662/indicacao1312_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1687/indicacao1319_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1691/indicacao1323_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1693/indicacao1324_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1701/indicacao1332_2018_iRXTUAE.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1702/indicacao1333_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1704/indicacao1335_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1709/indicacao1338_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1711/indicacao1340_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1730/indicacao1352_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1735/indicacao1357_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1736/indicacao1358_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1739/indicacao1360_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1754/indicacao1366_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1756/indicacao1368_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1757/indicacao1369_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1764/indicacao1372_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1765/indicacao1373_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1780/indicacao1384_2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1781/indicacao1386_2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1782/indicacao1387_2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1803/indicacao1391_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1804/indicacao1392_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1805/indicacao1393_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1832/indicacao1409_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1834/indicacao1411_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1840/indicacao1415_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1843/indicacao1418_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1857/indicacao1430_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1859/indicacao1432_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1874/indicacao1440_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1875/indicacao1441_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1878/indicacao1442_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1880/indicacao1443_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1894/indicacao1451_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1911/indicacao1462_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1913/indicacao1463_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1919/indicacao1465_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1930/indicacao1471_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1936/indicacao1475_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1938/indicacao1477_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1952/indicacao1482_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1986/indicacao1502_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao1508_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2011/indicacao1513_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2012/indicacao1514_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2016/indicacao1517_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2034/indicacao1520_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2036/indicacao1521_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2037/indicacao1522_2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2038/indicacao1523_2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2044/indicacao1527_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2095/indicacao1568_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2099/indicacao1572_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2104/indicacao1577_2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2106/indicacao1578_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2111/indicacao1581_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2127/indicacao1595_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2129/indicacao1597_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2130/indicacao1598_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2146/indicacao1605_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2159/indicacao1615_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2175/indicacao1628_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2177/indicacao1630_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2194/indicacao1642_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2196/indicacao1644_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2198/indicacao1646_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2236/indicacao1675_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2258/indicacao1689_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2266/indicacao1696-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2289/indicacao1701_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2296/indicacao1707_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2304/indicacao1714_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2319/indicacao-1724.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2322/indicacao-1726.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2328/indicacao-1729.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2330/indicacao-1731.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2331/indicacao-1732.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2335/indicacao-1733.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2338/indicacao-1734.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2348/indicacao-1739.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2353/indicacao-1743.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2357/indicacao-1746.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2366/indicacao-1751.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2382/indicacao-1764.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2391/indicacao_1769.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2406/indicacao_1781.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2416/indicacao_1790.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2417/indicacao_1791.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2445/indicacao_1813.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/7/indica-o001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-revitaliza-o-cal-amento-dos-caminhos-urbis-vi.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o011-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o013-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o014-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o018-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/27/indica-o019-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o024-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o027-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/42/indica-o032-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o038-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/51/indica-o040-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o043-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o047-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/67/indica-o050-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/70/indica-o053-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/78/indica-o058-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/85/indica-o064-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/87/indica-o065-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/89/indica-o067-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/90/indica-o068-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/91/indica-o069-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/94/indica-o072-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/130/indica-o93-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/152/indica-o-faixa-de-pedestres-zabele.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/177/indica-o134-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/185/indica-o137-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/210/indica-o160-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/224/indica-o173-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/225/indica-o174-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/226/indica-o175-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/227/indica-o-m-o-nica-na-avenida-frei-benjamim.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/234/indica-o182-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/252/indica-o196-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/258/indica-o202-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/262/indica-o205-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/276/indica-o216-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/279/indica-o219-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/285/indica-o225-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/286/indica-o226-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/287/indica-o227-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/288/indica-o228-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/308/indica-o245-2018_iIYAXT3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/310/indica-o247-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/366/indica-o299-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/367/indica-o300-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/368/indica-o301-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/371/indica-o304-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/410/indica-o339-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/422/indica-o350-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/427/indica-o354-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/430/indica-o357-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/439/indica-o366-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/471/indica-o390-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/478/indica-o395-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/503/indica-o416-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/512/indica-o425-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/513/indica-o426-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/565/indica-o465-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/566/indica-o466-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/573/indica-o472-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/580/indica-o474-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/617/indica-o508-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/620/indica-o510-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/621/indica-o511-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/623/indicacao513_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/625/indicacao515_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/636/indica-o523-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/654/indica-o-faixa-de-pedestres-com-redutor-de-veloc_KN6CcLf.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao546_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/674/indica-o554-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/707/indica-o577-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/710/indica-o580-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/711/indica-o581-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao594_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao595_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/751/indicacao612_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao624_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao626_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/787/indicacao643_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao653_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao656_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao659_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/821/indicacao673_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/850/indicacao692_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/863/indicacao702_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/877/indicacao715_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/879/indicacao717_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/888/indicacao725_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/894/indicacao731_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/915/indicacao747_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/929/indicacao759_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/934/indicacao763_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/938/indicacao767_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/939/indicacao768_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/942/indicacao771_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/946/indicacao775_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/947/indicacao776_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/961/indicacao_784_marcacao_asfaltica_ciclista.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/962/indicacao_785_faixa_de_pedestre_centro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/963/indicacao_786_sinalizacao_lisboa.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/964/indicacao787_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/972/indicacao795_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_799_rodovia_estadual_limeira.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/984/indicacao_807_rotatoria_crescencio_silveira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_810_ciclorrota_srqueira_campos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/991/indicacao_812_ciclorrora_bartolomeu_gusmao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/992/indicacao_813_ponto_coberto_europa_unida.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1004/indicacao_825_intinerario_onibus_iracema.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1005/indicacao_826_intinerario_onibus_nossa_senhora__kXNFtLy.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1018/indicacao_839_semafaro_jorge_teixaira.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1022/indicacao_842_redutor_velocidae_amazonas_e_itabuna.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1024/indicacao_843_redutor_velocidade_duarte_costa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1034/indicacao_853_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1045/indicacao_864_reforco_ind._1884-2017.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1046/indicacao_865_transporte_creche_igua_.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1051/indicacao_869_ciclovia_frei_benjamin.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1079/indicacoes886_2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1086/indicacao893_2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1102/indicacoes905_2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1104/indicacoes907_2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1112/indicacao914_2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1129/indicacao922_2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1138/indicacao931_2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1141/indicacao934_2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao948_2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1157/indicacao949_2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1175/indicacao960_2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1178/indicacao963_2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1187/indicacao972_2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1210/indicacao994_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1217/indicacao996_2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1222/indicacao1000_2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1223/indicacao1001_2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1239/indicacao1014_2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1273/indicacao1035_2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1281/indicacao1043_2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1294/indicacao1054_2018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1295/indicacao1055_2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1299/indicacao1059_2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1318/indicacao1073_2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao1074_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1320/indicacao1075_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1340/indicacao_1092_2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1354/indicacao_1105_2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1358/indicacao_1109_2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao1116_2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao1117_2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao1132_2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1396/indicacao1140_2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao1143_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1425/indicacao1155_2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1428/indicacao1158_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1431/indicacao1161_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1436/indicacao1165_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1439/indicacao1168_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1443/indicacao1171_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1445/indicacao1173_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1446/indicacao1174_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1471/indicacao1188_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1501/indicacao1210_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1518/indicacao1223_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1527/indicacao1227_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1543/indicacao1241_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1559/indicacao1257_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1564/indicacao1261_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1585/indicacao1273_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1586/indicacao1274_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1587/indicacao1275_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1595/indicacao1279_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1599/indicacao1281_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1601/indicacao1283_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1625/indicacao1288_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1648/indicacao1310_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1649/indicacao1311_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1662/indicacao1312_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1687/indicacao1319_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1691/indicacao1323_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1693/indicacao1324_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1701/indicacao1332_2018_iRXTUAE.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1702/indicacao1333_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1704/indicacao1335_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1709/indicacao1338_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1711/indicacao1340_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1730/indicacao1352_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1735/indicacao1357_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1736/indicacao1358_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1739/indicacao1360_2018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1754/indicacao1366_2018.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1756/indicacao1368_2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1757/indicacao1369_2018.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1764/indicacao1372_2018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1765/indicacao1373_2018.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1780/indicacao1384_2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1781/indicacao1386_2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1782/indicacao1387_2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1803/indicacao1391_2018.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1804/indicacao1392_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1805/indicacao1393_2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1832/indicacao1409_2018.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1834/indicacao1411_2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1840/indicacao1415_2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1843/indicacao1418_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1857/indicacao1430_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1859/indicacao1432_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1874/indicacao1440_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1875/indicacao1441_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1878/indicacao1442_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1880/indicacao1443_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1894/indicacao1451_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1911/indicacao1462_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1913/indicacao1463_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1919/indicacao1465_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1930/indicacao1471_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1936/indicacao1475_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1938/indicacao1477_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1952/indicacao1482_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1986/indicacao1502_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2000/indicacao1508_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2011/indicacao1513_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2012/indicacao1514_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2016/indicacao1517_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2034/indicacao1520_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2036/indicacao1521_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2037/indicacao1522_2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2038/indicacao1523_2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2044/indicacao1527_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2095/indicacao1568_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2099/indicacao1572_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2104/indicacao1577_2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2106/indicacao1578_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2111/indicacao1581_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2127/indicacao1595_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2129/indicacao1597_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2130/indicacao1598_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2146/indicacao1605_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2159/indicacao1615_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2175/indicacao1628_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2177/indicacao1630_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2194/indicacao1642_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2196/indicacao1644_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2198/indicacao1646_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2236/indicacao1675_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2258/indicacao1689_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2266/indicacao1696-2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2289/indicacao1701_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2296/indicacao1707_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2304/indicacao1714_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2319/indicacao-1724.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2322/indicacao-1726.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2328/indicacao-1729.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2330/indicacao-1731.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2331/indicacao-1732.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2335/indicacao-1733.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2338/indicacao-1734.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2348/indicacao-1739.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2353/indicacao-1743.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2357/indicacao-1746.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2366/indicacao-1751.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2382/indicacao-1764.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2391/indicacao_1769.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2406/indicacao_1781.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2416/indicacao_1790.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2417/indicacao_1791.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2445/indicacao_1813.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H277"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>