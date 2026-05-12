--- v0 (2025-12-19)
+++ v1 (2026-05-12)
@@ -54,344 +54,344 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o009-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o009-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer, colocar alambrado no campo de futebol no Bairro Campinhos, Vitoria da Conquista.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão Prefeito Municipal, a sua senhoria o senhor Ivan Cordeiro, Secretário de serviços públicos, a senhoria a senhora, Tereza Cristina Negreiros T. da Rocha secretária de Esporte, a instalação de banheiros químicos, masculinos é femininos na Av. Olivia Flores, em ponto estratégico.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/65/indica-o049-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/65/indica-o049-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e à Sua Senhoria a Senhora Tereza Cristina Negreiros Teixeira da Rocha, Secretária Municipal de Cultura, Turismo, Esporte e Lazer, implantação de academia popular ao ar livre no Parque Lagoa das Bateias, com disponibilização de profissional da Educação Física no último domingo de cada mês.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o057-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o057-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, cobertura da quadra Centro Municipal de Educação Infantil Frei Graciano de Santo Elpídio.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o96-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o96-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal,  a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural e a Sua Senhoria Sra. Teresa Cristina Secretária de Cultura, Turismo, Esporte e Lazer, que seja providenciado a construção de uma quadra poliesportiva no povoado de Dantilândia.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/141/indica-o104-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/141/indica-o104-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer colocar o alambrado e a iluminação pública no campo de futebol no Bairro Nossa Senhora Aparecida/Vitoria da Conquista.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/156/indica-o117-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/156/indica-o117-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, a reforma da quadra poliesportiva do Povoado de São Joaquim, zona rural de nosso município.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/157/indica-o118-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/157/indica-o118-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem gusmão, Prefeito Municipal, a pedido do historiador Durval Menezes, colocar um Busto do ex-prefeito José Pedral Sampaio na Praça Sá Barreto ou na Praça Barão do Rio Branco.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o163-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o163-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos o Senhor Ivan Cordeiro, urgência na reforma do campo de futebol que se encontra atrás do Complexo Policial na Urbis 3.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o170-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o170-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer colocar uma cobertura metálica na quadra esportiva do Povoado de Itapirema, Distrito Sede/ Município de Vitoria da Conquista</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/248/indica-o192-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/248/indica-o192-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer, colocar alambrado no campo de futebol no Povoado do Simão/Município de Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o195-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o195-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer, proceder com a reforma (alambrado, entre outros) do campo de futebol do Povoado de José Gonçalves /Município de Vitoria da Conquista.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/284/indica-o224-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/284/indica-o224-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Cristina Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, realizar, de acordo com a Lei Municipal 707/93, o Tombamento, ao Patrimônio Histórico Municipal, do prédio denominado popularmente “Sobrado do Nestor”, localizado na Rua Eduardo Daltro, n° 468, bairro Alto Maron.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/293/indica-o231-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/293/indica-o231-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer, proceder com a reforma do campo de futebol do Bairro Nossa Senhora Aparecida (patrolar e outras providências) e retirar desvio de água /Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/299/indica-o236-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/299/indica-o236-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, a Sua Senhoria o Senhor Ivan Cordeiro, em atenção a demanda Nº 744, realizar um estudo técnico para escoamento das águas da chuva, ou mesmo o procedimento com aterramento e melhorias na iluminação no Campo do Botafogo, localizado as margens da BR 116 no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/304/indica-o241-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/304/indica-o241-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, realizar, de acordo com a Lei Municipal 707/93, o Tombamento, ao Patrimônio Histórico Municipal da casa que nasceu o cineasta conquistense Glauber Pedro de Andrade Rocha, localizado na Rua 2 de Julho, n° 181, bairro Centro.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/317/indica-o254-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/317/indica-o254-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, a construção de uma quadra poliesportiva no Distrito do Iguá.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o255-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o255-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, a construção de uma quadra poliesportiva no Povoado da Estiva.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/418/indica-o346-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/418/indica-o346-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Herzem Gusmão e a sua senhoria a senhora Tereza Cristina Rocha, Secretária de cultura, esporte e lazer, realizar, de acordo com a Lei Municipal 707/93, o Tombamento, ao Patrimônio Histórico Municipal, do Museu Pedagógico Casa Padre Palmeira, localizado na Praça Sá Barreto, S/N, bairro Petrópolis.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/455/indica-o378-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/455/indica-o378-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito de Vitória da Conquista, e à senhora Teresa Cristina Negreiros Rocha, Secretária Municipal de Cultura, Turismo, Esporte e Lazer, construção de quadra poliesportiva no Loteamento Recanto das Águas, zona oeste de Vitória da Conquista.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/532/revitaliza-o-da-quadra-de-itapirema.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/532/revitaliza-o-da-quadra-de-itapirema.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Tina Rocha, Secretária Municipal de Cultura, Esporte, Turismo e Lazer, a revitalização da quadra poliesportiva localizada no povoado de  Itapirema.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/598/indica-o491-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/598/indica-o491-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, e a Sua Senhoria  a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação,  implantar o projeto “Biblioteca Itinerante” nos bairros de Vitória da Conquista.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/927/indicacao757_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/927/indicacao757_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o  Senhora, teresa cristina negreiros, secretaria de cultura turismo esporte e lazer, uma cobertura ornamentada  na Área em frente o  palco onde é realizado o São João no espaço cultural Gláuber Rocha no bairro Brasil.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -698,68 +698,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o009-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/65/indica-o049-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o057-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o96-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/141/indica-o104-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/156/indica-o117-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/157/indica-o118-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o163-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o170-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/248/indica-o192-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o195-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/284/indica-o224-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/293/indica-o231-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/299/indica-o236-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/304/indica-o241-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/317/indica-o254-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o255-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/418/indica-o346-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/455/indica-o378-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/532/revitaliza-o-da-quadra-de-itapirema.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/598/indica-o491-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/927/indicacao757_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o009-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/65/indica-o049-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o057-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o96-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/141/indica-o104-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/156/indica-o117-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/157/indica-o118-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o163-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o170-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/248/indica-o192-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o195-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/284/indica-o224-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/293/indica-o231-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/299/indica-o236-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/304/indica-o241-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/317/indica-o254-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o255-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/418/indica-o346-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/455/indica-o378-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/532/revitaliza-o-da-quadra-de-itapirema.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/598/indica-o491-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/927/indicacao757_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>