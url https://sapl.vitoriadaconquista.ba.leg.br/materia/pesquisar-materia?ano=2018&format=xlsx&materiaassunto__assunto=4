--- v0 (2025-12-19)
+++ v1 (2026-05-10)
@@ -54,1194 +54,1194 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o009-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o009-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer, colocar alambrado no campo de futebol no Bairro Campinhos, Vitoria da Conquista.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/22/indica-o015-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/22/indica-o015-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal , e a Sua Senhoria o Senhor Ivan Cordeiro Secretário de Serviços Públicos a capina e  a limpeza da praça da Juventude localizada no bairro Guarani.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/28/indica-o020-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/28/indica-o020-2018.pdf</t>
   </si>
   <si>
     <t>Índico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, que procedam a capina e limpeza do Cemitério do Bairro Kadija, neste município.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf</t>
   </si>
   <si>
     <t>Índico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Kelly Galvão, Gerente Regional da Embasa, que procedam com a implantação da rede de esgoto na Rua José Anchieta, Bairro Nova Cidade, neste município.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/30/indica-o022-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/30/indica-o022-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, realizar multirão de limpeza geral e roçagem na Praça principal da Urbis 4.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/31/indica-o023-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/31/indica-o023-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan cordeiro,  Secretário de Serviços Públicos, a instalação de braços de iluminação no Bairro urbis 6, No final da Rua Paulo Rocha.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o025-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o025-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro da Silva Filho, Secretário de Serviços Públicos, um mutirão de limpeza no bairro Cruzeiro, zona norte do nosso município.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o026-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o026-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, a reposição de lâmpadas na estrada Caminho de São Bernardo, zona rural de nosso município.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/38/indica-o029-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/38/indica-o029-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, limpeza das ruas e do Posto de Saúde do Povoado de Itapirema.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/39/indica-o030-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/39/indica-o030-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, melhoria na iluminação da Rua Macarani (Rua que liga a Avenida Alagoas a Rua Doutor Nicanor Ferreira) e das Avenidas Aracaju e Sergipe, Bairro Brasil.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/40/indica-o031-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/40/indica-o031-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, iluminação em torno do parque do Alegria, que compreende a Av. Integração, Av. Itambé, Av. Itabuna, Av. Paraná, e as Ruas Espírito Santo e Curitiba.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/43/indica-o033-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/43/indica-o033-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Ivan Cordeiro, Secretário de  Serviços Públicos, a realização dos serviços de capina, varrição e retirada de entulhos na Via local C e nas Ruas D, E, 10, 11, 12, 13, 27, 28 e 30 todas do Bairro Urbis II.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Marcus Vinícius Ferreira Bulhões, Presidente  da CERB, perfuração de dois Poços Artesianos nos povoados de Pau Ferro I e Pau Ferro II, distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão Prefeito Municipal, a sua senhoria o senhor Ivan Cordeiro, Secretário de serviços públicos, a senhoria a senhora, Tereza Cristina Negreiros T. da Rocha secretária de Esporte, a instalação de banheiros químicos, masculinos é femininos na Av. Olivia Flores, em ponto estratégico.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/52/indica-o041-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/52/indica-o041-2018.pdf</t>
   </si>
   <si>
     <t>Indicação de manutenção e implantação de iluminação pública na Rua O, bairro Primavera.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/60/indica-o048-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/60/indica-o048-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro da Silva Filho, Secretário de Serviços Públicos, um mutirão de limpeza no bairro Petrópolis, zona norte do nosso município.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo senhor Herzem Gusmão, prefeito de Vitória da Conquista, e aos senhores Secretários Municipais de Agricultura e Desenvolvimento Rural, Paulo César de Andrade, e de Trabalho, Renda e Desenvolvimento Econômico, Claudio Cardoso, a construção de um Mercado Municipal no Distrito de Inhobim, no início da Rua Silva Andrade, no fundo da quadra poliesportiva (antigo campo de futebol).</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Diretora da Embasa, a Senhora Kelly Galvão, que procedam com o conserto do problema de esgoto que transborda e atinge o CEASA em nosso município.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/88/indica-o066-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/88/indica-o066-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, a instalação de rede de iluminação pública e distribuição de energia elétrica nas Ruas 21 (vinte e um), 24 (vinte e quatro), 25 (vinte e cinco) e 26 (vinte e seis) do Bairro Vila Elisa.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria Secretário de Educação Marcelo Melo, urgência na Construção de uma Creche no Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/93/indica-o071-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/93/indica-o071-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, urgência na instalação da iluminação na região lateral ao Bairro Vila América - Perimetral com a  Avenida Eduardo Campos</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/95/indica-o073-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/95/indica-o073-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, urgência em um mutirão de limpeza pública nos Bairros Morada dos Pássaros I,II e III.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o074-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o074-2018.pdf</t>
   </si>
   <si>
     <t>Índico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Kelly Galvão, Gerente Regional da Embasa, que procedam a instalação da extensão de rede de água potável, na Rua Pé de Galinha, no Povoado do Simão, neste município.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Danillo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao083_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao083_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, venho por meio deste, solicitar manutenção e aplicação de formol nos animais do Museu localizado na Lagoa das Bateias.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao084_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao084_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, venho por meio deste, solicitar podar as árvores da Rua F, nº 764, Área Verde II, Urbis 02.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao085_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao085_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, venho por meio deste, solicitar providências sobre a cratera que está na rede de esgoto da rua de acesso da Avenida Brumado para a Lagoa das Bateias.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/144/indica-o107-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/144/indica-o107-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Irma Lemos, Secretária de Desenvolvimento Social,  aquisição de um ônibus mortuário.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/159/indica-o-revitaliza-o-do-cemit-rio-municipal-2018.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/159/indica-o-revitaliza-o-do-cemit-rio-municipal-2018.odt</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Ivan Cordeiro, Secretário de  Serviços Públicos, a viabilização de revitalização e benfeitorias, bem como realização dos serviços de capina e varrição no Cemitério Público Municipal do Kadija.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/209/indica-o159-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/209/indica-o159-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o senhor Herzem Gusmão, Prefeito de Vitória da Conquista e a sua senhoria o senhor Marcos Ferreira, Secretário Municipal de Governo, implantação de um SAC (Serviço de Atendimento ao Cidadão) Municipal no Bairro Brasil.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/228/indica-o177-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/228/indica-o177-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, a limpeza e marcação da área onde funciona o Cemitério União situado no Povoado de Saquinho, zona rural de nosso município.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao237_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao237_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua Senhoria o Senhor Bruno Borges, Gerente Regional da Coelba, em reforço a indicação Nº2074/2017,proceder com estudo técnico para viabilidade de substituição da rede de energia elétrica, no Sítio Alegria, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/339/indica-o275-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/339/indica-o275-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora, Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, proceder com a poda da árvore da Rua Aloísio Lacerda nº 10, Bairro Recreio.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o284-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o284-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos o Senhor Ivan Cordeiro, urgência na Manutenção da Quadra Poliesportiva Edvaldo Flores</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/373/indica-o306-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/373/indica-o306-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços públicos e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio ambiente, a limpeza e revitalização da Praça do Cajú, localizada entre a Avenida Lapa e a Rua Professor Itamar, Bairro Santa Helena.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/405/indica-o334-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/405/indica-o334-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Serviços Públicos, desapropriação de um terreno no Povoado Capinal para ampliação do cemitério da localidade.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/434/indica-o361-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/434/indica-o361-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a Ilustríssima Senhora Carla Mara Ataíde Souza, Gerente Regional dos Correios, a implantação de uma Agência Comunitária dos Correios no Distrito de José Gonçalves e  povoado de São Sebastião..</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/442/indica-o368-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/442/indica-o368-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade, Secretário de Agricultura e Desenvolvimento Rural, a realização do conserto do purificador da bomba de água do poço artesiano de Aninha,  Lagoa Maria Clemencia /Município de Vitoria da Conquista.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o373-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o373-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria Carla Ataíde, gerente regional dos Correios, convênio para implantação de agências dos Correios nos povoados de Capinal, Barrocas e Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o374-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o374-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, e a Sua Senhoria o Senhor Bruno Borges, Gestor da Unidade de Atendimento da Coelba, o corte ou poda de árvores e galhos que estão obstruindo a rede de energia nas localidades de Larguinha e Lajedinho, Distrito de Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/481/indica-o398-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/481/indica-o398-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário de Infraestrutura Urbana de Vitória da Conquista, poda de árvores da praça da igreja Testemunhas de Jeová, bairro Urbis.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/486/indica-o403-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/486/indica-o403-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, Sua Senhoria a Sra. Luzia Lúcia Vieira de Oliveira, que seja providenciado poda de árvores da rua do cemitério do povoado de Matinha.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/487/indica-o404-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/487/indica-o404-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Bruno Borges, Gestor da Unidade de Atendimento da Coelba, a substituição de 30 postes de madeira por postes de cimento nas localidades de Larguinha e Lajedinho, Distrito de Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/519/indica-o432-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/519/indica-o432-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, a retirada de um cabo de telefonia da via, no Povoado da Estiva, zona rural de nosso município.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/530/indica-o439-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/530/indica-o439-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e ao senhor Marcos Ferreira, Secretário Municipal de Governo, a implantação de uma agência dos Correios no Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/605/indicacao498_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/605/indicacao498_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, a construção de uma feira livre coberta no Bairro Vila América, preferencialmente, na Avenida Juscelino Kubitschek, próximo ao ginásio e à quadra de esportes.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/637/indica-o524-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/637/indica-o524-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Ceres Almeida, Secretária de Saúde, a disponibilização de um funcionário de serviços gerais para Unidade de Saúde da Família - Conveima, nesta cidade.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/645/indica-o530-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/645/indica-o530-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, secretário de Mobilidade Urbana, o retorno do transporte coletivo que atende a Fazenda Santa Marta (Assentamento Amaralina).</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/649/indica-o534-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/649/indica-o534-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, Sua Senhoria Sr. Paulo Cesar de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural e a Sua Senhoria  Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal do Meio Ambiente, que seja feita, com a maxima urgência, a poda de árvores na rede elétrica da Praça do distrito de Inhobim e instalação de bancos na mesma Praça.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/671/indica-o552-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/671/indica-o552-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, Mutirão de limpeza e colocação de contêiner na Praça João Fernandes Vieira, Loteamento Vila América.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/685/indica-o561-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/685/indica-o561-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Secretário de Serviços Públicos Sr. Ivan Cordeiro urgência na instalação de banheiros químicos na feira do Rolo do Bairro Brasil.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/701/indica-o572-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/701/indica-o572-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor, Ivan Cordeiro,  secretaria de  Mobilidade Urbana, a  regularização do transporte coletivo do assentamento Amaralina povoado da santa Marta.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao605_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao605_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor,  José  William, secretária de Agricultura e desenvolvimento Rural, em caráter de extrema urgência, o aterramento de três cisternas localizadas no Assentamento Tigre na Zona Rural as quais encontram-se totalmente abertas e abandonadas há mais de 4 anos sem tampa de proteção, as cisternas vêm causando pavor para os moradores dessa localidade com a perda de animais, bem como ocasionando perigo em especial para as crianças.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/842/indicacao684_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/842/indicacao684_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a construção de uma praça na área verde, em frente ao Posto de Saúde, do Bairro Morada Real.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao690_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao690_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, estender o trajeto da coleta de lixo, passando pela Rua do Mercado Alves, no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/851/indicacao693_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/851/indicacao693_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura, a  manutenção do monumento da bíblia da Praça Vitor Brito.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/852/indicacao694_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/852/indicacao694_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade, Secretário Municipal de Serviços Públicos, instalação de lixeiras públicas no canteiro central da Avenida Integração.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/874/indicacao712_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/874/indicacao712_2018.pdf</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/890/indicacao727_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/890/indicacao727_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Serviços Públicos, a poda de árvores  na Rua União Operária, bairro Iracema.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/936/indicacao765_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/936/indicacao765_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana de Vitória da Conquista, a poda de árvore, na Rua Monte Sinai, Praça da Via Local 2, bairro Urbis 2.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/941/indicacao770_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/941/indicacao770_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, a poda de árvores na proximidades da feira livre do Bairro Urbis VI.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/995/indicacao_816_limpeza_europa_unida.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/995/indicacao_816_limpeza_europa_unida.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o  Senhor, Paulo César de Andrade, secretaria de Serviços Públicos, a liberação de um  espaço para a realização da feira do bairro que já foi solicitado por baixo assinado pelos moradores, onde também peço a limpeza e capina do  loteamento Europa Unida rua A  e as demais ruas do bairro Primavera.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1003/indicacao_824_poda_arvores_igreja_testemunhas_de_jeova.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1003/indicacao_824_poda_arvores_igreja_testemunhas_de_jeova.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito e Secretário de Infraestrutura Urbana de Vitória da Conquista, poda de árvores da praça da igreja Testemunhas de Jeová, bairro Urbis 2.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1007/indicacao_828_pintura_meio-fio_e_limpeza_kadja.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1007/indicacao_828_pintura_meio-fio_e_limpeza_kadja.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito deste município, e a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Serviços Públicos, a realização de serviços de capina, varrição, pintura de meio-fio e retirada de entulhos nas vias públicas do Loteamento Kadija e Bairro Patagônia.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1043/radares_eletronicos_br116_km_817.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1043/radares_eletronicos_br116_km_817.odt</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a sua senhoria o senhor José Carlos Novaes Fernandes diretor da Via Bahia, aquisição e instalação de radares eletrônicos nas mediações do KM 817, da BR 116, entre o bairro Lagoa das Flores e o Posto Pé da Serra.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1085/indicacao892_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1085/indicacao892_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César, Secretário de Serviços Públicos, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária do Meio Ambiente, a revitalização da praça principal do Bairro Nova cidade, Rua 1, perto da Creche Bela Vista.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/indicacao903_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/indicacao903_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Paulo Cesar Andrade, Secretário Municipal de Serviços Públicos, implantação de sanitários públicos na Praça da Igreja do povoado de Pradoso.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1142/indicacao935_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1142/indicacao935_2018.pdf</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1183/indicacao968_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1183/indicacao968_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora, Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, proceder com a poda da árvore na Avenida Paramirim, Bairro Patagônia.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao1009_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao1009_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário  de Agricultura e Desenvolvimento Rural e a Sua Senhoria a Professora Selma Maria de Oliveira Silva, Secretária de Educação, que seja providenciado com a maxima urgência a construção de uma Creche no Quilombo de Laranjeiras.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao1051_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao1051_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ubaldino Figueiredo, Coordenador Geral da Defesa Civil em Vitória da Conquista, a distribuição de água através de carro-pipa no Povoado de São Domingos, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao1052_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao1052_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ubaldino Figueiredo, Coordenador Geral da Defesa Civil em Vitória da Conquista, a distribuição de água através de carro-pipa no Povoado de Juazeiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1307/poda_de_arvores_praca_do_jurema.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1307/poda_de_arvores_praca_do_jurema.odt</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Andrade, Secretário Municipal de Serviços Públicos, poda de árvores da Praça José Garanto e suas imediações, Bairro Jurema.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao1085_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao1085_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, secretário de Serviços Públicos, a disponibilidade de garis para fazer a coleta de lixo nos onze distritos que compõem o município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1337/indicacao_1089_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1337/indicacao_1089_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, o corte ou poda de árvore e galhos na Via Local L, número 23, Bairro Urbis V - Zabelê.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao1220_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao1220_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a realização de obras de drenagem e pavimentação das Ruas M e N do Bairro Morada Real.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1548/indicacao1246_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1548/indicacao1246_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor Paulo César de Oliveira  urgência na manutenção das tampas de  esgoto do sistema de drenagem da zona Oeste, com prioridade para o cruzamento das Avenidas Frei Benjamin e Pernambuco.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1556/indicacao1254_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1556/indicacao1254_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria a Senhora Tereza Cristina  Negreiros  secretaria de Cultura, Turismo, Esporte e Lazer a reforma dos brinquedos do parque  da Lagoa das Bateias.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1568/indicacao1265_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1568/indicacao1265_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, a instalação de cerca em represa localizada no Povoado Olho D’água dos Monteiros, Distrito de Bate Pé.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>Osmário Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao1276_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao1276_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio, Secretário Municipal de Infraestrututra Urbana, a construção de um Espaço de Eventos povoado de Baixa Seca – Zona Rural/ Vitória da Conquista.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1628/indicacao1291_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1628/indicacao1291_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Ao Gerente Geral da Embasa Sr. André Ribeiro, urgencia no  abastecimento de água para o bairro Santa Cruz.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1863/indicacao1434_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1863/indicacao1434_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Senhora Iara Maria Barnabé Serpa, Coordenadora da 4ª CIRETRAN, urgencia na melhoria ao atendimento e suporte aos deficientes físicos durante o processo de habilitação na CIRETRAN.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1931/indicacao1472_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1931/indicacao1472_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana; a avaliação de implantação de um cemitério no Bairro  Simão – Vitória da Conquista.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2077/indicacao1555_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2077/indicacao1555_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, a pintura das  faixas de de pedestres que encontram-se apagadas no Bairro Patagônia, Vitória da Conquista.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2120/indicacao1588_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2120/indicacao1588_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques da Silva, Secretário Municipal de Serviços Públicos, limpeza e iluminação nas ruas do bairro Terras do Remanso.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2158/indicacao1614_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2158/indicacao1614_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro Secretaria de   Mobilidade Urbana o operação trapa buraco da rua Pedro Alvares Cabral no bairro Ibirapuera.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2165/indicacao1620_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2165/indicacao1620_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, o envio de maquiná-rio para abertura de uma aguada em baixada situada no Assentamento União e Força.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2184/indicacao1633_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2184/indicacao1633_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, tapar um buraco aberto, onde seria um  poço artesiano na beira da estrada que liga a região da fazenda São João até o Povoado de Bela Vista, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2395/indicacao_1770.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2395/indicacao_1770.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Herzem Gusmão, Prefeito, a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, colocar iluminação e ornamentação natalina na Praça Sá Barreto, bairro Alto Maron.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2396/indicacao_1771.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2396/indicacao_1771.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Herzem Gusmão, Prefeito, a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, colocar iluminação e ornamentação natalina na Praça Mármore Neto, bairro Brasil.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2397/indicacao_1772.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2397/indicacao_1772.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Herzem Gusmão, Prefeito, a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, colocar iluminação e ornamentação natalina na Praça Gerson Sales, bairro Alto Maron.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_1783.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_1783.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José Antônio de Jesus Vieira, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretario de Agricultura, a premente necessidade de proceder com ampliação no Cemitério do Povoado de Caiçara.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_1784.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_1784.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Oliveira, Secretária Municipal de Educação, a realização dos serviços de pintura interna e externa, bem como o reparo da calçada da Creche Municipal Monteiro Lobato, situada na Rua A da Urbis VI.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2413/indicacao_1788.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2413/indicacao_1788.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Rui Costa,  Governador da Bahia, a Sua Senhoria o Senhor Jurandy Oliveira, Deputado Estadual, a Sua Senhoria o Senhor João Bacelar, Deputado Federal, e ao presidente da Bahiagás, Luís Raimundo Gavazza, a inclusão de Vitória da Conquista no plano de expansão da Bahiagás.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2436/indicacao_1804.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2436/indicacao_1804.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a sua senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, a Sua Senhoria o Senhor José Antônio de Jesus Vieira, secretário de Infraestrutura, a premente necessidade de proceder com estudo para manilhamento na Rua da Flora, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2438/indicacao_1806.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2438/indicacao_1806.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques da Silva, Secretário de Serviços Públicos, a premente necessidade de proceder com instalação de 03(três) braços, para uma nova rede de energia elétrica que foi instalada pela Coelba, e reposição de lâmpadas no Sítio Alegria, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_1812.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_1812.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1545,67 +1545,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o009-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/22/indica-o015-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/28/indica-o020-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/30/indica-o022-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/31/indica-o023-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o025-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o026-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/38/indica-o029-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/39/indica-o030-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/40/indica-o031-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/43/indica-o033-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/52/indica-o041-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/60/indica-o048-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/88/indica-o066-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/93/indica-o071-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/95/indica-o073-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o074-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao083_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao084_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao085_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/144/indica-o107-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/159/indica-o-revitaliza-o-do-cemit-rio-municipal-2018.odt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/209/indica-o159-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/228/indica-o177-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao237_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/339/indica-o275-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o284-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/373/indica-o306-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/405/indica-o334-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/434/indica-o361-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/442/indica-o368-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o373-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o374-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/481/indica-o398-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/486/indica-o403-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/487/indica-o404-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/519/indica-o432-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/530/indica-o439-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/605/indicacao498_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/637/indica-o524-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/645/indica-o530-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/649/indica-o534-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/671/indica-o552-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/685/indica-o561-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/701/indica-o572-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao605_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/842/indicacao684_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao690_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/851/indicacao693_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/852/indicacao694_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/874/indicacao712_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/890/indicacao727_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/936/indicacao765_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/941/indicacao770_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/995/indicacao_816_limpeza_europa_unida.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1003/indicacao_824_poda_arvores_igreja_testemunhas_de_jeova.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1007/indicacao_828_pintura_meio-fio_e_limpeza_kadja.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1043/radares_eletronicos_br116_km_817.odt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1085/indicacao892_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/indicacao903_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1142/indicacao935_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1183/indicacao968_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao1009_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao1051_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao1052_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1307/poda_de_arvores_praca_do_jurema.odt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao1085_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1337/indicacao_1089_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao1220_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1548/indicacao1246_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1556/indicacao1254_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1568/indicacao1265_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao1276_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1628/indicacao1291_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1863/indicacao1434_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1931/indicacao1472_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2077/indicacao1555_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2120/indicacao1588_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2158/indicacao1614_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2165/indicacao1620_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2184/indicacao1633_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2395/indicacao_1770.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2396/indicacao_1771.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2397/indicacao_1772.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_1783.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_1784.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2413/indicacao_1788.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2436/indicacao_1804.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2438/indicacao_1806.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_1812.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/15/indica-o009-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/22/indica-o015-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/28/indica-o020-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/30/indica-o022-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/31/indica-o023-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o025-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o026-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/38/indica-o029-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/39/indica-o030-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/40/indica-o031-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/43/indica-o033-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/52/indica-o041-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/60/indica-o048-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/88/indica-o066-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/93/indica-o071-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/95/indica-o073-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o074-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao083_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao084_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao085_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/144/indica-o107-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/159/indica-o-revitaliza-o-do-cemit-rio-municipal-2018.odt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/209/indica-o159-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/228/indica-o177-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/300/indicacao237_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/339/indica-o275-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o284-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/373/indica-o306-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/405/indica-o334-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/434/indica-o361-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/442/indica-o368-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o373-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o374-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/481/indica-o398-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/486/indica-o403-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/487/indica-o404-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/519/indica-o432-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/530/indica-o439-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/605/indicacao498_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/637/indica-o524-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/645/indica-o530-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/649/indica-o534-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/671/indica-o552-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/685/indica-o561-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/701/indica-o572-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao605_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/842/indicacao684_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao690_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/851/indicacao693_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/852/indicacao694_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/874/indicacao712_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/890/indicacao727_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/936/indicacao765_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/941/indicacao770_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/995/indicacao_816_limpeza_europa_unida.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1003/indicacao_824_poda_arvores_igreja_testemunhas_de_jeova.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1007/indicacao_828_pintura_meio-fio_e_limpeza_kadja.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1043/radares_eletronicos_br116_km_817.odt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1085/indicacao892_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/indicacao903_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1142/indicacao935_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1183/indicacao968_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao1009_2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao1051_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao1052_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1307/poda_de_arvores_praca_do_jurema.odt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao1085_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1337/indicacao_1089_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao1220_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1548/indicacao1246_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1556/indicacao1254_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1568/indicacao1265_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao1276_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1628/indicacao1291_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1863/indicacao1434_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1931/indicacao1472_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2077/indicacao1555_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2120/indicacao1588_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2158/indicacao1614_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2165/indicacao1620_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2184/indicacao1633_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2395/indicacao_1770.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2396/indicacao_1771.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2397/indicacao_1772.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_1783.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_1784.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2413/indicacao_1788.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2436/indicacao_1804.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2438/indicacao_1806.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2444/indicacao_1812.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>