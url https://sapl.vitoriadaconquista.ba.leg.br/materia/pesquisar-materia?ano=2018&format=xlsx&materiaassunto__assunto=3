--- v0 (2025-12-19)
+++ v1 (2026-05-12)
@@ -54,1461 +54,1461 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/7/indica-o001-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/7/indica-o001-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor , Esmeraldino Correia Secretário de Mobilidade Urbana a remarcação da faixa de pedestre com travessia elevada, localizada na Avenida São Geraldo, Nº 288 – Bairro Recreio (em frente ao Hospital de Olhos de Conquista e o Shopping Itatiaia).</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado patrolamento e cascalhamento nas estradas da região de Poço Verde..</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado patrolamento e cascalhamento nas estradas da região de Iguá.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-revitaliza-o-cal-amento-dos-caminhos-urbis-vi.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-revitaliza-o-cal-amento-dos-caminhos-urbis-vi.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a revitalização do calçamento dos Caminhos da Urbis VI.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o005-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o005-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, o patrolamento e encascalhamento da Rua Anelita Nunes, da Rua Paulo Rocha e da Avenida B, todas elas do Loteamento Renato Magalhães.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o006-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o006-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, o patrolamento e encascalhamento da Rua L do Loteamento Parque Imperial.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o007-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o007-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a realização de um banho de asfalto nas vias do Bairro Urbis VI.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o008-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o008-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, a pavimentação asfáltica do restante das ruas do Bairro Nossa Senhora Aparecida(rua São Miguel, rua C Lot. Farias) Vitória da Conquista.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, proceder com a pavimentação asfáltica da Praça do Povoado de Itaipú, Distrito José Gonçalves /Município Vitoria da Conquista.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o011-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o011-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, efetuar a pavimentação asfáltica das Ruas A(fazer complemento), B, C, D, E, F e G do Bairro Jardim Guanabara(Loteamento Conquistense) Vitoria da Conquista.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o013-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o013-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana o patrolamento e cascalhamento das ruas do bairro Conjunto da Vitória.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o014-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o014-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal Herzem Gusmão, e a Sua Senhoria o Senhor Esmeraldino Correia, a realização de uma operação tapa- buraco na rua Friburgo situada no bairro Petrópolis.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/24/indica-o016-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/24/indica-o016-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Ceres Almeida Secretária de Saúde, proceder com a construção de um Posto de Saúde no Povoado da Pedra Branca /Município Vitoria da Conquista.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf</t>
   </si>
   <si>
     <t>Índico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Kelly Galvão, Gerente Regional da Embasa, que procedam com a implantação da rede de esgoto na Rua José Anchieta, Bairro Nova Cidade, neste município.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o024-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o024-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Esmeraldino Correia, uma ação “tapa-buraco” nas Ruas Caxias e Petrópolis, bairro Petrópolis em nosso município.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o027-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o027-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura, a solicitação, recuperação da pavimentação asfáltica, na Avenida Serrinha, Bairro Brasil, Inicio da recapeamento da Couropel até o cafezal palace hotel.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/42/indica-o032-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/42/indica-o032-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, a realização da operação tapa-buracos ou recapeamento asfáltico da Rua Professor Itamar, Bairro Santa Helena.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Marcus Vinícius Ferreira Bulhões, Presidente  da CERB, perfuração de dois Poços Artesianos nos povoados de Pau Ferro I e Pau Ferro II, distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o035-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o035-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a sua senhoria o senhor Paulo César de Andrade, Secretário de agricultura e Desenvolvimento Rural, a reforma do mercado de carnes do Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/46/indica-o036-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/46/indica-o036-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, prefeito de Vitória da Conquista, à Sua Senhoria o senhor José Antônio Vieira, Secretário Municipal de Infraestrutura Urbana, e à Sua Senhoria o senhor Claudio Cardoso, construção de um Mercado Municipal no Loteamento Vila América.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a sua senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento Rural, proceder com patrolamento e cascalhamento na estrada que liga o Distrito de José Gonçalves ao Povoado de Xavier</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o038-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o038-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Sr. Herzem Gusmão Prefeito Municipal e a sua Senhoria o Senhor Esmeraldino Correia, secretário de Mobilidade Urbana, o calçamento das vias de pedestres, rua Belarmino Marinho no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão Prefeito Municipal, a sua senhoria o senhor Ivan Cordeiro, Secretário de serviços públicos, a senhoria a senhora, Tereza Cristina Negreiros T. da Rocha secretária de Esporte, a instalação de banheiros químicos, masculinos é femininos na Av. Olivia Flores, em ponto estratégico.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/51/indica-o040-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/51/indica-o040-2018.pdf</t>
   </si>
   <si>
     <t>Indicação de pavimentação asfáltica da Rua Genésio Porto, no bairro Recreio.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário Municipal de Agricultura, a construção de uma ponte sobre o Rio Verruga no assentamento Amaralina – Fazenda Santa Marta.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o043-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o043-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretaria de Mobilidade Urbana, a complementação asfáltica da rua Oscar Freire no bairro Guarani.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretário de Educação, reforma  da Escola Municipal Beatriz Holfman, Povoado de Francisco das Chagas.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação,   a  reforma e ampliação, com subistituição do telhado de amianto da Escola Municipal Humberto de Campos, povoado Lagoa de Justino.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o047-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o047-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José Antônio, Secretário de Mobilidade Urbana, colocação de faixa de pedestre no cruzamento da Avenida Caetité com Avenida Maceió.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/67/indica-o050-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/67/indica-o050-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal, a sua Senhoria o senhor Esmeraldino Correia, secretário de Mobilidade Urbana, pavimentação asfáltica nas seguintes Ruas do Bairro Lagoa das Flores: Rua dos Andrades, Rua da Flora, Rua São Joaquim na Fazenda Paixão e Rua do Estreito.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Sr. Herzem Gusmão, Prefeito Municipal a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, proceder com pavimentação asfáltica da estrada que liga a BR 116 ao Distrito de São Sebastião.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/69/indica-o052-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/69/indica-o052-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a sua senhoria o senhor Esmeraldino Correia, secretário de Mobilidade Urbana, proceder com estudo topográfico, para drenagem de águas pluviais, as margens da BR116, no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/70/indica-o053-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/70/indica-o053-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, a construção de abrigos de ônibus, em todas paradas no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/72/indica-o054-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/72/indica-o054-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação,  reforma do parque infantil da Escola Municipal Padre Aguiar.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo senhor Herzem Gusmão, prefeito de Vitória da Conquista, e aos senhores Secretários Municipais de Agricultura e Desenvolvimento Rural, Paulo César de Andrade, e de Trabalho, Renda e Desenvolvimento Econômico, Claudio Cardoso, a construção de um Mercado Municipal no Distrito de Inhobim, no início da Rua Silva Andrade, no fundo da quadra poliesportiva (antigo campo de futebol).</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Luis Alberto Sellmann, coordenador regional da CERB, perfuração de Poço Artesiano na região da Rua do Vale no Bairro Novo, distrito de Inhobim.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Diretora da Embasa, a Senhora Kelly Galvão, que procedam com o conserto do problema de esgoto que transborda e atinge o CEASA em nosso município.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o063-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o063-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito Municipal, e ao Senhor Secretário Municipal de Agricultura, o cascalhamento e patrolamento da estrada que liga o Povoado de Saquinho, região do Conjunto Penitenciário de Vitória da Conquista ao Povoado de São Domingos I, zona rural de nosso município.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria Secretário de Educação Marcelo Melo, urgência na Construção de uma Creche no Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/103/indica-o075-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/103/indica-o075-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Luis Alberto Sellmann, coordenador regional da CERB, perfuração de Poço Artesiano no povoado de Olho D’Água da Serra</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/107/indica-o078-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/107/indica-o078-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado reforma total da Praça principal com ampliação da área de estacionamento do povoado de Dantilância.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Danillo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao085_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao085_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, venho por meio deste, solicitar providências sobre a cratera que está na rede de esgoto da rua de acesso da Avenida Brumado para a Lagoa das Bateias.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o97-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o97-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a construção e reforma de  salão de eventos nas localidades de: Dantilândia e Matinha.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/155/indica-o116-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/155/indica-o116-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Prefeito Municipal, e a Sua Senhoria o Secretário de Infraestrutura Urbana, a reforma e manutenção da ponte da estrada do assentamento Santa Marta, zona rural de nosso município.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/159/indica-o-revitaliza-o-do-cemit-rio-municipal-2018.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/159/indica-o-revitaliza-o-do-cemit-rio-municipal-2018.odt</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Ivan Cordeiro, Secretário de  Serviços Públicos, a viabilização de revitalização e benfeitorias, bem como realização dos serviços de capina e varrição no Cemitério Público Municipal do Kadija.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/166/indica-o126-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/166/indica-o126-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, limpeza e manutenção da área interna e externa do Ginásio de Esportes Raul Ferraz.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o166-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o166-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a limpeza da área do cemitério, bem como a construção da capelinha do mesmo no Povoado de Matinha.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a ampliação do sistema de abastecimento de água, bem como a construção de uma elevatória para a caixa d'água que fica localizada próximo ao cemitério (Matinha) das localidades de Matinha e Corta Lote, implantação de sistema de água na parte alta de Poço Verde,extensão de água para o cemitério de São João da Vitória, construção de base elvatória para caixas d'água de distribuição para Cercadinho, construção de rede de distribuição de água nas ruas que ainda não tem água encanada de Cercadinho, construção da rede de distribuição de água de Baixa da Porteira.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o168-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o168-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, que seja providenciado a construção de ajardinamento na praça principal do  Povoado de Matinha e Poço Verde.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/232/indica-o181-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/232/indica-o181-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito municipal, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de cobertura de ônibus no ponto do Loteamento cidade serrinha.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/234/indica-o182-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/234/indica-o182-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, a realização de um estudo de viabilidade para criação ou extensão de linha de ônibus para atender ao Loteamento Parque Santa Cecília.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/322/indica-o259-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/322/indica-o259-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Ceres Almeida, Secretária de Saúde, revisão da parte hidráulica do Posto de Saúde do Algodão.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/327/indica-o263-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/327/indica-o263-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a construção de um canal de escoamento de água das chuvas na região conhecida como recanto, no povoado de São João da Vitória</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/328/indica-o264-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/328/indica-o264-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural e a Sua Senhoria, o Sr. José Antonio de Jesus Vieira, Secretário de Infraestrutura Urbana, que seja providenciado a construção de sanitários públicos nos povoados de São João da Vitória e Cercadinho.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/329/indica-o265-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/329/indica-o265-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a construção de corre mão na ponte de acesso ao Posto Tabuleiro da Baiana no povoado de Vereda do Progresso.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/330/indica-o266-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/330/indica-o266-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, sua Senhoria a Professora Selma Maria de Oliveira Silva, Secretário de Educação, que seja providenciado a construção do muro da escola do povoado de Vereda do Progresso.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/407/indica-o336-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/407/indica-o336-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a construção de meio-fio ao redor da praça e do estacionamento situados em frente a Escola Municipal Fidelcina Carvalho Santos, Bairro Urbis VI.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/409/indica-o338-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/409/indica-o338-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, a instalação de um ponto de ônibus com cobertura no conjunto habitacional Europa Unida.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>CMA - Comissão Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/458/indica-o379-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/458/indica-o379-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a construção de sanitários e a colocação de bebedouros de água na entrada da Reserva Florestal do Poço Escuro.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/460/indica-o381-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/460/indica-o381-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a aquisição de mais um aparelho de data-show e um notebook para a equipe de educação ambiental da Reserva Florestal do Poço Escuro.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/472/indica-o391-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/472/indica-o391-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a instalação de abrigos para passageiros nos pontos de ônibus na Avenida Maceió, lado Oeste da cidade.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/476/indica-o394-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/476/indica-o394-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Paulo César de Andrade, Secretário de agricultura e Desenvolvimento Rural, proceder com desobstrução da Vala de escoamento destinada as águas das chuvas na estrada do povoado de Rancho Alegre.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/498/indica-o411-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/498/indica-o411-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, a construção de uma feira livre coberta na área em frente a Unidade Saúde do Bairro Morada Real.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/500/indica-o413-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/500/indica-o413-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor, José Antônio, secretaria de Infraestrutura Urbana, a complementação da calçada do clube SESC, de acesso da via no  sentido  Estadio Murilão .</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao518_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao518_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua excelência o Senhor Herzem Gusmão, Prefeito municipal, a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura , a solicitação, de  corrimões em frente a Lanchonete Saruê n° 40, Rua Siqueira Campos, Centro.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/685/indica-o561-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/685/indica-o561-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Secretário de Serviços Públicos Sr. Ivan Cordeiro urgência na instalação de banheiros químicos na feira do Rolo do Bairro Brasil.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/713/indica-o583-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/713/indica-o583-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a sua senhoria o senhor Esmeraldino Correia, secretário de Mobilidade Urbana, proceder com a realização de um Estudo Topográfico, para Arruamento em todas as ruas, Planta Baixa, Numerações em todos logradouros, no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/715/indica-o584-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/715/indica-o584-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura, a construção de uma cobertura na feira livre do Bairro Brasil.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/967/indicacao_790_reforma_banheiros_ceasa.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/967/indicacao_790_reforma_banheiros_ceasa.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na reforma dos Banheiros do CEASA.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_794_banheiros_colegio_moies_meira.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_794_banheiros_colegio_moies_meira.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de Educação, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, proceder com a construção de dois banheiros, no Colégio Municipal Moisés Meira, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>Osmário Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1055/indicacao_873const._pca_abelhas.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1055/indicacao_873const._pca_abelhas.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio, Secretário Municipal de Infraestrututra Urbana, a construção de Praça Pública com iluminação e área de lazer no povoado de Abelha – Zona Rural/ Vitória da Conquista.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1080/indicacoes887_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1080/indicacoes887_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, Urgência na reforma dos Banheiros da  Central de Abastecimento de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao895_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao895_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio, Secretário Municipal de Infraestrututra Urbana, a construção de um Espaço de Eventos povoado de Lagoa de Melquíades – Zona Rural/ Vitória da Conquista.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1130/indicacao923_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1130/indicacao923_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Oliveira, Secretário de Serviços Públicos a instalação de, pelo menos, dois sanitários públicos, na praça Mármore Neto, a popular praça do boneco.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1131/indicacao924_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1131/indicacao924_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Oliveira, Secretário de Serviços Públicos, a instalação de sanitários públicos na Praça Barão do Rio Branco.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1136/indicacao929_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1136/indicacao929_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário  de Agricultura e Desenvolvimento Rural, que seja providenciado com a maxima urgência a construção de rede de água para a região de Juazeiro.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1196/indicacao980_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1196/indicacao980_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal.  a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, secretária de Meio Ambiente, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, que proceda com estudo para construção de uma Praça na Flora, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao1007_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao1007_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o reparo do “mata-burro” do Povoado de Olhos D’água, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1261/indicacao1026_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1261/indicacao1026_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, proceder com a Instalação de Bancos Públicos na Praça Araponga, bairro Conveima 1.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao1077_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao1077_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a implantação de abrigo no ponto de ônibus do Conjunto Penal de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_1103_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_1103_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de cobertura de ônibus no ponto do Loteamento cidade serrinha</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1372/indicacao_1121_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1372/indicacao_1121_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura, instalação de um abrigo de ônibus na Avenida Primavera, Bairro Vivendas da Serra.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1473/indicacao1190_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1473/indicacao1190_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo senhor Herzem Gusmão, prefeito de Vitória da Conquista, e aos senhores Secretários Municipais de Agricultura e Desenvolvimento Rural, José William Nunes, e de Trabalho, Renda e Desenvolvimento Econômico, Claudio Cardoso, a construção de um Mercado Municipal no Distrito de Inhobim, no início da Rua Silva Andrade, no fundo da quadra poliesportiva (antigo campo de futebol).</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao1220_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao1220_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a realização de obras de drenagem e pavimentação das Ruas M e N do Bairro Morada Real.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1515/indicacao1221_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1515/indicacao1221_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário Municipal de Saúde, a instalação de cobertura para a academia popular situada na Unidade de Saúde da Família do Bairro Urbis VI.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1548/indicacao1246_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1548/indicacao1246_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Serviços Públicos, Senhor Paulo César de Oliveira  urgência na manutenção das tampas de  esgoto do sistema de drenagem da zona Oeste, com prioridade para o cruzamento das Avenidas Frei Benjamin e Pernambuco.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1599/indicacao1281_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1599/indicacao1281_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, e a Sua Senhoria o Senhor Jackson Apolinário Yoshiura, Coordenador de Transporte, a instalação de pontos de parada de ônibus coletivo, com as devidas sinalizações e abrigos, nos dois sentidos da Avenida Deputado Ulisses Guimarães, próximo a Rua de acesso para a Unacon – Unidade de Alta Complexidade em Oncologia.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1707/indicacao1336_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1707/indicacao1336_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, e a Sua Senhoria a Senhora Cristina Rocha – Secretaria de Cultura, Turismo, Esporte e Lazer, para proceder com a construção de um Vestiário no Campo do Alto Maron.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1763/indicacao1371_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1763/indicacao1371_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, venho por meio deste, solicitar a implantação de banheiros e vestiários nos campos de futebol da cidade.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1767/indicacao1375_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1767/indicacao1375_2018.pdf</t>
   </si>
   <si>
     <t>dico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Raimundo Costa Fernandes  Secretário de Saúde, para que proceder com aquisição de cadeiras, bancos para o Posto de Saúde do Bairro Lagoa das Flores</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1784/indicacao1389_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1784/indicacao1389_2018.pdf</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1816/indicacao1402_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1816/indicacao1402_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana,a Sua Senhoria o Senhor Sérgio Hubner, diretor da Viação Cidade Verde, em reforço as indicações 61/2017 e 53/2018, a premente necessidade da instalação dos abrigos de ônibus, nas paradas dos coletivos no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1882/indicacao1444_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1882/indicacao1444_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário Municipal de Serviços Públicos, a instalação de piso asfáltico na feira livre do Bairro Urbis VI.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1889/indicacao1449_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1889/indicacao1449_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Renato Pontual, Diretor da Vivo no Nordeste, a premente necessidade da realização de um projeto para expansão da internet de alta velocidade (rede de fibra), no Bairro Lagoa das Flores, em nosso Município.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1931/indicacao1472_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1931/indicacao1472_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana; a avaliação de implantação de um cemitério no Bairro  Simão – Vitória da Conquista.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1978/indicacao1494_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1978/indicacao1494_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Bruno Borges, gerente regional da Coelba, a premente necessidade de proceder com substituição de poste de madeira por poste de concreto, endereço localizado no contrato de Nº 0229192868 no Povoado da Estiva.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1981/indicacao1497_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1981/indicacao1497_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Teresa Cristina da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, venho por meio deste, solicitar a implantação de um parque infantil, academia de praça e quadra de areia para praticar futebol de areia, vôlei e futvolei na área obsoleta que fica ao lado do Colégio Municipal Péricles Gusmão, na Avenida Caetité, no Bairro Brasil.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>Moisés da Silva Santos (Dida)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1986/indicacao1502_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1986/indicacao1502_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio Vieira, secretário de Infraestrutura Urbana,  cobertura em três pontos de ônibus na Av Manoel Beckman e uma cobertura em um ponto na Av  Francisco Sabino, no bairro Boa Vista, loteamento Vila América.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2011/indicacao1513_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2011/indicacao1513_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e a José Antônio, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a implantação de cobertura de ônibus no ponto do Loteamento cidade serrinha.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2039/indicacao1524_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2039/indicacao1524_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a premente necessidade da instalação de uma cobertura em área para Feira Livre no Distrito de José Gonçalves, em reforço a indicação Nº1673/2017.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2072/indicacao1550_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2072/indicacao1550_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura, Construção de Meio-fio na Avenida Guanambi, por toda extensão da calçada do Colégio Polivalente e Rafael Spinola.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2096/indicacao1569_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2096/indicacao1569_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Walter Pinheiro, Secretário de Educação da Bahia, e a Sua Senhoria o Senhor Ricardo Costa, Gerente da Direc 20, a construção de vestiários e banheiros no campo de futebol do Colégio Estadual Adelmário Pinheiro, Bairro Alto Maron.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2119/indicacao1587_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2119/indicacao1587_2018.pdf</t>
   </si>
   <si>
     <t>Indico a sua Excelência o Senhor Herzem Gusmão, Prefeito, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, implantar um abrigo de ônibus no Bairro Da Urbis 4, principalmente no primeiro ponto sentido centro, depois do Colégio Caic.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2134/indicacao1600_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2134/indicacao1600_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor  Ivan Cordeiro Secretário de Mobilidade Urbana, pavimentação com cobertura do canteiro situado ao lado da praça Hercílio lima , entre a Rua da Misericórdia e a Rua Crescêncio Silveira em frente a Casa dos Fogões , e ao lado do estacionamento da Churrascaria do Carlão.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2139/indicacao1603_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2139/indicacao1603_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a sua Senhoria o Senhor José Antônio de Jesus Vieira,secretário de Mobilidade Urbana,venho por meio deste solicitar a cobertura na aréa da feira do Bairro Vila América .</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2142/indicacao1604_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2142/indicacao1604_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a sua Senhoria o Senhor José Antônio de Jesus Vieira,secretário de Mobilidade Urbana,venho por meio deste solicitar a cobertura na aréa da feira do Distrito de Inhobim</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2148/indicacao1607_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2148/indicacao1607_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a sua Senhoria o Senhor José Antônio de Jesus Vieira,secretário de Mobilidade Urbana,venho por meio deste solicitar a cobertura na aréa da feira da Morada dos pássaros</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2150/indicacao1608_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2150/indicacao1608_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Gerente Geral da Embasa, Sr. André Ribeiro urgência na troca da bomda de água do Povoado de Cabeceira da Jibóia.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2152/indicacao1610_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2152/indicacao1610_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e ao Senhor José Marques, Secretário de Serviços Públicos, urgência em uma operação tampa buraco na Av. Lapa, no bairro Brasil.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2160/indicacao1616_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2160/indicacao1616_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, Secretário de Serviços Públicos, venho por meio deste, solicitar a individualização dos padrões de energia dos açougues da feira do Bairro Brasil.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2195/indicacao1643_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2195/indicacao1643_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, venho por meio deste, solicitar a instalação de abrigos aos passageiros nos pontos de ônibus,Bairro Jardim Copacabana.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2230/indicacao1669_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2230/indicacao1669_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Irma Lemos, Secretária Municipal de Desenvolvimento Social, a construção de um salão para a Associação de Moradores do Bairro Renato Magalhães.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2231/indicacao1670_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2231/indicacao1670_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Irma Lemos, Secretária Municipal de Desenvolvimento Social, a construção de um salão para a Associação de Moradores do Bairro Morada Real.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2234/indicacao1673_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2234/indicacao1673_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária de Meio Ambiente, a premente necessidade de proceder com instalação de cerca no terreno da reserva ambiental, na Serra do Peri Peri, ao lado do muro, da Central de energia da Coelba.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2294/indicacao1705_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2294/indicacao1705_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Irma Lemos, Secretária Municipal de Desenvolvimento Social, a reforma da sede da Associação de Moradores do Assentamento União e Força.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2301/indicacao-1711.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2301/indicacao-1711.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor José Raimundo Costa Fernandes, secretário de saúde, indica premente necessidade, em proceder com a limpeza e reforma geral da unidade de saúde (PSF) no Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2355/indicacao-1744.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2355/indicacao-1744.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a realização de serviços de topografia para a execução de obras de escoamento na Rua P do Renato Magalhães.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2385/indicacao-1766.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2385/indicacao-1766.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, e a sua Senhoria o Senhor   José Antônio de Jesus Vieira, Secretario de Infraestrutura, a reforma e adequação dos banheiros públicos, masculino e feminino, localizados nas feira livres e terminal de ônibus, no Centro. O objetivo é a acessibilidade aos portadores de deficiências físicas ou necessidades especiais.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_1784.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_1784.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Oliveira, Secretária Municipal de Educação, a realização dos serviços de pintura interna e externa, bem como o reparo da calçada da Creche Municipal Monteiro Lobato, situada na Rua A da Urbis VI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1815,67 +1815,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/7/indica-o001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-revitaliza-o-cal-amento-dos-caminhos-urbis-vi.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o011-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o013-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o014-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/24/indica-o016-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o024-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o027-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/42/indica-o032-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o035-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/46/indica-o036-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o038-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/51/indica-o040-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o043-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o047-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/67/indica-o050-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/69/indica-o052-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/70/indica-o053-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/72/indica-o054-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o063-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/103/indica-o075-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/107/indica-o078-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao085_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o97-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/155/indica-o116-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/159/indica-o-revitaliza-o-do-cemit-rio-municipal-2018.odt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/166/indica-o126-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o166-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o168-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/232/indica-o181-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/234/indica-o182-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/322/indica-o259-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/327/indica-o263-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/328/indica-o264-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/329/indica-o265-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/330/indica-o266-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/407/indica-o336-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/409/indica-o338-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/458/indica-o379-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/460/indica-o381-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/472/indica-o391-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/476/indica-o394-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/498/indica-o411-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/500/indica-o413-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao518_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/685/indica-o561-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/713/indica-o583-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/715/indica-o584-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/967/indicacao_790_reforma_banheiros_ceasa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_794_banheiros_colegio_moies_meira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1055/indicacao_873const._pca_abelhas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1080/indicacoes887_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao895_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1130/indicacao923_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1131/indicacao924_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1136/indicacao929_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1196/indicacao980_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao1007_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1261/indicacao1026_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao1077_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_1103_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1372/indicacao_1121_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1473/indicacao1190_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao1220_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1515/indicacao1221_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1548/indicacao1246_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1599/indicacao1281_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1707/indicacao1336_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1763/indicacao1371_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1767/indicacao1375_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1784/indicacao1389_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1816/indicacao1402_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1882/indicacao1444_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1889/indicacao1449_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1931/indicacao1472_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1978/indicacao1494_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1981/indicacao1497_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1986/indicacao1502_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2011/indicacao1513_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2039/indicacao1524_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2072/indicacao1550_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2096/indicacao1569_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2119/indicacao1587_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2134/indicacao1600_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2139/indicacao1603_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2142/indicacao1604_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2148/indicacao1607_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2150/indicacao1608_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2152/indicacao1610_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2160/indicacao1616_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2195/indicacao1643_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2230/indicacao1669_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2231/indicacao1670_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2234/indicacao1673_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2294/indicacao1705_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2301/indicacao-1711.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2355/indicacao-1744.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2385/indicacao-1766.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_1784.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/7/indica-o001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/10/indica-o-revitaliza-o-cal-amento-dos-caminhos-urbis-vi.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/11/indica-o005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/12/indica-o006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/13/indica-o007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/14/indica-o008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o011-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o013-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/21/indica-o014-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/24/indica-o016-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/33/indica-o024-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/36/indica-o027-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/42/indica-o032-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o035-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/46/indica-o036-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/49/indica-o038-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/50/indica-o039-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/51/indica-o040-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/54/indica-o043-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/58/indica-o047-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/67/indica-o050-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/69/indica-o052-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/70/indica-o053-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/72/indica-o054-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o063-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/103/indica-o075-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/107/indica-o078-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao085_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o97-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/155/indica-o116-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/159/indica-o-revitaliza-o-do-cemit-rio-municipal-2018.odt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/166/indica-o126-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o166-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o168-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/232/indica-o181-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/234/indica-o182-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/322/indica-o259-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/327/indica-o263-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/328/indica-o264-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/329/indica-o265-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/330/indica-o266-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/407/indica-o336-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/409/indica-o338-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/458/indica-o379-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/460/indica-o381-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/472/indica-o391-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/476/indica-o394-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/498/indica-o411-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/500/indica-o413-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao518_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/685/indica-o561-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/713/indica-o583-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/715/indica-o584-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/967/indicacao_790_reforma_banheiros_ceasa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_794_banheiros_colegio_moies_meira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1055/indicacao_873const._pca_abelhas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1080/indicacoes887_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao895_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1130/indicacao923_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1131/indicacao924_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1136/indicacao929_2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1196/indicacao980_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao1007_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1261/indicacao1026_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao1077_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_1103_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1372/indicacao_1121_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1473/indicacao1190_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1514/indicacao1220_2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1515/indicacao1221_2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1548/indicacao1246_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1599/indicacao1281_2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1707/indicacao1336_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1763/indicacao1371_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1767/indicacao1375_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1784/indicacao1389_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1816/indicacao1402_2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1882/indicacao1444_2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1889/indicacao1449_2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1931/indicacao1472_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1978/indicacao1494_2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1981/indicacao1497_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1986/indicacao1502_2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2011/indicacao1513_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2039/indicacao1524_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2072/indicacao1550_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2096/indicacao1569_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2119/indicacao1587_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2134/indicacao1600_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2139/indicacao1603_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2142/indicacao1604_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2148/indicacao1607_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2150/indicacao1608_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2152/indicacao1610_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2160/indicacao1616_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2195/indicacao1643_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2230/indicacao1669_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2231/indicacao1670_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2234/indicacao1673_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2294/indicacao1705_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2301/indicacao-1711.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2355/indicacao-1744.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2385/indicacao-1766.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2409/indicacao_1784.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>