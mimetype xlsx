--- v0 (2025-12-19)
+++ v1 (2026-05-03)
@@ -54,255 +54,255 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/609/indica-o501-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/609/indica-o501-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Cláudio Cardoso, Secretário do Trabalho, Renda e Desenvolvimento Econômico, estudo de viabilidade para estabelecer diretrizes para formulação de politicas para aquisição de produtos produzidos em Vitória da Conquista, por parte do comércio local.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/870/indicacao708_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/870/indicacao708_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Irma Lemos, Secretária de Desenvolvimento Social, providenciar as escrituras publica residencial do Bairro Nossa Senhora Aparecida (80 famílias) /Vitoria da Conquista.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/871/indicacao709_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/871/indicacao709_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Irma Lemos, Secretária de Desenvolvimento Social, providenciar as escrituras publica residencial do Bairro Bruno Bacelar (mais de 100 famílias) /Vitoria da Conquista.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/872/indicacao710_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/872/indicacao710_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Irma Lemos, Secretária de Desenvolvimento Social, providenciar as escrituras publica residencial do Loteamento Bateias 2 (90 famílias) /Vitoria da Conquista.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1100/indicacao904_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1100/indicacao904_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e à senhora Geanne Oliveira, Secretária Municipal de Governo, realização do projeto Prefeitura Móvel no bairro Henriqueta Prates.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1113/indicacao915_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1113/indicacao915_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Senhora, Luciana Nicola Schneider, Superintendente de Relações Institucionais do Banco Itaú, a viabilização para implantação do Projeto Bike Itaú em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1148/indicacao941_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1148/indicacao941_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Sr. Herzem Gusmão  Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Mobilidade Urbana, proceder para os próximos programas habitacionais que o município vier a aderir, que seja dado prioridade às famílias do Bairro Lagoa das Flores, onde  possuí terrenos que se encontram sem nenhuma utilização e muitas famílias necessitas de povoados circunvizinho.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao976_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao976_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, de Cultura, Turismo, Esporte e Lazer, ajuda para realização do tradicional São João dos Distritos: Dantêlandia, Bate-Pé, José Gonçalves, Iguá e Inhobim.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1362/indicacao_1112_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1362/indicacao_1112_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Claudio Cardoso, Secretário Municipal de Trabalho, Renda e Desenvolvimento Econômico, a elaboração de políticas públicas de incentivo à distribuição e ao abastecimento de Gás Natural Veicular (GNV) para o Município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1512/indicacao1218_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1512/indicacao1218_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, Secretário Municipal de Serviços Públicos, a colacação de placa na Avenida A do Bairro Renato Magalhães, alertando sobre a proibição de descarte de lixo e entulho em via pública.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1862/indicacao1433_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1862/indicacao1433_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Excelentissima Senhora Procuradora Maria Manuella Britto Gedeon do Amaral e Cordenadora do Ministério Público do Trabalho em Vitória da Conquista urgencia na fiscalização das empresas para comprovar se a cota de contratação de deficientes físicos estão sendo respeitadas.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1863/indicacao1434_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1863/indicacao1434_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Senhora Iara Maria Barnabé Serpa, Coordenadora da 4ª CIRETRAN, urgencia na melhoria ao atendimento e suporte aos deficientes físicos durante o processo de habilitação na CIRETRAN.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1925/indicacao1467_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1925/indicacao1467_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito. E a Sua Senhoria o Senhor Marcos Ferreira, Chefe do Gabinete Civil; A indicação do seguinte Projeto de Lei: que Dispõe sobre a certificação de zoneamento dos templos religiosos de Candomblé e Umbanda no município de Vitória da Conquista, dispõe sobre a imunidade do IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2126/indicacao1594_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2126/indicacao1594_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a construção de uma praça para o Bairro Urbis VI.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>Moisés da Silva Santos (Dida)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2156/indicacao1613_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2156/indicacao1613_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Senhor  José Marques, Secretário  de Serviços Público , a adequação do espaço  onde funciona  de modo provisório a Associação de Moradores ,  localizada aos fundos da pousada Itajuipe e, entre as Ruas Graciliano Ramos e a Manoel Beckamm transformando-o em um Centro Comunitário.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2399/indicacao_incra.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2399/indicacao_incra.doc</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Giuseppe Serra Seca Vieira, Superintendente da   Superintendência Regional do Instituto Nacional de Colonização e Reforma Agrária - INCRA na Bahia (SR 05),  reconheça as Comunidades Quilombolas de Ribeirão do Paneleiro, Batalha e Lagoa do Arroz - Distrito José Gonçalves - Vitória da Conquista.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -609,67 +609,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/609/indica-o501-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/870/indicacao708_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/871/indicacao709_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/872/indicacao710_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1100/indicacao904_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1113/indicacao915_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1148/indicacao941_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao976_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1362/indicacao_1112_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1512/indicacao1218_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1862/indicacao1433_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1863/indicacao1434_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1925/indicacao1467_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2126/indicacao1594_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2156/indicacao1613_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2399/indicacao_incra.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/609/indica-o501-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/870/indicacao708_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/871/indicacao709_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/872/indicacao710_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1100/indicacao904_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1113/indicacao915_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1148/indicacao941_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao976_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1362/indicacao_1112_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1512/indicacao1218_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1862/indicacao1433_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1863/indicacao1434_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1925/indicacao1467_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2126/indicacao1594_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2156/indicacao1613_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2399/indicacao_incra.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>