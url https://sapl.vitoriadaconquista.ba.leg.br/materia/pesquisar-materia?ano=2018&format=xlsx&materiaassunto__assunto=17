--- v0 (2025-12-19)
+++ v1 (2026-05-06)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/188/indica-o139-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/188/indica-o139-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Gildásio oliveira de carvalho, Secretária de Finanças, conceder isenção do Imposto Predial Territorial Urbano (IPTU) para Casa de Dona Zaza, localizada na praça Barão do Rio Branco, tombada em 2005.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>Moisés da Silva Santos (Dida)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2090/indicacao1563_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2090/indicacao1563_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e ao Senhor José Raimundo Costa Fernandes (Juka) Secretário de Saúde do município de Vitória da Conquista Ba , a construção de uma unidade de saúde no loteamento Vila América, visto que o Deputado Jorge Solla através de emenda número 3694001 propôs a liberação de verba no valor aproximado de R$408.000,00.para construção da Unidade de saúde do Loteamento Vila América</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -420,67 +420,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/188/indica-o139-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2090/indicacao1563_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/188/indica-o139-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2090/indicacao1563_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>