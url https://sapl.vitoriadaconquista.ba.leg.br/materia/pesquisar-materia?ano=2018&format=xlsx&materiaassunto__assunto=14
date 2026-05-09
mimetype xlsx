--- v0 (2025-12-19)
+++ v1 (2026-05-09)
@@ -54,978 +54,978 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf</t>
   </si>
   <si>
     <t>Índico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Kelly Galvão, Gerente Regional da Embasa, que procedam com a implantação da rede de esgoto na Rua José Anchieta, Bairro Nova Cidade, neste município.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Diretora da Embasa, a Senhora Kelly Galvão, que procedam com o conserto do problema de esgoto que transborda e atinge o CEASA em nosso município.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o074-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o074-2018.pdf</t>
   </si>
   <si>
     <t>Índico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Kelly Galvão, Gerente Regional da Embasa, que procedam a instalação da extensão de rede de água potável, na Rua Pé de Galinha, no Povoado do Simão, neste município.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/132/indica-o95-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/132/indica-o95-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a ampliação do sistema de abastecimento de água das localidades de Matinha e Corta Lote,</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Alvaro Pithon</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/187/indica-o138-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/187/indica-o138-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Rogério costa cedraz, Presidente da Embasa, ao Deputado Estadual Luciano Ribeiro,e Kelly Ribeiro gerente regional da embasa, realizar a extensão da rede de esgotamento sanitário, da rua Cláudio Botelho conhecida como a ‘’Rua do Arame’’, Bairro Nova Cidade.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o158-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o158-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e desenvolvimento Rural, proceder com estudo técnico de manilhamento no sistema de esgotamento Sanitário na rua da Liberdade, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a ampliação do sistema de abastecimento de água, bem como a construção de uma elevatória para a caixa d'água que fica localizada próximo ao cemitério (Matinha) das localidades de Matinha e Corta Lote, implantação de sistema de água na parte alta de Poço Verde,extensão de água para o cemitério de São João da Vitória, construção de base elvatória para caixas d'água de distribuição para Cercadinho, construção de rede de distribuição de água nas ruas que ainda não tem água encanada de Cercadinho, construção da rede de distribuição de água de Baixa da Porteira.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/299/indica-o236-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/299/indica-o236-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, a Sua Senhoria o Senhor Ivan Cordeiro, em atenção a demanda Nº 744, realizar um estudo técnico para escoamento das águas da chuva, ou mesmo o procedimento com aterramento e melhorias na iluminação no Campo do Botafogo, localizado as margens da BR 116 no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/429/indica-o356-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/429/indica-o356-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado a instalação do poço artesiano dos povoados de  Cercadinho e Baixa da Porteira.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/468/indica-o387-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/468/indica-o387-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal,a Ilustríssima Senhora Kelly Galvão, Gerente Regional da Embasa, proceder com extensão de rede de água para atender dez famílias, Rua Perimetral, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/479/indica-o396-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/479/indica-o396-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao gerente da Embasa em Vitória da Conquista, André Ribeiro, a designação de um funcionário da empresa Embasa para verificar a falta de abastecimento de água no bairro Ibirapuera.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/483/indica-o400-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/483/indica-o400-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o  Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, a construção de um poço artesiano na Comunidade Santa Helena, distrito do Pradoso.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/514/indica-o427-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/514/indica-o427-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal,a Ilustríssima Senhora Kelly Galvão, Gerente Regional da Embasa, proceder com extensão de rede de água para atender várias  famílias, na Rua C, Loteamento Jaraguá, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/531/indica-o440-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/531/indica-o440-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Senhoria a Senhora Kelly Galvão, gerente do escritório regional da EMBASA, implantação de sistema de esgotamento sanitário na Rua Claudia Botelho, bairro Primavera.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/572/indica-o471-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/572/indica-o471-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Senhoria, a Gerente da área de esgotos da Embasa, a Senhora Kelly Galvão, que proceda com o conserto do problema de esgoto que transborda e atinge os bairros Petrópolis e Cruzeiro em nosso município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/612/indica-o504-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/612/indica-o504-2018.pdf</t>
   </si>
   <si>
     <t>Indica à Sua Excelência o Senhor Rui Costa, Governador da Bahia e ao Gerente Regional da Embasa, Joselito Pires de Lima, a ampliação da rede de água e esgoto do Loteamento Jardim Candeias, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/666/indica-o548-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/666/indica-o548-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal,a Ilustríssima Senhora Kelly Galvão, Gerente Regional da Embasa, proceder com manutenção urgente, no sistema de esgotamento sanitário, no Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/667/indica-o549-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/667/indica-o549-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de agricultura e desenvolvimento rural, proceder com manilhamento, no sistema de esgotamento sanitário, na Rua do Cruzeiro, ligando a Travessa Bela Vista no Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao616_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao616_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura, o aprimoramento da coleta de lixo do Povoado de São Joaquim, zona rural de nosso município.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/856/indicacao695_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/856/indicacao695_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura, o aprimoramento da coleta de lixo do Povoado de Lagoa do Boi, próximo ao Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/857/indicacao696_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/857/indicacao696_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Senhoria, o Diretor da Embasa, o Senhor Joselito Pires de Lima, que implemente a extensão de rede do Povoado de Lagoa do Boi, zona rural de nosso município.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/898/indicacao735_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/898/indicacao735_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Joselito Pires,  Gerente Regional da Embasa,, a extensão de rede de água da Embasa para cinco lotes da Fazenda Santa Marta que ainda não foram atendidos com a execução desse serviço.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao737_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao737_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes,  Secretário de Agricultura, a abertura e patrolamento do ramal de estrada que dá acesso a cinco lotes na Fazenda Santa Marta, entre eles, o lote dos familiares do Sr. Daú, para extensão da rede de água da Embasa.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/965/indicacao_788_banheiros_quimicos_alto_maron.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/965/indicacao_788_banheiros_quimicos_alto_maron.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Secretário de Serviços Públicos Paulo César de Oliveira urgência na instalação de banheiros químicos na feira do Alto Marom.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_820_rede_de_esgoto.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_820_rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Diretora da Embasa, Sra. Kelly Gusmão , urgência na instalação de rede de esgoto no Bairro Simão.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1087/indicacao894_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1087/indicacao894_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Rogério costa cedraz, Presidente da Embasa, ao Deputado Estadual Luciano Ribeiro, e Joselito Lima gerente regional da embasa, realizar a extensão da rede de esgotamento sanitário, da rua Cláudio Botelho conhecida como a ‘’Rua do Arame’’, Bairro Nova Cidade.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1132/indicacao925_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1132/indicacao925_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Oliveira, Secretário de Serviços Públicos, a instalação de sanitários públicos na Praça Tancredo Neves, Centro.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao951_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao951_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Rogério costa cedraz, Presidente da Embasa, ao Deputado Estadual Luciano Ribeiro, e Joselito Lima gerente regional da embasa, realizar o esgotamento no fundo da Quadra da Rua 1, Nova cidade, Bairro Primavera, ponto de referência Igreja evangélica Deus é Amor, em Anexo (Fotos e abaixo-assinados).</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1201/indicacao985_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1201/indicacao985_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural; A perfuração de um poço artesiano para Horta Comunitária do Loteamento Kadija – Bairro Patagônia, desta cidade.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1202/indicacao986_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1202/indicacao986_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural; A perfuração de um poço artesiano para Horta Comunitária do Jardim Valéria, desta cidade.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao1021_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao1021_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ubaldino Figueiredo, Coordenador Geral da Defesa Civil em Vitória da Conquista, a distribuição de água através de carro-pipa no Povoado de Cachoeira dos Porcos, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao1022_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao1022_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ubaldino Figueiredo, Coordenador Geral da Defesa Civil em Vitória da Conquista, a distribuição de água através de carro-pipa no Povoado de Rancho Alegre, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1251/indicacao1024_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1251/indicacao1024_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Rui Costa, Governador da Bahia e ao Senhor Josias Gomes, Deputado Federal, abertura de Poços artesianos nos povoados de Lagoa da Roupa, Manga Velha e a fazenda Lagoinha, distrito de José Gonçalves.(abaixo-assinado em anexo).</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1286/indicacao1048_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1286/indicacao1048_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, em reforço as indicações Nº1583/2017,467/2015,914/2014, proceder com extensão de rede de água no Sítio Santa Helena, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao1071_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao1071_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, perfuração de “Poço Artesiano”,no Povoado de Abelhas.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao1072_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao1072_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, em reforço a indicação Nº309/2017, a extrema necessidade da construção de um reservatório de 100.000 litros, para abastecimento de água no povoado de Abelhas.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao1110_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao1110_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Rui Costa, Governador da Bahia e ao Senhor Josias Gomes, Deputado Federal, abertura de um Poço artesiano no povoado de Serra Grande, distrito de José Gonçalves, Vitória da Conquista.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao1148_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao1148_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ubaldino Figueiredo, Coordenador Geral da Defesa Civil em Vitória da Conquista, a distribuição de água através de carro-pipa para Povoado de Lagoa Formosa, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1472/indicacao1189_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1472/indicacao1189_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Marcus Vinícius Ferreira Bulhões, Presidente  da CERB, perfuração de dois Poços Artesianos nos povoados de Pau Ferro I e Pau Ferro II, distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1476/indicacao1191_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1476/indicacao1191_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Rui Costa,  Governador da Bahia, a Sua Senhoria o Senhor Jurandy Oliveira, Deputado Estadual, e a Sua Senhoria o Senhor Marcus Vinícius Ferreira Bulhões, Presidente da Cerb, a perfuração de um poço artesiano e implantação de sistema simplificado de água no Assentamento Núcleo Rural União e Força, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao1226_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao1226_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José William Nunes, secretário de Agricultura e Desenvolvimento Rural, proceder com troca da bomba do sistema de esgotamento sanitário no Distrito de José Gonçalves</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1529/indicacao1229_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1529/indicacao1229_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, a implantação do sistema de esgotamento sanitário, na Rua H, Bairro Cidade Modelo.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1560/indicacao1258_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1560/indicacao1258_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, Herzem Gusmão, Prefeito Municipal, Sua Senhoria Secretário de Agricultura e Desenvolvimento Rural, José Willian Nunes, o Diretor da Embasa, o Senhor Joselito Pires de Lima, a extensão da rede de água para o Povoado de São Domingos II, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1594/indicacao1278_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1594/indicacao1278_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Joselito Pires de Lima, Gerente Regional da EMBASA, a conclusão das obras de saneamento básico da Avenida Anelita Nunes e da Rua U, ambas do Bairro Renato Magalhães.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1634/indicacao1297_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1634/indicacao1297_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, a implantação da rede esgoto junto a EMBASA no Conveima II, nesta cidade.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao1300_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao1300_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Rui Costa,  Governador da Bahia, a Sua Senhoria o Senhor Jurandy Oliveira, Deputado Estadual, e a Sua Senhoria o Senhor Marcus Vinícius Ferreira Bulhões, Presidente da Cerb, a perfuração de um poço artesiano e implantação de sistema simplificado de água no Assentamento União, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>Márcia Viviane</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao1305_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao1305_2018.pdf</t>
   </si>
   <si>
     <t>ndico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ubaldino Figueredo, Coordenador da Defesa Civil, a manutenção do poço artesiano localizado na Lagoa Cumprida, Povoado da Roseira, distrito de José Gonçalves</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1643/indicacao1306_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1643/indicacao1306_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Gerente Geral da Embasa, Sr. André Ribeiro, urgencia na  instalação de rede de esgoto no bairro Conveima II.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1714/indicacao1342.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1714/indicacao1342.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura, a limpeza da área do poço artesiano situado no Povoado de São Domingos II, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao1364_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao1364_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a Coordenadoria Municipal de Defesa Civil (COMDEC), colocação de carro-pipa para abastecer o povoado de Cachoeira do Porcos.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1809/indicacao1397_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1809/indicacao1397_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a Coordenadoria Municipal de Defesa Civil (COMDEC), colocação de carro-pipa para abastecer o povoado de Poço da Vaca, região do Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1824/indicacao1407_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1824/indicacao1407_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Gerente Geral da Embasa, Sr. André Ribeiro urgência no abastecimento aos Povoados da Barroca e de São Joaquim.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1842/indicacao1417_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1842/indicacao1417_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a construção de uma aguada no Povoado de Pau Ferro II no Município de Vitoria da Conquista. (abaixo-assinado em anexo).</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1849/indicacao1422_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1849/indicacao1422_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, proceder com a ativação do poço artesiano do povoado de Rancho Alegre.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1910/indicacao1461_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1910/indicacao1461_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira secretaria de Agricultura e Desenvolvimento Social, a regularização do abastecimento de água através do carro pipa na fazenda Lagoa da Taboa próximo a região da lagoa de Maria Clemência.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1928/indicacao1470_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1928/indicacao1470_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de agricultura e desenvolvimento rural, a premente necessidade da instalação de um reservatório de água no Povoado de Campo Formoso</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1932/indicacao1473_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1932/indicacao1473_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e as Suas Senhorias o Senhor Ubaldino Figueiredo, Coordenador Geral Defesa Civil e o Senhor José William Secretário de Agricultura e Desenvolvimento Rural, operação de carro pipa para abastecimento de água na comunidade de Cortezia – desta cidade.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1953/indicacao1483_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1953/indicacao1483_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Rui Costa,  Governador da Bahia, a Sua Senhoria o Senhor Jurandy Oliveira, Deputado Estadual, e a Sua Senhoria o Senhor Marcus Vinícius Ferreira Bulhões, Presidente da Cerb, a perfuração de um poço artesiano e implantação de sistema simplificado de água no Povoado Baixa do Cedro, Distrito de José Gonçalves, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1954/indicacao1484_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1954/indicacao1484_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira secretaria de Agricultura e Desenvolvimento Rural, a regularização do abastecimento de água através do carro pipa no povoado de Boa Vista região da Pedra Branca.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1957/indicacao1487_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1957/indicacao1487_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa,  a premente necessidade de proceder com projeto para rede de abastecimento de água, dando assim seguimento ao processo de autorização por parte da Via Bahia e ANTT, do Sítio Santa Helena no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao1510_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao1510_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira secretaria de Agricultura e Desenvolvimento Rural, a regularização do abastecimento de água através do carro pipa no povoado da Chacara Guarani  região da Lagoa das Flores.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2014/indicacao1515_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2014/indicacao1515_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito; a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Agricultura e Desenvolvimento Rural e   a sua Senhoria Ubaldino Figueredo, Coordenador de Defesa Civil, o fornecimento de um carro-pipa para o Povoado de Cachoeira dos Porcos, Zona Rural desse município, na pessoa do Senhor José Gonçalves.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2070/indicacao1549_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2070/indicacao1549_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César Andrade Oliveira, secretário de Agricultura e Desenvolvimento Rural, proceder com conserto da bomba do sistema de esgotamento sanitário no Distrito de José Gonçalves</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2192/indicacao1640_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2192/indicacao1640_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Rui Costa, Governador da Bahia, a Sua Senhoria o Senhor Jean Fabrício Falcão, Deputado Estadual e a Sua Senhoria o Senhor Marcos Vinicius Ferreira Bulhões, Presidente da CERB a instalação do sistema simplificado de água nos poços artesiano já perfurados na Comunidade de Salitre/Cortesia e no Assentamento Lagoa Nova do Juazeiro neste município.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2204/indicacao1649_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2204/indicacao1649_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a premente necessidade de proceder com extensão de rede de água, na Rua Evellyn Amâncio, Sítio Alegria, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao1668_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao1668_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a Coordenadoria Municipal de Defesa Civil (COMDEC), colocação de carro-pipa para abastecer o povoado de São Mateus, região do Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2233/indicacao1672_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2233/indicacao1672_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Mobilidade Urbana, a conclusão da pavimentação asfáltica das ruas e avenidas do Bairro Vila América e também agilidade nas obras de drenagem e esgotamento sanitário das ruas que saem do Vila América e passam pela Avenida Anelita Nunes, Machado Costa, Rua U e Rua V do Bairro Renato Magalhães.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2238/indicacao1676_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2238/indicacao1676_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, a implantação da rede esgoto junto a EMBASA na Avenida Santa Helena, Bairro Sumaré.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2264/indicacao_1695.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2264/indicacao_1695.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, implantação da rede de água no Povoado da Baixa do Cedro, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao-1712.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao-1712.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a premente necessidade de proceder com manutenção no sistema de esgotamento sanitário, na Praça da Matriz, Distrito de José Gonçalves .</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao-1747.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao-1747.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a sua Senhoria o Senhor José Antônio de Jesus Vieira, secretário de Infraestrutura, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura, a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, secretaria de Meio Ambiente, a premente necessidade da implantação do sistema de esgotamento sanitário, no Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacao-1755.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacao-1755.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a premente necessidade de proceder com extensão de rede de água, para Rua Miguel Cortes, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacao-1756.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacao-1756.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a premente necessidade de proceder com extensão de rede de água, na Rua dos Esportes, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2400/indicacao_1775_gTsxJ5a.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2400/indicacao_1775_gTsxJ5a.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Luiz Alberto Selmann Moreira, Gerente do Núcleo Regional de Vitória da Conquista da Companhia de Engenharia Hídrica e de Saneamento da Bahia - CERB,  a perfuração de um poço artesiano na Comunidade Quilombola Ribeirão do Paneleiro, Distrito José Gonçalves - Vitória da Conquista.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_1809.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_1809.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, Herzem Gusmão, Prefeito Municipal, Sua Senhoria Secretário de Agricultura e Desenvolvimento Rural, Paulo César de Andrade Oliveira, o Diretor da Embasa, o Senhor Joselito Pires de Lima, a extensão da rede de água para o Povoado Fazenda Santa Helena – Lagoa das Flores, zona rural de nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1332,67 +1332,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o074-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/132/indica-o95-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/187/indica-o138-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o158-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/299/indica-o236-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/429/indica-o356-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/468/indica-o387-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/479/indica-o396-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/483/indica-o400-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/514/indica-o427-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/531/indica-o440-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/572/indica-o471-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/612/indica-o504-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/666/indica-o548-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/667/indica-o549-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao616_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/856/indicacao695_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/857/indicacao696_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/898/indicacao735_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao737_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/965/indicacao_788_banheiros_quimicos_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_820_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1087/indicacao894_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1132/indicacao925_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao951_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1201/indicacao985_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1202/indicacao986_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao1021_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao1022_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1251/indicacao1024_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1286/indicacao1048_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao1071_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao1072_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao1110_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao1148_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1472/indicacao1189_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1476/indicacao1191_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao1226_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1529/indicacao1229_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1560/indicacao1258_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1594/indicacao1278_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1634/indicacao1297_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao1300_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao1305_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1643/indicacao1306_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1714/indicacao1342.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao1364_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1809/indicacao1397_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1824/indicacao1407_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1842/indicacao1417_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1849/indicacao1422_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1910/indicacao1461_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1928/indicacao1470_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1932/indicacao1473_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1953/indicacao1483_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1954/indicacao1484_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1957/indicacao1487_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao1510_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2014/indicacao1515_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2070/indicacao1549_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2192/indicacao1640_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2204/indicacao1649_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao1668_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2233/indicacao1672_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2238/indicacao1676_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2264/indicacao_1695.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao-1712.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao-1747.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacao-1755.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacao-1756.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2400/indicacao_1775_gTsxJ5a.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_1809.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/29/indica-o021-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/82/indica-o061-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/99/indica-o074-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/132/indica-o95-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/187/indica-o138-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o158-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/299/indica-o236-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/429/indica-o356-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/468/indica-o387-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/479/indica-o396-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/483/indica-o400-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/514/indica-o427-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/531/indica-o440-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/572/indica-o471-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/612/indica-o504-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/666/indica-o548-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/667/indica-o549-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao616_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/856/indicacao695_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/857/indicacao696_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/898/indicacao735_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao737_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/965/indicacao_788_banheiros_quimicos_alto_maron.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_820_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1087/indicacao894_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1132/indicacao925_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao951_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1201/indicacao985_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1202/indicacao986_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao1021_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao1022_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1251/indicacao1024_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1286/indicacao1048_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao1071_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao1072_2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao1110_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao1148_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1472/indicacao1189_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1476/indicacao1191_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao1226_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1529/indicacao1229_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1560/indicacao1258_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1594/indicacao1278_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1634/indicacao1297_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao1300_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao1305_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1643/indicacao1306_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1714/indicacao1342.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao1364_2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1809/indicacao1397_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1824/indicacao1407_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1842/indicacao1417_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1849/indicacao1422_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1910/indicacao1461_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1928/indicacao1470_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1932/indicacao1473_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1953/indicacao1483_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1954/indicacao1484_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1957/indicacao1487_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao1510_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2014/indicacao1515_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2070/indicacao1549_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2192/indicacao1640_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2204/indicacao1649_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao1668_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2233/indicacao1672_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2238/indicacao1676_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2264/indicacao_1695.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao-1712.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao-1747.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacao-1755.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacao-1756.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2400/indicacao_1775_gTsxJ5a.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_1809.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>