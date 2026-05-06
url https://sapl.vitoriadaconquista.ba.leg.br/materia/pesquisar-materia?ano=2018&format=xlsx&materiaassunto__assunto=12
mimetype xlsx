--- v0 (2025-12-19)
+++ v1 (2026-05-06)
@@ -54,4720 +54,4720 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado patrolamento e cascalhamento nas estradas da região de Poço Verde..</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado patrolamento e cascalhamento nas estradas da região de Iguá.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, proceder com a pavimentação asfáltica da Praça do Povoado de Itaipú, Distrito José Gonçalves /Município Vitoria da Conquista.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o012-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o012-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado patrolamento e cascalhamento nas estradas do Distrito de Batalha, Zona Rural deste município.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o017-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o017-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo Cesar de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a realização da limpeza do açude do Povoado de Bate-pé Velho, Distrito De Bate-pé /Município de Vitoria da Conquista.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o018-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o018-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, efetuar a pavimentação asfáltica da Rua Bela Vista no Povoado de Bate-pé, Distrito de Bate-pé/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o026-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o026-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, a reposição de lâmpadas na estrada Caminho de São Bernardo, zona rural de nosso município.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Luis Carlos Dudé</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e desenvolvimento Rural, patrolamento e roçagem da estrada vicinal que liga a BR 116 ao Povoado de Itapirema.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Marcus Vinícius Ferreira Bulhões, Presidente  da CERB, perfuração de dois Poços Artesianos nos povoados de Pau Ferro I e Pau Ferro II, distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o035-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o035-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a sua senhoria o senhor Paulo César de Andrade, Secretário de agricultura e Desenvolvimento Rural, a reforma do mercado de carnes do Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a sua senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento Rural, proceder com patrolamento e cascalhamento na estrada que liga o Distrito de José Gonçalves ao Povoado de Xavier</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf</t>
   </si>
   <si>
     <t>Indica a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário Municipal de Agricultura, a construção de uma ponte sobre o Rio Verruga no assentamento Amaralina – Fazenda Santa Marta.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/55/indica-o044-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/55/indica-o044-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, limpeza  da 1ª Aguada Pública que atende 15 famílias do Povoado Mãe Eleotéria.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretário de Educação, reforma  da Escola Municipal Beatriz Holfman, Povoado de Francisco das Chagas.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação,   a  reforma e ampliação, com subistituição do telhado de amianto da Escola Municipal Humberto de Campos, povoado Lagoa de Justino.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Sr. Herzem Gusmão, Prefeito Municipal a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, proceder com pavimentação asfáltica da estrada que liga a BR 116 ao Distrito de São Sebastião.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo senhor Herzem Gusmão, prefeito de Vitória da Conquista, e aos senhores Secretários Municipais de Agricultura e Desenvolvimento Rural, Paulo César de Andrade, e de Trabalho, Renda e Desenvolvimento Econômico, Claudio Cardoso, a construção de um Mercado Municipal no Distrito de Inhobim, no início da Rua Silva Andrade, no fundo da quadra poliesportiva (antigo campo de futebol).</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Luis Alberto Sellmann, coordenador regional da CERB, perfuração de Poço Artesiano na região da Rua do Vale no Bairro Novo, distrito de Inhobim.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o063-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o063-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Prefeito Municipal, e ao Senhor Secretário Municipal de Agricultura, o cascalhamento e patrolamento da estrada que liga o Povoado de Saquinho, região do Conjunto Penitenciário de Vitória da Conquista ao Povoado de São Domingos I, zona rural de nosso município.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/103/indica-o075-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/103/indica-o075-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Sr. Dr. Luis Alberto Sellmann, coordenador regional da CERB, perfuração de Poço Artesiano no povoado de Olho D’Água da Serra</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/107/indica-o078-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/107/indica-o078-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado reforma total da Praça principal com ampliação da área de estacionamento do povoado de Dantilância.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/108/indica-o079-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/108/indica-o079-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado reposição de lâmpadas e ampliação da iluminação pública das localidades de: Dantilândia, Matinha,  Corta Lote, Vereda do Progresso, São João da Vitória, Cercadinho, Baixa da Porteira.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/109/indica-o080-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/109/indica-o080-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado patrolamento  das estradas que dão acesso às localidades  de: Dantilândia, Poço Verde, Corta Lote, Vereda do Progresso, São João da Vitória, Cercadinho, Baixa da Porteira e Comunidades de Queimadas e Volta do Rio (regiãodo distrito de Inhobim).</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/110/indica-o081-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/110/indica-o081-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado operação tapa buracos na área de asfalto do povoado de Dantilândia.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/114/indica-o82-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/114/indica-o82-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura, proceder com patrolamento e cascalhamento na Rua das Malvinas e manutenção em todas Ruas do Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Márcia Viviane</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/123/indica-o88-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/123/indica-o88-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal,  a Sua Senhoria o Senhor Jose Antonio de Jesus Vieira,Secretário Municipal de Infraestrutura Urbana e a Sua Senhoria o Senhor Esmeraldino Correia, Sercretário de Serviços Públicos, roçagem , patrolamento e iluminação da rua A , Loteamento Alto das Araras, bairro Alto do Candeias (rua em frente estrada da Barra).</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o89-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o89-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e à senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a implantação de uma Biblioteca Municipal, no Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o90-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o90-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e à senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a construção de creche no Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/126/indica-o91-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/126/indica-o91-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, à senhora Luzia Lucia Vieira de Oliveira, Secretária Municipal de Meio Ambiente e ao senhor Paulo César de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, a construção de praça com parque infantil no distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/132/indica-o95-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/132/indica-o95-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a ampliação do sistema de abastecimento de água das localidades de Matinha e Corta Lote,</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o96-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o96-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal,  a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural e a Sua Senhoria Sra. Teresa Cristina Secretária de Cultura, Turismo, Esporte e Lazer, que seja providenciado a construção de uma quadra poliesportiva no povoado de Dantilândia.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o97-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o97-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a construção e reforma de  salão de eventos nas localidades de: Dantilândia e Matinha.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/142/indica-o105-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/142/indica-o105-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, efetuar a pavimentação asfáltica do Povoado de Barrocas, Distrito Sede/Vitoria da Conquista.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/150/indica-o112-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/150/indica-o112-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Ceres Almeida, Secretária Municipal de Saúde, a reforma do Posto de Saúde da Família do Povoado da Baixa do Arroz.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/151/indica-o113-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/151/indica-o113-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, a limpeza e roçagem do Cemitério do Povoado da Baixa do Arroz.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/155/indica-o116-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/155/indica-o116-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Prefeito Municipal, e a Sua Senhoria o Secretário de Infraestrutura Urbana, a reforma e manutenção da ponte da estrada do assentamento Santa Marta, zona rural de nosso município.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/156/indica-o117-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/156/indica-o117-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, a reforma da quadra poliesportiva do Povoado de São Joaquim, zona rural de nosso município.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/161/indica-o122-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/161/indica-o122-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Paulo César de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, encascalhar, patrolar e compactar a estrada que liga o Ponto do bode/Farinha Molhada até o pé da ladeira do Cavalo Morto, Distrito de Bate-pé.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/193/indica-o143-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/193/indica-o143-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal,  a Sua Senhoria o Senhor Jose Antonio de Jesus Vieira,Secretário Municipal de Agricultura e Desenvolvimento Rural e a Sua Senhoria o Senhor Ivan Cordeiro, Sercretário de Serviços Públicos,  a melhoria na estrada com colocação de cascalho e iluminação pública no povoado do baixão.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o148-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o148-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, a colocação de braços e lâmpadas nos postes do Povoado de Lagoa Formosa II.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o149-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o149-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, a limpeza e a roçagem do Cemitério Madalena do Povoado de Lagoa Formosa I.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Osmário Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o153-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o153-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, a execução do patrolamento das estradas que ligam os distritos de Lagoa de Melquíades, Baixa Seca, Lamarão, Cercadinho, Cortesia, Salitre e Campo Grande – Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o156-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o156-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a Sua Senhoria a Senhora Luzia Lúcia Vieira de Souza, secretária de Meio ambiente, proceder com revitalização da Principal Praça do Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o158-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o158-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e desenvolvimento Rural, proceder com estudo técnico de manilhamento no sistema de esgotamento Sanitário na rua da Liberdade, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o161-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o161-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e à senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a construção de creche no Distrito de Pradoso.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/212/indica-o162-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/212/indica-o162-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e à senhora Luzia Lucia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, a revitalização da Praça do distrito de Inhobim.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o166-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o166-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a limpeza da área do cemitério, bem como a construção da capelinha do mesmo no Povoado de Matinha.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a ampliação do sistema de abastecimento de água, bem como a construção de uma elevatória para a caixa d'água que fica localizada próximo ao cemitério (Matinha) das localidades de Matinha e Corta Lote, implantação de sistema de água na parte alta de Poço Verde,extensão de água para o cemitério de São João da Vitória, construção de base elvatória para caixas d'água de distribuição para Cercadinho, construção de rede de distribuição de água nas ruas que ainda não tem água encanada de Cercadinho, construção da rede de distribuição de água de Baixa da Porteira.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o168-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o168-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal de Meio Ambiente, que seja providenciado a construção de ajardinamento na praça principal do  Povoado de Matinha e Poço Verde.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/220/indica-o169-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/220/indica-o169-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, efetuar a pavimentação asfáltica na rua principal do Povoado de Caiçara, Distrito Sede/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o170-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o170-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer colocar uma cobertura metálica na quadra esportiva do Povoado de Itapirema, Distrito Sede/ Município de Vitoria da Conquista</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/222/indica-o171-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/222/indica-o171-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José Antônio de Jesus Vieira Secretário de Infraestrutura e Mobilidade Urbana, efetuar a pavimentação asfáltica da Rua das Malvinas no Povoado de São Sebastião, Distrito de José Gonçalves/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/223/indica-o172-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/223/indica-o172-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Ivan Cordeiro Secretário de Serviços Públicos, efetuar o patrolamento e cascalhar as ruas da Chácara Morumbi no Distrito Industrial/Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/228/indica-o177-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/228/indica-o177-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, a limpeza e marcação da área onde funciona o Cemitério União situado no Povoado de Saquinho, zona rural de nosso município.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/229/indica-o178-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/229/indica-o178-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada de acesso ao Distrito de Iguá.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/230/indica-o179-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/230/indica-o179-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência, Herzem Gusmão, Prefeito Municipal, a Sua Senhoria, Esmeraldino Correia, Secretário de Mobilidade Urbana, o asfaltamento da Rua Gerônimo Amaral, no distrito do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/236/indica-o183-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/236/indica-o183-2018.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e ao Secretário Municipal de Agricultura, Paulo César de Andrade Oliveira, roçagem das estradas da Limeira, Capinal e Barrocas.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/242/indica-o188-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/242/indica-o188-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural,  roçagem e capina no entorno do Posto de Saúde do povoado Laranjeiras.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/243/indica-o189-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/243/indica-o189-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Ceres Almeida, Secretária de Saúde, colocação de um médico no Posto de Saúde do povoado Laranjeiras.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/246/indica-o191-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/246/indica-o191-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Ceres Almeida, Secretária de Saúde, colocar em funcionamento a unidade de saúde do povoado de Corta Lote.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/248/indica-o192-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/248/indica-o192-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer, colocar alambrado no campo de futebol no Povoado do Simão/Município de Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o195-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o195-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer, proceder com a reforma (alambrado, entre outros) do campo de futebol do Povoado de José Gonçalves /Município de Vitoria da Conquista.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o232-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o232-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Selma Maria de Oliveira Silva Secretaria de Educação, solicitar reforma da Escola do Povoado de Lagoa de Arroz, Distrito Sede / Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/295/indica-o233-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/295/indica-o233-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhora Selma Oliveira, Secretaria de Educação, transformar as escolas Municipais Maria Leal (Capinal) e Eulálio Leite (Cabeceira do Jiboia) em escolas-creches.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indica-o234-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indica-o234-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhora Selma Oliveira, Secretaria de Educação, o retorno das obras de reforma e ampliação da Escola Municipal Eulálio Leite, no Povoado de Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/317/indica-o254-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/317/indica-o254-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, a construção de uma quadra poliesportiva no Distrito do Iguá.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o255-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o255-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer, a construção de uma quadra poliesportiva no Povoado da Estiva.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/319/indica-o256-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/319/indica-o256-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira,  Secretário de Agricultura, o cascalhamento e patrolamento da estrada de Dantilandia, Cedro, Sossego e Roça Nova.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/320/indica-o257-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/320/indica-o257-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira,  Secretário de Agricultura, o cascalhamento e patrolamento do Povoado de Égua, Rancho Alegre, Lagoa Formosa I e II, Lagoa do Juazeiro.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/321/indica-o258-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/321/indica-o258-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento cascalhamento das estradas dos povoados Algodão, Úrsula e Boqueirão.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/327/indica-o263-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/327/indica-o263-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a construção de um canal de escoamento de água das chuvas na região conhecida como recanto, no povoado de São João da Vitória</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/328/indica-o264-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/328/indica-o264-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural e a Sua Senhoria, o Sr. José Antonio de Jesus Vieira, Secretário de Infraestrutura Urbana, que seja providenciado a construção de sanitários públicos nos povoados de São João da Vitória e Cercadinho.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/329/indica-o265-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/329/indica-o265-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, que seja providenciado a construção de corre mão na ponte de acesso ao Posto Tabuleiro da Baiana no povoado de Vereda do Progresso.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/330/indica-o266-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/330/indica-o266-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, sua Senhoria a Professora Selma Maria de Oliveira Silva, Secretário de Educação, que seja providenciado a construção do muro da escola do povoado de Vereda do Progresso.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o278-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o278-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, Sua Senhoria a Sra. Luzia Lúcia Vieira de Oliveira, Secretária do Meio Ambiente,  que seja providenciado o que segue  no povoado de São João da Vitória: Urbanização de todo Povoado, poda das árvores no cemitério, pintura da capelinha do cemitério e plantação de mudas de árvores nas duas laterais da pista de acesso do povoado até a BA de acesso ao Municipio de Belo Campo-Ba.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/346/indica-o279-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/346/indica-o279-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, Sua Senhoria Senhora Teresa Cristina, Secretária de Cultura, Turismo, Esporte e Laser, que seja concluido a inluminação do campo de futebol do Povoado de São João da Vitória.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/347/indica-o280-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/347/indica-o280-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, Sua Senhoria Senhora Teresa Cristina, Secretária de Cultura, Turismo, Esporte e Laser, para que seja construida a cobertura das quadras de esportes de São João da Vitória e Cercadinho.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o281-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o281-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, Sua Senhoria Inan Cordeiro, Secretário de Serviços Públicos, para que seja implantada feira livre nas localidades de São João da Vitória e Cercadinho.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/356/indica-o289-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/356/indica-o289-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural,a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Serviços Públicos, proceder com a verificação no andamento do processo, referente ao Cemitério do Povoado do Choça, o qual se encontra no Ministério Público.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o290-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o290-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Serviços Públicos proceder com melhorias na iluminação pública no Povoado do Choça.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/358/indica-o291-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/358/indica-o291-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Esmeraldino Correia, Secretário de Mobilidade Urbana, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura proceder com pavimentação asfáltica nas principais ruas do Povoado do Choça.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/359/indica-o292-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/359/indica-o292-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a sua senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura e Desenvolvimento Rural, proceder com patrolamento e cascalhamento emergencial, em toda região do Povoado do Choça.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/360/indica-o293-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/360/indica-o293-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar todas as estradas da Região de José Gonçalves(Povoados de Lagoa de Francisco da Chagas, Serra Grande, Roseira, Fazenda Nova, Barreiro, Lagoa de Simplício, Catarina, Mãe Loteria, Quiçaça, Boqueirão, Ursa, Batalha, Ribeirão, Lagoa de Arroz) Vitoria da Conquista.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/362/indica-o295-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/362/indica-o295-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Tina Rocha Secretaria de Cultura, Esporte, Turismo e Lazer, proceder com a reforma (alambrado, iluminação entre outros) do campo de futebol do Povoado de Bate-pé, Distrito de Bate-pé /Município de Vitoria da Conquista.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/384/indica-o316-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/384/indica-o316-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Cultura, Turismo, Esporte e Lazer e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a reforma da quadra de esportes da Escola Municipal da Lagoa do Justino, zona rural de nosso município.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/386/indica-o318-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/386/indica-o318-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a construção do muro da Escola Municipal da Lagoa do Justino, zona rural de nosso município.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/388/indica-o319-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/388/indica-o319-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria a Senhora Ceres de Almeida Costa, Secretária de Saúde, urgência na  conclusão da contrução do Posto de Saúde do Povoado do Saguim.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/389/indica-o320-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/389/indica-o320-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Paulo César  de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural,  urgência no   patrolamento e cascalhamento da estrada do Povoado de Saguim.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/390/indica-o321-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/390/indica-o321-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, urgência na Iluminação dos Povoados de Saguim, Saguim II, Mocó, Malhada e Baixão</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/396/indica-o325-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/396/indica-o325-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o  Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, o patrolamento das estradas de Lagoa Grande, Riacho, Salitre, Cortesia, Campo Grande e Fazenda Lage.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/398/indica-o327-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/398/indica-o327-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira,  Secretário de Agricultura, o patrolamento e limpeza da área do campo de futebol do Distrito do Iguá.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/399/indica-o-25-2018-troca-do-telhado-escola-de-lago_0lxPHjj.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/399/indica-o-25-2018-troca-do-telhado-escola-de-lago_0lxPHjj.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a troca do telhado da Escola Municipal da Lagoa do Justino, zona rural de nosso município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/400/indica-o329-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/400/indica-o329-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da Rua Campos Meira, localizada no Distrito de Iguá.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/405/indica-o334-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/405/indica-o334-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Serviços Públicos, desapropriação de um terreno no Povoado Capinal para ampliação do cemitério da localidade.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/406/indica-o335-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/406/indica-o335-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhora Selma Oliveira, Secretaria de Educação, transformar a Escola Municipal Domingos de Oliveira (Limeira) em escola-creche.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Sidney Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/413/indica-o341-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/413/indica-o341-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Paulo César de Andrade, Secretário de agricultura e Desenvolvimento Rural, o patrolamento e cascalhamento da estrada que liga o povoado de Deus Dará à Baixa do Muquém, passando pelo povoado da Fazenda Doutor.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/414/indica-o342-2018_dFTiwX4.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/414/indica-o342-2018_dFTiwX4.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bruno Borges Epitácio, Gerente Regional da Coelba, proceder com a instalação de braços com Iluminação, no Povoado Fazenda Doutor.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/424/indica-o352-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/424/indica-o352-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Ceres Neide Almeida Costa,Secretária Municipal de Saúde,o retorno do atendimento médico da Equipe de Saúde da Família do Roseira no Povoado de Lagoa da Visão.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/426/indica-o353-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/426/indica-o353-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, para que seja providenciado a iluminação dos postes, nas comunidades de Queimadas e Volta do Rio (região do distrito de Inhobim).</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/427/indica-o354-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/427/indica-o354-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado a construção de mata burros  no percurso das estradas até a volta do rio, nas comunidades de Queimadas e Volta do Rio (região do distrito de Inhobim).</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/428/indica-o355-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/428/indica-o355-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural a Sua Senhoria a Professora Selma Maria de Oliveira Silva, Secretária de Educação do Municipio, para que seja providenciado a reforma geral da casa do professor que existe no anexo da escola municipal do povoado de  Cercadinho.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/429/indica-o356-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/429/indica-o356-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, para que seja providenciado a instalação do poço artesiano dos povoados de  Cercadinho e Baixa da Porteira.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/433/indica-o360-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/433/indica-o360-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de Educação, melhorias do transporte escolar em todo bairro Lagoa das Flores como: Loteamento Jaraguá, Mirassol, chácara Guarani, Sítio Alegria, Povoado do Choça a fim de transportar os alunos que residem nestes locais à Escola Marlene Flores.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/434/indica-o361-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/434/indica-o361-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a Ilustríssima Senhora Carla Mara Ataíde Souza, Gerente Regional dos Correios, a implantação de uma Agência Comunitária dos Correios no Distrito de José Gonçalves e  povoado de São Sebastião..</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/442/indica-o368-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/442/indica-o368-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade, Secretário de Agricultura e Desenvolvimento Rural, a realização do conserto do purificador da bomba de água do poço artesiano de Aninha,  Lagoa Maria Clemencia /Município de Vitoria da Conquista.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/448/indica-o371-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/448/indica-o371-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio, Secretário Municipal de Infraestrutura Urbana, a execução da pavimentação asfáltica da rua paralela a Av. Principal do povoado de Abelha, Zona Rural - Vitória da Conquista.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/449/indica-o372-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/449/indica-o372-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Serviços Públicos, a instalação de braços e lâmpadas nos postes das localidades de Larguinha e Lajedinho, Distrito de Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o373-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o373-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria Carla Ataíde, gerente regional dos Correios, convênio para implantação de agências dos Correios nos povoados de Capinal, Barrocas e Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o374-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o374-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, e a Sua Senhoria o Senhor Bruno Borges, Gestor da Unidade de Atendimento da Coelba, o corte ou poda de árvores e galhos que estão obstruindo a rede de energia nas localidades de Larguinha e Lajedinho, Distrito de Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/454/indica-o377-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/454/indica-o377-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito de Vitória da Conquista, e ao senhor Paulo César de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, recuperação da estrada que liga os Povoados de Laranjeiras a Cachoeira das Araras.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/464/indica-o384-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/464/indica-o384-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada de acesso ao Povoado de Barrocas.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/465/indica-o385-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/465/indica-o385-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira,  Secretário de Agricultura, um mutirão de limpeza e roçagem na “Ladeira dos Quatis” até o “Baixão dos Vianas”, próximo aos “12”, no Distrito do Iguá.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/476/indica-o394-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/476/indica-o394-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Paulo César de Andrade, Secretário de agricultura e Desenvolvimento Rural, proceder com desobstrução da Vala de escoamento destinada as águas das chuvas na estrada do povoado de Rancho Alegre.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/482/indica-o399-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/482/indica-o399-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o  Senhora Ceres, Secretária Municipal de Saúde, a reforma do posto de saúde da comunidade Santa Helena, distrito do Pradoso.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/483/indica-o400-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/483/indica-o400-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o  Senhor Paulo César de Andrade Oliveira, Secretário Municipal de Agricultura e Desenvolvimento Rural, a construção de um poço artesiano na Comunidade Santa Helena, distrito do Pradoso.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/484/indica-o401-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/484/indica-o401-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhora Ceres Almeida, Secretária de Saúde, a criação de mais uma equipe de saúde no Distrito de Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/485/indica-o402-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/485/indica-o402-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhora Ceres Almeida, Secretária de Saúde, a designação de agentes de saúde para as localidades de Rancho Alegre, Cachoeira dos Porcos, Limoeiro, Jeribá e Fazenda Santa Marta/Goiabeira</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/486/indica-o403-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/486/indica-o403-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, Sua Senhoria a Sra. Luzia Lúcia Vieira de Oliveira, que seja providenciado poda de árvores da rua do cemitério do povoado de Matinha.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/487/indica-o404-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/487/indica-o404-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Bruno Borges, Gestor da Unidade de Atendimento da Coelba, a substituição de 30 postes de madeira por postes de cimento nas localidades de Larguinha e Lajedinho, Distrito de Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/488/indica-o405-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/488/indica-o405-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário Municipal de Infraestrutura Urbana, que seja executado  operação  de pavimentação asfaltica no arraial bem como cascalhamento e patrolamento das ruas do Povoado da Estiva.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/519/indica-o432-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/519/indica-o432-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, a retirada de um cabo de telefonia da via, no Povoado da Estiva, zona rural de nosso município.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/529/indica-o438-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/529/indica-o438-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e ao senhor Paulo César de Andrade, Secretário Municipal de Agricultura e Desenvolvimento rural, pavimentação das ruas do Bairro Novo, distrito de Inhobim.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/530/indica-o439-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/530/indica-o439-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e ao senhor Marcos Ferreira, Secretário Municipal de Governo, a implantação de uma agência dos Correios no Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/540/indica-o443-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/540/indica-o443-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento das seguintes estradas: Lagoa de João Moraes, Ponto do Bode, Ponto do Abílio, na região de Bate Pé.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/543/indica-o446-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/543/indica-o446-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca de lâmpadas no Povoado São Joaquim, Distrito de Bate-pé / Vitoria da Conquista.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/544/indica-o447-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/544/indica-o447-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca de lâmpadas no Povoado Gameleira, Distrito de Bate-pé / Vitoria da Conquista.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/546/indica-o449-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/546/indica-o449-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Paulo César  de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural,  urgência no   patrolamento e cascalhamento da estrada do Povoado de Cercadinho.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/558/indica-o458-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/558/indica-o458-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor_x000D_
 Paulo César de Andrade Oliveira, proceder com Mutirão de limpeza geral, na sede do Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/559/indica-o459-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/559/indica-o459-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Serviços Públicos proceder com melhorias na iluminação pública na sede do Distrito de José Gonçalves, com reposição de lâmpadas.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/570/indica-o469-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/570/indica-o469-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, a reposição de lâmpadas no Povado de São Domingos I, zona rural de nosso município.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/571/indica-o470-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/571/indica-o470-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Saúde, a efetuar a transferência da Unidade Básica de Saúde do Povoado de São Domingos I, zona rural de nosso município para o prédio onde funcionava a escola local, tendo em vista que o tal imóvel possui espaço mais amplo e com estrutura mais adequada ao atendimento das demandas de saúde da localidade em referência.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>Herminio Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/576/indica-o473-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/576/indica-o473-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal  e a Sua Senhoria o Senhor José Antônio, secretário de Mobilidade Urbana, a realização de patrolamento para o Distrito de Pradoso, neste Município.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/584/indica-o478-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/584/indica-o478-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhor Ivan Cordeiro Secretário de Serviços Públicos e Trasporte, realizar a revisão e troca de lâmpadas no Povoado Mamão, Distrito de Bate-pé / Vitoria da Conquista.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/585/indica-o479-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/585/indica-o479-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor Paulo César de Andrade Oliveira Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar a estrada do Povoado Francisco da Chagas, Distrito de José Gonçalves/Vitoria da Conquista.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>Danillo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/588/indica-o482-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/588/indica-o482-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria, o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, venho por meio deste solicitar o patrolamento no Povoado de Bate Pé, na estrada de Rancho Alegre, partindo do ponto do bode até a divisa do rio do posto do Abílio e Farinha Molhada.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/610/indica-o502-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/610/indica-o502-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento da estrada que liga o povoado de Boa Sorte a Roseira, bem como revisão da iluminação, tendo em vista que cerca de 20 (vinte) postes, as lâmpadas estão acesas 24 horas por dia.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/614/indica-o505-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/614/indica-o505-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, proceder com uma “Operação Tapa Buracos,”no Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/615/indica-o506-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/615/indica-o506-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a Sua Senhoria a Senhora Luzia Lúcia Vieira de Souza, secretária de Meio ambiente, proceder com revitalização na principal Praça do Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/616/indica-o507-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/616/indica-o507-2018.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Ceres Neide Almeida Costa, Secretária de Saúde, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura, proceder com uma manutenção geral, no posto de saúde do Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/617/indica-o508-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/617/indica-o508-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura, proceder com  redutores de velocidade(quebra-molas),em todas as Ruas do Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/619/indica-o509-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/619/indica-o509-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, a reposição de lâmpadas no Caminho São Bernardo, zona rural de nosso município.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/624/indicacao514_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/624/indicacao514_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e ao senhor Ivan Cordeiro, Secretário Municipal de Serviços Públicos, implantação de refletores para quadra poliesportiva do Distrito de Inhobim.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>Valdemir Dias</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/629/indica-o519-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/629/indica-o519-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a reposição de lâmpadas do Corredor dos Teixeiras, Capinal.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Fernando Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/630/indica-o520-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/630/indica-o520-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a realização dos serviços de patrolamento e cascalhamento da via de acesso ao Povoado Cavalo Morto, Distrito de Iguá.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/644/indica-o529-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/644/indica-o529-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Andrade, secretário de Agricultura, roçagem nas estradas da Goiabeira (Assentamento Santa Marta).</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/645/indica-o530-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/645/indica-o530-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, secretário de Mobilidade Urbana, o retorno do transporte coletivo que atende a Fazenda Santa Marta (Assentamento Amaralina).</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/649/indica-o534-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/649/indica-o534-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, Sua Senhoria Sr. Paulo Cesar de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural e a Sua Senhoria  Senhora Luzia Lúcia Vieira de Oliveira, Secretária Municipal do Meio Ambiente, que seja feita, com a maxima urgência, a poda de árvores na rede elétrica da Praça do distrito de Inhobim e instalação de bancos na mesma Praça.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/650/indica-o535-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/650/indica-o535-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, Sua Senhoria Sr. Paulo Cesar de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural e a Sua Senhoria  Sr. Ivan Cordeiro, Secretário de Serviços Públicos, que seja emprestado um caminhão à Secretaria do Meio Ambiente, para que a mesma possa realizar poda de árvores na rede elétrica da Praça do distrito de Inhobim.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/663/indica-o-realiza-o-de-servi-os-de-patrolamento-p_dIzlLzk.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/663/indica-o-realiza-o-de-servi-os-de-patrolamento-p_dIzlLzk.odt</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a realização dos serviços de patrolamento e cascalhamento da estrada de acesso ao Povoado Baixa do Arroz.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/665/indica-o547-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/665/indica-o547-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura, proceder com manutenção, aterro e drenagem no Campo de Futebol, do Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/666/indica-o548-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/666/indica-o548-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal,a Ilustríssima Senhora Kelly Galvão, Gerente Regional da Embasa, proceder com manutenção urgente, no sistema de esgotamento sanitário, no Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/667/indica-o549-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/667/indica-o549-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de agricultura e desenvolvimento rural, proceder com manilhamento, no sistema de esgotamento sanitário, na Rua do Cruzeiro, ligando a Travessa Bela Vista no Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/680/indicacao557_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/680/indicacao557_2018.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/681/indicacao558_2018_MHn44D9.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/681/indicacao558_2018_MHn44D9.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e à senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, implantação de uma Horta Comunitária na Escola Euripedes Peri Rosa, distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/696/indica-o570-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/696/indica-o570-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Paulo César de Andrade, Secretário de agricultura e Desenvolvimento Rural, o patrolamento e cascalhamento da estrada que liga o povoado de Pedra Branca ao povoado de Francisco das Chagas.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/701/indica-o572-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/701/indica-o572-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor, Ivan Cordeiro,  secretaria de  Mobilidade Urbana, a  regularização do transporte coletivo do assentamento Amaralina povoado da santa Marta.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/703/indica-o573-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/703/indica-o573-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, a reposição de lâmpadas do Povoado de Mamão, zona rural de nosso município.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/704/indica-o574-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/704/indica-o574-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada de acesso ao Povoado de Mamão.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/705/indica-o575-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/705/indica-o575-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, a reposição de lâmpadas na área da “Favelinha” no Povado de São Domingos II, zona rural de nosso município.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/707/indica-o577-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/707/indica-o577-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, o aumento da frota de ônibus que fazem a linha para o Pradoso.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/708/indica-o578-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/708/indica-o578-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Esmeraldino Correia, Secretário Municipal de Mobilidade Urbana, o patrolamento e encascalhamento das ruas do Distrito do Pradoso, especialmente dos corredores de ônibus.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/710/indica-o580-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/710/indica-o580-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Secretário de Agricultura e Desenvolvimento Rural, proceder com manutenção e alargamento na Fazenda Paixão, dando acesso ao entrocamento do Peri- Peri, sentido Cabeceira.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/717/indica-o585-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/717/indica-o585-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Paulo César de Andrade, recuperar alguns trechos das estradas dos povoados, Batalha, Ribeirão, Lagoa de Arroz, Caldeirão de Leôncio,  Lagoa de Francisco da Chagas, Duas Passagens Distrito de José Gonçalves/ Vitória da Conquista.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/718/indica-o586-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/718/indica-o586-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Paulo César de Andrade, efetuar o patrolamento e cascalhar as estradas dos povoados de Barreiro, Lagoa de Siplicio, Tamanduá, Fazenda Nova, Serra Grande, José Gonçalves á Povoado de Roseira, (Catarina, Boqueirão, Boa Sorte, Urça, Mãe Loteria, Quiçaçá), Distrito de José Gonçalves/ Vitória da Conquista.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao605_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao605_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor,  José  William, secretária de Agricultura e desenvolvimento Rural, em caráter de extrema urgência, o aterramento de três cisternas localizadas no Assentamento Tigre na Zona Rural as quais encontram-se totalmente abertas e abandonadas há mais de 4 anos sem tampa de proteção, as cisternas vêm causando pavor para os moradores dessa localidade com a perda de animais, bem como ocasionando perigo em especial para as crianças.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao606_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao606_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor, José William, secretária de Agricultura e desenvolvimento Rural, em caráter de extrema urgência, a limpeza de duas aguadas  localizadas no Assentamento Tigre na Zona Rural, as quais encontram-se totalmente sujas e soterradas devido a falta de chuvas e de manutenção por parte do poder público.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao615_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao615_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada de acesso ao Povoado de Oiteiro, na região de Lagoa de Clemência.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/757/indicacao616_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/757/indicacao616_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da parte alta do Povoado de São Joaquim, próximo ao Bate-Pé.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao616_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao616_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura, o aprimoramento da coleta de lixo do Povoado de São Joaquim, zona rural de nosso município.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao618_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao618_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a disponibilização imediata de uma profissional merendeira na unidade escolar de São Domingos 1– Zona Rural, Vitória da Conquista.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao620_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao620_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, a reposição de lâmpadas na Praça Joaquim Grosso (Próximo ao Campo), no povoado do Simão, Vitória da Conquista.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao639_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao639_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José William de Oliveira Nunes Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar a estrada do Povoado Braga ao Povoado de Olho da Serra, Distrito de Bate-pé /Vitoria da Conquista.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao640_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao640_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José William de Oliveira Nunes Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar a estrada do Povoado de Mamão, Distrito de Bate-pé /Vitoria da Conquista.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao641_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao641_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Saúde, a designação de médico para atender a população do Povoado do Oiteiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao642_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao642_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria a Secretária de Saúde, a reforma do Posto de Saúde no Povoado de Oiteiro, região de Lagoa de Clemência, zona rural de nosso município.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao644_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao644_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Diretor Regional dos Correios na Bahia, a ampliação do serviço de entrega de correspondências dos Correios na cidade de Vitória da Conquista, com a abertura de uma agência no Povoado do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao658_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao658_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor, Paulo César de Andrade, secretaria de Serviços Públicos, Capina e Limpeza da Escola Zica Pedral, Cheche Zilda Arnês e da Unidade de Saúde do bairro Bruno Bacelar.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao659_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao659_2018.pdf</t>
   </si>
   <si>
     <t>• Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor, Ivan Cordeiro,  secretaria de  Mobilidade Urbana, a  reativação da linha de ônibus coletivo para  o povoado da goiabeira localizado no Assentamento Santa Marta. _x000D_
     •</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao669_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao669_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a sua senhoria o Senhor José William de Oliveira Nunes, secretário de Agricultura e Desenvolvimento Rural, proceder com patrolamento e cascalhamento na estrada que liga o Distrito de José Gonçalves ao Povoado da Roseira.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao670_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao670_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hezem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, proceder com torre de iluminação no campo de futebol do Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao690_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao690_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, estender o trajeto da coleta de lixo, passando pela Rua do Mercado Alves, no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/849/indicacao691_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/849/indicacao691_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, proceder com reposição de lâmpadas no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/856/indicacao695_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/856/indicacao695_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura, o aprimoramento da coleta de lixo do Povoado de Lagoa do Boi, próximo ao Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/857/indicacao696_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/857/indicacao696_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Senhoria, o Diretor da Embasa, o Senhor Joselito Pires de Lima, que implemente a extensão de rede do Povoado de Lagoa do Boi, zona rural de nosso município.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/858/indicacao697_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/858/indicacao697_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Saúde, a designação de médico para atender a população do Povoado do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/874/indicacao712_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/874/indicacao712_2018.pdf</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/876/indicacao714_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/876/indicacao714_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o  Senhor, José William, secretaria de Agricultura e Desenvolvimento rural  a construção de uma estrada de acesso até o açude dos quilombolas distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/882/indicacao720_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/882/indicacao720_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Ceres Almeida, Secretária Municipal de Saúde, a reforma do Posto de Saúde da Família do Povoado de Vereda do Progresso, Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/897/indicacao734_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/897/indicacao734_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes,  Secretário de Agricultura, roçagem e patrolamento na estrada que dá acesso a Fazenda Esperança, no Ponto da Pamonha, região do Capinal).</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/898/indicacao735_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/898/indicacao735_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Joselito Pires,  Gerente Regional da Embasa,, a extensão de rede de água da Embasa para cinco lotes da Fazenda Santa Marta que ainda não foram atendidos com a execução desse serviço.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/899/indicacao736_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/899/indicacao736_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Andrade, Secretário de Serviços Públicos, a reposição de lâmpadas na Fazenda Esperança (Ponto da Pamonha), região do Capinal.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao737_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao737_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes,  Secretário de Agricultura, a abertura e patrolamento do ramal de estrada que dá acesso a cinco lotes na Fazenda Santa Marta, entre eles, o lote dos familiares do Sr. Daú, para extensão da rede de água da Embasa.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/912/indicacao745_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/912/indicacao745_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura, o encascalhamento na estrada Santa Marta/Goiabeira (Assentamento Amaralina).</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/917/indicacao748_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/917/indicacao748_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana; o patrolamento e encascalhamento da Rua George Francisco da Silva, Pradoso, Zona Rural – desta cidade.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/921/indicacao752_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/921/indicacao752_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria a  Senhora, Tereza Cristina Negreiros, secretaria de cultura turismo esporte e Laser a construção de uma quadra poliesportiva no, povoado de  boqueirão distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/923/indicacao753_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/923/indicacao753_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Ceres Almeida, Secretária Municipal de Saúde, a reforma do Posto de Saúde da Família do Povoado de Abelhas, Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/924/indicacao754_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/924/indicacao754_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a reforma da Escola Municipal Manoel Martins Ferreira no povoado de Abelhas – Zona Rural/ Município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/933/indicacao762_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/933/indicacao762_2018.pdf</t>
   </si>
   <si>
     <t>ndico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada de Muritiba, próximo ao Oiteiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/968/indicacao_791_cascalhamento_caicara.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/968/indicacao_791_cascalhamento_caicara.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento das estradas da região da Caiçara, Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/969/indicacao_792_quadra_roseira.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/969/indicacao_792_quadra_roseira.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a Sua Senhoria o Senhor José William Nunes, Secretário de agricultura, a Sua Senhoria a Senhora Tereza Cristina Negreiros T. da Rocha, Secretária de Esporte, Cultura, Turismo e Lazer, a construção de uma quadra poliesportiva, no Povoado de Roseira, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/970/indicacao_793_auxiliar_saude_noturno_jose_goncalves.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/970/indicacao_793_auxiliar_saude_noturno_jose_goncalves.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria a Senhora Ceres Neide Almeida Costa, Secretária de Saúde, a Sua Senhoria o Senhor José William Nunes, secretário de Agricultura, reforma e ampliação, do posto de saúde, e um auxiliar da área de saúde para atender emergência no período noturno, no Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_794_banheiros_colegio_moies_meira.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_794_banheiros_colegio_moies_meira.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de Educação, a Sua Senhoria o Senhor Ivan Cordeiro, secretário de Mobilidade Urbana, proceder com a construção de dois banheiros, no Colégio Municipal Moisés Meira, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_799_rodovia_estadual_limeira.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_799_rodovia_estadual_limeira.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Rui Costa, governador da Bahia, e a Sua Excelência o Senhor Marcos Cavalcanti, secretário de Infraestrutura, transformar em rodovia estadual a estrada vicinal que liga o Povoado da Limeira ao Povoado de Pau de Copas (extensão da BA-639).</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/980/indicacao_803_av_principal_abelhas.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/980/indicacao_803_av_principal_abelhas.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura, proceder com manutenção e  operação tapa buracos, na Av. Principal, Povoado de Abelhas.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_804_creche_dantilandia.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_804_creche_dantilandia.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e à senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, construção de creche no povoado de Dantelândia.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_811_patrolamento_inhobim.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_811_patrolamento_inhobim.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor José Willian, Secretário Municipal de Agricultura e Desenvolvimento Rural, patrolamento do povoado do Lamarão até Abelhas, distrito de Inhobim, zona rural de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1012/indicacao_833_posto_povoado_sossego.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1012/indicacao_833_posto_povoado_sossego.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria a Secretária de Saúde, a construção de um Posto de Saúde no Povoado do Sossego, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1013/indicacao_834_patrolamento_barrocas.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1013/indicacao_834_patrolamento_barrocas.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada do Povoado de Barrocas, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1048/indicacao_867_medico_rancho_alegre.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1048/indicacao_867_medico_rancho_alegre.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Saúde, a designação de médico para atender a população do Povoado de Rancho Alegre, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1054/indicacao_872_refora_posto_tres_lagoas.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1054/indicacao_872_refora_posto_tres_lagoas.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Ceres Almeida, Secretária Municipal de Saúde, a reforma do Posto de Saúde da Família do Povoado de Três Lagoas, Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1055/indicacao_873const._pca_abelhas.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1055/indicacao_873const._pca_abelhas.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio, Secretário Municipal de Infraestrututra Urbana, a construção de Praça Pública com iluminação e área de lazer no povoado de Abelha – Zona Rural/ Vitória da Conquista.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1056/indicacao_874_reforma_posto_salitres.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1056/indicacao_874_reforma_posto_salitres.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Ceres Almeida, Secretária Municipal de Saúde, a reforma do Posto de Saúde da Família do Povoado de Salitres, Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1082/indicacao8892018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1082/indicacao8892018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário  de Agricultura e Desenvolvimento Rural, que seja providenciado com a maxima urgência o patrolamento das estradas que dá acesso a comunidade do Barreiro do Rio Pardo, pois a Médica que presta atendimento não está tendo condições de passar com veículo, e a estrada do lixão de Inhobim sentido Salina, a Coelba não tem como entrar para fazer manutenção da rede elétrica pela mesma razão.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1083/indicacao890_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1083/indicacao890_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Rui Costa, Governador da Bahia, providências junto a ANATEL, visando a ampliação da cobertura de internet na área rural nos distritos de José Gonçalves, Pradoso, Veredinha, Bate-pé, Iguá, Dantelândia e Inhobim, município de Vitória da Conquista/BA.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao895_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao895_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio, Secretário Municipal de Infraestrututra Urbana, a construção de um Espaço de Eventos povoado de Lagoa de Melquíades – Zona Rural/ Vitória da Conquista.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1090/indicacao896_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1090/indicacao896_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Ceres Almeida, Secretária Municipal de Saúde, a reforma do Posto de Saúde da Família do Povoado de Queimadas, Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1093/indicacao898_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1093/indicacao898_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Serviços Públicos, um mutirão de limpeza da Escola Nestor Fonseca, no Povoado de Barrocas, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1094/indicacao899_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1094/indicacao899_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Serviços Públicos, a limpeza da área da barragem do Povoado de Olhos D’água, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1095/indicacao900_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1095/indicacao900_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada do Povoado de Olhos D’água, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/indicacao903_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/indicacao903_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Paulo Cesar Andrade, Secretário Municipal de Serviços Públicos, implantação de sanitários públicos na Praça da Igreja do povoado de Pradoso.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1125/indicacao918_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1125/indicacao918_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bruno Borges Epitácio, Gerente Regional da Coelba, proceder com a instalação de 06 Postes com Iluminação na Rua Silvino Novais, Povoado Simão.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1126/indicacao919_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1126/indicacao919_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o patrolamento da Rua Silvino Novais, povoado Simão.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1127/indicacao920_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1127/indicacao920_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o patrolamento da ladeira da Baixa do Simão, povoado Simão.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1136/indicacao929_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1136/indicacao929_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário  de Agricultura e Desenvolvimento Rural, que seja providenciado com a maxima urgência a construção de rede de água para a região de Juazeiro.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1147/indicacao940_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1147/indicacao940_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César Oliveira, secretário de Serviços Públicos, a instalação de 08 (oito) braços para iluminação pública, estrada do cemitério no Bairro Lagoa das Flores até a entrada do Povoado de Caiçara.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao943_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao943_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Serviços Públicos, proceder com manutenção das forças da Escola Francisco Antônio Vasconcelos, no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1155/indicacao947_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1155/indicacao947_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria a Secretária de Saúde, a reforma do Posto de Saúde do Povoado de Olhos D’água, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1165/indicacao955_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1165/indicacao955_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria  Senhora Ceres de Almeida Costa, Secretária de Saúde, Urgência na Convocação para Agentes de Saúde que atenda os Pvoados do Maçal, Esperança, Limoeiro e Geribá</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao965_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao965_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Agricultura e Desenvolvimento Rural, Sr. José William Nunes urgência na pavimentação da estrada que dá acesso ao Povoado do Iguá.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1181/indicacao966_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1181/indicacao966_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Ceres Almeida, Secretária Municipal de Saúde, a construção, implantação e funcionamento de um Posto de Saúde da Família no Povoado de Beira do Rio, Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao967_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao967_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Ceres Almeida, Secretária Municipal de Saúde, a construção, implantação e funcionamento de um Posto de Saúde da Família no Povoado de Baixão, Zona Rural/Vitória da Conquista.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao976_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao976_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, de Cultura, Turismo, Esporte e Lazer, ajuda para realização do tradicional São João dos Distritos: Dantêlandia, Bate-Pé, José Gonçalves, Iguá e Inhobim.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>David Salomão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1199/indicacao983_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1199/indicacao983_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Herzem Gusmão, Prefeito, e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana de Vitória da Conquista, a Necessidade de Viabilizar o Patrolamento da estrada que vai para o Povoado de Batalha, sentido Pedra Branca, Vitória da Conquista.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1203/indicacao987_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1203/indicacao987_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, reforma do espaço para realização da tradicional São João de Bate-Pé (fotos em anexo).</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1207/indicacao991_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1207/indicacao991_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Secretaria de Saúde, a efetuar melhorias no atendimento do Povoado de Rancho Alegre, tendo em vista reclamações da população local pela falta de visitas dos agentes de saúde aos domicílios.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1208/indicacao992_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1208/indicacao992_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Gerente da Companhia de Eletricidade do Estado da Bahia - COELBA, Sr. Bruno Borges, uma inspeção na rede elétrica no Povoado de Cachoeira dos Porcos, zona rural de nosso município, em virtude das constantes quedas registradas.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao995_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao995_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e ao senhor Paulo Cesar de Andrade, Secretário Municipal de Serviços Públicos, implantação de novas lâmpadas na Rua da Jaqueira, povoado de Estiva.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1219/indicacao998_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1219/indicacao998_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Major Wellington Cirilo Costa, urgência em um posto policial no Povoado do Pradoso.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1220/indicacao999_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1220/indicacao999_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor José William secretaria de Agricultura e Desenvolvimento Rural o patrolamento e cascalhamento da estrada de Pé de galinha até Campo Formoso região do Iguá.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1226/indicacao1004_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1226/indicacao1004_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, colocação de contêiner em frente a Escola Municipal União, próximo ao PSF do Capinal.(foto em anexo).</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao1007_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao1007_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o reparo do “mata-burro” do Povoado de Olhos D’água, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1231/indicacao1008_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1231/indicacao1008_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura, a limpeza da área do cemitério  situado no Povoado de Juazeiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao1009_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao1009_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário  de Agricultura e Desenvolvimento Rural e a Sua Senhoria a Professora Selma Maria de Oliveira Silva, Secretária de Educação, que seja providenciado com a maxima urgência a construção de uma Creche no Quilombo de Laranjeiras.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1243/indicacao1018_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1243/indicacao1018_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria e o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, reposição de lâmpadas no Povoado da Vereda.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao1020_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao1020_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada do Povoado de Juazeiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao1021_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao1021_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ubaldino Figueiredo, Coordenador Geral da Defesa Civil em Vitória da Conquista, a distribuição de água através de carro-pipa no Povoado de Cachoeira dos Porcos, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao1022_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao1022_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ubaldino Figueiredo, Coordenador Geral da Defesa Civil em Vitória da Conquista, a distribuição de água através de carro-pipa no Povoado de Rancho Alegre, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1251/indicacao1024_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1251/indicacao1024_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Rui Costa, Governador da Bahia e ao Senhor Josias Gomes, Deputado Federal, abertura de Poços artesianos nos povoados de Lagoa da Roupa, Manga Velha e a fazenda Lagoinha, distrito de José Gonçalves.(abaixo-assinado em anexo).</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1265/indicacao1030_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1265/indicacao1030_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, e o Sr. Ivan Cordeiro, Secretário de Serviços Públicos, que seja providenciado a reposição de lâmpadas em todo o distrito de Inhobim.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao1036_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao1036_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a construção de uma sala para professores na Escola Municipal John Kennedy do Povoado de Poço Verde - Zona Rural de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/indicacao1037_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/indicacao1037_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a cobertura da àrea de lazer e da área de refeição da Escola Municipal John Kennedy do Povoado de Poço Verde - Zona Rural de  Vitória da Conquista.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1284/indicacao1046_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1284/indicacao1046_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, em reforço a indicação Nº_x000D_
 160/2017, proceder com patrolamento e cascalhamento do Periperi até o Povoado do Caiçara e manutenção em todas as ruas.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao1049_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao1049_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, a Sua Senhoria a Senhora _x000D_
 Selma Maria de Oliveira Silva, Secretária de Educação, em reforço a indicação Nº 1124/2017, reforma da Escola Municipal Leopoldo Miguez, do Povoado de Itaipu.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao1051_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao1051_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ubaldino Figueiredo, Coordenador Geral da Defesa Civil em Vitória da Conquista, a distribuição de água através de carro-pipa no Povoado de São Domingos, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao1052_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao1052_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ubaldino Figueiredo, Coordenador Geral da Defesa Civil em Vitória da Conquista, a distribuição de água através de carro-pipa no Povoado de Juazeiro, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao1057_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao1057_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana; o patrolamento e encascalhamento da Estrada de Volta Grande, São Domingos, Zona Rural – desta cidade.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1313/indicacao1068_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1313/indicacao1068_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, fornecimento de merenda escolar para escola municipal Francisco Antônio Vasconcelos, no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao1069_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao1069_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, ampliação com construção de mais 02 salas de aula para escola municipal Francisco Antônio Vasconcelos, no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1315/indicacao1070_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1315/indicacao1070_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal,  a sua Senhoria a Senhora Ceres Almeida, Secretária de Saúde e ao Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, reparo no telhado, ligação de água da Embasa, bem como limpeza ao redor do Posto de Saúde do Povoado da Cabeceira, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao1071_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao1071_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, perfuração de “Poço Artesiano”,no Povoado de Abelhas.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao1072_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao1072_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, em reforço a indicação Nº309/2017, a extrema necessidade da construção de um reservatório de 100.000 litros, para abastecimento de água no povoado de Abelhas.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1327/indicacao1082_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1327/indicacao1082_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, ao Secretário de Mobilidade Urbana, o Senhor Ivan Cordeiro, uma ação “tapa-buraco” nas ruas do Povoado do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao1084_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao1084_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Paulo César Oliveira, Secretário Municipal de Serviços Públicos, a limpeza e revitalização da Praça do Povoado do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao1085_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao1085_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, secretário de Serviços Públicos, a disponibilidade de garis para fazer a coleta de lixo nos onze distritos que compõem o município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao1086_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao1086_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, secretário de Serviços Públicos, reposição de lâmpadas nos Povoados Gameleira e Mamão/Distrito do Pradoso.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1350/patrolamento_-_estradas_de_serrra_grande.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1350/patrolamento_-_estradas_de_serrra_grande.doc</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, patrolamento das estradas do Povoado de Serra Grande, Distrito de José Gonçalves</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1356/indicacao_1107_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1356/indicacao_1107_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José William Nunes  Secretário de Agricultura e Desenvolvimento Rural,  urgência na patrolamento e cascalhamento da estrada para o Povoado da Estiva.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao1110_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao1110_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Rui Costa, Governador da Bahia e ao Senhor Josias Gomes, Deputado Federal, abertura de um Poço artesiano no povoado de Serra Grande, distrito de José Gonçalves, Vitória da Conquista.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1361/indicacao1111_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1361/indicacao1111_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, limpeza e manutenção do muro do cemitério do Povoado de Serra Grande, Distrito  de José Gonçalves.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1384/patrolamento_e_cascalhamento_da_estrada_do_capi_kLNmbhg.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1384/patrolamento_e_cascalhamento_da_estrada_do_capi_kLNmbhg.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William secretaria de Agricultura e Desenvolvimento Rural o patrolamento e cascalhamento da estrada do capinal  até o povoado do Periquito.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao1132_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao1132_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, a Reabertura da Rua Silvino Novais, povoado Simão.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1391/indicacao1136_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1391/indicacao1136_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, a sua senhoria o senhor José William Nunes, secretário de Agricultura e Desenvolvimento Rural, proceder com reposição e manutenção de lâmpadas no Povoado de Abelhas.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1397/indicacao1141_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1397/indicacao1141_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Ceres Almeida, Secretária de Saúde, colocação de um médico no Posto de Saúde do Distrito Dantelândia (três meses sem médico).</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/merendeira_-_escola_lagoa_de_francisco_das_chagas_.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/merendeira_-_escola_lagoa_de_francisco_das_chagas_.doc</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a colocação de uma merendeira escolar para atender às demandas da Escola Municipal Beatriz Hoffman, Povoado Lagoa Francisco das Chagas, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao1147_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao1147_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada do Povoado de Lagoa Formosa, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao1148_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao1148_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ubaldino Figueiredo, Coordenador Geral da Defesa Civil em Vitória da Conquista, a distribuição de água através de carro-pipa para Povoado de Lagoa Formosa, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1405/indicacao1149_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1405/indicacao1149_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria a Secretária de Saúde, a construção de um Posto de Saúde no Povoado de Lagoa Formosa, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao1152_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao1152_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, a reposição de lâmpadas do Povoado do Iguá, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1427/indicacao1157_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1427/indicacao1157_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Serviços Públicos, proceder com a instalação de Braços Iluminados, no Povoado Fazenda Doutor.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacao1162_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacao1162_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário Municipal de Saúde, a aquisição de uma geladeira para o Posto de Saúde da Família do Povoado do Pradoso.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1435/indicacao1164_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1435/indicacao1164_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Maurício Teles Barbosa, Secretário de Segurança Pública do Estado da Bahia, e ao Major PM Wellington Cirilo Costa, comandante da 92ª CIPM, a reforma do Posto Policial do Povoado do Pradoso.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1440/indicacao1169_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1440/indicacao1169_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria o Senhor José Antônio de Jesus Vieira, Secretário de Infraestrutura Urbana, a implantação da rede elétrica na Comunidade de Pau Alto – Distrito de Inhobim, Zona Rural, Vitória da Conquista.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1462/indicacao1181_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1462/indicacao1181_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Bruno Borges Epitácio, Gerente Regional da COELBA, a substituição do transformador existente no Povoado de Laranjeiras – Distrito do Pradoso.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1466/indicacao1184_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1466/indicacao1184_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Serviços Públicos, a sua senhoria o senhor José William Nunes, secretário de Agricultura e Desenvolvimento Rural, proceder com reposição de cinco lâmpadas nos refletores da quadra, na sede do Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1467/patrolamento_e_cascalhamento_povoado_de_sao_dom_MqOmVBV.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1467/patrolamento_e_cascalhamento_povoado_de_sao_dom_MqOmVBV.odt</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a sua senhoria o Senhor José William de Oliveira Nunes, secretário de Agricultura e Desenvolvimento Rural, proceder com patrolamento e cascalhamento na estrada principal do Povoado de São Domingos, Distrito de São Sebastião.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1470/indicacao1187_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1470/indicacao1187_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, à senhora Luzia Lucia Vieira de Oliveira, Secretária Municipal de Meio Ambiente e ao senhor José William Nunes, Secretário Municipal de Agricultura e Desenvolvimento Rural, a construção de praça com parque infantil no distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1472/indicacao1189_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1472/indicacao1189_2018.pdf</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1473/indicacao1190_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1473/indicacao1190_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo senhor Herzem Gusmão, prefeito de Vitória da Conquista, e aos senhores Secretários Municipais de Agricultura e Desenvolvimento Rural, José William Nunes, e de Trabalho, Renda e Desenvolvimento Econômico, Claudio Cardoso, a construção de um Mercado Municipal no Distrito de Inhobim, no início da Rua Silva Andrade, no fundo da quadra poliesportiva (antigo campo de futebol).</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1476/indicacao1191_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1476/indicacao1191_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Rui Costa,  Governador da Bahia, a Sua Senhoria o Senhor Jurandy Oliveira, Deputado Estadual, e a Sua Senhoria o Senhor Marcus Vinícius Ferreira Bulhões, Presidente da Cerb, a perfuração de um poço artesiano e implantação de sistema simplificado de água no Assentamento Núcleo Rural União e Força, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1477/indicacao1192_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1477/indicacao1192_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, secretário de Serviços Públicos, a reposição de lâmpadas no Povoado São Joaquim do Capinal, principalmente na rua da Escola Municipal.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1478/indicacao1193_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1478/indicacao1193_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e o Sr. Paulo Cesar, Secretário de Serviços Públicos, que seja providenciado a reposição de lâmpadas em todo o povoado do Baixão.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1479/indicacao1194_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1479/indicacao1194_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e o Sr. José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, que seja providenciado o patrolamento das estradas do povoado do Baixão.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1480/indicacao1195_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1480/indicacao1195_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Paulo César de Andrade Oliveira, proceder com  limpeza ao redor da quadra poliesportiva, da sede do Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1484/indicacao_para_povoado_pedra_branca_.4.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1484/indicacao_para_povoado_pedra_branca_.4.odt</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1495/indicacao1207_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1495/indicacao1207_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, e a Sua Senhoria a Senhora Cristina Rocha – Secretaria de Cultura, Turismo, Esporte e Lazer, para proceder com a Instalação de Iluminação no Campo do Pradoso.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao1226_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao1226_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José William Nunes, secretário de Agricultura e Desenvolvimento Rural, proceder com troca da bomba do sistema de esgotamento sanitário no Distrito de José Gonçalves</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao1230_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao1230_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhoria Selma Oliveira,  um veículo para transporte escolar de 15 crianças do Povoado Poço de Aninha (Distrito de Pradoso) para a Escola Municipal Jorge Amado, no Povoado Manoel Antônio.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao1231_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao1231_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhoria Selma Oliveira,  limpeza e pintura da Escola Municipal Jorge Amado (Distrito de Pradoso).</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1532/indicacao1232_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1532/indicacao1232_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Bruno Borges Epitácio, gerente da Unidade de Atendimento da Coelba de Vitória da Conquista, a substituição do transformador do Povoado Poço de Aninha (Pradoso).</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1533/indicacao1233_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1533/indicacao1233_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira, secretário de Serviços Públicos, reposição de lâmpadas no Povoado Poço de Aninha (Distrito de Pradoso).</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1540/indicacao1239_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1540/indicacao1239_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, patrolamento das estradas da região da Fazenda Batalhão. (abaixo-assinado em anexo)</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1542/indicacao1240_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1542/indicacao1240_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura, patrolamento e encascalhamento na estrada do Baixão.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1543/indicacao1241_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1543/indicacao1241_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Marcus Cavalcanti, Secretário Estadual de Infraestrutura, autorizar pintura nos quebra-molas situados na BA-263, em frente às fábricas Dass Calçados, no Capinal, e também na BA-262, em frente ao Aterro Sanitário, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1549/indicacao1247_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1549/indicacao1247_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Agricultura, Senhor José Willian Nunes  urgência no patrolamento dos Campos de Futebol dos Povoados da Jibóia, Poço de Aninha e Dezoito.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1550/indicacao1248_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1550/indicacao1248_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Agricultura e Desenvolvimento Rural, Sr. José William Nunes, urgência na iluminação do Campo Socyte do Povoado de Riacho de Téofilo.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1560/indicacao1258_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1560/indicacao1258_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, Herzem Gusmão, Prefeito Municipal, Sua Senhoria Secretário de Agricultura e Desenvolvimento Rural, José Willian Nunes, o Diretor da Embasa, o Senhor Joselito Pires de Lima, a extensão da rede de água para o Povoado de São Domingos II, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1567/indicacao1264_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1567/indicacao1264_2018.pdf</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1568/indicacao1265_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1568/indicacao1265_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, a instalação de cerca em represa localizada no Povoado Olho D’água dos Monteiros, Distrito de Bate Pé.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao1276_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao1276_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio, Secretário Municipal de Infraestrututra Urbana, a construção de um Espaço de Eventos povoado de Baixa Seca – Zona Rural/ Vitória da Conquista.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1626/indicacao1289_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1626/indicacao1289_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento da estrada que liga o Povoado da Batalha a Pedra Branca.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1627/indicacao1290_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1627/indicacao1290_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento da estrada que liga o Povoado do Periperi ao Povoado da Cabeceira.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1629/indicacao1292_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1629/indicacao1292_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Agricultura e Desenvolvimento Rural, Senhor José William Nunes, urgencia no  patrolamento e cascalhamento das estradas vicerais do Povoado do Iguá.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao1300_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao1300_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Rui Costa,  Governador da Bahia, a Sua Senhoria o Senhor Jurandy Oliveira, Deputado Estadual, e a Sua Senhoria o Senhor Marcus Vinícius Ferreira Bulhões, Presidente da Cerb, a perfuração de um poço artesiano e implantação de sistema simplificado de água no Assentamento União, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1638/indicacao1301_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1638/indicacao1301_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura, o patrolamento e encascalhamento da Ladeira do Canaã, Fazenda Santa Marta (Assentamento Amaralina)</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1639/indicacao1302_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1639/indicacao1302_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e ao Secretário Municipal de Serviços Públicos, Paulo César Oliveira, a implantação de refletores no campo de Binha, situado no Assentamento Amaralina (Santa Marta/Goiabeira).</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1640/indicacao1303_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1640/indicacao1303_2018.pdf</t>
   </si>
   <si>
     <t>ndico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cezar Oliveira, Secretário Municipal de Serviços Públicos, a iluminação do Povoado da Roseira, e em todas às suas localidades, distrito de José Gonçalves</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1641/indicacao1304_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1641/indicacao1304_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cezar Oliveira, Secretário Municipal de Serviços Públicos, a manutenção das estradas localizadas na Lagoa Cumprida e Francisco, Povoado da Roseira, distrito de José Gonçalves</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao1305_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao1305_2018.pdf</t>
   </si>
   <si>
     <t>ndico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ubaldino Figueredo, Coordenador da Defesa Civil, a manutenção do poço artesiano localizado na Lagoa Cumprida, Povoado da Roseira, distrito de José Gonçalves</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1663/indicacao1313_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1663/indicacao1313_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento das estradas do Povoado de Caiçara.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1686/indicacao1318_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1686/indicacao1318_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William de Oliveira Nunes, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento da estrada do povoado da Choça que dá acesso ao bairro Nova Cidade.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1699/indicacao1330_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1699/indicacao1330_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira  secretaria de  Serviços Públicos reparos e trocas de lâmpadas na rede elétrica do povoado de Xavier que se estende até o povoado dos Pato região de José Gonçalves.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1700/indicacao1331_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1700/indicacao1331_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José William Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar as estradas do Povoado de Iguá ao Rancho Alegre e do Rancho alegre até O povoado de Furadinho Vitoria da Conquista.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1710/pavimentacao_asfaltica_rua_do_posto_de_saude_po_ekSswfS.odt</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1710/pavimentacao_asfaltica_rua_do_posto_de_saude_po_ekSswfS.odt</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal e a sua senhoria o Senhor José William de Oliveira Nunes, secretário de Agricultura e Desenvolvimento Rural, a premente necessidade de proceder com pavimentação asfáltica nas Ruas do Posto de saúde e da Escola no Povoado de Abelhas, e na Rua que dá acesso ao Povoado de Baixa da Porteira.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1713/indicacao1341_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1713/indicacao1341_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento da estrada do Povoado de Pé de Galinha e Povoado da Panela, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1714/indicacao1342.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1714/indicacao1342.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura, a limpeza da área do poço artesiano situado no Povoado de São Domingos II, zona rural de nosso município.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1715/indicacao1343_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1715/indicacao1343_2018.pdf</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1725/indicacao1347_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1725/indicacao1347_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José William Secretário de Agricultura e Desenvolvimento Rural, patrolar o campo de futebol de Nercilio no Povoado de Francisco da Chagas, distrito de José Gonçalves/Vitoria da Conquista.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1726/indicacao1348_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1726/indicacao1348_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José William Secretário de Agricultura e Desenvolvimento Rural, realizar a limpeza das grandes aguadas do Povoado de Francisco da Chagas/Distrito de José Gonçalves/Vitoria da Conquista.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1727/indicacao1349_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1727/indicacao1349_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e ao Senhor José William Secretário de Agricultura e Desenvolvimento Rural, patrolar e cascalhar as estradas do Povoado de Francisco da Chagas e colocar manilha na ladeira da rampa, próximo a Dera, Distrito de José Gonçalves/Vitoria da Conquista.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1746/indicacao1362_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1746/indicacao1362_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor José William  secretaria de  Agricultura e Desenvolvimento Rural o patrolamento e cascalhamento da estrada da Lagoa Nova até o boqueirão região de José Gonçalves.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1747/indicacao1363_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1747/indicacao1363_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana a pavimentação asfáltica  da estrada do Povoado da Caiçara até o assentamento Tigre.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao1364_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao1364_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a Coordenadoria Municipal de Defesa Civil (COMDEC), colocação de carro-pipa para abastecer o povoado de Cachoeira do Porcos.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1752/indicacao1365_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1752/indicacao1365_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretária de Saúde, reabertura do Posto de Saúde do povoado de Cachoeira dos porcos, bem como a colocação do Agente de Saúde.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1751/indicacao1385_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1751/indicacao1385_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e ao Secretário de Agricultura e Desenvolvimento Rural, patrolamento das estradas da região do povoado de Cachoeira dos Porcos.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1803/indicacao1391_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1803/indicacao1391_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro secretaria de Mobilidade Urbana uma linha exclusiva povoado da Estiva via centro.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1806/indicacao1394_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1806/indicacao1394_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor José William  secretaria de  Agricultura e Desenvolvimento Rural o patrolamento e cascalhamento da estrada da baixa do Cedro região de José Gonçalves.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1808/indicacao1396_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1808/indicacao1396_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento das estradas dos povoados: Úrsula, Deus Dara e Poço da Vaca, região do Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1809/indicacao1397_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1809/indicacao1397_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a Coordenadoria Municipal de Defesa Civil (COMDEC), colocação de carro-pipa para abastecer o povoado de Poço da Vaca, região do Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1822/indicacao1405_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1822/indicacao1405_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Agricultura e Desenvolvimento Rural, Senhor Paulo César de Oliveira urgência no patrolamento e cascalhamento da estrada do Povoado da Barrocas ao Povoado de São Joaquim.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1823/indicacao1406_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1823/indicacao1406_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Secretário de Agricultura e Desenvolvimento Rural, Senhor Paulo César de Oliveira urgência no patrolamento e cascalhamento da estrada do Povoado da Estiva.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1824/indicacao1407_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1824/indicacao1407_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e ao Gerente Geral da Embasa, Sr. André Ribeiro urgência no abastecimento aos Povoados da Barroca e de São Joaquim.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1842/indicacao1417_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1842/indicacao1417_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a construção de uma aguada no Povoado de Pau Ferro II no Município de Vitoria da Conquista. (abaixo-assinado em anexo).</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1848/indicacao1421_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1848/indicacao1421_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o Patrolamento e Cascalhamento da Rua Três Passos, Povoado Simão.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1849/indicacao1422_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1849/indicacao1422_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, proceder com a ativação do poço artesiano do povoado de Rancho Alegre.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1850/indicacao1423_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1850/indicacao1423_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o Patrolamento e Cascalhamento da Rua Santa Catarina, Povoado  Simão.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1851/indicacao1424_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1851/indicacao1424_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bruno Borges Epitácio, Gerente Regional da Coelba, proceder com a instalação de Postes com Iluminação na Rua Santa Catarina, povoado Simão.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1864/indicacao1435_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1864/indicacao1435_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César, secretário da agricultura, o patrolamento das estradas vicinal que liga Iguá á Belo Campo.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1865/indicacao1436_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1865/indicacao1436_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César, secretário da agricultura, o patrolamento das estradas vicinal que liga Iguá ao povoado de Tesoureiro .</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1888/indicacao1448_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1888/indicacao1448_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José William Nunes, secretario de Agricultura e Desenvolvimento Rural, a premente necessidade de proceder com urgência de manutençaõ do sistema de iluminação pública com reposição de lâmpadas no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1897/indicacao1453_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1897/indicacao1453_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal e a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Agricultura e Desenvolvimento Rural, o Patrolamento e Cascalhamento das Ruas Mundo Novo e Costa Cruz, Povoado Simão.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1910/indicacao1461_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1910/indicacao1461_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira secretaria de Agricultura e Desenvolvimento Social, a regularização do abastecimento de água através do carro pipa na fazenda Lagoa da Taboa próximo a região da lagoa de Maria Clemência.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1928/indicacao1470_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1928/indicacao1470_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de agricultura e desenvolvimento rural, a premente necessidade da instalação de um reservatório de água no Povoado de Campo Formoso</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1932/indicacao1473_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1932/indicacao1473_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e as Suas Senhorias o Senhor Ubaldino Figueiredo, Coordenador Geral Defesa Civil e o Senhor José William Secretário de Agricultura e Desenvolvimento Rural, operação de carro pipa para abastecimento de água na comunidade de Cortezia – desta cidade.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1942/indicacao1478_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1942/indicacao1478_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, Secretário Municipal Interino de Serviços Públicos, e ao senhor Bruno Borges, gerente regional da Coelba, a implantação de poste de eletricidade para atender famílias da B2 Rural, distrito de Pradoso, zona rural de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1948/indicacao1481_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1948/indicacao1481_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes ,Secretário de Agricultura e Desenvolvimento Rural, a disponibilização de um retroescavadeira para a limpeza de açudes no Grupo Canaã - Assentamento Santa Marta, Zona Rural de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1952/indicacao1482_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1952/indicacao1482_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Ivan Cordeiro, o retorno do horário antigo do transporte coletivo que atende o Povoado Baixa do Cedro, Distrito de José Gonçalves</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1953/indicacao1483_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1953/indicacao1483_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Rui Costa,  Governador da Bahia, a Sua Senhoria o Senhor Jurandy Oliveira, Deputado Estadual, e a Sua Senhoria o Senhor Marcus Vinícius Ferreira Bulhões, Presidente da Cerb, a perfuração de um poço artesiano e implantação de sistema simplificado de água no Povoado Baixa do Cedro, Distrito de José Gonçalves, em Vitória da Conquista.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1954/indicacao1484_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1954/indicacao1484_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira secretaria de Agricultura e Desenvolvimento Rural, a regularização do abastecimento de água através do carro pipa no povoado de Boa Vista região da Pedra Branca.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1958/indicacao1488_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1958/indicacao1488_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques da Silva, Secretário de Serviços Públicos, a premente necessidade de proceder com  melhorias na rede de iluminação pública, com reposição de lâmpadas no Povoado de Caiçara.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1959/indicacao1489_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1959/indicacao1489_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a premente necessidade de proceder com patrolamento e cascalhamento nas ruas do Povoado de Caiçara.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1977/indicacao1493_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1977/indicacao1493_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a premente necessidade de proceder com patrolamento e cascalhamento nas ruas do Povoado da Estiva.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1978/indicacao1494_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1978/indicacao1494_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Bruno Borges, gerente regional da Coelba, a premente necessidade de proceder com substituição de poste de madeira por poste de concreto, endereço localizado no contrato de Nº 0229192868 no Povoado da Estiva.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>Moisés da Silva Santos (Dida)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1984/indicacao1500_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1984/indicacao1500_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Antônio Vieira, secretário de Infraestrutura Urbana,  pavimentação das ruas do Distrito de Inhobim.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1985/indicacao1501_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1985/indicacao1501_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Teresa Cristina Rocha, secretária de Cultura, Esporte e Lazer, a colocação de alambrado no campo de futebol do Distrito de Inhobim.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao1510_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao1510_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira secretaria de Agricultura e Desenvolvimento Rural, a regularização do abastecimento de água através do carro pipa no povoado da Chacara Guarani  região da Lagoa das Flores.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2014/indicacao1515_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2014/indicacao1515_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito; a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Agricultura e Desenvolvimento Rural e   a sua Senhoria Ubaldino Figueredo, Coordenador de Defesa Civil, o fornecimento de um carro-pipa para o Povoado de Cachoeira dos Porcos, Zona Rural desse município, na pessoa do Senhor José Gonçalves.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2015/indicacao1516_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2015/indicacao1516_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bruno Borges Epitácio, Gerente Regional da Coelba, proceder com a instalação de Postes com Iluminação e rede Baixa no povoado de Rancho Alegre.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2039/indicacao1524_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2039/indicacao1524_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a premente necessidade da instalação de uma cobertura em área para Feira Livre no Distrito de José Gonçalves, em reforço a indicação Nº1673/2017.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2040/indicacao1525_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2040/indicacao1525_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário de Saúde, em reforço às Indicações Nº 879/2014 e Nº 976/2015, a premente necessidade da construção de uma Unidade de Saúde no Povoado de Lagoa do Facão, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2183/indicacao1632_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2183/indicacao1632_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento da estrada que liga a região da fazenda São João até o Povoado de Bela Vista, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2184/indicacao1633_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2184/indicacao1633_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, tapar um buraco aberto, onde seria um  poço artesiano na beira da estrada que liga a região da fazenda São João até o Povoado de Bela Vista, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2186/indicacao1635_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2186/indicacao1635_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal,  a Sua Senhoria o Senhor Paulo Cesar de Andrade Oliveira,Secretário Municipal de Agricultura e Desenvolvimento Rural e a Sua Senhoria o Senhor José Marques, Sercretário de Serviços Públicos, a retirada de entulhos e patrolamento da estrada da Batalha, que dá acesso a várias localidades como Ribeirão dos Paneleiros, Lagoa do Arroz, Miritiba, Curral da Pedra entre outras localidades</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2192/indicacao1640_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2192/indicacao1640_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Rui Costa, Governador da Bahia, a Sua Senhoria o Senhor Jean Fabrício Falcão, Deputado Estadual e a Sua Senhoria o Senhor Marcos Vinicius Ferreira Bulhões, Presidente da CERB a instalação do sistema simplificado de água nos poços artesiano já perfurados na Comunidade de Salitre/Cortesia e no Assentamento Lagoa Nova do Juazeiro neste município.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao1666_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao1666_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a compra de um terreno para construção de escola no povoado de Matinha – Zona Rural/ Município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2228/indicacao1667_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2228/indicacao1667_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento da estrada do povoado de Boa Vista, região do Distrito de Bate-pé.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao1668_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao1668_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a Coordenadoria Municipal de Defesa Civil (COMDEC), colocação de carro-pipa para abastecer o povoado de São Mateus, região do Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2250/indicacao_1685.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2250/indicacao_1685.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques da Silva, Secretário de Serviços Públicos, a premente necessidade de proceder com  reposição de lâmpadas, no Povoado de Baixa do Cedro, Lagoa dos Patos, Povoado de Xavier e na Sede do Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2251/indicacao_1686.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2251/indicacao_1686.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a premente necessidade de proceder com patrolamento e cascalhamento nas vias do Povoado da Baixa do Cedro e no Povoado de Xavier.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2264/indicacao_1695.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2264/indicacao_1695.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, implantação da rede de água no Povoado da Baixa do Cedro, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2266/indicacao1696-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2266/indicacao1696-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, a implantação de redutor de velocidade na estrada próxima à Fazenda Souto, sentido Inhobim.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2300/indicacao-1710.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2300/indicacao-1710.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de educação, a premente necessidade da construção de uma creche municipal no Distrito de José Gonçalves</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2301/indicacao-1711.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2301/indicacao-1711.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor José Raimundo Costa Fernandes, secretário de saúde, indica premente necessidade, em proceder com a limpeza e reforma geral da unidade de saúde (PSF) no Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao-1712.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao-1712.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a premente necessidade de proceder com manutenção no sistema de esgotamento sanitário, na Praça da Matriz, Distrito de José Gonçalves .</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao-1747.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao-1747.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a sua Senhoria o Senhor José Antônio de Jesus Vieira, secretário de Infraestrutura, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura, a Sua Senhoria a Senhora Luzia Lúcia Vieira de Oliveira, secretaria de Meio Ambiente, a premente necessidade da implantação do sistema de esgotamento sanitário, no Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2362/indicacao-1748.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2362/indicacao-1748.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, ao Major da PM Wellington Cirilo Costa, Comandante da 92ª CIPM (Companhia Rural), a premente necessidade de intensificar as rondas policiais no Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao-1750.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao-1750.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de educação, a premente necessidade da construção de uma creche no Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacao-1755.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacao-1755.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a premente necessidade de proceder com extensão de rede de água, para Rua Miguel Cortes, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacao-1756.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacao-1756.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão Prefeito Municipal, a Sua Senhoria o Senhor Joselito Pires, gerente regional da Embasa, a premente necessidade de proceder com extensão de rede de água, na Rua dos Esportes, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2381/indicacao-1763.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2381/indicacao-1763.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, reparos na iluminação do povoado São Domingos I e II.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2386/indicacao-1767.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2386/indicacao-1767.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria o Senhor Paulo César de Andrade Oliveira, Secretário de Agricultura e Desenvolvimento Rural, patrolamento e cascalhamento da estrada do povoado de Ribeirão, região do Distrito de Bate-pé.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2400/indicacao_1775_gTsxJ5a.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2400/indicacao_1775_gTsxJ5a.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Luiz Alberto Selmann Moreira, Gerente do Núcleo Regional de Vitória da Conquista da Companhia de Engenharia Hídrica e de Saneamento da Bahia - CERB,  a perfuração de um poço artesiano na Comunidade Quilombola Ribeirão do Paneleiro, Distrito José Gonçalves - Vitória da Conquista.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2404/indicacao_1779.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2404/indicacao_1779.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário de Saúde, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretário de Agricultura, a premente necessidade de proceder com reforma e reativação do posto de saúde no Povoado de Caiçara.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2405/indicacao_1780.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2405/indicacao_1780.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, o cascalhamento e patrolamento do Povoado Rancho Alegre, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_1783.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_1783.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o Senhor José Antônio de Jesus Vieira, a Sua Senhoria o Senhor Paulo César de Andrade Oliveira, secretario de Agricultura, a premente necessidade de proceder com ampliação no Cemitério do Povoado de Caiçara.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_1785.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_1785.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Secretária de Educação Selma Maria de Oliveira Silva, urgência na Construção de uma Creche no Distrito do Pradoso.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2414/indicacao_1789.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2414/indicacao_1789.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria a Senhora Teresa Cristina Negreiros Teixeira da Rocha, Secretária de Turismo, Cultura, Esporte e Lazer, urgência na  construção de uma Quadra Poliesportiva no Distrito do Pradoso.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2425/indicacao_1796.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2425/indicacao_1796.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor José Marques, secretário de Serviços Públicos, reposição de lâmpadas no Capinal, São Joaquim de Paulo, Barroca, Corredor dos Teixeiras, Periquito, IBC, Limeira, Cabeceira do Jiboia, Jiboia, Brejo e todas as demais localidades que compõem o Distrito de Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2427/indicacao_1798.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2427/indicacao_1798.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo César Oliveira  secretaria de Agricultura e Desenvolvimento Rural,o patrolamento e cascalhamento da estrada do povoado de Furadinho região do Iguá.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2440/indicacao_1808.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2440/indicacao_1808.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, reparos na iluminação do Povoado Lagoa Formosa II.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_1809.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_1809.pdf</t>
   </si>
   <si>
     <t>Indico a Vossa Excelência, Herzem Gusmão, Prefeito Municipal, Sua Senhoria Secretário de Agricultura e Desenvolvimento Rural, Paulo César de Andrade Oliveira, o Diretor da Embasa, o Senhor Joselito Pires de Lima, a extensão da rede de água para o Povoado Fazenda Santa Helena – Lagoa das Flores, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2446/indicacao_1814.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2446/indicacao_1814.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Senhoria o Senhor Ivan Cordeiro, Secretário de Serviços Públicos, e a Sua Senhoria o Coordenador de Iluminação Pública o Senhor José Marques, reparos na iluminação do Povoado de Barrocas.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2452/indicacao_1817.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2452/indicacao_1817.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário de Saúde, reforma do Posto de Saúde de Barrocas, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2453/indicacao_1818.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2453/indicacao_1818.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Raimundo Costa Fernandes, Secretário de Saúde, reforma do Posto de Saúde de Lagoa Formosa II, zona rural de nosso município.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2458/indicacao_1823.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2458/indicacao_1823.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor José Marques, secretário de Serviços Públicos a premente necessidade de proceder com extensão de rede com braços, para iluminação pública no fundo do cemitério, sentido esquerdo, direção ao Povoado do Choça, Loteamento Jaraguá, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2462/indicacao_1824.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2462/indicacao_1824.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a da Escola Municipal Cachoeira dos Porcos, zona rural de nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5074,67 +5074,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o012-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o017-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o018-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o026-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o035-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/55/indica-o044-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o063-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/103/indica-o075-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/107/indica-o078-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/108/indica-o079-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/109/indica-o080-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/110/indica-o081-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/114/indica-o82-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/123/indica-o88-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o89-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o90-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/126/indica-o91-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/132/indica-o95-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o96-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o97-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/142/indica-o105-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/150/indica-o112-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/151/indica-o113-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/155/indica-o116-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/156/indica-o117-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/161/indica-o122-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/193/indica-o143-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o148-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o149-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o153-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o156-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o158-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o161-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/212/indica-o162-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o166-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o168-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/220/indica-o169-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o170-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/222/indica-o171-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/223/indica-o172-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/228/indica-o177-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/229/indica-o178-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/230/indica-o179-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/236/indica-o183-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/242/indica-o188-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/243/indica-o189-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/246/indica-o191-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/248/indica-o192-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o195-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o232-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/295/indica-o233-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indica-o234-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/317/indica-o254-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o255-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/319/indica-o256-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/320/indica-o257-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/321/indica-o258-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/327/indica-o263-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/328/indica-o264-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/329/indica-o265-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/330/indica-o266-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o278-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/346/indica-o279-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/347/indica-o280-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o281-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/356/indica-o289-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o290-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/358/indica-o291-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/359/indica-o292-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/360/indica-o293-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/362/indica-o295-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/384/indica-o316-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/386/indica-o318-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/388/indica-o319-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/389/indica-o320-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/390/indica-o321-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/396/indica-o325-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/398/indica-o327-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/399/indica-o-25-2018-troca-do-telhado-escola-de-lago_0lxPHjj.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/400/indica-o329-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/405/indica-o334-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/406/indica-o335-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/413/indica-o341-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/414/indica-o342-2018_dFTiwX4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/424/indica-o352-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/426/indica-o353-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/427/indica-o354-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/428/indica-o355-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/429/indica-o356-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/433/indica-o360-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/434/indica-o361-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/442/indica-o368-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/448/indica-o371-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/449/indica-o372-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o373-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o374-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/454/indica-o377-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/464/indica-o384-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/465/indica-o385-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/476/indica-o394-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/482/indica-o399-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/483/indica-o400-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/484/indica-o401-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/485/indica-o402-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/486/indica-o403-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/487/indica-o404-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/488/indica-o405-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/519/indica-o432-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/529/indica-o438-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/530/indica-o439-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/540/indica-o443-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/543/indica-o446-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/544/indica-o447-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/546/indica-o449-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/558/indica-o458-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/559/indica-o459-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/570/indica-o469-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/571/indica-o470-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/576/indica-o473-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/584/indica-o478-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/585/indica-o479-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/588/indica-o482-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/610/indica-o502-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/614/indica-o505-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/615/indica-o506-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/616/indica-o507-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/617/indica-o508-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/619/indica-o509-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/624/indicacao514_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/629/indica-o519-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/630/indica-o520-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/644/indica-o529-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/645/indica-o530-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/649/indica-o534-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/650/indica-o535-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/663/indica-o-realiza-o-de-servi-os-de-patrolamento-p_dIzlLzk.odt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/665/indica-o547-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/666/indica-o548-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/667/indica-o549-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/680/indicacao557_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/681/indicacao558_2018_MHn44D9.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/696/indica-o570-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/701/indica-o572-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/703/indica-o573-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/704/indica-o574-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/705/indica-o575-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/707/indica-o577-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/708/indica-o578-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/710/indica-o580-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/717/indica-o585-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/718/indica-o586-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao605_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao606_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao615_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/757/indicacao616_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao616_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao618_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao620_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao639_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao640_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao641_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao642_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao644_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao658_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao659_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao669_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao670_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao690_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/849/indicacao691_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/856/indicacao695_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/857/indicacao696_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/858/indicacao697_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/874/indicacao712_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/876/indicacao714_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/882/indicacao720_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/897/indicacao734_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/898/indicacao735_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/899/indicacao736_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao737_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/912/indicacao745_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/917/indicacao748_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/921/indicacao752_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/923/indicacao753_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/924/indicacao754_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/933/indicacao762_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/968/indicacao_791_cascalhamento_caicara.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/969/indicacao_792_quadra_roseira.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/970/indicacao_793_auxiliar_saude_noturno_jose_goncalves.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_794_banheiros_colegio_moies_meira.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_799_rodovia_estadual_limeira.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/980/indicacao_803_av_principal_abelhas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_804_creche_dantilandia.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_811_patrolamento_inhobim.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1012/indicacao_833_posto_povoado_sossego.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1013/indicacao_834_patrolamento_barrocas.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1048/indicacao_867_medico_rancho_alegre.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1054/indicacao_872_refora_posto_tres_lagoas.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1055/indicacao_873const._pca_abelhas.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1056/indicacao_874_reforma_posto_salitres.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1082/indicacao8892018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1083/indicacao890_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao895_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1090/indicacao896_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1093/indicacao898_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1094/indicacao899_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1095/indicacao900_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/indicacao903_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1125/indicacao918_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1126/indicacao919_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1127/indicacao920_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1136/indicacao929_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1147/indicacao940_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao943_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1155/indicacao947_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1165/indicacao955_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao965_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1181/indicacao966_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao967_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao976_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1199/indicacao983_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1203/indicacao987_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1207/indicacao991_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1208/indicacao992_2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao995_2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1219/indicacao998_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1220/indicacao999_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1226/indicacao1004_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao1007_2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1231/indicacao1008_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao1009_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1243/indicacao1018_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao1020_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao1021_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao1022_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1251/indicacao1024_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1265/indicacao1030_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao1036_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/indicacao1037_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1284/indicacao1046_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao1049_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao1051_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao1052_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao1057_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1313/indicacao1068_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao1069_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1315/indicacao1070_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao1071_2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao1072_2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1327/indicacao1082_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao1084_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao1085_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao1086_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1350/patrolamento_-_estradas_de_serrra_grande.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1356/indicacao_1107_2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao1110_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1361/indicacao1111_2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1384/patrolamento_e_cascalhamento_da_estrada_do_capi_kLNmbhg.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao1132_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1391/indicacao1136_2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1397/indicacao1141_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/merendeira_-_escola_lagoa_de_francisco_das_chagas_.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao1147_2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao1148_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1405/indicacao1149_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao1152_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1427/indicacao1157_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacao1162_2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1435/indicacao1164_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1440/indicacao1169_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1462/indicacao1181_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1466/indicacao1184_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1467/patrolamento_e_cascalhamento_povoado_de_sao_dom_MqOmVBV.odt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1470/indicacao1187_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1472/indicacao1189_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1473/indicacao1190_2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1476/indicacao1191_2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1477/indicacao1192_2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1478/indicacao1193_2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1479/indicacao1194_2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1480/indicacao1195_2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1484/indicacao_para_povoado_pedra_branca_.4.odt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1495/indicacao1207_2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao1226_2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao1230_2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao1231_2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1532/indicacao1232_2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1533/indicacao1233_2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1540/indicacao1239_2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1542/indicacao1240_2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1543/indicacao1241_2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1549/indicacao1247_2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1550/indicacao1248_2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1560/indicacao1258_2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1567/indicacao1264_2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1568/indicacao1265_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao1276_2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1626/indicacao1289_2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1627/indicacao1290_2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1629/indicacao1292_2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao1300_2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1638/indicacao1301_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1639/indicacao1302_2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1640/indicacao1303_2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1641/indicacao1304_2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao1305_2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1663/indicacao1313_2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1686/indicacao1318_2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1699/indicacao1330_2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1700/indicacao1331_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1710/pavimentacao_asfaltica_rua_do_posto_de_saude_po_ekSswfS.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1713/indicacao1341_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1714/indicacao1342.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1715/indicacao1343_2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1725/indicacao1347_2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1726/indicacao1348_2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1727/indicacao1349_2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1746/indicacao1362_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1747/indicacao1363_2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao1364_2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1752/indicacao1365_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1751/indicacao1385_2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1803/indicacao1391_2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1806/indicacao1394_2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1808/indicacao1396_2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1809/indicacao1397_2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1822/indicacao1405_2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1823/indicacao1406_2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1824/indicacao1407_2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1842/indicacao1417_2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1848/indicacao1421_2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1849/indicacao1422_2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1850/indicacao1423_2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1851/indicacao1424_2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1864/indicacao1435_2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1865/indicacao1436_2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1888/indicacao1448_2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1897/indicacao1453_2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1910/indicacao1461_2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1928/indicacao1470_2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1932/indicacao1473_2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1942/indicacao1478_2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1948/indicacao1481_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1952/indicacao1482_2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1953/indicacao1483_2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1954/indicacao1484_2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1958/indicacao1488_2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1959/indicacao1489_2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1977/indicacao1493_2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1978/indicacao1494_2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1984/indicacao1500_2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1985/indicacao1501_2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao1510_2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2014/indicacao1515_2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2015/indicacao1516_2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2039/indicacao1524_2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2040/indicacao1525_2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2183/indicacao1632_2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2184/indicacao1633_2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2186/indicacao1635_2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2192/indicacao1640_2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao1666_2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2228/indicacao1667_2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao1668_2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2250/indicacao_1685.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2251/indicacao_1686.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2264/indicacao_1695.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2266/indicacao1696-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2300/indicacao-1710.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2301/indicacao-1711.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao-1712.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao-1747.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2362/indicacao-1748.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao-1750.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacao-1755.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacao-1756.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2381/indicacao-1763.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2386/indicacao-1767.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2400/indicacao_1775_gTsxJ5a.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2404/indicacao_1779.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2405/indicacao_1780.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_1783.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_1785.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2414/indicacao_1789.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2425/indicacao_1796.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2427/indicacao_1798.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2440/indicacao_1808.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_1809.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2446/indicacao_1814.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2452/indicacao_1817.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2453/indicacao_1818.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2458/indicacao_1823.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2462/indicacao_1824.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/8/indica-o002-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/9/indicacao003_2018_wZDcdN8.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o010-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o012-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/25/indica-o017-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/26/indica-o018-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o026-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/37/indica-o028-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/44/indica-o034-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/45/indica-o035-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/48/indica-o037-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/53/indica-o042-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/55/indica-o044-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/68/indica-o051-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/80/indica-o059-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/81/indica-o060-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/84/indica-o063-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/103/indica-o075-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/107/indica-o078-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/108/indica-o079-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/109/indica-o080-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/110/indica-o081-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/114/indica-o82-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/123/indica-o88-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o89-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o90-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/126/indica-o91-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/132/indica-o95-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/133/indica-o96-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/134/indica-o97-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/142/indica-o105-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/150/indica-o112-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/151/indica-o113-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/155/indica-o116-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/156/indica-o117-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/161/indica-o122-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/193/indica-o143-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o148-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o149-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o153-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o156-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o158-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o161-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/212/indica-o162-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o166-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o167-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o168-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/220/indica-o169-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o170-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/222/indica-o171-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/223/indica-o172-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/228/indica-o177-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/229/indica-o178-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/230/indica-o179-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/236/indica-o183-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/242/indica-o188-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/243/indica-o189-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/246/indica-o191-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/248/indica-o192-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o195-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o232-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/295/indica-o233-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indica-o234-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/317/indica-o254-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/318/indica-o255-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/319/indica-o256-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/320/indica-o257-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/321/indica-o258-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/327/indica-o263-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/328/indica-o264-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/329/indica-o265-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/330/indica-o266-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o278-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/346/indica-o279-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/347/indica-o280-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o281-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/356/indica-o289-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o290-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/358/indica-o291-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/359/indica-o292-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/360/indica-o293-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/362/indica-o295-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/384/indica-o316-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/386/indica-o318-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/388/indica-o319-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/389/indica-o320-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/390/indica-o321-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/396/indica-o325-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/398/indica-o327-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/399/indica-o-25-2018-troca-do-telhado-escola-de-lago_0lxPHjj.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/400/indica-o329-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/405/indica-o334-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/406/indica-o335-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/413/indica-o341-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/414/indica-o342-2018_dFTiwX4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/424/indica-o352-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/426/indica-o353-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/427/indica-o354-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/428/indica-o355-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/429/indica-o356-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/433/indica-o360-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/434/indica-o361-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/442/indica-o368-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/448/indica-o371-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/449/indica-o372-2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/450/indica-o373-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/451/indica-o374-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/454/indica-o377-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/464/indica-o384-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/465/indica-o385-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/476/indica-o394-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/482/indica-o399-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/483/indica-o400-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/484/indica-o401-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/485/indica-o402-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/486/indica-o403-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/487/indica-o404-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/488/indica-o405-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/519/indica-o432-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/529/indica-o438-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/530/indica-o439-2018.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/540/indica-o443-2018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/543/indica-o446-2018.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/544/indica-o447-2018.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/546/indica-o449-2018.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/558/indica-o458-2018.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/559/indica-o459-2018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/570/indica-o469-2018.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/571/indica-o470-2018.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/576/indica-o473-2018.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/584/indica-o478-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/585/indica-o479-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/588/indica-o482-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/610/indica-o502-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/614/indica-o505-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/615/indica-o506-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/616/indica-o507-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/617/indica-o508-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/619/indica-o509-2018.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/624/indicacao514_2018.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/629/indica-o519-2018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/630/indica-o520-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/644/indica-o529-2018.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/645/indica-o530-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/649/indica-o534-2018.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/650/indica-o535-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/663/indica-o-realiza-o-de-servi-os-de-patrolamento-p_dIzlLzk.odt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/665/indica-o547-2018.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/666/indica-o548-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/667/indica-o549-2018.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/680/indicacao557_2018.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/681/indicacao558_2018_MHn44D9.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/696/indica-o570-2018.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/701/indica-o572-2018.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/703/indica-o573-2018.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/704/indica-o574-2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/705/indica-o575-2018.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/707/indica-o577-2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/708/indica-o578-2018.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/710/indica-o580-2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/717/indica-o585-2018.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/718/indica-o586-2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/744/indicacao605_2018.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/745/indicacao606_2018.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao615_2018.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/757/indicacao616_2018.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao616_2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao618_2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao620_2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/783/indicacao639_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/784/indicacao640_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/785/indicacao641_2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/786/indicacao642_2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/788/indicacao644_2018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/804/indicacao658_2018.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/805/indicacao659_2018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao669_2018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao670_2018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao690_2018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/849/indicacao691_2018.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/856/indicacao695_2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/857/indicacao696_2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/858/indicacao697_2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/874/indicacao712_2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/876/indicacao714_2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/882/indicacao720_2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/897/indicacao734_2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/898/indicacao735_2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/899/indicacao736_2018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/900/indicacao737_2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/912/indicacao745_2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/917/indicacao748_2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/921/indicacao752_2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/923/indicacao753_2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/924/indicacao754_2018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/933/indicacao762_2018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/968/indicacao_791_cascalhamento_caicara.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/969/indicacao_792_quadra_roseira.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/970/indicacao_793_auxiliar_saude_noturno_jose_goncalves.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/971/indicacao_794_banheiros_colegio_moies_meira.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/976/indicacao_799_rodovia_estadual_limeira.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/980/indicacao_803_av_principal_abelhas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_804_creche_dantilandia.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_811_patrolamento_inhobim.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1012/indicacao_833_posto_povoado_sossego.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1013/indicacao_834_patrolamento_barrocas.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1048/indicacao_867_medico_rancho_alegre.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1054/indicacao_872_refora_posto_tres_lagoas.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1055/indicacao_873const._pca_abelhas.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1056/indicacao_874_reforma_posto_salitres.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1082/indicacao8892018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1083/indicacao890_2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao895_2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1090/indicacao896_2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1093/indicacao898_2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1094/indicacao899_2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1095/indicacao900_2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1099/indicacao903_2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1125/indicacao918_2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1126/indicacao919_2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1127/indicacao920_2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1136/indicacao929_2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1147/indicacao940_2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao943_2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1155/indicacao947_2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1165/indicacao955_2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao965_2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1181/indicacao966_2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao967_2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1191/indicacao976_2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1199/indicacao983_2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1203/indicacao987_2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1207/indicacao991_2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1208/indicacao992_2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao995_2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1219/indicacao998_2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1220/indicacao999_2018.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1226/indicacao1004_2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1230/indicacao1007_2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1231/indicacao1008_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1234/indicacao1009_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1243/indicacao1018_2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao1020_2018.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1246/indicacao1021_2018.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1247/indicacao1022_2018.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1251/indicacao1024_2018.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1265/indicacao1030_2018.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao1036_2018.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/indicacao1037_2018.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1284/indicacao1046_2018.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao1049_2018.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao1051_2018.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao1052_2018.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao1057_2018.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1313/indicacao1068_2018.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao1069_2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1315/indicacao1070_2018.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao1071_2018.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1317/indicacao1072_2018.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1327/indicacao1082_2018.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1329/indicacao1084_2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1332/indicacao1085_2018.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1333/indicacao1086_2018.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1350/patrolamento_-_estradas_de_serrra_grande.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1356/indicacao_1107_2018.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1360/indicacao1110_2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1361/indicacao1111_2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1384/patrolamento_e_cascalhamento_da_estrada_do_capi_kLNmbhg.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao1132_2018.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1391/indicacao1136_2018.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1397/indicacao1141_2018.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/merendeira_-_escola_lagoa_de_francisco_das_chagas_.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao1147_2018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1404/indicacao1148_2018.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1405/indicacao1149_2018.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1416/indicacao1152_2018.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1427/indicacao1157_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1433/indicacao1162_2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1435/indicacao1164_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1440/indicacao1169_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1462/indicacao1181_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1466/indicacao1184_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1467/patrolamento_e_cascalhamento_povoado_de_sao_dom_MqOmVBV.odt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1470/indicacao1187_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1472/indicacao1189_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1473/indicacao1190_2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1476/indicacao1191_2018.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1477/indicacao1192_2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1478/indicacao1193_2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1479/indicacao1194_2018.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1480/indicacao1195_2018.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1484/indicacao_para_povoado_pedra_branca_.4.odt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1495/indicacao1207_2018.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1526/indicacao1226_2018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao1230_2018.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao1231_2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1532/indicacao1232_2018.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1533/indicacao1233_2018.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1540/indicacao1239_2018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1542/indicacao1240_2018.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1543/indicacao1241_2018.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1549/indicacao1247_2018.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1550/indicacao1248_2018.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1560/indicacao1258_2018.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1567/indicacao1264_2018.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1568/indicacao1265_2018.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1589/indicacao1276_2018.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1626/indicacao1289_2018.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1627/indicacao1290_2018.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1629/indicacao1292_2018.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1637/indicacao1300_2018.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1638/indicacao1301_2018.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1639/indicacao1302_2018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1640/indicacao1303_2018.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1641/indicacao1304_2018.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1642/indicacao1305_2018.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1663/indicacao1313_2018.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1686/indicacao1318_2018.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1699/indicacao1330_2018.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1700/indicacao1331_2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1710/pavimentacao_asfaltica_rua_do_posto_de_saude_po_ekSswfS.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1713/indicacao1341_2018.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1714/indicacao1342.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1715/indicacao1343_2018.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1725/indicacao1347_2018.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1726/indicacao1348_2018.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1727/indicacao1349_2018.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1746/indicacao1362_2018.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1747/indicacao1363_2018.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1750/indicacao1364_2018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1752/indicacao1365_2018.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1751/indicacao1385_2018.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1803/indicacao1391_2018.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1806/indicacao1394_2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1808/indicacao1396_2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1809/indicacao1397_2018.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1822/indicacao1405_2018.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1823/indicacao1406_2018.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1824/indicacao1407_2018.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1842/indicacao1417_2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1848/indicacao1421_2018.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1849/indicacao1422_2018.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1850/indicacao1423_2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1851/indicacao1424_2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1864/indicacao1435_2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1865/indicacao1436_2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1888/indicacao1448_2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1897/indicacao1453_2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1910/indicacao1461_2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1928/indicacao1470_2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1932/indicacao1473_2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1942/indicacao1478_2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1948/indicacao1481_2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1952/indicacao1482_2018.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1953/indicacao1483_2018.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1954/indicacao1484_2018.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1958/indicacao1488_2018.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1959/indicacao1489_2018.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1977/indicacao1493_2018.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1978/indicacao1494_2018.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1984/indicacao1500_2018.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1985/indicacao1501_2018.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2002/indicacao1510_2018.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2014/indicacao1515_2018.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2015/indicacao1516_2018.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2039/indicacao1524_2018.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2040/indicacao1525_2018.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2183/indicacao1632_2018.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2184/indicacao1633_2018.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2186/indicacao1635_2018.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2192/indicacao1640_2018.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao1666_2018.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2228/indicacao1667_2018.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2229/indicacao1668_2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2250/indicacao_1685.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2251/indicacao_1686.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2264/indicacao_1695.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2266/indicacao1696-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2300/indicacao-1710.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2301/indicacao-1711.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2302/indicacao-1712.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2361/indicacao-1747.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2362/indicacao-1748.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao-1750.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2373/indicacao-1755.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2374/indicacao-1756.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2381/indicacao-1763.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2386/indicacao-1767.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2400/indicacao_1775_gTsxJ5a.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2404/indicacao_1779.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2405/indicacao_1780.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2408/indicacao_1783.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_1785.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2414/indicacao_1789.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2425/indicacao_1796.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2427/indicacao_1798.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2440/indicacao_1808.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2441/indicacao_1809.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2446/indicacao_1814.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2452/indicacao_1817.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2453/indicacao_1818.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2458/indicacao_1823.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2462/indicacao_1824.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H406"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>