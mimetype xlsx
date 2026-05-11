--- v0 (2025-12-19)
+++ v1 (2026-05-11)
@@ -54,827 +54,827 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Coriolano Moraes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretário de Educação, reforma  da Escola Municipal Beatriz Holfman, Povoado de Francisco das Chagas.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação,   a  reforma e ampliação, com subistituição do telhado de amianto da Escola Municipal Humberto de Campos, povoado Lagoa de Justino.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/72/indica-o054-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/72/indica-o054-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação,  reforma do parque infantil da Escola Municipal Padre Aguiar.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/73/indica-o055-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/73/indica-o055-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, criar a categoria intérprete para deficientes auditivos no Quadro Permanente da Prefeitura Municipal de Vitória da Conquista.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/74/indica-o056-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/74/indica-o056-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação,   ampliação da  Escola Municipal Péricles Gusmão Regis, bairro Brasil.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o057-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o057-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, cobertura da quadra Centro Municipal de Educação Infantil Frei Graciano de Santo Elpídio.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Cícero Custódio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Sua Senhoria Secretário de Educação Marcelo Melo, urgência na Construção de uma Creche no Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Lucia Rocha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o89-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o89-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e à senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a implantação de uma Biblioteca Municipal, no Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o90-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o90-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e à senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a construção de creche no Distrito de Bate-Pé.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Edjaime Rosa (Bibia)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/139/indica-o102-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/139/indica-o102-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Selma Maria de Oliveira Silva Secretária de Educação, proceder com a construção de uma creche no Bairro Vila Elisa / Vitória da Conquista.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o161-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o161-2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e à senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a construção de creche no Distrito de Pradoso.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Gilmar Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/263/indica-o206-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/263/indica-o206-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural, sua Senhoria a Professora Selma Maria de Oliveira Silva, Secretário de Educação, que seja providenciado a reforma total da escola da região de Poço Verde..</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Rodrigo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/271/indica-o212-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/271/indica-o212-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a construção de uma creche no Povoado da Estiva.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o232-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o232-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Selma Maria de Oliveira Silva Secretaria de Educação, solicitar reforma da Escola do Povoado de Lagoa de Arroz, Distrito Sede / Vitoria da Conquista._x000D_
 .</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Luciano Gomes</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/295/indica-o233-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/295/indica-o233-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhora Selma Oliveira, Secretaria de Educação, transformar as escolas Municipais Maria Leal (Capinal) e Eulálio Leite (Cabeceira do Jiboia) em escolas-creches.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indica-o234-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indica-o234-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhora Selma Oliveira, Secretaria de Educação, o retorno das obras de reforma e ampliação da Escola Municipal Eulálio Leite, no Povoado de Cabeceira do Jiboia.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Cícero Custódio, Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/307/indica-o244-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/307/indica-o244-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito  e a Sua Senhoria o Senhor  Marcelo Melo, Urgência na alocação de funcionários para a Creche Dinaelza Coqueiro.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o282-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o282-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal e a Sua Senhoria o Senhora Irma Lemos, Secretária de Desenvolvimento Social, Urgência na Contratação de um Professor de Libras nas Sessões da Câmara</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/399/indica-o-25-2018-troca-do-telhado-escola-de-lago_0lxPHjj.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/399/indica-o-25-2018-troca-do-telhado-escola-de-lago_0lxPHjj.doc</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a troca do telhado da Escola Municipal da Lagoa do Justino, zona rural de nosso município.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/406/indica-o335-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/406/indica-o335-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhora Selma Oliveira, Secretaria de Educação, transformar a Escola Municipal Domingos de Oliveira (Limeira) em escola-creche.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Ademilton Palmeira (Denis do gas)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/408/indica-o337-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/408/indica-o337-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a construção de uma creche e de uma escola municipal nos conjuntos habitacionais “Minha Casa, Minha Vida” do Bairro Miro Cairo.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/428/indica-o355-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/428/indica-o355-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria o Senhor Paulo Cesar de Andrade, Secretário Municipal de Agricultura e Desenvolvimento Rural a Sua Senhoria a Professora Selma Maria de Oliveira Silva, Secretária de Educação do Municipio, para que seja providenciado a reforma geral da casa do professor que existe no anexo da escola municipal do povoado de  Cercadinho.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Adinilson Pereira</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/433/indica-o360-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/433/indica-o360-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de Educação, melhorias do transporte escolar em todo bairro Lagoa das Flores como: Loteamento Jaraguá, Mirassol, chácara Guarani, Sítio Alegria, Povoado do Choça a fim de transportar os alunos que residem nestes locais à Escola Marlene Flores.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/496/indica-o409-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/496/indica-o409-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a disponibilização de transporte escolar público  para as crianças e adolescentes do Bairro Vila Elisa deslocarem-se até as suas escolas.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/497/indica-o410-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/497/indica-o410-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a instalação de uma extensão do escola municipal de educação básica no Bairro Vila Elisa.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/515/indica-o428-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/515/indica-o428-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo prefeito Herzem Gusmão, a sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de Educação, reforma geral com: limpeza, fazer cobertura e piso no pátio, placa de indicativa com nome do colégio, aumentar o muro, e reforma do banheiro, no Colégio Municipal Almerentina Costa, na Chácara Guarani, Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/523/indica-o433-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/523/indica-o433-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhora Selma Oliveira, Secretária de Educação,  ampliar e transformar a Escola Municipal Santa Marta em Escola-Creche, assim como a liberação para matrícula de crianças a partir dos quatro anos.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Nildma Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/526/indica-o436-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/526/indica-o436-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, que seja providenciado transporte público escolar para os alunos das Comunidades de Campo Formoso, Assentamento Lagoa Nova, Juazeiro, Rancho Alegre, Lagoa Formosa e Furadinho, zona rural do município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/673/indica-o553-2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/673/indica-o553-2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a construção de uma escola municipal de ensino fundamental no Bairro Renato Magalhães.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao618_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao618_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a disponibilização imediata de uma profissional merendeira na unidade escolar de São Domingos 1– Zona Rural, Vitória da Conquista.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>Jorge Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/832/indicacao676_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/832/indicacao676_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria o Senhor, José Antonio, secretaria de  Infraestrutura a construção de três  quiosque na praça em frente ao Hospital  HGVC.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao677_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao677_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria a  Senhora, Selma Maria de Oliveira, secretaria de  Educação a reforma do parque, a construção de mais duas salas de aula e também uma cobertura no pátio da creche.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>Osmário Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/841/indicacao683_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/841/indicacao683_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a reforma da Escola Municipal Vitória Moreira dos Santos no povoado de Baixa da Porteira – Zona Rural/ Município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/924/indicacao754_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/924/indicacao754_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a reforma da Escola Municipal Manoel Martins Ferreira no povoado de Abelhas – Zona Rural/ Município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_804_creche_dantilandia.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_804_creche_dantilandia.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e à senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, construção de creche no povoado de Dantelândia.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/994/indicacao_815_reforma_escola_antonio_elder.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/994/indicacao_815_reforma_escola_antonio_elder.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito  Municipal, e a Sua Senhoria a  Senhora, Selma Maria de Oliveira  secretaria de Educação, a reforma da escola Antonio Élder no loteamento Europa Unida bairro Primavera .</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1069/indicacao877_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1069/indicacao877_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Celma Maria de Oliveira Silva, realizar uma pequena reforma na creche do Bairro Bruno Bacelar /Vitoria da Conquista.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1070/indicacao878_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1070/indicacao878_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Selma Maria de Oliveira Silva Secretaria de Educação, solicitar uma pequena reforma da Escola Municipal Zica Pedral bairro Bruno Bacelar/ Vitoria da Conquista.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1075/indicacao883_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1075/indicacao883_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito  e a Sua Senhoria o Senhora Selma Maria de Oliveira Silva, secretária de Educação, a criação de uma agenda de capacitações e cursos de aperfeiçoamentos aos profissionais de educação da rede municipal de ensino, acerca das (os) conquistenses com Transporto do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1124/indicacao917_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1124/indicacao917_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Herzem Gusmão Prefeito Municipal e a Senhora Selma Maria de Oliveira Silva, proceder com a reposição dos brinquedos na creche do Bairro Bruno Bacelar /Vitoria da Conquista.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao943_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao943_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria o Senhor Paulo César Oliveira, Secretário de Serviços Públicos, proceder com manutenção das forças da Escola Francisco Antônio Vasconcelos, no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1204/indicacao988_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1204/indicacao988_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e à senhora Luzia Vieira Secretária Municipal de Meio Ambiente, realização de educação ambiental nos bairros do entorno da Lagoa das Bateias.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao1036_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao1036_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a construção de uma sala para professores na Escola Municipal John Kennedy do Povoado de Poço Verde - Zona Rural de Vitória da Conquista.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/indicacao1037_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/indicacao1037_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a cobertura da àrea de lazer e da área de refeição da Escola Municipal John Kennedy do Povoado de Poço Verde - Zona Rural de  Vitória da Conquista.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao1049_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao1049_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a sua Senhoria o José William Nunes, Secretário de Agricultura e Desenvolvimento Rural, a Sua Senhoria a Senhora _x000D_
 Selma Maria de Oliveira Silva, Secretária de Educação, em reforço a indicação Nº 1124/2017, reforma da Escola Municipal Leopoldo Miguez, do Povoado de Itaipu.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1313/indicacao1068_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1313/indicacao1068_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, fornecimento de merenda escolar para escola municipal Francisco Antônio Vasconcelos, no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao1069_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao1069_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, ampliação com construção de mais 02 salas de aula para escola municipal Francisco Antônio Vasconcelos, no Povoado de Cabeceira.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao1076_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao1076_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a construção de uma Creche no Loteamento Morada das Acácias, bairro Campinhos.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1375/indicacao_1124_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1375/indicacao_1124_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a ampliação do transporte escolar da Lagoa do Jiboia, zona rural - nesta cidade.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/merendeira_-_escola_lagoa_de_francisco_das_chagas_.doc</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/merendeira_-_escola_lagoa_de_francisco_das_chagas_.doc</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal e a sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a colocação de uma merendeira escolar para atender às demandas da Escola Municipal Beatriz Hoffman, Povoado Lagoa Francisco das Chagas, Distrito de José Gonçalves.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao1230_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao1230_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhoria Selma Oliveira,  um veículo para transporte escolar de 15 crianças do Povoado Poço de Aninha (Distrito de Pradoso) para a Escola Municipal Jorge Amado, no Povoado Manoel Antônio.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao1231_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao1231_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Prefeito Municipal, Herzem Gusmão, e a Sua Senhoria a Senhoria Selma Oliveira,  limpeza e pintura da Escola Municipal Jorge Amado (Distrito de Pradoso).</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>Danillo Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1573/indicacao1269_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1573/indicacao1269_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, solicitar a cobertura do pátio e aplicação de piso antiaderente no banheiro na Creche Municipal Zilda Arns Neuman, no Bairro Bruno Bacelar.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1633/indicacao1296_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1633/indicacao1296_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito  e a Sua Senhoria o Senhora Selma Maria de Oliveira Silva, secretária de Educação, a reforma em caráter de urgência da Extensão da Escola Municipal Anísio Teixeira, no Conveima II, nesta cidade.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1689/indicacao1321_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1689/indicacao1321_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a construção de espaço físico próprio para a Creche Municipal Monteiro Lobato do Bairro Urbis VI.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1696/indicacao1327_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1696/indicacao1327_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Secretaria de Educação a construção da unidade própria da extensão 2 do Anísio Teixeira ou a reforma da escola no bairro Jardim Valéria.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1818/indicacao1404_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1818/indicacao1404_2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de educação, a premente necessidade de construir uma Escola de Ensino Fundamental no Bairro Lagoa das Flores.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2200/indicacao1648_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2200/indicacao1648_2018.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Oliveira, Secretária Municipal de Educação, a construção de uma escola municipal de educação básica no Parque Imperial.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao1666_2018.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao1666_2018.pdf</t>
   </si>
   <si>
     <t>Indico à Sua Excelência o Senhor Hérzem Gusmão, Prefeito Municipal, e a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária Municipal de Educação, a compra de um terreno para construção de escola no povoado de Matinha – Zona Rural/ Município de Vitória da Conquista.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2300/indicacao-1710.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2300/indicacao-1710.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de educação, a premente necessidade da construção de uma creche municipal no Distrito de José Gonçalves</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao-1750.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao-1750.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de educação, a premente necessidade da construção de uma creche no Povoado de São Sebastião.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_1785.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_1785.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzen Gusmão, Prefeito e a Secretária de Educação Selma Maria de Oliveira Silva, urgência na Construção de uma Creche no Distrito do Pradoso.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2456/indicacao_1821.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2456/indicacao_1821.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, secretária de educação, a premente necessidade da construção de uma creche municipal no Bairro Cidade Modelo.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2462/indicacao_1824.pdf</t>
+    <t>http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2462/indicacao_1824.pdf</t>
   </si>
   <si>
     <t>Indico a Sua Excelência o Senhor Herzem Gusmão, Prefeito Municipal, a Sua Senhoria a Senhora Selma Maria de Oliveira Silva, Secretária de Educação, a da Escola Municipal Cachoeira dos Porcos, zona rural de nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1181,67 +1181,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/72/indica-o054-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/73/indica-o055-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/74/indica-o056-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o057-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o89-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o90-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/139/indica-o102-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o161-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/263/indica-o206-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/271/indica-o212-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o232-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/295/indica-o233-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indica-o234-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/307/indica-o244-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o282-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/399/indica-o-25-2018-troca-do-telhado-escola-de-lago_0lxPHjj.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/406/indica-o335-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/408/indica-o337-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/428/indica-o355-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/433/indica-o360-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/496/indica-o409-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/497/indica-o410-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/515/indica-o428-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/523/indica-o433-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/526/indica-o436-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/673/indica-o553-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao618_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/832/indicacao676_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao677_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/841/indicacao683_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/924/indicacao754_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_804_creche_dantilandia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/994/indicacao_815_reforma_escola_antonio_elder.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1069/indicacao877_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1070/indicacao878_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1075/indicacao883_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1124/indicacao917_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao943_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1204/indicacao988_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao1036_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/indicacao1037_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao1049_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1313/indicacao1068_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao1069_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao1076_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1375/indicacao_1124_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/merendeira_-_escola_lagoa_de_francisco_das_chagas_.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao1230_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao1231_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1573/indicacao1269_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1633/indicacao1296_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1689/indicacao1321_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1696/indicacao1327_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1818/indicacao1404_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2200/indicacao1648_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao1666_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2300/indicacao-1710.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao-1750.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_1785.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2456/indicacao_1821.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2462/indicacao_1824.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/56/indica-o045-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao046_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/72/indica-o054-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/73/indica-o055-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/74/indica-o056-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/75/indica-o057-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/92/indica-o070-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/124/indica-o89-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/125/indica-o90-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/139/indica-o102-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/211/indica-o161-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/263/indica-o206-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/271/indica-o212-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o232-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/295/indica-o233-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/296/indica-o234-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/307/indica-o244-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o282-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/399/indica-o-25-2018-troca-do-telhado-escola-de-lago_0lxPHjj.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/406/indica-o335-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/408/indica-o337-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/428/indica-o355-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/433/indica-o360-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/496/indica-o409-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/497/indica-o410-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/515/indica-o428-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/523/indica-o433-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/526/indica-o436-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/673/indica-o553-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao618_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/832/indicacao676_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao677_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/841/indicacao683_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/924/indicacao754_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/981/indicacao_804_creche_dantilandia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/994/indicacao_815_reforma_escola_antonio_elder.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1069/indicacao877_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1070/indicacao878_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1075/indicacao883_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1124/indicacao917_2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao943_2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1204/indicacao988_2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1274/indicacao1036_2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1275/indicacao1037_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao1049_2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1313/indicacao1068_2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao1069_2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao1076_2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1375/indicacao_1124_2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1398/merendeira_-_escola_lagoa_de_francisco_das_chagas_.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1530/indicacao1230_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1531/indicacao1231_2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1573/indicacao1269_2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1633/indicacao1296_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1689/indicacao1321_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1696/indicacao1327_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/1818/indicacao1404_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2200/indicacao1648_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2227/indicacao1666_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2300/indicacao-1710.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2364/indicacao-1750.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2410/indicacao_1785.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2456/indicacao_1821.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadaconquista.ba.leg.br/media/sapl/public/materialegislativa/2018/2462/indicacao_1824.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>